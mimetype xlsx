--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb208d6fc7854cd34bb879c173c2e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930966d89939e2e088ebadbf1e45447a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4806e754070230d5ffac6c5b84c563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288d1ab0d5e590065996b111c26dd224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b93e30e49c8d72889799906c53e6c85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d25b9a5652979ede9f8015a2390476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522d09a3acd81219fa4133c3a78a48e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769997f109a44ef3d697da25ae3affb78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bccc47828314c3aec1f0c68745700f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237f5c5eec5b902948e866d7f26304210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25639acad2ac989f699b7d1571eb7c4411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7025a06a1b147ddc85ba00257b3cb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872a4a08ed6877fee755f42a81e230813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94434a91ef539f1bc4020a74e9f97e414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8c567b2b9af31bf93bc47d752b8a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd17ae790c929798abd48d3334e9b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13ec6a5ae1371fcd0b8bdb2b9644a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d26ffbdc1b2ef152cd5088de7df55218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bae83c9f984d43f133d2f00373a5d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3fc65ff5b3c34519219584350a59120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f035ae20cf094ba8f1a4b55f2b70d121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13396ad599ec5a838ed5995c77bae4c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf57f9b834fea0b84af954958ba633f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4248d3d10a7d1d22657fb2fa8ec9db24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2f61b0b6fd093d1d5ee36c614702f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8c27c8e678890f697857d16e9ce0d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4cd2573e79d46f573dc7dea046803f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2cb349f49a78edae2e3ab9698766728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcaa55be03d5442b31adee6ba5f3d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca0d852f0995036876dad527702dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456822dabaa8fa832ba39b270d069f3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a30f2e551439738b040c281ca597d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d137fca9af40d612e240657591e0e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b17a40e7829229cdaa14f3d35878034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10dd6a39b271a6242ec822e4995cbe635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1658ea0cdab22e6711ebd38bf2d88af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e575f925170d80ecd81b204a0ad2e737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de12cb9c1e8bf9e0b8593f286ae53de938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75eab2c864fb8315df734db44bf5f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b882bb512e34a34dc5011a17406e67340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3870f2dd454ad0bc91fa5ef7eb0c24d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83509c8f8962d3de626d444f276c3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fcbbbc3e3aeedc9401380b5d8d1b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab47afd4d3b0bb685bf6938b70131d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c16df78348e1ba9dcc2a09e7b285e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b26ba8d8dfed38f59c9f0da94ad1a746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ddff362a258ec158bd4a5d4ea821447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341c50fb9fba3669e5cd3dbef81a6b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f68e0ff477dbe77ca2467c40ad21549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae6f3e94f22904d680f2838ba02d050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c0f601ad751335dde007ae3933e2751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab420195700e945e279d7c4a5ebb7b0f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f4b85115497f6c89a87964b17c1d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604155620d774a22627e2afa702302754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970857b8c2bbf475bf7ce10df0d396c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e1e9f2baf3de95b08188a52004afe356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af744d2310d8c6e8205a09b7d77a29f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9f67576ab97e966f76059ca7d6ece58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946f3acd9e7d15f5ab8bc0ed8bbe07059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9ea38734261a074f28963f9b49d1e660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18318e352c05dd6ed2a09fb358dcef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432b3d798501e210857da776b17e57662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb96a7c3309643d590d0493441965b763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6220ec78ff5a3a9e1166be4265492164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9654edbd7b2b2a0fec587e9c68927a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85604f31371ceca8cb5164764779efe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee875182f9228ec35a96ea7c366304f467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e07363074467f3ca3aed8e91dd06068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7daaefcfcca0c264a1d44feb0fcd9a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d352e6951e0f6c7885770f8812ecb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee3733b72a0acabf095c44ad57692f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0730126294722c1d3138c4752834432872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292366637c5be1b69a6ab77e65f330473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28ea15b4ef511a6914165c5f9ce02b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662023f93af17f4790a8bc4bd6b5f29775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae35cee37403ecbf000adf6d4e437476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea007826d50c4ee6d3f5830b1c5a4777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dc885fca8b7a113c13f8c6609d34578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c025a9142a14879bb5f2b90e036b9079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727fc883643922901f2af828e33e34680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3caf804062b7b284b88d3cc4ab86b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f41d9966335eb5bf39631024d5506d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cfe7c48db7ebe62cda1d80954b71c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83800d5fe33bbae8cfdc4db77a32175684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173578ef2cb363dcaa1008b0d1331bed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940fcc7ebf0e3f18d7957bc9316fcd186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06104065bdce0902a379552514350f3a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6bdc51365c6ebc5814f41175af73088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69747a3934023cde5b7308be2b6c1c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50745e9bc047b0946e2b70d67912a9890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6f23021635d330cc84c94c999109b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461713fdf7f8503ba133bc5e79defc892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5909729749db67e8a20eb2ad95ef093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ca5d5772b71a736e67262b25e536a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0a98d3981166c0974555e76df6f8c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a161b24fa97d171b4daab51e031b51a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec4ef1a37e63c24fc7e7ef21cb97397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd33e34059e7a079842b6f43bf7897f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38305cfe4c719ec1062e48c4f56d109999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73980737327ca076d5739ead45f771f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a1fbb38b024abc3b65f1879dd48c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e65e5963ce66ce3603448d74973e7c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75f0ef6e3b39640fd3f9e606387755103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6951012bf3767b9299bb46270a825f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11acf509b8dc49b7911de5ae9a6f9f90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fb5ee15b0bd806facf58313986909106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65298e50d105c8d82ade438ac3a4e96f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435547cbb8c606a04f8d590df12ac5a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34f72d75c447984bc55b77eab6dcac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a09a41a4b66f04816fb227701d81d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4340d64869b2c61a368424773830a8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7dc39e77067f4113dfc927148c6e2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5ade13065ea608464921694223e60113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517306799bb39771c592bda24162abab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fd609886c6e3b9ac89d5c2c19a42a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4f653286809928fbcc74a4e2e9058116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6ee35655ed8f24aa18c4debf3f0dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a49cb6d3e9b03eb47e6f2473806b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5ca2da8dc37257ba70c6c9f676403119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19522d3bb4b96205c1d6d6be78c041df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ad6d4959d03767bc4e4b4b98852b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41406e3c2ff4ef178fb33fa73e6937122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaec9908f804e0a71f483888f10eeb8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd14bdfdb17fc6cdbbe97d838403e5b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44abe21cd3b67b39595793a4604cf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdb06fe3835a50616a985a9f83eb40126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4d297b785bc61580229db43630a9d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9458724db2e3b2501259a1c1e2b66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2505602c4602ea48d7ae04b6aeb9e01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f593374223b43f911464f699b8a253130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48086e3fa7c93e2d03293c913080693131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c93019c3c89451623b5ce3b9726f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edd696b9f1d26541b6d3d2b520ae19133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513d775cbd1c7c06c4aed935ee60163134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bad40d4045f53e4ab41ce4360a708135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f517df289b50bac183de6816968e70d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079cd9d4cab738d57142a11bc6ab981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa71a4b51b2148c5dfda5156967a687138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60275db93d47344820e946ac3740f55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904c53199b30682d227dfc1c2dc13e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefe20cac6bfd31c57fa42fffc33fdc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f048e37afc89ed10fdc9744a01082342142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bb12c8c2b7621add6307caf5dc17d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415dd026da1edec21665b30110920ee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e12fd7c510003d24ce09137753e114145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c51337a06e201627fd3a5e37166b2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97100cf3922c326cca9dc5e91e146f08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de52221daeafc54bb34931e653f0d35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea0f141dcffd98d8d89df9eab97e1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf44cf9da8dfad9f380f0e3158cf47c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98967a07edd566293de12dbf8907601151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997b80662b8e7cf5c8b30c56439eaa1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808affe109b9f858505e1ffd574abd1a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea417fcd974341ae5e35a8a97273d8a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163046eb80b752291202525895abd33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02093171b9de71a0a44a1957c78f49aa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e387303f4e523f7d9e2c7dd3555c73157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ef95cbe95ccaa8a57c2a551a73108158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9898a0dcaba60d7b2812d24957e9933159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbbe6273bf0d42fdb57952c061891a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ffd13c85ac1009d914d04038e3d47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656de53e2d2654e2602e415d99ee38ee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65673987cef19b4adf094fb0e8965384163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420df95f03f74eeaba88ef5549f555fe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aca3e89b0546140a51ee566600bd09165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cecffdb4093f002a98964c7ec8fb95166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a666c673589dfb18d4844c66ebd5b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898092ca5fc2b812177860cc367558168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20dd82b04acbad8388090a190bc8540169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e6fdc98a90c1fc6600eb6d75cacc18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15465d97ab23713f2a58ce7928cf8cb3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7422b3cfc7399a12c27edc647536f4b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff56e63ce56e18c8075537adf76b7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec4c8350e716466e48f310acdb2acc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563adc3e147de3ab4bcea15b5fdc66d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196032ea3435abda1ff8dd5e17eae8f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a6009ebed7a764c318a31bc509046177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37fd05a72d8b0c5c069f59210bcaa9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959ee7e88a159b7867f3cdc64e4fa3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd204c36d0c36adcc55d778d9f322f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371b98bde95666c963c17d117454dda181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228a3387a2d6176ef37c18aa0fb0f61182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb13ec86e7146fb498ffcb02d01b7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dc0f6df95724eba2e8d97a97c1f1b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f555efc0067762f9d4109c327ad42cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d4576b27b243827a29ac78ac5e98e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847fd5ad3d07bcb8ab098006d4cb522187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bd72dab85e3aeb79aea522cbe359f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e93871d8a01a8e309c458b3e7d9f4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff097ec7ed48d49bc71523a3cd2ec6bc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9c111442d017145192ca79430d377191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad46f3f5abafabed2411fd4239b68c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f7912b6083b7930759d26d3615d1a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9405c5487fc6bc117957697e6c3aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffb990b769963d302ab2c40d2679c3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d103c0f9c121978a154f676c837aa00196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d4003f68d47e8fc58ba65434c4b32197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d493826623219374525754378b9cff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e71b42b2cdf1891f507964b8ca7e2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4233ed0b404df34b5aa587ec2a54ea8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f4fef16591f1155076595b6ebc5a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172d616e9bd35fd064671132dcec1de202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74971c7ac0c332c3e2e84f782fd2164203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736be9cbab153bae88b81907bf2a2f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a887c6ee443153350cb2587a5cd917205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360580560dd1c77ee0a6c8846768dd0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca081ef518c23b532682719b99a5e9fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b46199b616902fb18bd20d6eba8752208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbc0cebfded20a7c558325fd63791b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1186fc07200a90bac638598aa2562b6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef10ce6a5ef6aec60e0e24c471f207211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0ee7db75030804e6ce7cdec73cfb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05805a8625b577bddb3cb0c54fe9c4ab213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611444a9508261690a963f0c94c915f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798146bc3f09c0ab82843b47c6c7a22215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921771be5f538afd99c4eb70a349d4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e355967110426dd8fcdfde6bdadd9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce034c48f629c83b58b9b9dbd653b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a16083589ec52541d746de960d1c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bc6ef00b463fcd0da49ed57e87d3b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bebea47b3d9eff7ff30d0032243d05221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c009d75fa8949ff283526407a997275222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd243f31a6141aa51a4b222ad5ccd82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256f1fee7e53473dc3a44603c2623d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cab55314043e3b1b6b767e1b72182225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549f0038f5e541d0aac1224dcf159fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9807796ba34981f09a24e31917d4ee227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01467a0e23cb63b0873b76011fda29c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74eb1f8b5068c1c9214ad00bbf89939229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba1dda8d5eed2ac8f78634b96111ac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf53b4d7d6a6f22dbc36987d6b44a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30427b6828232eb38ff3840ba4ea4c16232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9284895768736acc36e214f99841d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320cee4ad906c8cd1e3a148fbbf8ba7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b61eb49ec51398997c497bb0972c49235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770150326a6dc161283394ad0aec26a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ada4b7cda433140704ad4099bdc32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffd97172725946fed71d23907fa137238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c077bfab939b38532214ddce7006239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a018532345290280c8ac1011dde3af2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ac581dea948fda5b8e8c5ee12dfb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b8ce9e899d8b7de6bec54095e8d5df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edaa323fa41656e301c2f34953ef6e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b581d9afd578d2c96239c4410bdf3fd3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4371262e32fc517929daf04f7f9c8af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0b0284aa4d4d536801e1fd4fdfdae246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ceb91ee5c627b15fb5ef67ddcc6cfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50a15a9f5b060b9881559e8ca0ff57248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fedaa6bf8aad85439544757f28e7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb2b5f2d1077a3c0760891fe54dd97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3444611c722a00d7bd5f2829d4dc36251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0230217e0a8cd8e62adfaacba3800c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f8c9f69b6a55f7159313c573531ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655faf8e41912c8d2246bce25ef7f056254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6299f68c66968e49b23d7d717f59000255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becad48a7a5d6a155eec8fb9694c27ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697aa4111e533aa2804215c0dd983872257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9e8ebd9b3879cc09dfdaf56908e8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766700b98103e894dc5143028783515259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9541a24ed52718c30d4c3d7d46c7544260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cf6bd5775398e9623f299c4664d6f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d4a60a5aef04f6d97cd9e376e4e0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646a3b97265ffc078f49d26034bcdaa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a824e77fcbd7fafc272c57748aaa0a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf21c512b2096b0efc03a850fda69e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b0dac3466a54bf0a077c3678c186a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2829c248e3653688947d3d27f88b9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c657ae46c0078ce75353ee09c765a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55828dcd65cf71fe23f25299a25ca6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a8f3b4a542bb9d080713f8ca4305270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441752da78ca93ae5549073baf7e94b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2c2e43cd584d2404a3137a661988b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac563456b8a8ede606051b98b2ed36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f4e6c417a68a3af6386c9a0fc6aa3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44305c0691180b93ab2812f4c47f75a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5b62156e0eb304cc45bfb3760b917276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df1a9e5442ae7509b0bf37e7488f02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4556c8ac81cd44092f4bd68831b2c6e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af942e23068a85ab38d5f6f16c6bfd9c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf85af28a27c5f11f47f5b9ea73769280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80344b304dc22261d6846e70776aba3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d776c1938cf3a6cd7b8e002853b2d01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad70c3c98140e5f58baaf33b56409fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fc428f74f75117e1067dddbd8f6b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2421659898b0572fb8767ff3737f56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288517014fbfd325b912612b9cdd126286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b90efc2f916f1aa33b52a77292e4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d14365f0deda6abf6d842fa91115a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c97e1f310b65e9f7e7dec7468217e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5f674bdb5882a25749a21947ac3ea290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dc2ff7c710560188f6bd34bb41bb1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485a1ca70e3e33cf4c66d7c1d2557be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6167513587ed1c674e6f61fddd046293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c718350af40c2153fc6308b350ffa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cc23fe6a26606bd7a391438d7d7df295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997abd8b0ff1b0864b3fe95d98a5792296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d91b659cb2a886d3c6c88582457e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da151633a9e9d3e749f38d994109888298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b2954fbd6c981dffe549a9b6a4499299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350e3979e91945466c67c7ed673425300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcadabd96cb3b36581de1628da62ba5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166d0ce0d4f934d35281c56a603a480302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9aa2b2e8e5cdf96bdc66792f44f6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3eb2c0b7d063404572f4206ef5480a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2cbaf0c235018f8debaaa14fe1dc2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc243cd26e2df780673bfa6e2ca122306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199cd7655d3afe67ec75c92c9667fba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e768c62e5563c65075d7f095fa218f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fc99e048a5efa16bdafe862ac83df8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148f5052f6a50ffab93ff04ce148226310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931cf5c885070bb2df2f22a793700a64311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef663a40590c166edbeddebfa2281c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ff78e09d0639be7b655d17914af31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adac6628ac0843ac85659741e68fdf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9d8855a9ee91bd89917394508398d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f072989c0cbe7fe0d0f0c4c5b53465316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d691318ef24d2aa39a95cec624bb46317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95891c143699363a96bcdaf7629b1f5a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6887ed6b3a1bce658408864e1648bd5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf200fbe65d360667769b5bcab95ba320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9cfda8b6312b8fe5a62761d42a3e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35825e09e587f4eb74d664edcb0a09322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83326a92200efbf283517990b97a69dd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b385198c8446dbe64fde7ce6fceee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bca869bdde06d7d53481a816457250325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccb139cd4910f406833046fa97bc88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbd5ec487ec60e0ceda6f58cf17a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251baa5e7b80ad7b2a38de5d8a26aca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c9d6c1abd0219a607fa09f950026a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359a6cd80af58358a1d563bb90838f4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88648bbafa2b038c7d612e12d18f3358331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91b556573b5016835d76480a832c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d093a455931850d0c4b3a9bfac324ed333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cff0310c83b5e194f34f4138641344334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69fd9ae8234501d6bc7770748b5a21f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ce49379d0638ecfc1af129c9406c4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f40602e4d792e79ba3043068c89d8f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90fe64791a11882e64836b290c2d56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ecf1996e45b5655e441007e6bc83e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791457b91d4d3bf62a63a0dbd3633ae3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52b4b9f693e13927dcbfff0d188df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b29d5c59e8b91bd45468cd1026961342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b302e735957264c65f24adbd5ac2b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e1be4678ed871a1b9e49a455a8b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef73b78c87d008eaa9d3546cd45d2d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967432c4444617d8fe743a46dcb02b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffad474e5f8430c2fceb910de999aef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969ddf755bdd98a47fec494cfa0c4b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05240d1e299f6c4a82510ff6b4bf78c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5437dc6e10c929988d2c945ea483350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3289f4700cdd3ee9a3b9b3db4c8f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1f7802f4e531cb91f388e4bc0f919352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a844bcd593b6bf160149c504abfb840353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78547dea3d2dbab25a18866549c429b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c9eee0ce409fd75287a642be95b23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212f2df76061fa5f089688e0466514356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a6e205ebff64b2351bebcb336b17357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d521a7b1dac181992b570d369311a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15316ae5a01074815c9f77d111efbe65359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a04f594ead4b1cf46482bb7cc8f26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f212abe86ad569920059271f058f08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08803a668479f5ed0cc5973c8baadfd6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbcabf42f12d8c29c922ce50611a5b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee35d190189f7522e4ac5203201ef05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ab12760596ddc0fe1c55a4fb29509365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de397320a60b1bafa1ae045042989268366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aca5b616965c825b5cbc40a7495a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92394806561654eff3c26134af32a0cd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972887f2190900dac298098384becd6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ba78dda81dfd6d5fc3a1ecb8adb60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347fe7fadc9ce08f001f3e02d89123a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654bbcc1e38c745e88d7e2ad0dfa0c9d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4486c9252ae3ba58cd6517c4a3539dc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb91196f8f4dcfa225b1af6dcf1e89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886e8784dbee3a983849d9399eb83e7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f798154fb8bc7c3b2049df81abdd1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41711504e32bab155ba2280ff26874377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea0e2c0e70d592ae4bf5c3190152fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc344b5cd27e4cb85b3da81fa72536379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e00d6a7066b8b6b0aa9d01a2e54ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b87547127fb773cb4dc4f5fcd907f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aa004e473cfdb0755ac9214f834af382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8639b4a626a81ddb9e478f5640d60383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27700c311980a943bf62feaf90b51240384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07524829a303af80fd32186ca1f70178385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0593195e0814e134c6610d659e7ddcd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0be4e229cfb98a663306d2aae7dcb8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b207414bb9df9e6aaccc0f5299412388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045378156fcda40a26cdd688a87c2ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760f2d86ee0265e2c73f93409771b1c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec515a45cc089ba0173d0c236ec00a2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c78dac95d119e330f4eb54960652392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b4a02fa7c5463e56e64455db713dd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d427f2d155e6b2b791e57108f91c2f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bd0aeab5dab65d0bb0ddd9e943349395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b1c036dcc5be2dffaefdd6db60260396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2f4bea003772353124639406ac69d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464acb2ab071070f9d8d24c51c6de7bd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430711cd57a4e61e5e30dcb1bb43198399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b4cb282e119a2fdaf4058761c3433400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97752aa8318d3e5a45b9f5139dec6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d28168e50ad21675b28f121ceb1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240cb0551d639f51c59faccdd5587d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25db2e3e5978c66e750d51317254b5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25facb1227a38757d83045f41743ed4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417cbde69a7f65c67680ae387051572406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdce5197a2fe764edefd7eb2c982b6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae401903ff29aea738277d8406696b47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d339d7a74b561c65afe730d0dfb1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf9ca7199d1d6be03e35bd4f2c55b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768fde6d812d68285efb48eac05cf5b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987afce9db4a705b2fe2a69e9ad6ac8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9840644cfd7e15959488dae9c8e9c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12234e4a18f9c8226bebe4cb6d8f1b22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc008514e6ad9ba7c765f788e7d9e89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53946e2d8468212baadce8989c34fa8a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f60c52f1cdd83973b63c1ef17fbac5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5eec6f22690b34fc25aa135904e9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324d218650bbf461f750a582f29b497419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ec376bf19a299adccc96f37706f78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f40c8f240e49560b1cf34636a554421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bbc37a3317f9ae43a78f308bf45372422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45932f0776b8782a17bd71f2045b3c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697c17930213283cb8a97828a5211e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538331d0c8029fa87c63ca53bbde9917425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd417d2301c0d9051d9155fdf174db3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015104f856fc825cfdce51e8ccd40932427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08a92cbf32afffc0a6d42b3c873539428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be494adb74dcdec6c84f09fbb1ebdadf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2a96f7676018978b99eb1446d0215430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827de7ff217d2a6315f338e92731f7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13e3f939a5a6e0bc55271d4aed6f62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21311c8cf9ada95e4c08099fb49e67a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f5d57db3245f0d458015ad273de0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e9895694c3c3713200ce29e945f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c28db6e43a48130a0ac9c7a22e219a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49241ed5a9d6be9297901e48b3f161c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fcba25d4197231a4a291eff17ff38438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383590b60eac0427104c40f70ecfc4f2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5cfd5eacda33fa94ab11de6ffa336440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11327ab36742208c4edba3b15a09b3ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15c6e3ed79401c600b3ba4300381c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0381cf9b4f8980d0d9579d474a4f2f0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27724a5204b6447f75d4cf989ae4a624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55e2b0edf23c1f9b5d1e867ed3cf29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49de155eae79f3f2396e1b3cfe667e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250dade53ee4ba1a2132f736323c24f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1272dc5a5ec6bbfd801ef93a3ce9e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a92f61adf23b90b654bf62efb31fb1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9e9a036b00bad187da61a32f9ee33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142490bdea88e869b029edb7f06e047f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04baf7a8c7d0d469466c12a5d80074452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797dfb92e760bf1dcabaaffffa5a40e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055dda891487cdf93d64250b3837b67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930323a5172da0a68256ce6cc518a64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0365a874938396f192da7a101c458f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad5f8a4fb019e85ba719cad90945dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca92d89a0fbd8daa3a9f7ae4a8605e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a95c29767a6549fe0e4004b1559196459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6449fad1a45f987f565f7afd7b93cdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92355a3c5b68aa8ac8a060a4eb750a02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b78a7e94998cac563d37c172ac3cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b2273dee03f63a3a514a1bbdd9092463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba57a6ee91650a9fae6c2e03348e65464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa046847de23fd35e3e3a407a797804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27baae0adf442fc5e1aa75b3fe5b6dfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01c80a269f52e5d5542eac954fb897467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1914c4d2ff1b6e33e63a53e86f931468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a2f6b7b4ad7b5551b1bd3a19cba72469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa5090e51424ae2fd9833a81092fa56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef85de55fcdebef15b1897b5c1d756471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb514863602bcc94c7d65d77421f14f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e5b54cc11d94b1e1bd7102861b1fe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dda203d544a9aaf600b36c4992a43474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8df66387e5b37d2c99f57b2431026475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433610840127dd75704699c59475dc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f13d6066c98a9705fb079467fd817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4df7fba9824d92c15b0ff444fb786478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763caf358d61a63169b3a2cdeb5d97b7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742dd3c10cca0138212437ec5fee8e0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32deb74f4cf3143d863a7e18e5f205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd05a4bf24a547c049272194d2df994e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061ee87c46d4e93e6ede8f8715da98e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9e7faf06df4c47a006577c24e4298484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee2e5d3942bfb89a8f7ff9fcc3e472485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c6e1572595d30b10bfe3a0b072ccb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8222cb813d265624e911897a95140f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee7e918c7b5ecb407dd07693697a1c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585963563ccf150e055299f25f8c5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700bfa5b5ce8297c52933b59d1ae63490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14473b91ebf5b0b9a7e16e8c5b2714d5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524f10e4d024eb0b6b65da9d1d1fdbc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2911fc475df1217e5d107cf3893d4b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d159ef61d79e568bb2a886768c133494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2d2691e5b845438656763c5b0506f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cea976aaacf95eb9005327e72b7ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b79c34e6990bcb0011a4f51e72d28497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bedbaf6e1a5b505f87a4701a15001b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cdc9e65b19869d27871e04b7c2a08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f99b8fb2aca279c3865955526fdb4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412198f09419f9adafc027d47311b406501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb3cbac3b71f3fc1748d017cef0f5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133d3ce6e251e74b7246f5834e7904d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810a217b841e551b2b902d7e8f439cd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd523255095d6115aa3a854fbda5563e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e607fc3b6700e0fcea91da53a670cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf08c15d5923187dfce2e81c8e91d0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973f133e318f5d384d1c7e123b0b783508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13f09760425895dbf12c6fe3853f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e379307548ab2f4014fdc4e6c0f9b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e58c38261b1c44a5b1777ba3a8b3f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e001e215408164ed3b3edd9109af29c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b020f9d426c5d3c1e529f67c3491a9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defba8626864dfbfa98c974a00f2be36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4fd91ce3bc7917d9d07f360001531515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2d083165cfc20aa1855d43bec40cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e735e38cc89dd79af9f7d0a553a88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed408beb54d1352ec72ec9407e4ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb235904f0f13e947afd24262a1717d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc756ec53f143aa0d8476f15133c3cbb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ff6a9166b1ac9d5481006b99baaa77521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8684cf78fb66e3ea72b981ee50828c9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef174ca039b48ef3195f282016c6c6d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5e57d13368358fd186e4b4edbf33d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f9b731673c330fa8568d06b1ce47d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c699f2196defba65d8525c9c149a36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec0776ff2db1c2ed58b51ddafa9a8a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2252a672e799b2ff24075c8357f47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eea439a0d02f00567508e77ba5b6b9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1758813e9eeae265ec0a916f28b6ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70532a36f2c45869117be773f8c4dfe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d73adfe8d7182d2fb0e865e763907532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813e4110f32602bf64bbbb1cd42c4527533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708aef9fcc1a39d1b177295c8ca23c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6141a356828c0ad867329cebacd7ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0160940809f02c514acefec56590d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3ec7bb38ce4929e604209cb750972537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a1df224f8c925079b58c42c4ec949538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d32360c618036da82d4400ecba9038539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3314aee6932f55e411b1e8dee4e5e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75f0bf155abfaa2701cac299798197541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604973a0275012253a4c9de67cc9e25a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126174f36dae39fad74df01cc59207c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865bec1f48174f8f7c0a572ee9c84d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b1b55efa8cbd5c6496e7f0d917dca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64aa24dd04f33e27d548dc41b2946d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5537382643650a57781b5ecb51a7ae547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215a0c60a151ba975c33ac37391d7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ec5f3642c0945071016598b32c37e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613d407980647c5bff773d5bf44e983550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebad6119161c55d235d1525035403e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b44ffcd95d7ed88dbf173df137363e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36188315df9a7d612b14a1395cc534ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48f92b18ec08ca39bdda66eb1c8309554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731e0988e139ca99b2180b13f07e08555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a3d60d29c1c4b01c937aabfceb088556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01e29f0b46db27753f83c7cf9f65b4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209b03b4d172d39c8ff11f79df2f05d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be8e7c9812d5d70950452b5821198559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579582e7358788e2478698069a8a50fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf028343dde220b05d77a151f243cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425c6d901ca207cb6d39ca785546406562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457b877f3ee0881b71b5de956d02531563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd074d53ec1097e51487e6ab81de7262564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9be822171e11ae2fef881746afd60565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b7cb4af9ff9fecff1cc5264a9dce3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2afce448218f806e321cb960293927567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c63b587ee914a7def46b7fbcbfecdf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239814d845d7da8d41d84bf91062b18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff87fb3910a67270d12a35fa30d327570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df5f735a401d5efd417ab4bfcc9c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaba9ff094b53381a7cf39818966bc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abefbccfffe373e4f223e31610443c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e16f58c0803078551a114048ff7379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a4e1e77788a4607f80b871be80fd4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04eee5221518ed11bc3b7aca0bf49b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575192d3e8c251339295dc402eb34109577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d820803016886bf00381ef7aad81c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81785726b470ce6e3e039d609cf5904a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f6db8caa726e039d4d960913fd3ce580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94d1ce9fa90ab468d7c97df1111d68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd9a695031354ec5c8eda717f13c18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6a0f9fc4079b658aae5cbce295476583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126bf6eaa04e573eb756a4fad248933584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8fa3fb2bc639ec6d7d8c6fb033e76585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bf3cc816f590f33e8c65fa2b1d479586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba621e637d1fa9810515afbbcddc22de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408844263ca8e01b1bffd689b081fcc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3260d43d965ad77467281db25fb5dc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa5897b092a22e52f0386807933f36590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52939b106bf5eefd3e843a4689cf3a99591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821d0d8220c55d557fb0be2407cd435592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8ccb68f8b3ecf8bb5691e1a7d70b5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0455c2b5c3a58f9fb6ffc4715245b3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842c40e8c1ed835976859c21f29eb35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e60eeca92107ef442a5f6009c058d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4239f375066aed40dfaae8d092c756597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1d140744ec170b6e102e2c225b66598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed716dcd1f896a2b0fe4275ffba5be4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0af91153c0a18b2c40447a42e0f5e8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e2d846a3458c8a6ea53e439688350601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41273372d32084172a538208d1eccf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b268c1e93c985794289ac34677a8e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1e73fd7e721b703e456b6dad2ef27604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65688c3f7b0e2bab74d36e4db111f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99744fad64f74d2226df056e6a914d5c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da424d792954e734ec20f0b3065275607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1716de2e1ca6fe0c68a6e8c8ee3343608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bde51233306719a22355fb473dfaf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c74bce47710e95c5a89b1e3468a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6c0b4465b81e19302a4de42633293611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1a4d576f18d71b90d923bc774f289612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcebcaeb3a797eb28005ad6b5fe85b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad49749e1b5b55a6971f11d99c0896614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4cf544df662dde92f76732c861075615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8fd57deb82cda7256d46c2a4daec6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6637e8605ff22ab286f25b606cb22a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e572063b6ed69a9bb6f6dbc40adef09618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f188bb3c9edd061d74a73b247cc7d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31d973af809d401fbe4263aca8d7cd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7b128fb44bc9ec76e1b7b9fe9da11621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241022e926bd5ad67c984abf26e758f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a25363c747050e3c7c5f950a8a0c13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989a7e6300de21e45697c068d504f8d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e42e70463bc4d58953c51ecd729c09625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f1bd647ab1932e754f3ec2ac806a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1acd64b2339fd2c41e286aab12ead627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387d8656e0b115904f9577789fa0fec9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4316dc271aaeef122cfbc3d7deab06629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cac16c261b5ebd164a81ba4c5a4cc1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c4e1cc8577d760d0fc2a2fa5f7316631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7dce54d7ec1e11450fba72ab0461a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fa661848617d8bd26478c13434b82633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b7c030287f86ba7c1b57599b569b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f79162a6282d9770e36af4244c220635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e8a067104cc90d7e43e05152b59e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a805bf89cb20b58ca20d7b084978503637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293cf1fab193b71784c48461cf8cc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe29565055af05d1d484ee96e764243639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36e3669ffe137db1620d4ad865ec85640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cb8bff204f729657eea9a94dcf720641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edecde289f19a1dd17f48e30cc3d7eab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e013e04d3e93a3a0bf321a458443f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206065a5d9f86ff15e3eb979da26a14644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34d96a20ca5bd6945583da812c379645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425e46ed801b77f4c4c7c628bce154f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747d9331eaef51bb5c131090b839d0f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea41c192c1cf7f228560f717fea9eb0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ad95e5265c0f7ff5fb3fe519c4aa2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271422452f122dd6760c609466cc920650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c6cf5328232259308ae9f34a32178651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8d628f2b1c5a64202cf378f358a2d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95eeee8740b5404e0f95312e97fa3b9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915075e268c93210fff581823e73b6b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941e4829624bca5635c590154325366655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c138793f2b9682469b702326f32d3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b4e9fa00fa2de0413053ed403f6e2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373b604cf04356ac63e355c838580ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0d31263c13d673095a990af7ca7b7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c38049a93a9b9efc0cb86cc389c58660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66494b107860a283cef04e480eb3b2ad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22a01a06d931ada77c81c17be217b8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5803e0b202c990cf6c181a1ac29053663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e783fb78166d00844be9f1d9fa806f5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91c013f0862e96aa47bd5c868230b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b1fc6225401645d5aac5c5534e31d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a2892bb8afdb3483675c7808a5aa9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358701feb28c674c5af92777423094d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f55266cc7c7caa1779195a74f1d84669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b826de78d301ac8b54472cd166d54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354d204d0c4c4488df5094f24aced7d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611815e139dd7a809f791160291363d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca138e9edc04f122d9cd7a73e649f6aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300d419ed9a98bff62ae18a63c7a103674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e0c68c3d7ee1ff6b99244c5559ca5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcfaaae62e5b75db4b5ec468a52f77676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0252e192219b599a2e31a9cea7b6138677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8fdde3ada88004550b220489f6983678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780bfe591d67d7155e0759a99fb979b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4b801e3e75fd08fd1b22d0bf79be680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c716772135d5e8372bf0eb5db4b354681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1da6a59782a3f037901f1cd2e92eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ea2182caeb6a6da059c4aa18dcb7b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25669e297ea246465999fbd5539389d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f86e780431f33bb816089f04b31ddc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e274121ff735d01d3fbf7a25bc753a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f313ba5cad00195716b250087cb510687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e0cb3badb1487b933f81e89472edd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc13e62b25e56623890925255e3871689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0efa06ca56b80a83c0d6b2e51bf8b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd67eb1c47c3b70839f59e0a014a2b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73d5ba8f271484d6881dbf74f61560692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327436938c627eaa94d7bb816b88603c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d295a0425631152fafa681f71ad0cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948029e0a15be57d2b5022b39c0848e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77343de6d10a1bb51d4a13906c86139f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d68f5be7a215d22aa5a02b61c5c54697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52b9cf865da946d47f7e84341e5c09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c815a94e0d41ce5e35767beae09117a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f132d100529e3fa01cc90b9890efa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778b7151ea21b0dcbafd43a175f8fe8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565d72b33e4f892090a623449687c15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ddf1796dc4031ade17f9b297e99f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06968b74d1350978cbea4433f7f6714f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5eddf82849479d6db54f342c9e75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71374a0ce6e92724197f87ef4c9c1c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2c1e2bb4b7710c65f40e4f5f4cf33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3067de41fa5b7310694a797996f6b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ff5e57975efe9a143f5090c0ef586709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880a6fe1df712f48a76348b0ddc6d60710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de767d045ec6a20cf9e7ce29e42c4d0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32d27d6076081c175535317239844712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf85c1b0a1b8026168614454b545f4e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b558dc830d933a476235ce74ab79d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512daba9a35f64cb3877bd66eaa84494715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef9ceda2073d405cd5feaa749434ef716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb619e3400b5fd1dc36011a430efffd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824e008968ce567c2b1ca0c49e1a9f4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28664f87889dd440a7e5467b38c1e4b3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6a588eda4af14c3cf8bd2bfc5b962720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0dedfac48f337474dacd7ce481f7fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc723ccaa53799807f3f50f8054915d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baed188cda53af5e5cc446fcda37bce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d648a7163387211854ec28cd742d3f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2fe49428d85bcdc67c637616d9cef725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc60df242c202f4345e72b8e3dfae7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115c46c146a87a85b1ee5541f8201f4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67a4b35a9cad67004a5aa824706d87728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dca7ebb81e4872c7e47477bd6ffe86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b7582d69aaf44478bb7ed1ce52948730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fde6318ac9d2c1859eaa3ee6f89cb0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f2e47ff6081254c1ac68e5edc3df1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749879afc4f08bdd7dbe59a400460e7f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b6b8e522535fb0f3d788b92d7b0ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff02c03b38aaf0995ada834583605ef735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cd509565f0c8bd219547ddc90e2cd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc7bbe214a363a6878c311e27109d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cb16205b3db919fe3ca2fd73eed34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f2a79779432c89b546358eb386dae739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c6693db118611d0aa6b82c93f7436740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e322519c8af2f65a329c8e1cae56479741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7b7f9437d81e8b5c5bd86c5512d44742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a98b9c4720bf488569dca503f04aec743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94e73c299c8af503fb002997d1a622744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ffb8ea931e6611be1997077a0d38745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927091d706fdd38da75fd4d8290642746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9575e0faadb3a9d6b2063911f4c08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1128cd78bb0490aa3c39629bd6129748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f8f4094bc7a7acc9aa1a6617b5de62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b6cb84328bc51b1d464f0a2d61f80750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6019f3d17e06310c2b30e9e90f2dcf1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb527cfba732452be2bce40fdaa3983752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21687925676753391f4510f9c1b40d3753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e531ef2fe3c2e7ec94df57226923d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f4b4c2240c67f040ac0db2e406642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdd5642f5dd779b73676ceac6f19f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2fd10da3417631860cd79631c21314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595873eec14ba97a6f74af4c01c56165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5223cc9f0e12f0104f8dfb517eacc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6112b4c660b2b48aa187a8ffb743bb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d68a347abe9e80c493decceac100608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a51b17f60ee9d008d302ff56f44c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551420d0d0032d63c5240ca0998b4ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a46534d798159499e853edb4fa148f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceb3cab4a11ed6700ccfbc2636d46012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63611ca67992a4aa20fc9a0edb5ddb513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2384aacf4265ad3312f365620d18ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875f1067baf5934c722759a87d5b65b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566fa4d2a684dcfbab52e6fbb691f2616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea0e75d3c01d0cc911e9e4a5aaad8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee58dc238fcc9b40b2165748588191e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acd5387aea8a26fa5ec6f9df4fafb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac99a1d88ae3799d21b24ea9ba2b3c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2ca0d342f6d8e129e7b77977d8dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7468930b7be2310d2cb5d9618989822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5bb38c213dfa9b928fb347505d733623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415823e9d96ae65d1edda88cffc7f4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe65b8d1bee8e5cc88c255c7c7a49cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4e4b531bcedfc8f036fbc2d74fa5226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e513e6ca10553126bbee8187ace76027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317434d4a9fea6035e0782ff5510a7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88bdc23279c6325011265a3c2769d829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252bc9efef095b85f06362a8a59058b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9224ab168b2213c36aa4800f0c11331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcec077591384848d4c69729713b8532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9103e6e7126f9af680daf0bd6045d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da13301c3020d412d7d8ed1f61068c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46bac744e5a88c9a8cf73456c6314b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f34ceae921ce06aadf2524b7dce0b2a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf2c702dc301f93744b3c0f04466e637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12ef9c80a8708a03b0da704d9182e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd0ff218716d17baf7ae4585c5e0d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c5894e03acbca77a7c18324821643640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb148d180a8fc9d88f60df8450de91b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c72e95f709dca5d32cde4cb21d39842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c8f1fba5859939082b129bc9d47e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174336724c7cc2db306f223753e09c7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b317fb66979ca946731e22b947cd0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42758a8aaf3c0e35876a34a52607e53a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132846f5db677b197b73325a2e7dfdac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e723c47bba47d8fd5f5ae49be3def48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0507d90644b09ee7a8c1ba7cac537be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726b18190dea15b673943e37430c70a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24301a1f2efafc4229134eb77f03b2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3c7a18b268d3aaf7d1b0701e998f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bc22b66027f0777180ca57e94722d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09f99ff69db43cf2ac040626c8046254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1acbc35f721a34f48eb0b25c88f43a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5fa67b8b2f2664f5c21022666a14956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78401ec41e65fc749adefef1ebc7d6757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a673afbeeb6876a0f7b51f854c556c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9507394f86381683fd128f73ac2562a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4963af97d558dae168f2d8a3518024c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa03b6f7ef7c7367ea7c2c5c22c27f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2644020e54a0e111f0c3aa58ac0b3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fc1e1b8dacf89d77a9ae8ec9f208863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a7336b33a7454a1a8190202fc14264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66de7dbd1a70a6a5566218c6f0e033a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1bf6de46e01f4ccb0eb6c53f1808466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8de47f743d1507d2d3e4113c6efe7e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3522cdf1b33ca46cc4d7078440a33f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59569820307873dddf501d92969c97e569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e75817a9a56ac24164680cb12a695c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4508ab0f49ade0814f7774dd3507471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff147af562442a40e42da118aa15e1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a53a14a8aec9eb854c9ae5c44977173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369a505ae4e4426c2d84ba106661fc274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dddffc36861fb124d871b76f6946175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2acca5798803c4bc69923bbe95fe2c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34026f65f6b0faa58f0ba35be675b9c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7d22e5a1e801202293feda292df878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72a236e5e5401196326d7ed923cc5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29d0f10ebc0c587078999c2e763ff980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd3f7462d71c7dc7af1b8094e20b3581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d000a3ce9fa21a4f665319f472bd6782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97815b3775a06444e14716b5b04b6283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462d82afe3dc3c7858e9912b64b5ee084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1ffda02bf3e19aa711b35375d9a3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2faa105ce96d1c114f1e6c2bb5d9f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5ea37748e0116e44791a9b67be5b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac607fcd5c75c558f46e3d376800988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001070e7d68475f1b93cb0758a7f338f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e22d84a4cb10bdb5e9ffc3f2aae61490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ed6702e77a071e769b533f3e9ddc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8130b0ccb6e96087fe6734d9dfb59192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55894ad959dee0a7ce48f73decf409a793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5690c6fef6f3945d0e5dac562d6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b8b38416540f85524d6ea22a295095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9d72e7f0c7d1e61bb01338ccc9b4a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a2de74f259d0835928bab8619187b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb9bd212b9e5a9b3698b639a5b29c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81eaa42bccf604f7bebb1b37a1534f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d93653885138a8ac231f7cff8a2bb8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ad0806098831239aee05022c8dfa8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b52fa87c2fbec5f2b006199fdacaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ffda453919d9144e7e9d7ff33762ca103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4729224b644364e9a7cd1cf76d7ebfb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dee14a60b0f90ce38fe02870e2bf8f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42a86c503945ea9ec91f04fe50145f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8bb4359f1874975be91aff0c9b8e3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e151e57930991bd651b693365741108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dfc75ab562cef13dee0dd4b2c8597d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff49fea52c16cacb9951d7510930b15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a57fb069ce5fa530fea37712511baa9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec454b79046cb43386e2b338a2bc42fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbbd15cbcd3bbb9b327a05440dbcfa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af05297563341b2670c471f9c0ca20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ec3e3ce6a201d054e09c645948074115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f33fd78cc2429fb2c73e7428ced422116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc704f47432a011db731cc560cd6f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7f8689be9c18af164b7dae0c80fd7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390550b165e28bdd10fbba1bbfef2a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397864ba198fcc102803183e0f786c0e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c092e98f1d5bdafe1f97b74c9b565a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ebe0e4a1210c0281a87efb1f16aef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab0da0ecb47567e13c8c3026c8f5a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a13f5f1c997852c3ade87aa22a477124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c47d074d34e55b8cfd0eb206fd245125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd115322932cc8bf1928928b19a9ced8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62688624f9b767d2fe4c4d8dd262cd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbde6700336175968cdae66bc5a681128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f8509f04ac1f98d18c73c66a02493129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be565612658967f48b1d9e6e142838130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b6006f24f7db0bc7b090bb4ce0b82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c607a7a471d3ded871ca57292c9f3e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c49b0f129094c026d8c0fbbf79e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23979a981f40ba2c4701ce7c2ab84ee7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee3e013807045932a646292d13251e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c0ddb90bb598a22493971df2724dc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3277007decf272586f2a806173e5005137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b0182b885265a232b5ea734f690ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a10179c1f19022d0cb08938289c84f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b65c820d4e81ec619f4285be6618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b953fc689027ab959edb2947270e1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde59e547a54307098656c0f5c0bfb6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18853456be588494955354b3fc30f33d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b638e3b5217fbc3ca9d6e02b0092b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd53c3900a6f2a7e579a14ee5c6e9ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96a6547c638109a25943e2fe07c0b5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a0a82635701c3a160d8231f9b317a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503eb9b65bbda57d255aea06dcc3bdd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6645b8fa3c222dc71142bcccf350673149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad5da6add15d3749d692dac2b97ce2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82b96b05061f0afea90c91f4e38fea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9715eae64119f44b75eca521a66a94152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ced34eb7642051cf8b352a9c7f5c24153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373292bf7bd5d632a6d4df555f5edbd4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f56516afde93394547a5b994166501155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce99887ae4e2e1222eb8c30fc8502156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d86289f05206448cbd93e1fa697bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709e3ed0e59e3ef93055abea88b010b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041d2be3877e7bb18afcb1eec8db5dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf6ae16c347017f38cf8c793464df3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279682c1ae0fcd5bd28cdebdfc1baf7a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6cf9d572101d0876297a71824e936162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841cb4942798d75aad1dfe7299d1c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fa35226fc62a84be7b29c13f7a833164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bedd454dd45d7b19bdd159d0c16d8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def5669f1c99b3dcfbc23d80b1343dc2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658f151caab63d128d4b63deddd0563f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef642640fe865c7c926f6770b8a2d2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297f2350dcf1ced59aeed35edd323f3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0263bf92ae93288260e60c07b83260170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42027a24cbcb956b2524ebefe97dc9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066626bce24f219a7947ec3a3cd46238172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f3a3247a269f911f2334f75e82a2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98bcdb96bdf23bd1dd26be47b24d29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06581e7654273f79595b8ee4374c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b712ca8dd4fe247c94bb364529f4fd4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3d64f96a106507965fca1830b06ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686c6fa95f71c77b9d5d74f8bd7d1e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65819e734226d54e98c0883e02ddd485179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786754a1e381abfa5e7575c0c1b1424180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd6781e620e30a7e05e43fd817f999181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4858e1f6457d93413f400589bb6f825182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f928e81412d8bf44d2afb3307bdfe3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e121f0374488b77f539e3aaab03220184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eced56302344cd4385102160e168985185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d426047e7e2a5eb6635995abb99917f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95675cee264ec647e8de511f783fe7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be94df9f6f2aa6e6500e58e6f240b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9350146d9cd775c0f5eb35a061c9a45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70082c13c74c59d3a0037e42d6d1b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e7428dbccff82b77bcdd81e1822d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c36ee864003890b3136b57b5f484192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d48bdf446dc5c69eded87ba34bed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e499b26f7b960cbe76cdbade493ed60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803cd1b4632f2b7ebddedc84fffffbf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e02c4aa04c37b239e9fc2224363df196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79106fa6a0de9809d49b6330a8b8b528197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212f632ebb5baf079986c198cf0677b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c87c68c4c1cdf32da2e02d22975bc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81806b2bd5518bc424e9f97d3ef0234200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b638ab8d23a33b959eac3e9bc98165201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287604bbfd92af2f69fd994bfef953d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b2775dd5613bb5d72c79ad0d1d6a8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d546ef2ef7f060d91d1803fef608821204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5909191261d77502b10ed3584c82f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7eea8fd77d25739323a27774b8d24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7141e3133b7b607dcf9d4c12fc9d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e314856ec0bc4fa4724a213992d6e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697c0aaafd9cb9fa6d32402abf2cfc9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9dd9ae8015b520e660ab485993ba4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf271b02ec738ac88f89173fb9a994211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd9abf61c18ada2c9ba76f2181fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca54e44cf17320ee544131720da4f60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4be5184992c5c303520c98865d0990214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9f364ffaef8c9cca66a7d78a5e5f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24086004830be6773fd8af3e29787820216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb5d907e3b29caedb534f0e696020d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da8d4c7bbb04741071f6549ba3baa5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1fdad73ddb7e8d945fc6fbc0b7ff4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e6a97b733de5785e89eaf73bb379220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc987fe25de2b7891be9fb79150ac839221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29b372e56f7f5939bc8653be50e47a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415636dd5286d9ef5a4d9fdd1158bd8e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc244a03a904520f876d036048daa6f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147444bca6672a0b9a91e966d3e39787225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae75fb6f5d7045644a97b78d9ba4a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a63b4e74512be602122eeea8fe98d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19729c563553c643d5a2ceab56ce8f78228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d948406b8e3bbd366197d0ddf599229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cebd9dbd34de1e5deb3bd806218364230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fd4dedf89e80c0c577f97d38487fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0270fb26e5c5a5b1862a1cb82d75184232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f7642644aa8b43c8ceca8181abac233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfb82078901c9c90101604aed55ff1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256e497c77eb708a36afcead3754c91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90567f3e12fac1aed108836f64569fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8947f01f4aeb1e36c936b046adb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e305342351d69cf6b8d703e656552238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f2ac813c67221c82df3d55c422043239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e80e30609decb64863c6a521004b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8728108da59e476b5f555dd0a8792241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1884ef93ae4b8e97a54009491625aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12593cd09b105fd3d4e5bf389f11643243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80134dfa6e4de8881c29c65e310db3c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31cf5abb46690a7d950fd116d68d145245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d4af5f05bccab2fcbe209775eed9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dff299867a0c2c9c65b0372801df32247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b01a54dd928253005d831f72f42dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54968729f4e942b6c27579888b8202e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9973f970b893f1dd520b9f719781c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19783f6ea84676fb5bf70c08892b5243251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8709bbb06606a4945f696501668e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cf8667e08698d3ebb7087789fae50253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2ba430b33251c07ecc3a263b30f91254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23dd1d5c623ace16398d0ef1daf8a6a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468edcf745e3ede9c3889cddd6f2cddb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb99c40ba902ae8ab4d732a2fae1c85257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289165cf852c6d5ba136f685d34f857258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c57d1ca2745b062a6f99246bac1f5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f204527c5dac0e82bbf471028ac34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472f34de413798f7e27e699b74db99f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc81a55d7a9eb74b4f4d53f26602fa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7088fc905d81641888a7e3db84424263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518f9f260908132aa22698b7b8f4d231264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d50201c70a725d2cab4951223a8985265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5290e354fdf74db4ee4a26bcd36007266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de7ab29bda5ec715b3814d3e7b5181267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d74c2b64654af134725fb6b6911b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1280e42519ebfe9c70c8b1d72ce8aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2aba302a5cb9c15ee2d0de6e85138270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041b4fe5f24411d6dd53ebc0c22e24e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328caf1d00a9fb5300c4c5b87d92179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed78868170404f4c381152c4d54d34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311cf131a12bec3a296ea9120ec6c5e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0181fbcc7a2922bd00efa82ec7ff05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1907d857c11ef1dd20b12cda02b7b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df0bd3eca7d87e97a0b0f2c653365ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c9e09149f605cf7114f4ce19376fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46c8fae594b5b64dfa8d2f13665006279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8bfd0f7db38e1468b6fd9ad847ea8b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaef93a87bda8806b79bea0f6fe9f37281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a2aed614dc390d8accf122f80e2c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a5f852954fa075678e34ebec5b9a0a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242ac7c1bdba85d695fd44009910a68f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb59fc110f3c3cca1acb37a5b77575b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7306372796d474de76bc22e91b142286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6d65dae0ac50347c84db7516b4d28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa31bf04e9d3f972d7a5baed02b108288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde27b218453e689d7a27576f39b3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a710534b40a7adfe6637b64e856fad290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fea0f64f7b99a9982d160e0f1caa12e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdac19ab4bff216bc7bc591a45db969292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead21b9285353db4fb99019bb6c59a8f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fb91e80ec40ef1192d01d7530ed1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f664db42443bd082363c5956aa71295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f18c78d1a72be22c17295139771e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2f63e3c5ffe4cc01c81425e8a0dc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4852401f89949d215b5f705dae1cf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7065c053287d08fa99eba4ef160a04e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5aaa26966b4c5ef2c18b236931be2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba14a089cbe48204b8fbe36f01c645d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c779624bf0876e6b839fb8cac29e9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd3b67496ea93e845e80bc88c615c2e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf31e6a20d6f2f6a5b72d94f3edd098304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9391554dd49cd3e01706754f5cf07855305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d3b2f3e4d743d05f5f9125027ed65306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c9b3f5182103c7d433d2727607fa6a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950530872a3ef44514799dd4802753d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f07e55d2cf339ec4e30c029990f2f3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796db7a9d45d67c6eadfe903a335b934310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e234dad9791daf26d8f4b444dad937311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18317f5745390fef923973c432b2b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f524a907b3f36923ae813a13adaf0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ad5663196e8638a623b1c9f068105314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3000166f489f81ea59b585ce7e50ee0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7d61dfd37689240ea1dd6be203a843316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a335860e742c5b8e3f1332e4b0d3555317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d206be0b329dacf44cc6c396824745318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b4627f6d976e8a7ff84886a8dac1e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80448f114d6bcfb5b1a3e27720dc3c95320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ffcfbce1856840c2a84ed1f12e270321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fa44f3aa00a1311feca20487cacee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c071ee9efc139dedbdf074b068d74217323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5dcd314d3d9b2e940a36f02e9654ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bbc841aafb44b0708a431b8f7cec8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060dde8609e62ccd32df4a40f7d8721326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9364a5c5ab3a17df079731d1443fc4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b522acffd98f81750e1e8415bfb9fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5a42d4496b7b82adde09b76ee98cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41ac228d3dfeff81aaef11a1cc920d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4304122e5551d2ec7ca780c39701337331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72ec393e14fa25e95723d5a0cc0d05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d8bf9e3f1592d4c2ec7cfdc1f5565333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a0ee59d246947b881e5a253b406c5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984be56642479ea996217647f1f7c20e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80195c29c2b7b026daac6fc352496513336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36efb4ec957ad911bcccca9910cc363337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45665b7d5dce9ba2c9c0148592f32551338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e1dd94eb4f4e6235572e915d606e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f38ad826cb9b7c65508dcea752d9c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21865070a1bd143f208ecf7ab0d1bffe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a959afc5e830559a0643ac9da0a7c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e10750ccb10f4f3a5aef341c612636f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9986fc6d5bbc5b169532b78effe155a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fbb4ccbcbcd4521a16f01dfb8afda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399990ea296b5bc5c72f57aa66daa096346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4000a13d19fa83b3d10dc411b50a31347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672605843554476b6dec54d7e74b4ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd14ce7469d601bad0ae2720fa25227349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016112ecc53bbc966994ac493671901350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a491cb730224bd7de76572e973a97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675548c5bdd2b48b06a33c4c0828978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3431f83a23cc368cc5c6d0af6861ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce973e79e535d12380e5265ef2785d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd303fb21e68a52f689ee41fbc0dcb7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7674693b191971bee74ede202ced631356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1298c27c14e5ede87399c5133fdba2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d960cc66c6ce4e58193f0f427a9f387e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a898504282ddc639f48b9e349881e12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29adefa944c1ff6f7e2a5a938ce7b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479ebd3310c5631050c034d1339e2329361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245036576dcb6fb22f92fec3370753362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484842aa69ebe3e2102d1ca5e47a3d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac9ec2208e7c398bf45b9f3880a3a5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a3dbbf10ed4cd2f72693162cd14b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d813bee7aa64dfa50aa5e415fd4e206366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c830a1fd5a38a8ee49dbeeddcfb1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc2fc2fdbc33c94476900ce31bb55a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98c3eacced90c43dce0164191304ec369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbb86bb2442f8fc581a5e9a61a1182370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914134d3742ccb86dda4243ba88acb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196843df5a6d6adcf0819c0b46261eb4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0e0b1acacb395dd61d600b05071049373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c4b174651f64592aaf073d678f9a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd34c39e9331c21443fcbb4a517822375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f963d350c8362f40565c9478e8baf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1d9da31dceced5573ac7acc92e9da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d60c6bf260d339dce573392c673ba3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eb5801d2c20a6260bddf1e3fe53dc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f745ca3d4868f258c012c59185fa8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62d52022bd917316b5aa7c323fe2e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeb0977fee5f83fdae6ac74d4816e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96e2810d5094fb64b8e4896d19c0fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0160f19f42374017cbf33fdbb881f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b55db95735f816b9e316250f55a2f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e93374b61b45870d01b2876371064386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2adcaa2edbed8e08810de89e5856a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fc8e16bb08d50a6a35b59f55e2069388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19977564e177b9dc581d7d9735cec3a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ebd32624d6a0688888a5b556f7241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22dbf2798123612356476921d2c7072391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae6cad7ab7671c0de80a5957b2e5ab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8fb3259ec4668cb1005567f7ebf46393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6d1dce84d9d8897786ab7dc074a62394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c154478ba4bb3947146617383b407395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d6cf9176f7f80a2c6fdcf37af06f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57313f6c2405474148dc486dbb625937397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca7c164778458e7ad44ea57294243c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d0a8b83ead3a9b718ebce6cf891b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34508b0c2f45d70fffebfab54c78dd39400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7412b0d8143a228922107314ab16c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7c1b865d19f2e44b5d7249da4aee7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eff004f5da7c9f6e38aa74f6711d40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da7f6462cac82aebdaa48f94995f6c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7e52c8d4e9286e71626d3d990aa89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505529c82bb6086f1cf5b1a9573c3d0a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dc5ebbbdca599d0611c00532e7904407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f1597ecdb2a658483a79b30513d10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c85a6ae83863e8e2c19bca116050a9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8359aa472c73c506044980b326363410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57536df036369ab6e2902ecb70310be411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd902633d2b7a9cbeff94073b76bdb13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc58ead80aaa4126c7fe2e99a4cf54e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b44cb59485a2891371b762b1d8466c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3f9b67644e317f6dd8a7fb357e5d5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f72b606b04f9f9976636d57d01acc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb803057099e77f6d28826419f882e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770dc60468bd700d77d206dd45989cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb07d4535f97b3b0978697c5c9f2a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c2b702d6d22af583d95892b64b248420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ef9901450dcde4711ab297f883f0e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c36ede5453e444e125ea52991621e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6127b08e8a46a8bdd7eb6efaa56b60423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae02d5adac6d34e0a4228cb7ccb11f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fff005bc85984edecf7bb1846abfb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a17acee48524798148e060ee8cbd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c187f633ef7af40a83663fbda8a9b1a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ccfbe0f582b0efd1d79549cb97786428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a8708ce758c7b5992dd11d16a684f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642fcc8ca4f29dc4a1c0cced9f3224f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67e484f0b7536b84b7d3ed100bb9ac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fab1f9f74799a21ab42b679c64e2b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fa6e570a6a4ff3e611188addfd74e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c7f8ff3e4f1f9b289a485c14370e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f268d540084c1bb5ec81d55d95f81b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227cf8615aeab3a8b8afd34be000651436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68192149ad7a190b93597a66c2ac2d4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd38e566ee2a2cc12e7276b5f2ae54b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a32c46b9109d38c35b071591c2e12d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a21ae9bb10cbf5e35e301da58524ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a065036443d34b8029e7fff5b5444d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd438b3ec81d1c59b33d7a2c7ef9f6c2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d7b7961217ae8940c5db0099c1550443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6454a41a75f8c08510438ae075d5a6b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68554262bc7c8c066f810794b429e14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f01a38ec8c194795a9ec79822d063a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae217ffec17f0cada0877b3b549359ce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d4ec92b07bd831565f680d9661102448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0b995ebefd8dae45c0dcd9719ec8f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e8100f864d808e19465df85399217450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c09cb46936a93fff963e01b786f63c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046e14c38d6e99795a26abc16ec4f29452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371ff8c3b714a5284de14daddeb80d6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff5e3bca7bf7b9ea4ce5f3d33ab587454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f5d20ca0f513a35a916caab4cfd0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0459d68e52d21cb635cb4347fa3898456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9c6d27cf19edbdc1c0ec1ab591fe2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692b94f9478136d23a371007bccf922458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8fe6a79579bfb628951bfaff8ef38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ad63d4abc046f7737982057ccda87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2fe9b747ec414cbba6ef48a6fc4652461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024462dce2d9bbe8c505bfab86cbe217462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115c5b80ce6e7f9347716c75b13daa3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4ae0ccef6f83c8530469b2408576464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f724fb568fceba4efef6178fecaef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acec9cd813fd17a3fd14b0a3d816a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c466d261b57d75356b7db6b9c45caa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67cbe5185acf34b1b662104edf6d171468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33f33f7ca030c65463b744b1646842469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe8971ad60c8c5a99fdec7c0297f18470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046099bb58f93cb5b6e7c84a5c82600471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53a834349c19904082d3df8fcbcf87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf44f588850eb7aeaec94ac2a012261473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289fc413f5d7c833ea80a3c7451368d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043679c6aca7b7a334b27289f34b7fae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2b8c864f97c623cd4dd8a74e41b36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d2784e4672c931a4f8e66c3b0cfbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aafcfb1349658609b9754f8abe731e2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7778b78d53182315cee95e0dc1b786c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0f8c96a1a4ce684cd0b57c55f516d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31837d407f06aae3b26a3ef299135c56481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440768163493fd2fd9928434f17ac20b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce0ce0287df24f056ab57b4af197f6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4634557e5661169bef10ba4e7590d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa920ad891ee94e25e5b75da7c1c7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd31838f1f5ae85e8e1fa66f612103a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c95ff06ee5a94237e05a9b928d31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85be5ece2b069aca3f4f5f17e197349488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11e7eeac5d23c95c8af6b5e6ab5a23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dc28f8b5ec3a8abaf429ab364e2a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c917d7eb6ea6c58f1a344f8be50ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b6cd03b3b3f55bcccb74b8746b995492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556573c7e93b89c0dce085d34f46f732493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a768f1f23960d6b40e6d72128c39237494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf055a93602a29653e407b199355fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ea5f590f1fda56408d7ec5b83fe5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a74e71fbe370b378d64cc43709ebb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c3dcc98774a6e60e3b2313ac17f04498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a67bbe1231a5e2167205bc58501a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d82fd4e7ac5fa06dec2dd96c6ec66ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385172bc43fd359686887e98cff9a3e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f906559c7829ee2e7e07c919689b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a66aea3ddca6cc452b22d5b1231f3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee693f9eb46d3349707ac8d664002504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3bd6955ca4c3ffc7f9aed77a03e67505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b8645730b23f990bbfdae76514c63506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8add8b400886cbb7d67c4aa3b764bff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5a9ae78fdd4d49c4e1171f2f48d3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f7055a315783d95d485f051b83a03509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28cbe18bde67e7e20b1015359f201c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b69923e4f3c84c9875083216172435511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a175638a308d0c0bdf9f319d37bee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538242e02c52b616340646547b64fe1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c192ecbbbf62b50c4c47ac06cc0105514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64605fccc3a4a57e83692f2384b9d372515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7ba1c7d77d1668d7787e27e6ff9b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb876938785bb203612039c6af24d136517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7fa76cd452d864d81ced0e1c8bc4e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec310ee36bc9e667fc89076a8b84c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fc62b94112888d8175375ee084db5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29675547343f2622c90bdd966ff2a38c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555ee1a5c13dbe4ff4eb3e6011790ad3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967f3a4f4c4c79631061c2f5f58d5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48f6d71fc89d23f75e6603d12bebee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5cde0827ec1e1fb0c5f24e9353bd9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c1515027fd4ada88f5a91d3cd4cee526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336ae769a3dd6efa818ee5f76678fd3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23e2e5458c47458ece6e3ac965858f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d99bc49e2127a2c99fc0f9fe7dea98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa335ddf81d86c3a11d8986c82432d35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5b88f55fd7170fed467578c0d9c13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a00881142c20510422c9031d5a354532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727587d321f82764bfca95ec469891b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f0775c0954f6aa36314faec138772534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfdd7aa63dcceee711eab14474552c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa5f7e1a48950aa3f5bb318e96854b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3db4a9542a7034769e0a5644d4d4f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60945547ccb019fbb9c3d0008c63ad14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa00a78267e5ff50e350572173a786b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b115a8917333f7be636b338ffb129540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240cb014b35ba3a260cc9232a6f3203541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05f3626d5713ff7eee64bc79e09bb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa0a9ae4fd624762f788e7b262fdc9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440c4c9c9c92a64dc83010592d4adaf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e263d9d9abdcb1ab4d07117d79e89ff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dac2893d7911de45bf038a6f24f8b1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298d70cddcab9cd50d143db5dafc552547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b65885ea174e02130515727153c44548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099cbba52b9e4ff14fbad4e05ae8c95549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48be1532450e173b57a7f326c08c965550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e51c4dc360e15ddbfc4839e097f505551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411bae4bc49d925fe4630305877cf9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617160310a0b172e09c111922593225553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a89be423d1bfabb64107b8bb74b035554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc84aa346602a9d80be46c209f4544b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0010118197339afe3f268a3458811556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63303bf234f5cde9b9a26e8e2cfa944557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebedffc6d79a91184c66c631d4e3b3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b17d5f9a04a51353952f92eef2cfd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac48dba9f7fcf8b14116d4539411acb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d9f0023968260e60b0df6e1df3add561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443e1b8164f02ece1eb37d8ac69e459562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093752aa180c804e94573df7bcd127f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00a76b95f430e0eb688fd5c68d646d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b5c4091f3acebb11b486d0a203e23565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01229fc969548ff5b9daed6e534f38b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624290bf4344bfd532a2aec1c8cbac9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7146cc7e6236a789f9dedd2a1361a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2ef1746b2acc83bbcf12d068d0798569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4789fb501ecff6c6003f3f9b88afb04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fab9a4780f6a9bc5e3ea5619d400b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f22fad68c9437319af7348ae985dfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a072c1aa95a36f8e777e8b265f7ba573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80707a9d624bab8cef8f681c52c31432574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b38d82b06c3cd3b61e8abf651fc31575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d98fa2e60304426aaefc3ecb240b66576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a86fd24aa85a6a55819c4311c7709e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb6d728b4a1d50d11280181b7390cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927a68718ff20f6dddcd80bfb6d3a875579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80df6e6354d13329744175e8966353580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff22b531eedc638e186082bb6d4d10581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d932252e5013c8ef1cd73674277ff582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f5f5bd1919f89fc71db689e0a7ae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29663c4798d96ea22f3ed3bb698a66584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bd2ef06cafdde92fa50aba3d124e4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793903681769905a8775fabeff372c63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b561249a564028b2978f87ae92b33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8435dce34d4860a6589fd1c0333c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76d2a783058a4f4b93a9dc3b4cca7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943fc686a385bc91edab3c6725efe97590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47d8ff0076558ab3ca1ec30ad532b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e8326fc0385abfa746df1975979e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abbcd258a01319bb0ffcfc3e646176593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e56b6025f886d085e70229226a6d5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12307d8482e9973f636bb64a0455bd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d49bcd7f97a09a7f96f6bb3f76b1e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9272dc0c8a6548b45ca411c912429d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26669e06bf97076a2162bb4397988e5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55583bbb16a65206bac3e9c2560b745599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b4bd0723e7fc5c19085d3fe3c367b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aa8391971b962a491d86c240cd6d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d166ef5738b2c0a03254a21776eb2f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa379f9260c6e7b74578225dfcf501603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13fbf84bb4e8c8a2016f5cf43fe9dc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bf2c6372f431b6bc7ca591d7056c1a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a11667bb0ebbb5562ed6d12051057606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e9d8cea0c72daf849b70f02caadc8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0b34d3faccb525866971401b0badb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f681cd7e7f92fb935a90ab2851bec6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb39d34c14f6c99b551d5b9c859b66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fbd5182f99ee04f645bcbd45e6462611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a207a8676631a4a3380b01a8aec49612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3183e57c6600543c8e2cbe28c514ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805348700a936c88ab433d894802e718614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105e2508890ee304fd95416bcc4da83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faf6d76d797573e25d399cfd177527616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81421b8d8d7ceb544f89ad68263d1c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba7f722ec0ad4817d14a8f1df8de20618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1cb9eeb27a9c09b18de7b9fbdb208619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e00663b3723c5eccd03a5b1722bb9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41ecb71f59385dd8f3a05eb5b677d0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd11b4d3c4e807ef8a4b588e4a897d4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70824e261a8d8f3472d0bb7dd5405827623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703bf683cf1ee0c52009a8cc35beee4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740daadfdca6786473678b3ea50e194c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11821d6ffafd6b2c8f56113611a09c7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff6ff5e2ee82d8e35aa2c1beae2d5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35423a049baab371b1b30914f37693628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3274017ec86c24bbcf4f15c7e4814629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bf27d2d4ba04b5b8d9f0d6c2a8699630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454e897111501d8c3089316ca21c945631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c2c92141636027b0fb30a05cae2e3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158fa80283cf615e6cc618a5c8a5bea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129741d779056fd294c9eb649fb491b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af745aa572fad1a1a637b83e26bca10e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266e46c682ccd2fbec8bd3665ca3e50636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef63b41fe094869940012ae0510adb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e760b78aeef986dd9e1d625ca63e170638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b2b0606e51d1332a8eec616543bc17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c524d405ed9a57569456ffcc75aa430640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398b9e6ae24c44c58432b425aa81523641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457eace8a5ddeb0ef8b4bf332fa43ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79287ac6cb30d92445a49994b418ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c3e1c5bc77d9786c23ec955820db6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ce8d57e406b62d558ecea1d2b18a8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcc611d553a2a3d4d0a6f86844e0cc4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada4db75edc8a8b350151f4dd114d34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17714efe975d71bdca1982f15736b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d57c61bad7885f6d09277e320f3b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163586bce1193cbc0d28b0a2e85e89c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a03bc7bfc5136a3bcada2c78f6d0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057f475f705623c3225d3ae7d53b38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff180c9e38cdf7003d8d3f0f67dab1f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a428158f04c285d1c8522361cdab654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f56b62553658e4e53dae2e2837c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd10c1f7960d58d4fcb5327aa8b1377656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290ffe2ed0926cff9e6d2a5fd7b7401657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc58bd25236b578aeb07114e6cbf2db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a434267cd6a0198a89b4a735e66741a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24761d2bb1b1ca24b0755fd5702fb9f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b9d74f4fed5102a9263cbc585aa80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b155c622b611cfd6aa797b07bf702662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd3d36b56a56c4acb7f52c400e1b46663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97bcf37377d8329aa98f3d9547edfe2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac320d87a85ad963b5cc83c71094c7ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ed6f28023fd5884621c1bf9c9be60666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f82e0cce9779e84b9ed73cada666c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c7f37b829e6e42e533895ec3a252668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eb2f8a8f170047eabf22105148b6d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312bfb99fc040494ae4022c762e4b067670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f6c4ab929ac79e354828c5e754933671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af48e8fe6cebca73399ecb2811423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcd60df8814a89d89deb9896bce5e9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03742de97e04534a4ca50f94957785d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d1476eaea715834a81af37ddadf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ece4ecd830b32d447086f06344178676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6272065e502cd6a43b1526f0f871a2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b06c76032b55172a0d8b2a76994c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7c25be30de95452c78c5477ff6f75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c7ddc060f739e433fd1918691a5892680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d95fbbb220949d587e7d7fb25c61681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ceec97d14481e338885df999034d6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9643b0a3265e0e9765dae13fc46687683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e5dfdfcb8769624bd3155ccfe9f80684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79f6dacf448b9abf464c10ae765082685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b3a263763a78c95fd20231f9bc6f9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f988cf864b03dbf0ea6c984b3264d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969383fddb8cdcf2e38a97e123c415c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b4860b3e83120de588ec2d09ceb8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680e6cbb8b71d49f6ce93551721f20a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cc4387153d8037b2e1949cc06e626691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761752069e2cc601de817a4ab54a0f8c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d663057e1cc3b56c0b3dacf9080cb9a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8d7a1850feb322d0d14e786071292694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b2fdcf63d662147941645e6af97ddc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6e0071a99cd53d8baa1ecf010a06f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295edd377bc496240d28a50878db418697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0db86afcfccf08818a7fd3018fea1c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a35cbd0b3b61731d5307645064b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857fe28a6cfc25f95caab9f2ca6f1f4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7e6736555bfce0b0bb2f3167c5025701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b370c6c1d5a91bee82ef7d0868bd27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247051eb4440a24b97abbafc7fdf769703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b29c7ad8a623c705fe1b21f2d81a36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8cf5b11d9d9b947afa729d6be9d48705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10c8799a4e0534bc69eb4c5a6dd59d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5513d0927ef707d0c8c1c9c6298b0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022a1cd67707ecc649b9f901da5e33b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d419c5dcf8131031a4bdf446e24eac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c1d27881d1c3a1307c83b15b6ed5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05e23470ea47867a666b4a6183a0c0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cf94a64bb906437833c59b1996f2a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84c3cfc832763143e61a2680022519713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ef51f57e3b626d5cb2d2990d2dc23714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecab574afc925c80871ede7d8558b9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bb40a22f7d6a8db3b6b1e161f42bb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5d16c518eae727aea214018fe2034717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a0dd7d884c96935b065993ae3ebcb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04369c2f4683b6c76937882c4cb30af5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6be130f619efa39fc4b9b71c491044720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c56b50abaee7505247476a2c4dba4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58be85c1713c365a9699222e563a23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c6da15fa8aee6cc27c4a8d109e04f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f1ae61a7c70ccbbac406b70a02de2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c97bf55f2925185e1fff5f6e1c11b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682992988092093d850f8e6d2841f60726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e29cfa413973b48d536bfba82dbdf727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb1c94a2bf58a97e7d3b41a73917ae728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5d5cc8c84525ca648c2ec5f3b17d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b634dd9c66fab77446ede08169ee7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb91eef8a577bfcd4aea7c1f6db62d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b8328ad2251d8fb5cdbffc9beaae0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeec428e41f5e06f6bcdb9ef4448d98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d531ef78b8653f93765f09d6f61ca51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d231098882b1203457937a7c1758b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e86c8f06b90a41803cd8149f589b32736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f166d3c3ced51d744a8638d4fbc674737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddec782bd910c83227548f0d254a67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346b8a0e82240b55e62edf6b5485192739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319bc11001bc77f827bb85cb71133fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b2d5870fd427f39c16579d23c2f8f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedec5b77a62a931f7ca53bd49211519742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a43ca83b8c073a7cb533c22bbefb6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ad7d0e76da39a971675d7e1cc26ba744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f87c6b0933a47464470291780c4f4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba7d1589e943aed3fad08f3e366e4b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165e5059e3e93b1fd1334ef5fe0d384747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f917a448578acd0adb03326918ff57748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d98aa6272e0cb6fda6b29a4030c434749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ad225dbd3242ea100ae6c65507ed6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff4859741301a45364dd6c60a6956751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d76e624946bb1717a117adb6d52f1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564e4117ee3c274033812c0defe891a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>