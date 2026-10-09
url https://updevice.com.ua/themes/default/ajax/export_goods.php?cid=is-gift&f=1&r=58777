--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e85d990a71034ed8dcabdd97926521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778a77cac9a98624f7f2e876b0d39d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb7e51909b49faa3933b43a35fc8693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f93e232a49df6520bb7945d4485004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7a429396be334c5d9f22ebdb0f37c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770034b3f291108881b0d3d4f51df3636.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e39ab537f1abde33905d00d42eb487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b389fe5937c6bf7295ed7b25a0e7d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137e13c57e7d91dbd6da850dd61d9309.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af9e998de596948e83ec2175a6574510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249370a15ee3850b8b761b821dfe96811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee07b0b424a26a8a7e2876e7086a3a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a1364bc269a09d2093cb5fb4e259c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4014cb3ac4547af308cab51142a3d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c48025e8f0711fcbac4da8f9a2e4915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208870b2ec25a904bc43ec61653eeb1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab15da341e0220d96b5ce93bc3768f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d4db3caa9a617343db0f0370e859e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fcc21c7d556c31633f860dd391acb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9806a9091b99d3c48fd07df04b963b120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeec9212976ce9bdb05619ae434125521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4532821e1a2e0854062c0742be17322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e85cec2390731f95485aa02e9aa223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d7e3fc26d21785db6b1d71d4f4d4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daceaaa2fcd24d001102cdb2e4fd978225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aaba02c53ebe1e9358e2cd71f276bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b13879b9d1a3af3384ed04ab2943f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aae39830cffc9813c63afd4173291728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c89be6df8c9e2531d16814b253d019529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96efe4daee6bee28c430766726155ee30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038472b59b27bc6b70dabd9a4f630fd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf55641978e6ca62e6c0c1b730320c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7964d46ac8bddbe64948069201cdf4133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1812e9e55dd0e0099b3d47f422bf1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8083780dbe06b83b020e5341caeb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a62eac02c6c59e2576215577efebf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e144fa3d238b8f3b1dbc14671af7b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6394597b7501342b2d91858212e7ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fc38e6b1f0957bc6ede10a010c90b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95056cc8817652dfa711ec1b69976bc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926aa0bfcef8e2b50ce46e311db5b92b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f60d46e4c907dcc4987a1de7b83cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab6d6e4ee0c4ac72ea3ff80f77c69e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae4815d9e999b4eae44854a556dfd944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3ed0c2c4e3218aefb979e47809f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093a92bb82d439ca7121164d699ac5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ac113cc310ea539f50025fe586bc947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d753d08f6d0548005dbf1f9c4ddea2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887de0af3152c4a524f1cc7c4d63c3549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa196be8f88e9861b501662c56b06750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f360fb5d07039e2383e212a2f1148b251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc8bf707f31059fc0f111644fc6be152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62c6210ac6c598d644ce3655fa464e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42eb23f73cdde598c7b4e088688315354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65f17066e6b52a23a5f4cb2d801d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474b3fd49e5d3c9b0c685f657c9bd1c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c277fc3a3bb2dd3e032da643afb04f6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bab5160b00cf0050a5e087cd97a4d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873ff2c931ac895d08ecb1f7aa6f87159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62da9fdc2639ef739b90a6fb877ff060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578885235e17332108c60867bdb3f3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886f40a4e011020baa6734cd6ae772762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950941a2c19ef14059faf988478413c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7195ee60643020152d9b6647ecfc9364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db42329f2d401bd1c0e03309c8c86c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a3564a690fb70e6f3714d8edf26c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c02517915bdf70bf55064228885a967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbd37f4909c6ed4f211bc8255f535068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0c72b394c9b9f48a87513472d659169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09753787334f83c9e3e5472dab19a9c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cf9dc569ccccaebce2003123b8bf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ebee618d5045b6c52b3945e2050af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a18ea9cc723c738fd2236f397c8aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ccfe7f1025b734883b4eb6a2c2c5774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6171002a2ed700eaa4a007240a6c20675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7543acce140c72261e8c28bfa0a534b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061f426c3b95be1281721b8ffe69ed577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b1f97bc3a1059fab60bcf13933f3e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b082d2b0d32cf7e2ee8acee3b348679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090a675e586d1a8028b25a7ef71faf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed7db4824e7a36c3e7a5c140b4106681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e0dd9bbe64360875d24a99b6566f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f54489a25e6dd0efd4214faff6db8383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50784edd3dc3040b9013e19fb66bda0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c87117c0ea0ad790e67f953239a2c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f82f5bfbdf9af669d68e46f44d7686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b1a7ee91f72797a99492a1c0b421987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d382ae28eaadcbfe15febb8cae298b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc0995f0423dabeb0b2e23e5193bc9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda6a9776ec7e23f2868675651d32b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5654e213e93ce5c285aff567204ef991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960c99b64a4f16c7f40ff46f172417f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5cdcd8127e89afe5334500bbe2e4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576013a8d5971c6cd1a418b0017a2d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b52706e082831d017d80f5d044d26295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3b5241f229d4392e63ddafddc456096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408eeeafbf2d9ca34bf35989d04229f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ffdc091a9c512885a25436377361398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f41de7c4a3934aaf91ddf442bc3ccc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6bb38d32d710d5e2230c81fccace100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2fc677d75ce1405f3702910f19453101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089d2311d0042e6081b3e890621a96e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd82f3224338a4ac04d1e778ce792f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2863b84d07646b67aa8b2ccac59ea63104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881cd3cb3d7ddf88c8826e266e26816105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a65e2d4e15b363d7a7da5293ffbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f8f0c87c7c5620624489c3c3b9213107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9961473f32df5b989454945df10f588108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fb749eef6f47af7e49341e39e8d54109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4e4e7396934cd9122d4783b9c471f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc976ed8beb8463a99d2bdb56dbeb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb61cca5bc8e6db65359c0bef2a44d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1f21fe51ef36bcb2f2600a0644d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d591b919a77deeea1b19f4fe62aa6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f887e0e8677af801e3ba345a370b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70832ee654feedcf8983ebbde4467c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c1216134655f93f31c0008136f6bb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c29a68e339d1e61953584fd98a34c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c58704952fa9505386075e126b1cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40856b0ff129c52b62deb9b66c893f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe04ded08876797d3cc6f7017fc94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c32c078dc190040ce5b9f1f76ffe2e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b8eba902ee1253aa52b40d2e7e6ef123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d73ddfbe0372cae148802a6ad449c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68253351c4db373cc80dc4fcf01c7c25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b06a8ffbc93c0ebcd771be48ba183ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5b700862e866167135e24382af6d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ceb2a6947108b812c5c159ebad005128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a73030335439559e6352cd1176e45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b451e37a50a8416464fb3d1c67310130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4213a6db30ef9ea5a62115bd14cae909131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1a140b8350f2c279bf9ce17f2457f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f59d5e93d4e0318a0800979896ad66133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6dcac52d39b6f28023b3c39b0fc8c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39aa938a554fa61b5fe68be26b96b5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bb3a2ef4399be9179b413a285ed400136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f9bcd321ebed834a933bc9951df35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25074cf44fbe49958915bfa589f41428138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152d69aa45d2a1a7f3e4110e8d1ff73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1836230c001987b0caf19ffdf041140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa13b49f1dbdf6aae644e3d7f58575d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745452ac220e17beffb4b28ba2f68495142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7ae88ca337d2f805193d4017d55b8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f030b374a35007e26b37509884b885f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ce2b90cc1184a0ede6f228a235eab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b594e44603fbfd42865d1b28c6b241d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3594b99d230c26e679dbe33de79f2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7944b0db277668148398fe6bf9b50148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a4fb9854926310a80533eb0518dbc8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b30997c63c996fe9842f47664921b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc6e1019d45c31b9afb51daef1dc97151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd46c0acacab91592f18eb36e90212152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386132a17aed982b205fc37c3ac6634b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20583c16b91b8b62c7c6e420330d53154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d90b49afb0fe16dc85f3819ae895155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a2e92c3839d42a194fbf1ca2182a0f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf03dd1d95e32e900465e9bcc34da1b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35d20c5f5bbb024686d62449db561a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a23d96e4c4726463866f474e1354c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c6d5e0565bac91b87e7191b5724d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89961be0976d10a4d3691d2388cdb92f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca23e4b4370b75dcc1dbd43df472ff162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85f296ee99f0ba5bdf78080c114735163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585adc0d871d045473592034f5fbe28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa274ca5e26199252be0e8f18371f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8dd860999607bb229e126290f2eab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d4f47fb28294debbde93953aa37c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77b10c7d55511b81b457264438c2b6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fca97fc131dc2ebda1a98b3a52ea5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939332f6469d5363eec400861e7209f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b86018682c8cc99202290555be0a1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b47303a609bab39ba66889be55d9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2948f5393d687a96e839df4d1adfd5c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d6c7136234eea0fedcbd6ee820794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b816139ea6fc39ec2b055677bdbe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e0371a290a60940172c3b0a879d1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd56bc25b7816c6c7a70d37f4a88b0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b899cfccbfbaa83a449c30b291833ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd0344e06db1006f087c0df6466f61179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eb5b4bb0fe689a1283d8512adfddb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aed439fa32264dbc53b8dffe10015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456f42c549db1174f32686175ad89e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355fccf2fb6a89eadcbae05d8651de2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596ec6381cc82e4f465c4f28190ecde9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e7b91ee48ebe40b0fe786be1607ad185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b7f75e2a1afe38dcd98b4caa442045186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d38a94665b37e72a31224a2b215408187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ab72443c1fe2d0d7eaf456f5dfa2d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdd8c86ee249240237a610e1790012189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf55bc866ffe7e31a7400969e980ee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad897dfc1709f80b354dbbe096ca69c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c7a388cee10390668d1d1bf9e8b71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16946071cd318ec02b0ba96c23ea24b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c943fc73e76addb4f75dd8118fd0b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc541f81510c88ead6c65c9648ca7678195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88199603c6b05997f958ffd7b0b8dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522eeadfdcffe0bd3e7ef9ecc05ea8c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8821a3271e7230ecc6915528293bf16c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b93e65f777167593e670f8f2628b86199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2fc8f9e78049638f8c44104abc399200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2303b605ffc7d12122c764c8012072ae201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2259ea2e2eab69147e76949bb70b2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce31db47ef4c44d9f5dbb8bd3f9dd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3835934e490235fe39a4aba0c297d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cc12e9cdd36b9c1b53ce49d9ab6cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0adce9c0fe028c9ff64ba53400bcc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7babfdd2f2a828044047ef796f344e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11d86ffc8acb9409d28b4210ce4e08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d23b35536eeb094e6fb496da11833209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad23ccd3df95553cc472ef3180c050210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d1d8a8349cb150be84a119b5b32a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71bcbf2d82876f70f10f3b5e18bebe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84859978cb04430f45de587d0aa9af1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf545ac9d83d9f929b8059f8e815f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b2046ed367d490400dc283838a0db215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005aca87e4d454d19e521fe252d3f5ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb9c297316c26559c7e077e4503236217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252f569eaa4c882f98505c265bb6638218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc43eb609dd79d697313a5ce70d30fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02cb1fd3ef254d3d7bf029b6c10ad7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f14b4aca7bab64ada3c03f327dbc1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768aaba78614b6830856cd0a4e1ffd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3146651369f46a0f22db011a75fdd7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fc392170a6cfffa1278e31bcdfc5a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d1d978b848224495bca039e086489225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e50b096b7883102fa2f6b3e5d970a70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ddd189946b52186b5a8ed3b1309a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b46483cd3728bca203474644f71bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ea443329f8df11b7507f7a83f2973229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a06a133077589400984f52bf4bc7e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e35bfc80603044fbc33ab8122e5ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd79c1498dd18a6061d210a39c2383f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1ef304b1756b98f9f1bb4f2630b27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438aa26ca2d9519e7dd8a06fb71cc17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9d7182ee1d6142f6782af569ee7f1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c522611fe21b47caab444bdd0040a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bdbfd3ee66fd116aed02c855a0b6b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6481321e1f6b3e2a16eba68611a839238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d603d0b49fb0f5d052698a4adfb41b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b56eaa56db1026ca40af59b4b04fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188a195f81272533b727bba69442dac241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388119fadf79ef2f0b2968f3d6b88f1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab479bdfecb8c81a7a6f86d007c7700243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004127e5be5a8e586b80c88a7398b99d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5d3c28690dab9d34998f296b781c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e8a7b9cc6ed4a237b3bb43d430418246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcb267f9c52d0c3fbf6f23b76736da247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4a0e2e552ea815e668b30627c468248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf80869a7d616cb7a307e0280be26f6c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6c214172ba90efa71ece089e13c08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf45d7d6542c9b7846eda2cd76f893251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739eea530b3ae85d4fb0f1dc68af04b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c2f64883a09f32b39e5482fd827ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff667188901b9c682162862c4a06d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249949de5d4eb458a2476963c99dee6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b0763d73ef4addd0690f6c14ae3c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31101363b8e655fa9edf577140314457257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ecc1e0871d5c6f69e9f59093db5d2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fb0ec6a61005c1bb2cc6081c7a01a6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c019b9a589b95bae98a0ab1c745fb68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6570ec838a24596ff3f695b2ac2441261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02098e01afb82f72e0bd1edf07e38945262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437747f577998bf19c7aae5073090448263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8628fad0054c7e49b8839fae69d4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94edb01af50011ee4a9d93c356295d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3cfc5bcbac555bd84bc871b15c55a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c33eb18da82121df7e5e828f9b1360267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408506a4cb85b07a4c71bdb93fdb03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858acd89ab3229407990c0520947bb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3f9291ae83da8a4748353bb6c62b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9c7aee3a6828484f0b38a659c67f7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760aca4dcd3e3a2787f04ddffdf7d364272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3f1cd751ca9cb2a972f2ea52bf96f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee7d081363a767879c9c149f4cd62b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dd8e70c2c20ea08b2561e0b828401275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571954545ef33e50fca9e6b92a3ebee7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b7279ad29c366125d7e07bcce74f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0527f739c923788213752660fae2d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e117398fa75335daac13f2fcc02db5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce5a6ddfede36bd7c9be1c64c7399b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e5a35f9b670982f40041a40f90ff7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d296370be9475958ea89175f46fb8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0a3809a0b3cc13f26fa3d9ae49a79283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f70e6f8f9667e16774b19329c5542284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e2ba760804adbcae29ee1dbb6397e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11679b2642746a0ec78d84bc9b4e96286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0888532d95a9c4a0f7eab223283d99a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7c3217aae738202525319e3d1a480288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3022ad3e586f5abfd696f76ab35560f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d695f8540ae8191f01b670496451062290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56fb2425d7e99ce8a94c1dad340662291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4877ada89038b0dc810e9bc8a052c3e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997c245bcbb2da67a35f3f7d4e0bfe9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17934a89d0c32ae91a6821554b8faa34294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81967ca0f7575af7497adabfcb17a28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e2be8ad915f1d646f14a8af2a1212296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2fded35a8f3c2969e1b45e1cccfd6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e814dcea71ba8f3bfe9073672a72d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d346ad211be13987b821f23416af5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1b5a8d779985737f944b3c0d4135b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3e994fd996a56234911583fcc91a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5502799b629643d9efc72342519586302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124ef93a8792b781700172911098862303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c771dd63b17c8c89ebede9a2a9c7f55304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c654b1a91d3c80d3eeb650db24bc78305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336b7833c741c3afcc4c2ad73a00125306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0df31a5cd02f9ea878e0b836efac5b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba57b423b6e2f81af7a98ebb3f5f3aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a56537810e952eeaf316c4fef629f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868a3011aa9acc4f6e994a25178c25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ebc980071d9b8dd1c8f8a701b094c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fbbc27d25096b94df514e642b9a4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b259d144f940409aba05cb121b4ab6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d008d8d57b377d987e8138fe0e1599314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b1abbbab01163a95fd1c427b43930315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b615cf5442a6f78ac66baafc78999b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a3667ab3c76f1e51f045d3f254de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6561a5ee31adfef893e3d5d63ccbd7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9ed310df7fd58abbe84bbd2109a4c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951984db9d7bce7189e5c2ba36ea2ac7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f22072c79a3bb1aa9ad25b46322f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10307692d191ec77ea077d367e98765f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e52aadb13dfdf38a2167c04b92f36d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760e09c95ee1b6f95cd27d23e66c5f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9e0f7a46aa870150bf6be4055996d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f9320f363cbefe9f3b40664850554326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550624407f26fcbd41feb7b181178bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb35ff64d6f265455a30541e48d250328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39853a2a1961b0c5405641b1fbe8eb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e2482beb28c0cbd5651d3fbc5344c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36fc6ae46298904cec360ec5c8c1b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ec4145a331af66ef6953cd9dcb7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67ac7120e04b0ac9a07f4ccb7f0696333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f723a9fa2e78d5b0c7f2bfa2a97097334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313a9b1fba46d9110ad0f312b79d716335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdae3b213aada2e1a9969ff079a41c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d37697ce86a98b0cecc086a78ceee7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712640e80acdf2d536bd039a97901384338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e58950130618dd8aa9985e06c4cb6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566641943249d50810be0b75fbf00ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48fcdf39ef4220dcd050efc0d6f59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c7ce5cbc3f921cf131a239e45756d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db36652c21adef6a265013019886f1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205d72a1b301e3ae5c38efa0f430f54344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3281051028cb334f64d4eb850bd59f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff03488d1c632f887ddf5a1640cdf7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494b7bd710b8b7ff1c075c1d1f94470347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346bedce44dfc660b7f3b17d43658e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a63da3efab599278e9540ed326a8c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887edacb0152c6e2f4482e7691f45e24350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bc082d44b056c983a468714b70770351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1312e489a2425e1f0608d651c5e8ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef7878b830ce3420d7c3d90714ebd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bfeca370ce0a5f1be0fe785f681a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255b2968bc38f7d818698408c41fa3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4a4cf329ab3bb7c007906f5bf8b9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6375691b8fb2137fc4abe417f6638b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34503ec972f2bed67fcac27bdd71418c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96c402159d15b26cde3cefa01d8640359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55d6158c17601dbf05c7243ff67fa7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54daf3cf6174fe2ee0852b7b5e0248db361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e5460f43736f7eb4d9294fcc0f94d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ab05875b7ecf75ffb6b06cdfe282b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7850d26ebb31456a2278e128e47ef72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a79eca8e4d149c8210b4510d74ae1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed810d1ad5aee980b88d2b184bbd18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe88f12f4e9d7c9a70ed4913a0033f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d68a8c0c559004e17aac510383b9c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7e662190b0628020ec8f1d1c8deb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e1f8e6eb13d2d11d52a9895e0ac3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36b6a32e3285f495a3ca59998e1db4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63535bd6a8351c2358921cf9a5ac661372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474de45ce93a99e867afd7bec5230681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f732d4a89af58c8c4dcb08fd9ae21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf47c271774f9740c15878ef9f7b5cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca093aed06275245b6cc03e20c6dbb1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f510fb5cbf0f61ec1e2dd3cb63bbe6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22b7220c8b5ffd03729925f5062b36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02692948b7a79bb24d8b3f0d975a83db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492d865e6dc16d5f8830c621b95085ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fca61b646b161bccd048c01b2f871381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b62206f2b8689e7b15d2fe90c93b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26c2f5cf0a91dc3ff6d12a52cda39c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe488be7ca87428ede397369266c460384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3f3a96d0698397ae368b2702bca25385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8312ec5a563421583f78fc46bbd6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa97fdaf53c77cf6fe9e46e7e26197387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f02d664e98ae3b070f531e11842c36388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c135a92dd852ece20ac1db5c768d801389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e526829f063553007d419d5455a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443acbfff056f117c8b01c9e39ed88f5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815130d89c777dfabfc97dd6544ad15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a517401c1dc3e5a1abb5d7457a68374393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedfcd4f0c0df886fc6a94634d36229394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c103e937a6b8472035948bf52db3ed395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db06d7101fc0e06b7b67307db807ca1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16388dcc72bc034d8c9d2cc97c651fd9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163dbc861db593161d757b61cf716794398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b4d4be70a58bc3f1820e13b40aaae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1445a7b77cc09c59c609d8ac2e253400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7723c0c27f90bc7339f44097c70ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89282cca0b4d2e1468c4a03055215f5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802fab0d7908a73f72af5fcbd8627f9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28921dd5122eccf468815d88811a2d50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814a59504d607859e33336d2167defb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87896714866f491d642a856d9fddd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f3b05eefcf1eb5b54b7c12acc56d8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e87c11589d92e62251980a2272b58408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85af317042ad9a74272f7ee05a6e84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee642442d9b83b4c29c9d441c914994410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1bf95cac62a4c9ce32ab6b6273948411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a191466ad1666d9ea8044c9ac93a15412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c516d525e9fb021916e498c623c8ba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29145255bcf130346da7a02f55ba40ae414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430e58d1993f98b858f548ff8688b58415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3539cd0792a8560f1fd3d759d39b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490749695822bcdf57170ef907152330417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b9c145fc89deef02ba6d43a2eaf90418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e1c1252706e2c654f8a3a1750a72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f514b4903949f5a28994e0c9f6f800420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933669468448bf39a1cd66762c6902d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb93c4009f181bc785ae9abe5dcf39422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cf09bae58e850733b273256dff3e4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9c266ae6fe83ce0436caa586609194424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa5ffd4b7dc7e4138d2f6672c6381425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa77caed093d376f9e6968dd390fdd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c35c4ca5972444832ba69f7de293427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290927af1605a850cea761555589ccda428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb2d29b35905c306f6b0d3255c8616429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3599a6df91d394ecfc8e72234c3b76b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c337c08dbb25d3c13a322d233952262431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dfe97b8fae215f44b4a771ca2ea23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92123e30b5d3cc0ed36535c1bd5b3702433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8164a598ffa19b99b7c4cf2b1cfc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04a8fb6a00d837f71a5c6dec589d847435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd28f4c3343ff3c6909a9970c9a21f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1e50bc3dda2de1431af2e881c20a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca5ca24add024682efadc9281a0e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3066d20852f2f5388b5529054ac0ce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0b1dabb4821ab2bbcf364dbc6b671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa19a6563de9d8d759d61bd8940b75441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6018131617898bca5cdbc82562a0acc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483dc78d1c5af3081776e4a7270c3199443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2457eeb80d6f628d6b6029cf758f3e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d8adb1dbc139b9205b1d44a4f18d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4b5932068cf88d025683ea94ec2c6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a061bb865b37f06647ad721fb774b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b48c64e307a15f711c3325747cebba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd8d13e67549e0771ad1c60c85e115449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0640979ee9ce7da0a66407bc7cfb37450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d0b38a318077fe1f8bf0a4a8dc784451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adacf0ad3759e78826b22000fa4f1f2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190e3287c3d93e17705eeadaf4f396c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add742bcf542791e30e9d46fc7789751454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c4c84f07eb69607292491a11b0de5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fae0998bab227da8e2104708d114c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bba40ca1bb33022894099236ad33b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec2517b92913aa041c6009b8e64ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8058fc50ed7ca622606e697db7e824459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269da101b9f855ec73c0a701f4bde87460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e93e5f1d2daafb1ec27bdfe8421f23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2c3991de8a5c328a0dafc985da785462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cca1bd52bed093c134af60d90c24a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9db281a031daecff592d873dc50d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039ae4dcb8efcad5d56715f285c869c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59602d7822b32766f32bb03df0de527466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ad1cae6bb23facb09f04485fd3e7d8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e4bedb296580ffc152fba1e80ee27468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff4a5f5c302c4a56a76baef33f8d3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578b10fd1934329ac4716d72b382152470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da4bdb03a516f112d506de75782387471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b20b924a2089b1403e557828a9a5e0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8dd17e96ee030dafca278ef32c8241473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134ba598229bcd551781f7fb4c33e26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c2cc3f3ae301fcbbbf4d5a4e62c6d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ad0254642b317f9b4e0cef09652044476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ed312c74587a3936bb81e1665f5a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfddf6769d3cbfc11c1655ed0acb30d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e73f8a4d18bf8ccb9d9ce3e702c9f2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cfd58576f76eee29325ecd224901f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e328ef10f2d13e2f51c82d3e7184cfb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cf48790abf0970afa5d562705890e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1fd2cfd2c6092123d20e47c72c63b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea6aa12ac53d281278226d505ba6b3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5dbe98408e9dea11b35ed76bf8d31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eb90137f1938e466cf7c731cba31f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2a8888b34c6155fea2ac3fea061a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45e70a17f9ea2fe70ea9f3f0b1253f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22271c574d53faa4fb1cdbd0968c72ca489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac736a8ffbfe06a1493091c9a4903742490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2bdee9b29373568e42fd2f64495a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fde82c4a39fedaf8bceb750a2ee277492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7033a8dd7211d405b7c184c591d037d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366484b35aa2b2bc732c80e92d413889494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631086c50ded5f3c98d5f15500add3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05077db44e5212c1f1d38f7efba6d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e81c5cca41d260eb636ecc189e17c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda7257f493b899860acae93777e626498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca0ba86e3ad6c9b24420562160d158499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258df1e532be33cfc32ac585e05416b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc844c843bd786032565d18bbaefabb0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ea59d72f7f1e6c529bd9a3c02414c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8884c72f7831e45afc1a98e33ccdcf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca407e0cf48b967afd8a3e0da80938504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07704398a245f5af58668378dbf8abce505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74e2e2199baae07783623aeaa3d2d6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f08b4d7c840eb49f4a6fc99f92561a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f94246fb0d4c94a6a3ada97c4ec6b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ed25a3fd9d18a340a658a5ac5fb17509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25724db7908e4f3e365a258c2538eeba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818558a3703ab2a843458cbf05955368511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab876940498c4332d6e4c6d27947e97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a46f05c44508982422d832d2d5cc0a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09dc9cc6edf28e71f02272f11e4f93514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741a2ea0c23c7f16fc0bfb394c62a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64134ed1d792acacebd02d288ba4491a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b326a15d547b3cbd1aafe27ee31469517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06690bab7cb9f9f91a10a2ecb2a593f4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785a8467c9673881527f30c6df4e9d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34069b7f5f26aec52a792731d38405dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448e0df582719626d8fbfa2febee436521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9586fce7a5b47bbed26629ec37310522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618243b6ef2eb42afda8be2f2ab5e7c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d10ad8448d41179230aa68dad4bd12b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ce244a44b57732042a32dd86977a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37423aad3f03a65a288384333a7f9a01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ef03bbd1dec97899c4f39ca1c6d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ee43944f9b8a4d7886892ae66a69528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea81ab8996655bab655c73295318dab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94fe9f73c09cced0049d6676f607e5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1833f85dfe81822aa0d18fa2aeaaf43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c67aaff46e24355cdfdbbe7ca8aee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a3cda637865400941740488d84d93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8cbeae3662b24ac2e8f93085f326c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba027428b6998f20b83935d104ae129535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df241bd857ad08682b0cde3439542fc8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68a6296658db68b44cd6e765dee87d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf15ee3ce68a25474a4c1a24f8319e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301f4044d3b4a1e7312ab1983bcab16539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44700313630af149a3904be2aef20e0a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1f294bf32d918906b17b1552873a4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4783a4080072644cc8e183fe1079383542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25299a075ac3edaa277a8f320deab2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c97649243309cc03ffe330da2d8f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3c2cdbec024ccff4c8281b6ecdb4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d60689b4c2216af8959a972580593546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3967d600a8bb6169bd938bb71df7694547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d3fe47c0c7c686a9abf5ced238d9e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc67f56336da8f5e90bb2fd142289d6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226db11aaf0bb10c3dc93d3b4065809550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c029c524d34e54eefabaaa3bfc2b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc95c62d8bf04ceb6ed01dd85f465d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e625e42a3f4df40b1890174e4eac0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc263d1798107c4d9e8b3aed0d80046554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53961764660ea1f65899755d18f146ef555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa89fe3fd4a58ba5e07b7f0b5a693f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd4df14358d3171c205edba090e84a3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e43a88a7a2e9ae07756e20bc4ec1c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f982a6d4ca8d14785abc2cd2e8b2476559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d455c113b536a30253a38fb0c1941c2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfa8a67cddaa127a4a4f7ff4ed7c8a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871c0d38989ad0fbfc76dd8f156aae2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626749c8b32ecbe5126aa17c5a5e907e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99087fcaca5ffa98222de69bebb2e7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d09b9b67b7e4bd23e316937ef8e10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a8643118cfcd26f7141a6b0d7f323566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fadc3af94f90cee4744a19eaa0ba6b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2b532470af7ceb7b89eec3d6d85f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a19487a79da3060e0b4ad33c0702e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0fd3c30cf976e45359cc0f6a523bac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9e4bb6b412ac441430bcea30d5d0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242847a969696b1c860b927c0639c30572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00f3e00c9d99e755dc34ebb3807ee6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfda06c2893632ba325b6906120b3f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d032b5cf8c3ca0c6b138d813fc2bae575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e17662001210124b4839c772c02a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f686e742cf54e64e1c97f74169f57577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a351e1ceb2f89b36978fef28fe8072c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e0690268dd12e18e1834d978b5d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6519074d07cdc43f024388d30572c455580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbff47426d4ffbe173048453ad5666581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db847bc9f929f9eaf3b5384ef5e4ce50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af579b026aaaf2d8ad8b9bb703eb3c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04ee2c628b79e907f51f226812c1ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85ec7ae21910b4367afe56eccf5b7b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f560ebcd7e66403a0c321bb612735586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9968f011215903aab5de34fe1239fa7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c888c5f38b89911f9b73baf99f60e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918cf84d287dfbac71d001789e280bb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab3c5829f66285f6f82429bbfbf2f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784d5c8c98be856acc30d088a3ce563591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a8b9df708030898bb669322f9da2f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cdd4e7ef117cdd4514487d536a2e3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bece8b917a2ae4f3ec9aee31a19d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27664127aa21d313efa7856e5a1b98595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6852f4e9a6b0a681911b7eadd874b9d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579cd0160d874e9171a7f762f38f25d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a723f9dc4c4714a1668822e2b0c39598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8e4e454f2955e839c5b022d1ff7b5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d3133537e81db7cb6917b4dd18c86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88198cb01622057586f990fa041d3254601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f3a70988b5242b4f5985368a2ec33f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab0387a83080c5d70532466df0017c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743e2ae0c09fe6ad35446d11da7535b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e32bd211e222e636fcefd973cd67929605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2199b8c2136fe0478fd2fcb4d50978606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79915c2b95a828f7a86bf9efd72374e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836d8139fef9173c709966bbba38618608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fec15990baa7e2a9f282bfb80877609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8f9d990bd1d467be4343f0f7fe64d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003e03faa4106f8b6a8307d077d5f82c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb9dfba2213fb9e327e05963d84878612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ad8d150a2024629b23e140e20e7e3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121965dcfc8d7c17ffc5656709afe1ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743e7eb0ad73ed32de239b47f03d012615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a420b4825ef194b4cb4e23f36d3459616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0317879ebf41e38bc4c11298e1b48a6c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a209f628a76440fe748c7cac94b4a4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e0e9b1befcda2af9c919b9fecf4d7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5beaef147b559a1be3ad921b78950620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c37998e8040d7f1e9be45d5457e1fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce38bae517158bca72a678ab9dc7d9b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b13dc4ba88b297a8253a525393ba7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289d191fa91ea8f5d86b6fad5c4b2d1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e5704fd44b060baa8d90f4d19508d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeaa74bd2afae8b6cca0782a2bdcddc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be7029b857e9e592b9c598fd7efeac627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3259f1ce3f47c0e4f025bed329bc485628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca1f3c85b44f48f5d7fcc4cda802a4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929f778872bf8dc23aa862b54c65c1a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972b3e463b2d7b6408bdfe50bfc6efb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb8d16d40cabed745af67f7acff215632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daee2780c5e6156e27e63c95b0dbee6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d30f75a7b98b74360b8abf24af4bef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fade51165a5dc6225a70b8bae0cbb2c4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349587950102e4e6211ae5d5fccc24cd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9033bf6034e8a931d582fb828d0dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0d77e420b65b70b6f60eb270e907d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f3f69232d48b3b4284e46aa7902e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675604ab53613ee469dd27991425ae66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd47c984a6dad4bcc55bae564677e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca868ac46957179988ff311b3af50fcd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300c51f88b971d7937efd297788eb09643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f21b7e9e1c1524ef09ab11fe8b48b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180304dd3e9a486468e4a4a99f54627645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecadb289816b04e923838359aa29baf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa063087c678c9138221342271bcfa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7247ee1f95420c04a2533f4e9bc860648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e6cf0ea3db3e1d2936ee2197b6154649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a343607dd8d623c9709c91ce6111b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5055c1243650257935cf6f91372c9d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df695082d476d98a0958db6f8b1c3f34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4f424b46ae34cc0b3611a9b216775653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d23aba43af13cf90a0c73fa6347116654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e771c1030e86b4a2ab063041185d4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c06d9ac5bfb0d7e83e979438dcabde656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44590a71b2032baca4396835b1441657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1442242e7d593c1074e22e50d5af1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492968fb3d9132f67a4a4a38f480df0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c680011b86f6519a10bbe37ed4605f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e22f7e9b954f3be4c867a77e0afc28661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79c93e11fec1b20fdaa26ea7306bc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26663483d12875a92e0d784c474cf296663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5dc13b2395f7e90a66235227ff0b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f73cf6d0438ad0cf5652f2fbcbcc1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f544f6e31cbf55547df323e7a1c6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a51503a89f4edaba5d960d93374a38667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe0ce017a77408dd4409e2331b0a8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10456fad4936da69e77394deeca27e7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d6499a5c641acbeded5842f36eefa1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb60d2c4798809c5868a18288d34d0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c05edce5f554ef9fea29d95feea93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8a17a10d188094952dfcae367fe5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af3f015908fdcba79c925683fdb1ce0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94527a5ccfd987aff61645c8aeeaec9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cb30b38acec15c515c13fb2ade8b52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af984f7b4a27bb3ad31625e8a2a1ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44d1ba3bddc97e5cc8c7d42ba695ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f8f7ba796c74bf0dabfe371da710a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a818b47a6893ad8b843b9ba88ebec3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe9eedcff53190c9a704446815c918681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ffeb1bdcad185d72a28188a9e57fb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8a5f1830fc04487ab9a69584ee6c0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11fb6f41e4c589ab79a47174e5545c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a947d5280d484fbadd2870aa7a3f5ec685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13bfdafe60a217d89e35ef241b2b2f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11d02837acd3df3956f38e92ac2572687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f405679abea21bf995f98e3d1b12f3b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6929362c033171e0e41f6d5d55f4a26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56c6e84d0f09e84d3ead830df4fd24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421e04e9d6f8c96988f12d7f9ee01b6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd57983832013aacb67350ec27acfa7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92bca4ea9a01eb7411a0c9b8386ca3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5dfdccdfd8e20f9e402753c91712d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c02708fd4f1ffb16172e60fedc353695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f1fac80ab659634ee7b90891949f7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fd237a672bfa52124a588ef401ce41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf454b6dc9808889502d02914cbbad2d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fba37c18cd7a893ccd54818e69182699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fa79c31e23a293ba7113e0c4a8830700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38c33955f65cc0e5e651476c613bb4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188077d149573ed4a4e08bc760e0be9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd236de7f3f0efd60c96f105027be1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b37d22e5ae141bbc89d8fec3579ce704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11d4a9d6944d7a244fb3f56a370f70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b1beaf1a4bbed94e7346a73db161b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5182be124a0368b7c606dea5ad2285707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f934ade71d2a0ba830be1d3c5cd73708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e266637f0a08a670a5e03cf5bedb8da0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68499a82fdfd16a5b8c2bb7a258f941d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35d3d4011392c99a578bb68e4fee59711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b00d23ed110a6245f7cf6d920fbe2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3d562526b5b733650a29847084f64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a03e21c7a6325c5eb834a93638f41714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa27134e5b479c4396c695db7f581d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044aaf5a54aee611603e3fdf1014d82716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412f36863f708c3fd4d879bdb963b51717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f646db17c24ba7349e5b01f1e7d54718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ae57ef0053faf104ada5ffab34d77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53a5e39c1f325b4f867a8624151149720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62257cf44ab1283001703b207ba8bf4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d805e1be9e9324ccbe632b3f60054f8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ba17e136f453c5c1d7f0f46f9886723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891822da6a75d862b9907e5227e437d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb17187192285f2d8500deb914fb137725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0cbeed815eea38a4dd032cd930cbe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dfafb96d90581ded69eceacec87b23727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dac763b135f1c19dd6c233cec3b6c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f449bd3b9c7ca899e511d88142f1f4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2413cafe1cf9aa48e1c015d2be1eab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd0fcb2bd2edefa9b4ab87404c9510731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cf778ded910280eda72bd7746cf08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af383425a8e7af4b375e493406f3df1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf388e40f38dc5605d3aa9ff24b1c35734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ef963762bfa47110eb501ae3967b3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22a409b8e32fdccf25e32338b4441736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4edfb2a54b33aa3cc62b475ac68b04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3cd0f0435e6cd165593bcb5248885738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b61133a803d68fb4dfdc9c560dd9c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb05968ae102fa8acc0c3c89893ac95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34f6fd4620b9ae782a8b921c844b56741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c05fc965b60eaf9cfd01f66c5d09b1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a3f0924fec330bfcfbd6e692504dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16946204e2ec5bb8c1e0edb5df15c9ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f20aa2279095d20e0871b73e891c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681dd676a2044428ad9a72bd32c82c73746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a9d1e2cee0e40bc22a9d8ed6c07c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e606cbf9c88eb6d78b56e02194aa38748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529195f6103d8807f57e538b18cf59ba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0139615c6eced8c27463083b3a095750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f28ee90d32d7748a825a08f7a0e0ae751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e314e7bb16fca8bebbf3d9873671752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc9a2de330a3afffc1198ba97cea98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79913736d98e2e1ba2f4e9b8fa56b5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96694c63b57e8e8940cd46f92d0a433755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a6fd08e3fd195163551c12a7d8500756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d6cc13e6b2633e92e1762faaaf6a3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48031dce974a7cff2e6cf9efbe706e74758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8590280adfca3a2369f0c8fff97e8d9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300e673a3f93e88864719e83b8d73971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ea2d83af85e0ac40e30f4092124902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e720f3b0c650726d4fa9538bdab17e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f199b14b9387950db12ec1600501ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ef22f005273efdedcef153265f1195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899454eb3bed0427b3eca1ba2a97fcc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce5b24a3ecab36996f1ece0531d857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fa66c8ba66e07880c63a94f359fbd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656a95cb5a6a7fe15c4d4f9e193a14a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f85b0624fdea3a9bf2c7eb7dd5a28010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04799f12a4dd7bcc579b8d310b8c746911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2adf95612eb4cd5361db0032c86f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808d1463724036b290ca6b8b7e1e18b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b78ada990e8802bb82ae96e393035914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b263f1ef3cc8aa3dedf8ad624273b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94126585a9a2caaff2b289cf75e95416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9fb63b7e575dfd997386e56695617d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cf9b2ac683033d37f9db7254060bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba34d9963da963cfad19c5289a024d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4ac8fcbf1defd7125f1bd8a16b9c920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d5d69fcc9a19f03eddfbfe930b3ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525634898e2e41d7af545abcb520c0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4ead4e2b1137c4d96dffe2c9233fe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e877fa379bafcf7d3b8bb8fd45f1fb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fdf7ec146f0d7d32ee4aa4f902ef625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7d4c56827a517e3019729d43c4b58626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57979d9bf2e7adfcadb03292755fdc7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9891b09f26a84f16c0352afdfc3b16f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bb8f821b99f831187af68f1e9aca029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211015672093a6386f5ef0bf74e48fb130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db13f6844ff0541452f9d8a60d072031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22099e1af59a01ebc7384e72c3ac5a3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42c3ca698f605f0b0ea1c9a9c2460733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fdfb27b86d95bc2d6e54d06914f7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecd0efc7275408a79e948471501d2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa4050332cc14004c281441330b53836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb093b93a68b757e6684fb0aef96ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfa18acf2942acf1c939b3fdaf8c5638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1a71788b6eda1947cc16a63981ee739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4e39d910086e97c0f34f7020489e640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd89735869f90d3d41f8d232f4425741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49a7ad6e70e2a69a70017a1604bae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f56644ba7f550181575d29275b2a1543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773ee5e2b207768017aa5f76200c32b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae39c1731e76c4666fb6aa4dfe32cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a18d86cae00eebd466f4893bdc8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe43052c1693e01ca83fd029a854b5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9eb3151080c83eeb3c689fd461b5d148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523de96570a7dd2b91fe78cc2c9a49b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1d2e06c0257a7cd2e6f913116fe4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c44998250e170186eb642606cc72951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c2e5a06437854cb509742292a39aab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd21ed767812e092267eeedd83ed1a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945ec2928031d2be50f629fb48eff2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1f927a358584a6eab0890000f774155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d365dc860204442964a9c4ec9df26756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54bc25a0a6ebd5c8734ba7131ea79e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1115edab1f622ba6ef15eb7adbd0a058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9864ac6622edf8fbcb61d12ad3d425459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd66b4e04bee0ab5c950331c7cdb060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e42dfb68e14b0f978e17d0e63457661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4d573c502a7d5d72575bee88fb0f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b514e59b9192e4d8dc12ef782cf96863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a66d0721f34cfae1de1e0f2116c09264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be265888b07b6ebbac574f13d62849fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2210daa67058d23c64eb47286f833dc566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743247ffa61f7a561d4f7dd29a243e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2f26aa8b03f3e136b780c19aa464468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13259cb51c275042d022f541c1413c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9e395df0ed07c5783fcd4d88b6c2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb3b8b108139964700bea12937430671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca61fbd7f981371f3c488cf97f9873e272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b5d00194bb2b5fef4bd50ab7eab8073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24cce597ee6e077e556001d6390d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad62fff37c23eb13ae21c8f4ce8c11b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990157d13505e02a9c592887b146a22376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca2f1193b70c9e8c40be2c4a7e9e0077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56d35f665fa834d5360c59fbdb97da78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c49fe9329fe93351333dd6b270428879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e13e647c30b18cf90c6523a1fb8dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218857004f65c385faed05858c28e8a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1cf4ea60a1805156bf3f538c2bace82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf7119d9b9985caf7395258820519083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839cba7ee1d9e4425c49bb4e64a794f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d274607067fd7edb53069df54ceaff685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de955845dc0ed462779ac2252f116d7786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff3824356b51d2d96cdc8fc79dc8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31ebb74cf268a7c9b4b9216731f5dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0918ef2a7d36014c731a2f82fe5a2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3ab69a5a255e9197234c747f024cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fecd9003c80ee3d71be9c488a43e1991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f35c8db94af2cb9b91c2395c1603db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1addf3bd7c407b4b9e62e63ed5a53d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c484da12354a37c480944c90da85c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005880d307832483592095621ba2ad595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59ee8445319c7de627bce134663ead96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf76a00bce09c0e34569a5981b473097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b16e051668c132812513592a2a565a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d8c65b30438a41162e7e75012cf2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3579c599089ca6de5726bb45672081100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1524bf33d53486958a2f7db22d21c6d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea62f53b7b686e79fc700cecd95c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d989918f4cb4c25c4bfbb96ee2f9c3c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc916b49e7bf01f69cfd29ceef65122104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396f9b35dfa38c83680a4479009270105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c447bafa322772ef68c93ddda4d2c76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84848c2661360766cdcce70f1aa3b05107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a33cf26ec4de5aa9f753391e9554ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba35589783a7c7f600c0f6a62d2425109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403bb22a8a3086cf53bdd944d7b53e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf5793d2edbbbd0a4eb53bbec2d03b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bb8246b747cdda6153abbd4d114ae112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0b9f98e091bc37b3855e1ee8c651c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0793be67448565e599ee34024cb77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14caafcd3ceeb45b5ced49d32a2c05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddff4d29c0ddd027ce61f11e7dafd927116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70193989273d53f79abd5d39caa02508117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df0e480d9fc040dbd60ffbeeeff571118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1169ff6810f5a1946c71ba6635a80119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9c751e2c7ccad646262eb5b9076a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c8560cea729a82801591ed224644121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a8973f89fd24bf362cad77ba4270e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c69d6a557ec411b3ad9ecbf4d8f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee471d809d26a5bd519b23a98aaa1de124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4976c91c4b7bf3aeb1f37fe365738b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f7e34cd9ff63c087f3083224f1617126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecbe01692f9b86371dbad58e3f9b91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b715ded470469f14701d2a0c9448c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1714e3c22780d47f8eced0e01128129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa639636bdb3dbfe0622e5a5fed79cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d4fc168d05bd720d4190107056c2b2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ec6292efbfe5de6e0042588cfb0dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17e96e8009d6086095a815fa31a412133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d0d4035db213ba55d8bd255c938430134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6cfd2bcb549da65dbb85bdfc9d6d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af540344b52223db1490a997440e98136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a7e8a28c7b3f503623118bfcdbf66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f80706e6f88d2f8d13ac6eebad12fd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e86704ad09463fc2f4c75954b5270139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565fd02de9b83f749ae5f8a5a0f0af2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284459731309bf79a282317c8b910880141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d229a4acff307d05679335a76fbec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e01f1e6c0de3cc988cbcb18900863143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eac64f7a21c9548da8ba829de93a09144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ddc3adcfdea5dcd9304b0aa0e5ecf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89b1867ed1f3bf3c6d61411fe5fc04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe0c0a5e743af759f68f4788e6b60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee78bc73801c00e6bd2a8108be163c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c0503466b20a7c711defd9e0abd31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d21c39b737734d2908e3d8be03c043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1405b9508a02cfeff47ce66a7f3e1aa6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757ed76dd9a590a97f140620f389d2b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21b7228520529e7858e3b14e41a152153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c81b69eb6fe42ec27f0bc2fbcbbdb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25300e3f6a3091785c6d3bffd12b2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4dd859d851c35a55adeb5794ae46e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952854ccefbdae946ef4b1d2cf36da2d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022f45badaff2225c5b8dfe9c905d19158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04d1a3759590ed6e1b59adf01641d9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19054b046622678d8cf728039026d9a9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989abd5bfa79e1e82cb45baa97cd7455161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7df95ccb8d2a4dca6e71f47ca4960162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1540be489875e48fc039488df37f12163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31ddd311948d94c6c67b9bd2558b8d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125273ba16ccbad7dbc511d117770d63165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2590a60807ed6b0700707ecea0e94166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a930d215601e3487467a26ece6705167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704a806e780263969ab9ecd9fa722dc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8acdf784365c6339bd271049b5211169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb973db847c989f23fa17925ff70825170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f28fa04cd1f03cc0ef1ac5425d748171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844164f2c1241164ed062f643839b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2e3b8a4c2ac66e1a6db7b20c1aff2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05754d7e32933a25f02fff9395b8819d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffb34cde376cd486e3d17b143de360175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb7f589f25e28192557133a9638d31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbf60277ea122ff4e5362a575aee0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f61dc017084facc6477a6a13ba892178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05e33ccb7d93c201e04f4f8f7f8886179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dce818c4f9e3760573df608d05b58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e7181e7b6e1e9aded9e0392734719181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3938ebaa2783401730f23ea0b953539182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579f68f9d7502fadae9b1adc6b4fbf6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0e1a6cf92cd3d71e32de21118dfc4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038fcd399f94c3b648c1ebbd2e6b109185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342d2fe120ad604ea7f7c5ab928ead6a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4106aeead524580a468fb1129115187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e0a15730d3ab017221befd1ac4973188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7308bdeb414eeb8ec5ea06649596ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55992c65d7b0e3bdf43bf5b32a75b3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a162bc0f512b27a7d4caa1ce3a583c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3412c1a8083d9a7fbb886d7df667c06192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1ac28d365ed0a68219b23db7e55e4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462291b820c49e1c3ed365e97ee1e1bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158ced131a25a04521f255477c11b486195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6ebd69874f6840dd15d99107ff4ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d1ed08dca7b925916f3d4e0d7e3c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951a551b0aa91f04b1ea8677a59bdc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2663cd20781e8d59140df9491d9b9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593206fbaeb01484e5f860501745e77200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35636d7332a9764d825c8a8fa0fd251e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce0142ecee212f94e30d3eccec7d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea977a0ea599ecafa2733ee0063b30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15dee4b138bfe285da270b131971dec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a6566380a13a7799edd5798b96f72205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb291d8aa61a7df14ffb774cad2013206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfee7145e832f0625c0fe812a4496b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc9846b233969d5d913a9603185673208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301f60538adda4e508a43bba708a2be209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29799b36c36ff00dc70c56f0c9da9f52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4799dbfcb875c850c9cf4f3a4c21d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bcff907beaf290784d727a87523e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533ae1cadad3192bdde87322d167fe1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379e8406e8b15ebf04c0588a463b4cb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddbb8522ef46f258c9510a5326db35215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95b59618a47d518f1054dce57704ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b0937f653be22e908a3c60463fb59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558277731a3654a257cc3626af5b1aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30093b7b5ff2b46e243f3fbd089d2bd0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec43bcfa68482f3ac064543a179e0021220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77a5d6dbba16ea45dfd61e6a05b56f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52380a35f40cbc3c7dfc967d53adf52e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947765090dcb1e67b9b7d91eab0bfd9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8b44e69bb682a56d4a70490db8bd8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf28e7d3b2e73ad69ae5159c8fada0a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403b4fbfafd432cb13f75f603a06611226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f5cb546a8c8072d948afdcfeae7e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e12030fe35a904241c0711cb3b281a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4e03234cffbd8b70a2767ad122f47d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374bb6169dd824d5643e61f234a4c38230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bcb7101f4de56dcfbfe2eedcb93bad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9811dd04566f7e4c493dba09a09d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6a48118481ec001e4c3e9fe25df0d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf827ad18c7cb7432e9b0273e8eb169234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a489f5f7550dc22dc159ad9b536940e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457de818b406efb4c939462fcf4de227236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84568440af09de3a27add0b4cfff2be2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d27ce2971f4b7dd4797dc85da8be5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb49251f0bd443464702b58d4739617239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fb5c1ce9b4799330ddfbb734a07e5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96124be777591c77762bde3d0266c5d4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf406b93fc4ae39b352c205464efb80242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76d3387e0c2bb01d754310ea029232243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2fc3c70e3363704ef2bad4bff3fe5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbde6c9910f500df2da8aba9926d957245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceccf9fe366eb9ab9c7cb00b85b31fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba2c629bae98d709b95883da86278247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b897cef785e3dc991e8d6607470646248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf615e9af2d83662b15d7b401caf102249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d405082514ec743ced2aace11722250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ddd3d800f126d9e1797313c445c8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3978e132d441b7b5030b18a40b5465252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cde5ca27b2d8d8f747c4372bd1d475253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b368588bf357c64669b811d0a5a147254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a59ed8cdf2e589c7bf406034c6159b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f28a71c0bcdc8cbf4ba280cba06b21256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cf49ce2b4ac5985ce3674f8b63d6c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c011a9035b4edb133a8959a0b5d8c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e68110b5c7c6ad90bcb717bd241203259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c61f7975d01047e9b51cc39c174d20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84327995cc6fe59f5765c7ba997c1f7f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ef73313acbfc7a539d755420bd141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250514fd631c9b50acd0abead637390263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327c8c37cc0642efd3efde39d311e8a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fb5338a865152fef6685252f1cd43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a90f98cd7c094f91ff6882516421c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8961bb87b37ce2bee525ef5f321fef2e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd74bbfacfde15166702369f65b88a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06423d3047b2bb57fe45b2ec44d5999269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91b7dd70e7b5c0c10802f5430872ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2443ac8db606798951f13ce135af96271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dee24d7fa63c980955527c80da4d33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f359931b637cbf5386e853c8fb6e58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972288940439b8652dd502f1bf600c90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7077e753b7357fac25ac1b59eafb7827275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99c50e3c94e4b135c00ccbd456836d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152691e831d740ee0b6070e64d3c26bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b3cdf6d790488bf66fbec18c91963278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6c3370affcc8978cb899f1d6bd8e7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e352001889c4617a96b0ee17e6482280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8a4c6a802f8917fbe0823d82852ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7d107f24c7b9bc0e57f32fcc5220e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62eef476a0f1661556aa7d0e5b9309283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952949ef70eb3ea7a4b8305c30c864d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7e63c09068de315831753b82fcf11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134eb2563072a27b8503dfe5559c17d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9435146511ec25ae8ff7e6604221a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5e930f9fcb2106d805fc1026c75d4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd245a408f6d32029e686d936d2ef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d0eb0356c2622b7e7b7c95e92995a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7009f7e00ab571e0a2726acd6b66bdf2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cb9e0144776949831fa6d52f50d9b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd928b2284d747e53fd81abc9813d203293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62436840dabf947d4e86c00c12cff2af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef17f99bae65dc019d521d277bfa6fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5c88751e05af2a763d0d5ba4efe28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fca61666408402a31ec88137314b09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb5d7cdd0c6e21f4bdaf2822566cb1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464960d5885d15926dd30afd52cbfea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b68be434d4a5b0d2a587a2059459db300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbac23a00eadbab7c08dcd4d2ebebda301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00591034aeeaf159ec6d8321586da5eb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dab863963c520c07f55a24530168b8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097deccb4c7e5b9dab87db7cc211491304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d8cc3cebc5c155ec4fde87ec71b95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9847fe3fa7f6b92d80099ddb269b12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f43269b27225acd79a7171d0d37b97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c132608519f04f2862bbc33e0fb61308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899797b1f6bd27f5cd3a0b96fbacec9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf94bb7284a85b37ce911688deb5bc1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b145b1f550796abe5fc1da606317a8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca13b75a19c34b8f81224cf0dc9b0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb12313eddd2c60261cf7a61881c790313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7362bfb51fb8e52ba38e83556dac7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37832e6be9e9ad628e9c6afea854e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121eb9827d0d3d064f663beb28eb880316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a40f6d6635849c9126b4553dbc8e7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c683cbd831d706fefa3ec742e7e70af318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076bee6c4462b5cd6a95652ec7e9df5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff31bffbdb323cf830607f97d589721320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a854c64f613e1205ff12a3cab44ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88073eb5b69adfff0745fc25518620c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcf910c628c8a21c5ade39be300a615323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe3bfbe6a6f191b43b9ecd1385cabd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026a4cbb9223560ab6be95b5b1ca854325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e61ecf29b3cae4380b8325db72c38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058983f4658dddf74937a1c3636f9538327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5cfc7f5cfef1ea81b53cc74b7acb0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b4e7fd789e03fb6f37a8cf717b8c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9d26fa467e006e69fe267aa7d2cd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee96f41f0c4604d15ed27ea73bef5e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0cb77af24fb76ecfe4e42407dcd34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7d1088f6f72c8da18318bf6e564879333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997899fe615c59dfe3255a906fc0112334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ea863e8d7983ff1fc0d26d560bf42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044036b345be67ef189925fa36421709336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5334b799e3775236bd982c74444acc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3115bdcedfab73faf19d09a572174338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51df4fb9299efd42d0f07de95f449ca339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b99178bf679998374d319372cb00ede340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e92e44d5b9fe734d5d67d920b19c15341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232c9454809644e9e3009117b291a77342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47477dda19f939bb4183ba414c0b4af9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aec56404ae4886249dd070c02f03f5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb2651a4b7de0eab8d511d9d4c3e3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717bdd1cbfe7639878d54a6bd7d5cb5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716878759fc050bed26bd53f80b1e59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f70f271419b06c7969a3ad05d5196348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6d03e8a9764ab55c4c5cd4b64078b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa3005d6d1e1344b8a90a1c90ecb61350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc82ec243f496b998d92a14d18a9164351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b0b66a871d5c0645ed0b280b1c2b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5f1d5fbb20cf9887040df64ef5024353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392dd3f039daa6254256a7e7cdd735354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf7c0a8eb5d716051da37436929bdc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fe0a4151ee3231071c9c308ecdea8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f7bfb76e68067fd59d6e80cc62e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36cb6c600405646ba45d45d2c5112c4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97a8f1a05e1b42398905c468177bf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a25b59d41839fed18756715ae1465360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85a13f9ee12a6491a1ad371f5756a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737390927680fb07ade6c13a58ab32f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ffbba420b2a219fec8440ae08d74c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bfebd88a41e066fe20041b5e8deb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b383d01bba23219b9e0526a0cd21e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d19f0ef3b64c7c0a4f4ddbba6f227b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230df0bb952a6f8ce014a3c8804048d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd97909f12ae0ba0eb455566e854ce9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671949c2635dd10da70c541d447a8ae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31075828a63dcdfba4a81ad9c2b70a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48efa4205b80e336f6f1335387116e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc0488754fa4e320745808b99e5c00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3937cfb8fd158db9feae2900f9b7bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b017df2d4d1bc73c85c9bbe8bb1136374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e044352feda4cca85c706413ebd32a4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da2f34cdd5068bf92a511f31f250a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513ab92e4d74614ada26862fc7135163377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4950ca6db4c2b47ad064d6747050310378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3591d04e862810747b1c9300fc1b913379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84549da4fa2228237b42be204dd3cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05e5cd6f54e74afeb93a3ff2cec24381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2dc59cdbdd19580aaa0f65c016a50382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e5b31bcd073f2a136b8a9299d1a9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03980a99cbff4defeb4acfcf77e717ab384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d54d626bbf53bffb1ac20792dfbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16147cf3eafbf1ff283dcebf539f28b6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6ced6b4bdc6c3a539da71717d62d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d82b83ac0a01ab971eeb05a9d6c0e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ad857d1526fee859e054f9d4dc588389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea1e5aa79a719425617839700bd406390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedcfb88beed15fa2f7871055998dd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152cb31a6969fe67d281b0a39161900392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2977af3da3f19924f8abee20fc38909393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47bad84b08fc17b533ce7b2180b4fb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c865b4ffb161d783e9a245835cc20f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83062a26cbc1fc81fa7274015a2d30b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc4d53f1a25f604fa8de0deb88c33c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6e0307ee3ffa737729b9417a41bd5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c95cc95367271426e3a34baffe958c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b7c674b3031fb74b49fb6483c93dc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73daa1e4c0940baf936bf22c39cdb4bf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b7f4e589250b459a7cb668f5c2140402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486ff704586598277bf50c9fe357359403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4e814f4d2d4067abb905a561cd4d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130358365e5d58411e818e13f2874f03405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8376565b99722f243ba821a90b1491406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efdc688ae311e0de04b76aa0931bb30407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b16af0b8352730e8bb2fc62832fd7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8516909a445749d44c75486c04255c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e5487064592abf41b6469200df7d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0bd1ffde8c2de728bdf34c58399b9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665f25b1035cb5a692be1e6db34b7d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39050901e6edacc836ddd3b8c6c3a9e9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bebf6c3c76aaad442184d178195f67f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634890030dd8a23756c62a6466919031415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52dd6a6657816b783cf79153bd4f10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9912abdcff3fe539dce5daab8f74b73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd382baaa3724448664b7bb743b3b093418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372422c3c4bb10cf5f0f883baf392ab3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833ffa78e4abfe921be648d01ca680f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e979d87d6500de83c449687c705f83f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eea0ea58d18e2df00a80a2950b5dcf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b9882dccf50641d61cdf4e8e58bee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8a6b94b7c1f6c3e6f6bd8b74af9f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc6e7cd74880c0e290c72f1c50b8a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5ed54f7d0be7181c28b2a997ebcb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653421b9c6978adc5f8f10cd7ab87234427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3158e72f0930ec85ad404ac84e88f9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa02858521bd5bc111922163688002429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d8a98337d4709a5d1644455b2f152430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdabbc403cb1510977543472e6bd19431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6155780b8dc36a2d004455e64fc301432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775a7f75b68300444eef8bbff1ad625433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d35149fae8de8a9c066567ef8fc06434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7ad32aa3aecaca1ee64780b64cedf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c4110f978fd53abaa574f28cf11b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92711aa8eb497d1dd63c5ff2fc785573437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb82094e01a89b4fbf5beef013c1a6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82c678eda19648a4857df9381f2975439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30c30807ee36b4b9760043441d6759f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb323342540c2459b56216b10200b8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b592d8a3156f9a3d5d2590032e14035442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c03fa0559672660f2961014edbac2b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883dad532c5809461f7277e4c82dbf0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead27b7c4b3cce09c193293fb6b539a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa89e46b0bc82df3ebe8c719d0e8b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299e3575780d0df770c55b82c631b5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d5e3af282e7ad78bd5fd128701d7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a4bbd1fba5c201456af9ba28249d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ca5d784564adb62e145078f48013450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f10232dcfe31e8e317fd525de347f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020f4f64ac9a70d5f38956e2d3f578a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169899864c4f42ca652f228d1dcfb370453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7401f9cf0462e18ce81aca217c3d78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6c67b99bdd779a6f6e8c532776f47455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e0c94aa78368e293207f40894e3a7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f5718f561ef612092f9240b8047b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233864044f80327465d5a95d3261bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c0758a9068d6efcc9e4b80358c651459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b8e03255ba74ed50d47651e55138460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca9be7709027417f6bf620405d43c10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d785b1998379488524a4bfee8620d51462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89328f1775ae73b0a0256ad32c9cac43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deba7e18386d078de4782e955a55d17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc560d05e6acbc764a05242caaa2aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f6a2680448e1ba5578290cf8cfa2c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b64ae430090b62e64aead86b1cbd7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e63a71ff6f31a385bf5d71569623c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe54089ae007011569dee784002d4c0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab740c6cd7d9bc1d15fdf22f5f9aca8f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ed405cdb199fa7b7f2ea99a50a1d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03ba07dda8c91a68e949a06e2eadd1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415416d061176ac93e6cb46c0304681473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774994ba71a79b41700c74f1f3ba3ded474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5738ac4aab1470a2dbacff48131424475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66690d5265d963d721d5fbae779a51b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396954d1a832a4a5a1b3677baf5ae7e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c727a12843ce33f29cf4ca086fdcd5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c333f26725d05cbdc8cbf8409733c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469cf08f610cc62518701426b61d0bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c36728170a9d8a85bc3648426b858481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a578202b04a9c3ffb3e97db9d1788d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76826a26a9e9770a3d2b41863d0d2595483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae1a49cefb3da24687a97053a0cf7a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53ef34ef58a07f41428f1cedfc1b37485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed56759c4e064558362fbd1b03cae52486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82d8662b819fda76feae7f84fec8c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90087761e94d0729ca59e62aabe9ebdf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ddc0644eebb9dc5b7c70ec2e90c08489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f80a9826012a9242e195192aecb22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2416f2f48846423898fb67f836ca53491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d22c9f19166b4cc7901de9754a5f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74728aeb42177df1d7808f029cdbd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc34b55de870339b604eeffa2d8642494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d6d4158a37e03082d8aa21cd5cb56495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536453e58abe1787906152d5f898a1ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dce55c0847fb598ef908e3931dc43e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f05762bc3cd98114b06eea29b2af10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6161ade1d7fd7f548c0e8d6977d9b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2952a5e55360ea4a209fe0a2b90d2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06be6d7b3da37d9f5a935bc2b71625501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0480e1949e1bc37f0f0cbbd711e0b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9e5afe523f3345c97368577991ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5aab1728cde52758e2411cf3e68e8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6a022b5a50914aac17c4c7ef64f30505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e5d8bbb2abd619d7b0886ab0542b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac91c15c6c2a9e70efe3607baf173c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930d7eabc0238a5082030fa2efa4d5f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc7dd3d94f0d4322aed5c0a1ed0560509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7243c7a469d1c3bc70772704d0f59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16515ca01c5bb0c39a7ebcfd39904186511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01009c6aaf4cf611a2a07d3a42b773a3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417c1e94ad63d0e5f55c053ca949416513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c726ba4dd22dabe93782b37c1cb1bb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497322696e645c4695a377686e15bbed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5199f827b4205066c315e1dc86d38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34767c6512ccfdafc02d2d67919610b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47885b82b969408c7e45083dd3f836fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d25fbe01b37acbfbe1404f138e57b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273db87c2f1b94f83b0fd4263a1d78a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b1cb3a858dbe20083d08bc09e8315521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19004fd7db49f22d805b0960b24724de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff9cf89a0f261a77d87444412ed91d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed22daa26c08c79e112458929cc4b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec68488a7593dd13e224a1b0b3838a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e192e627e07207fc155afe60452c162526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97b021170750458f33e51576d19a6d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5521450ff8f8938d65e559c9a9647df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7bcc5efd531b98ca8ec667f2fa7dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7201dc65dd827498d5ea5802b12360530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb48f2284986ac6fc20fef3efc15a3c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712380c3d73a7bfdb269d0867cf19042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b064799cf9b4d799db4442ebbd9821533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc59d0f18f3190e5ebe31a0992cb73a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5eef79f29eadf0f3391afbc285478535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ecfc03ca4f20f5c8b0f220fa05fbc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2771248684b3f7bc852853701b74f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cbdc47dbd2c62648ab212adb8bb4e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d22839598cef6c8cd5c16a35e11a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37c9d51becd1a705994d7ac55d0ee8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b5ca72884fce840f852c5d9a5d0d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b55c80bb940a18c1903b11ce4b247542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a592af18ee74684f746ea33207e98543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144d2ab8e758d2b75bc6532897e8879544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92557b099a56c26123cbd541610693d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee34335d73bc1f69629e36521583d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1a3c115c07b23f5dcac174b869338547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28b351ed36395749193dd57d6398dee548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012cb340702733afa5a6cd6ec5cced8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c315ddac74b193e952200ef03139af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6e57df49c6fd9cc93dbac5c831c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674033c6d074dbad9aa281d81f960a00552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde13ed63a501698acf16d666119c1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704244230e9c44defe99a2a82813f71f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a34dd6a8bd805ee6574823b06ed06f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e78cc224ecc14ce97a64afc17c525a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9070f6bbe719ec03a1a779009d3db9b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3225ba463674b9c620416372c9c78b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76f6d7fb31c51b8a916d53c18202fe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb1dcdd79c3b644a07b96f82cacd2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a129cde6436e55d8c3da1067972629561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94645baca0539d0df240844e66cfe22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1597bf95bbfaa0759583a1a296c948d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65f8f8d2efb519a8b85cf37b6ac79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697b24b1d045070e140b13e0e001d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270af928dbd0232d0f02afc3754a10dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06025102bbe61d72b6ffe6edb1e7e44d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12792ca1cc25ee1a0e7d10f81949db7d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711208eebd129fcb8b74486ecda60eb0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bea309cfa7a52cad9c38f6792d7d5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506b0b3adfc94f1cd15c760dc07c881571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14177c63f4bc25ddadc85eb54804edce572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a98ebc19785956ce727a0b2496349573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680bbfbb9c3eb18524ecf582da66ff0f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b228f27fc8b6d28175afc64decab57575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a43fa7facd0b2af33712276670175576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f6bdb094d6579b56488f59019229b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17646f91155b0eb0bdfffc7f7b69f4e6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293110e345eb6f6ae01ede5e31b59f1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d1f2f5209c3013b1b2019ec2fce4b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009418da18075c2fbc34e307938695b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e226359380758860e76ad7bcf105f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cac879fe395ca6c63f77bb5417c32d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fad62d91cd046442a29f3d293ffa51584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b2985bca750f048bbc4b63846a8d7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177e82d1ec7b773cc2a95f8f723ae7d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd3e5e0309e4d32b3c2e2c1fa9be0d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d589e97eac931eb9d8f44451b2f9764588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422063b64b1f725787cb3b24076e24e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b3c58703540db034950687467e3ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d93a87f1da103edb74662446ad435f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b47a605f82014f54468e51d7252c41592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bf61c95912cffdddc23ff76b84e60593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb8688a466d9ac620d7695781e23b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dd0efd6913c48ddcd2336d59c4f65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18e29fe7a23ae7127634859eb6153596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab926da039eb05b8668207b7fa4b668597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d300262053c9c584f5061c32237b33598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ed6f174887ab14a445f0ff64bdaeb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ee6b94fc9e15cf4a2f869681e754d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247836fdc704a0903c3a55945b1b44d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766abed38009ce46a34e2ddcee9bff8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dcb8032f54e5d7288719bb46d18e2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845fd39d2d697a5ed79bb78f4bd8310604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4043e13c69d849d260989062f07619c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a3143c4a8b8bd9481300beeb94bf7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a2ff9b00c957126a09bdb70177b1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880a7aaa3bb12e1c10b7f0fc3b0e54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333bccbe84f9a9b32e2f092dcdf884f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b24f4bf890d3a4ebd57de8ba246233610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af348e867b7f4d9dad088446c2d5a2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e004612de52522067e4480ba3898aef4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270749072361ee5f991a63920739a18613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00ead2ab622013b7d6776e2aa8d8df614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f050435c464f0109bbe50adb4c375d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc8cbd7d0466e3e0c90a4e8421dc6d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790286960102c8254aa50981f249225b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6b3623b78e759c8fdec25f49255af618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb512817ee1886958818525a947346a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff90b0a928d8904061b78b4fa927de1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb8dcc9dfa72bb17d2b21d8547ac59621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66ce6caa7751f294faae577d824649622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1d406f0e89f7185f6c4c66ce88e9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4905ae72924d8815631bd34300a5d35624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7046d43d19956198b65d5ad7194a55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f91b209b0f6351f9f94193ca4e45b52626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338911dc99554388c09308ddeeecfd36627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedf8e64088329ad66f8161b3315129628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff680db8e1013c60216bc7f85c8b7b2a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb15651a952d053b0e3eb945e66317630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b477294b395bc1dfb3fe8001913721631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0cbe19cf9ba74b1d36b492a2b8c47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b261b61331ddd71b6d26e520e6fc61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9793b44bb09c85af24c16b308036642634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257da15259ed2ea29e3db5caae0f88fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3ac36d08c5e70d69a4ea6de6fb2b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d5641078e7f71e0cbb77d3fbd3da1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6ad3fe627fb7fca2d399c7518bd9f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8eb227c653a99d4b9fe1899c2b739639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005e5c9dcbe1af82488d0be2d895cff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d626aac2f43cdaddc7fc0720ae606641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f866a9626da72907d9c88e86efa3ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67edf98905b9a611f6c33fdb8e1cfa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9dd995310354ad40c7b48545a3eb5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d84999d5050331a54ba7619104bf4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa581869688a45e1e1473669f783a032646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d864ae5f87814b1456d60ef868228d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db167451fabef0fac8c1308bcabb8bf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29444d9e8b154cebd72eb7c639e363ea649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199aea8b65bef9ffd42805954394bea1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149c505c0397840cf571f7b933ca2bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7aea9af9eb93d1c913e070a969cb14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a046cfb1b7c04565c5cb513db2e3b08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6a0e280ce0d2284ab613e62ff93aa2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf873589e10c4fefa0078f6895a82785655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1034a463cb5e2e2225315a210643c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173663a6c53140ba392719fde15c7505657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afe626a950c4b22c55bd69c55721c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fde4bd32f3c04e760c735848c3f040659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c89ebd7833b226e7e95431472a812c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffebc5af8ee44e13f49432e103dd17b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab750279acf399b63aee4e442372c3f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc90d9f7163841b23fb9641871bc1ff663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf19a0169148183d3f76b1ebb656eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3a5653dc2ae5834b36fc15ffa62c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0746221cb0ad4402d2d4e9409458c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10859a00dcc18ec64e2cb4725cdc6f0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970554cc8e8acf39015384483d36b982668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af553ebfa5241dec2c44208e22920d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec000a61410ce2a97c7d8428aab838670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a68ae348ca1d1cabd156f198057b02671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fc90f246e8dcbd920dc5aeae647d9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456a73efa2368edd94ba1a16ca3273c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37206ec5250e0e41ae88a759b996be674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe8788f21c5281aad7147571bd5ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c02993773fd3d1250309a7da3c247676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9d01df009e9d92389d744482a58b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e09286be1b849e3d301ed7b40248f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db124008aa5f24337793e105174f80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fd7b6782479cfe4ca5f17065c1602680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b205074c0969d56770c906597f844f6c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ffea93fe5be09d0c22d93e99c88e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06d1557aea6aa07f266c40952a6d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0e770e6e9573d4cd6abd416485c0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb8941cebca463ca83ded2e2e7521c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316dbef1755e3cd0d58ac3eea7cd578686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea769de3fbaa7aeca89606342820f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e5ccad73363221bfbd51b17d89ed5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa51480ac18d8adfef6d29567b2142689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9bdadfe59528ffd58fd160c842f07690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a95cd101f7fdeade92a51938c12ee691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183ed381520858f2f240b987a0d4626e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4b927a79a2b45aaaf052ebacb15c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebdec8db3ac42e498083fd49de2faf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4459feb683bc3629fd8db653e295c49d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424da19d8148de5ba72eec1a7362765696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b255c7b2e834e221a077b740b2d28697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10579a4a533692a3aa8917e8783ffe58698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd46a905c4ac5bb5bcadc0db1a9aa3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab72e22e7c6d5007e77dc5f85e244700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea28f4f57ac6c3540ceec106e7426d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d1a533b69769c84d5580eb6128e9a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3064afe3e95f9cd4f275001e6eaa39e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5362b07ae12a7566819af2b0d065d7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf07700f4c0d290b36752a8b4962156705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ade359303f2def7a98d2b093924ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e02a995a8ebca8d10509c5e6564a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c5c6a2b98581629676ee5ae89e57708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710522037baf1860277fd21fef4e11c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aaef585f28d29c05d7f41fef5e1829710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1eda71344219e217c4f35320de9bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800af1449f0fd023d9dd47c11948816712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519ef4bb886457478fd3657213d93f7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20743e30c99e16d2496376c5cf157e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d5abe11f73823597839a02046688b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e72f9742621a8f313a467ea764bca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ecb298a0921b56ded52244e63e500717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6995c27d9a0f319b15743e226e65cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41bd64fd7be54e4f2ca74a9e7dfe4a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8e983284d80ea4dc507b72cf9ac0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c281213650b018563df002f21bd480c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82aea10db2da054c6cfa9ded216a0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770007eb3bf9e03000753307e4454f6a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d037ff823b0c9d970318e4c300a8cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d3fc120e5c23e12c2907d2def0fc2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af67b952790328dc588fc2cae56340726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6313664aa346251959e5e5ebb877727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91159a6b1ba2449516a4827ff0544b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d516b0ba9d68c5d489a16a056f894729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25652cb47ebadcb8fa55dba58cedee03730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ac0883ed21cb843b288ea67eff21e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de5221ffd390074de96f6286dcf8ed732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548167fcf34893fe560c71e4b5787f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74ba1ef3b1b1730e97c98f00e95d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a631f55137162421c2fe23f141ac18a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdac48b4212cbfddd271d34709b1769736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92da70c47e1962f45b5f32fffb1d5de737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654febec6b51faa751c3ef39592a75c3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf12bf90d29fd5b7355896107c33ab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc02839b1c8fcbedeec6893a7f53fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbfa2151115520f13bc79d9d8b6068c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f351c87b1fcdbd67dbd11d4880dcb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54acaca824fb4aaa7506ca7179a824f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3a068c007c479fb0c46d0c4bb1108744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7770f82af0316f3f73aefe6943dc50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e4063ea5e9a7c90b962b38d15096a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816b4189f8bc960476c271c167da53a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ae17ec2366a316f76dcb813b1e22748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4123ba46cf9dff54f9992e226555d7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a6b76e81dc0f5d13f757141bc44d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653f1f1adf930c7f15af2b71294d09d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cfdf8de651c5ba17275f534c40911a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6f5db7d115b3e8b8aa478fb9251eba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872eeb4ad32c8f21252ce99eb421b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166e7ba2e7a3ce20a6618d735d01ab2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cc1492334b8a71ab57784351698b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c86cae3d2b1fe217d0d6513ff03bce757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655d5f515dc5a44e521b3c0c7af83f4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74df3cebff99931d2bb43387e402ac8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>