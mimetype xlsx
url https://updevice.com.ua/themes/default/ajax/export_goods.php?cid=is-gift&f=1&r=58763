--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a08405eae1e0855ef967e10c6114001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214f721fab6ebf1456e9ea27a20367e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c533346edcb78c2d6e41af9577f66523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ae18db209de21c6b08e2f2217777e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73a639d788776c56fb9ab1314a79f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860e02c1a5017f2dd711a93465892ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35ac3b7c3fb8dde4de1c6a85cbff137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8f89403ba072589b3d8feddb20a478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd8589fc7fab0df4cd66c68330d3909.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f845a07aec19e196642de233da380e8b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e45e3c386fa5a7c53779f6b75d20711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a82797ef61b707d2413d22d37d3b712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d84aafbdc68c2e594508b069c8e4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e35d641b8d1b3d06d35591de99c2a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2a1ff1f2b9ad9f3347708770abf6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43246a05ab87f77a53f7b19986799a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97b71fdce3ec43fd377c281e26a76e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8313fc39bb2191d316ae2002883a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c55369749e32f8275d2d969eb80ce619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09af538736a14f5bb11afaf9adf858d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a1fafdb3ef9ab5cfb72d0f203a60721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c34be1a731053b2c19ad6d168126822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab9028078ce2fac186093518373bf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6ece9469f9c97e2c45bc557235fa024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1c3720386dc14e22eb915d08a952f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa360f5bf8a47ea540a21b67615b1c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55fdf35e6f2c8f86195118e46e9df527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d09445586d51aa543b81b8658dde2d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a0d7e20fa369147c6481efc724dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b88e3074f9ff6927b6145f23a7efc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67f0953bdcbe8a7fc41f5d8ea2e3c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e1fed76904b08f9eb51e07379a61a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6992471989f74bd9949116e765ec4cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecea49b79705d06820a0e8a3c4171534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da07e8bf99fc7d4c706882235a74b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac05a18cbb2b537ba878d663457856536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c61db177f780532a611f60c281ee8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1f934e83ca8a7cb8ced89d669cadb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf919187abe105e2e54a69cd6bf7d82939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef76484b248f213bc0c8818720ae0840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43a79266b6ac353125efab6f182c8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5443cb8249aa6a6ef14141f8d08a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4445d53ecefc9a6d2070dd31ce7d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5b2db45c946f048dbf7628548aeed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e90614333735c0b23dd8f123bf6a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66a0247a7d079f8b7db1e31d15dad646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accf0e4171d1542033bc54eb02c76fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf99c46559a531296164772685cd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188596ee9e901234569252a9ee2cd0b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cfc41f811430a890c7f7db28e633550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd568694678a812689322f22e73d9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f91a83fc0e8b1e8edac20fe98e09bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a0c19212f8ebe1e0333ad458cb4e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e114564dc6ccf60a586b58654ae7df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c8e7dc9ccdbe382eacf42887fada955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c9c001a97ababc11f812b855c1e3d656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803a2517fb64335e27e3c63ba34940c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d9786f67af1f9e65043e0d1aff6c058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200075bb6650d5e2a1fed27a95a532659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce34d082bda73f7b6951fd9dd99ffd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d69d0506c46bf3f62afe37da482161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522806dcb2e2a48aee1c52ea146e90e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8491538932cb83c7023e853eda76763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf092e8b0796e541b1a5fa98b457dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e20d518fbc5d60d206fab9b34881de65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989dfb455945d642518094c8abb960e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7087de605429b13d612d1ecf0cf7b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8571144834d55fb4a70b2b0a07011968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9c5dce1c82c0be73da4a805e2283869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf3aadd2ab2231b3c5b8ae867dcdce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe998daa5045390e37eee9d7bef85ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d93b3b7bc3f1d6c41118a643f7e31672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc0de800d48a39c05843eda6526f0673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25e1e3ca8ff8dab390fef164b3b4b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502a07c5eb5ca8d68543c2e164f4815875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82985a1f3de276bc5d3d0b4ea9353b3776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aa88c3fa21b6233ad71abd76f2eee877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd53e52d517f31ae4884f2b5f3904dfd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecec94a8c7821e184acb2df1b7c53c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2281c1e2c98c3620f873b7244a5e0d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e862a691310cea8450fb03622060e2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908bebc6c03c2c22a4615667a1020e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856ea03b5ad27af8672831a7889597583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a64988e8b96b6debb13eda04c365584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da9aba5a4801fbc4a20b816622cfb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ee70dca86ebc253ec595920886eab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69644a494b6d1e98471ecc5dfda4da2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc59be68dbb3c80acbc455e5fb46f9888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ff2cce1eab2e3aeea85756ae8459089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953b47a8b60af011f34cdfc2a23b498090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26165002348f580874901f1bf98aeb5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bede5412174010f85c7985d072b438b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d0064aaa0f2bbc5bc26889c4cdc7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ec119cfe492b79390a4fc062a938e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22290b604d71c056584eaaffdff8284995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14096c3cc05220cd14ed40590bed1d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15c1f28e62924ebb71677bf49094cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf9627009af0039f65cedde23ab0da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5db02c7035ae8d0c06ac88af40b5bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d79e681c8c23136ae3547d1e3f3d9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08dde9a6d55f7b4755d607f9547e10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669ad850fea94af1ce50342f1e01cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228d145c136e1d82b9185beb8421924103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6df3e0b8557512a17212573dfc5625104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc35e639173df810049d60b89b3613105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badea4433e8e6ec29f2e58cc70e5aca7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb68a091187618a0fb185ed49a7db7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0a80fee1b28097c62d7847765e796108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb02bc6ea43f4f269739d5a82dcafd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e416c4d490f5273712d34e96fc8de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f1984e567cb3711d2f0a2dc9d32c14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818c525ed684ec022220db1d5f7bd47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac1f41e319fe22933b48ab746e4e89113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaa21ee10ba4f23ded204bf1a453ec2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc939c0ae93384831bf116f05ab449115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac30ab8663cc9663d324300b91dd31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e9d5ace278cff7663e469f2ddaef3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6e499b5cb0386ae841a2b625ac6bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2034e6b3b5945ea42ef5a5857e6f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318404949b45f157e15ea88fa328e41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795ade7b04a1755bb70593a4f805946121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4b0a34c9b22b4b076b891d7104440122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ed717db0361970780ea19fbe2b490123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be73dd77c0eea5e97de546dc9578c0a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b287c08803f494833e756594fed62d6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282348b402de31d9cdfc7193c0967f1a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999490d18336bd71611b624062d10b34127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa3d96de1d327edc47a7f15402c9de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8b706f44f0958ff7e0df6e7e12c4b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed653290d40ed5284d8bae24a068a7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5168b67338e2b99c8921911c3420b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d76eab9d984e85a26f4dcb76b32e4a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304d3790057d91e3fe10185fbab5319133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ebad78b048a716758cb5d7aaebbe8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c32ec56af2576cc7107db88066a5cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087128eb3481dffc31dcb1c76428c4d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf3bbf0941622df2141c94bb716c89137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ff035d3a6e70423a6e1582d0e128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a36d5c7d121c55318127764616797c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f64ea1a3455ad6618d35e3b74ee97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f65193b0e6e2ba89e4c2c27db67ad74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de5d2f3c853615d20640353f17d7c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc3855631576b0615251b1d26483f6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774e46e4b406de1120c3d24614e8e99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a52f42f725b5a416064c31e299c77c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe847bfbd33cbd6a4ff108f062641146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d391b4a41b84a46920d63e6d44e480147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfec006b2f474deeef5479dcafa8c8c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556138b6fd23f89d7a53ec1b7290e47f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2945b2b13cbc575cb88a9dfa8104e2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66050336f8a7f22b8d615589732c9e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dadcaf02adadb243ceedc564f8d04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051e5a2bfa1e8ede73c1f41a7f1496153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bd03da2e0107f6700afb89209550f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f096a1448a242e0b2057234695ce4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ea318412325041b7f976bc015391c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605b48d46574bdbcd305a57ec543813157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1c79eaf9c7c693f572f394061e2a8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f0dd276aac28951e4104074f56df5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d868a195d7a2a73eac65c2377a0d541160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dffea9cfaa3b332b48f2f816d5d84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176b299efc78be2b2f02218774c94d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a037bc797a3891f73ebff976002dc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b0fce2a801a944a7806882c5b3937164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167781f8c8162e42ebee7cc50b36c148165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fa4f6a4b50243363d962acf3443ed166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dc350e8b2c1974868f90edd66828f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509e9e5713d1fce6a51d369f7490d44168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b950b9414ad6d632ce14b2f34b2c822169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425652548f2a1b9362b8c696595b8a26170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c2726eb41d88644c7c7fd59924acb5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0bc1b0a704fd5315c2ccc302d38ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbbc11cbd7cbadd491d5af347516e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cf71f726e3a8f72e3019c2c8b1972174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920050ea43457f942ddc4cbd0b42a892175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8f05a554f3f80aa856f552c438092176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd06270aff80352df8bbcdd974e447177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6fe7ebca910c1d9b8acc9c81c5e33178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87358be356b7d48a0113beae972a50f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1a889d0f63adda57522dc90a793f1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7263520665b6eaf39500ab697454fb6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92905b7dce083a62f236bf83fd4b844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca4669fe92be3c6b2c30e190df2cac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063abde1f01bb529ba43163f84b999184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7d92ecf17367eddbc0e7a4cbd744f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba73c975046ccb5de6cbf3e1582407f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1d4019f58dfd4bf26f9ae63cc353a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c648eb856046307b010af1429463fc4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0995103c013b5a9681833b2b93f242189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7629f47a75dacfa61e8a32b9c11240190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89522d69be09b916c18ab70d94b3e712191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770a10b4add63c7afa0f44af1d6636e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ee1e154f1c95d5592a332caf5960e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ad9f206cbcff956f6164d7bd075a0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9ce6892e82b72b34d68b417572df1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b3ecfe858045f4936d28fdd43abcb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60532ddaf26175dbf5c3a4b73b001255197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431353180db69e89800f13073346214198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2145ea9eeb0f14a59d07ba3c6937ac199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118a108e39949168f2cdb170181504f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d7e383e15a2e70de40430e826ada6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2da96513cf6cfe34fa331bc96d7b21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca99597348b75822fac1eed7b9c64b9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cb71a8330ddf9ded63d2e1fc5d668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942f6ebe166323ded2c8343fe3caab0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03ea8b383baac3dc6effd5d8f11381206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925124727921d116e52b0e4643f27ac7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b449014bf1cad53cf1254cfd4bf9a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bead72fda8cb408e00de19a62896a63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e7d3d7b9f4383c3ca0afaa5b81ae6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dd07f78f40c1bee3cb2ea2b445eea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0b2d9a76eacb5b2dac6f6e66c486212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c0ce7abab86c8b418781ef96e472ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260db858575b4e28e52297123628755214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d162c0585aba0cefa95427834a0ab0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e35262168fb1764b0e8b205251f7e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef9044e5d9a7d95644f7c76eca2b1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44298df53611e5476b2b8b0882e1578218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73866a979133318f5c5053cbc068360219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b61d3772af8d2f4c5dbfc7a85ec98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c4ea2d7287d12f888cd5b5a2b0b17221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d0d0c875b2d4140b0b2c10b7259d8d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f04f56965e0609ccdf06389e0c86223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8676cdaa25f6f95b47cb85b33d4524224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a5877add6996c30798ed631419eaf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719d06082232db464e3f68bebcc2554226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf4726d677fefeecde13db268a7897227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2977a3f52d501b6ca4e85193c68d8d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7f0f1b28957a0ebf0fc0e0cc91ec5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ee3bd7c54aa376fee98231ff512db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7c7db07f55c18d646b43eeebcaf93231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a57bc190c30abcc64321cddc6a922b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb7ae03aaed43870ac2ee0f7d83236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023704341b9cc9d5256165398e3249a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e799400c718580f3660d32eedd33a92235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d61786ad1e0be24c97a11385ce7b7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51521c7fe4291a51b5c1e1812dc9b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2a19a133372a739e5c6091947fc3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b53e5c7c83e319739e2a8ac40c21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd843eebd7fad969d6631189479e41d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c328b3f1489a6e19e230ad54ee7c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b34353e3c9ce0377d9d6c968ed729242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d141628320ebf2663003eb514618905243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301badf636e83a1e7c4932539c23d65a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11ce8640ad8e596ef75ae0c6add68f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c616f88e0606e26b202d4bc311c94f9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3095463f0f984d4cbffecf5e59edf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb87a6ce2d49faa09589f110a1c0c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57910348e44fda63ccba6e1899fc5652249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1397d787f18c50e359bdec31aef17a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e138746c630a4d15a9e80b91426c37a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f54ac423dc4c88e3047760c190c37252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beba1704f84d385052af0dd218adc64253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567344ab7dd923e6491c9052b400a6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bd7fff7dc6cb9a9580d003f9df622255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5fb73958244d0b75bb66d2eecc3a6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad21bfdeab2acb40f63194b4fac97a8b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745136f100d402da0a8befa78677b9c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090af8de2b62c522614fe48da848194259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bee4e0ee233f9bf473f7568c034fb6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac3ca10bf9dab79a930cc7dfa2e6ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464deb4552d82410f14abb220bc0a9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4ac00478ef8c2edaea9e78609b643263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eb42070692b31db27e3e955008118264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2941e629d53f2c18a9db83e539cf3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a3d3adc17f393ec1dacf044d53640266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad710884a555496f96c179daee7c4a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce844b69849eb43d3b76d2d85be16a0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0d654118227b74c1b99d7af91e311a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefdd8ae2e05af978105d36dd38b8d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfc69597e700907e82a0546af914bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc817ac1d57b67d3d59a08c5406a06ed272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5095a75f55cc01be27ce9a1bbb9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa192ca23c318364d6f80b3c0ca081dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a57c112cef030f6d89d32f9d2b4ade275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b560f91d40e4a00b84ae25131bf7ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac608d0bfc4b84f213f70947cdcd3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afd2cfe6e1c1a0dfb42be3fa720fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ca597fd3e1409a9d22e9089bb51ea1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d75b15a067eb25142fad2769a1336a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13dd7b198760ba61507855f374023ce281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b29195f6bb086c0483fb53c20126b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53abd2a7ea2cb224ff09aeef5ee608283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4d2734664906df735f50e6838f07a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c20413403713cd69764d2cacaa9ed2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd709caa42911d1ac50bc46f4e587dbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00becd0122df827c346da60f8b60e801287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b9f0c0b6589cf3208d9fa59fb3640288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608185df1bf2a8cdedd0c74a006bb1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fee40061cf470fe0e0cf8b48141e9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c678f0251b583a398fc1d9d6195e476291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca446469d891a38d9e89c4733ac3ac6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d19052f82ac405f631b6db9c5cd82293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cbac4b866e8bf62345a6f4b75ff6e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ede5063a967de5504002de2d180085295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2057ae73bb8e55a087c1f336c12ac4da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e57d8585dd00eac4c4f03bfd04992297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1e84f6d28b7d1bef84b022c39fbcd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96785916121f77c9e0fdf5741c9f09b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9818e0fd84d551dd39eb4a1cc01b7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f5faa23f3ba2883cf5579388e8ab3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a04f4eb4dadb15f3bbcdbe246e8c06302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f276b2cdf94879c601838318320d0da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546edc364759f8db689e65bc9f96448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43cd40e90d9dd692757ee7a406c966305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cf493944aba214a22a8e4f1ed22c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495749cb363306312c4d66ec576117f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e49e462854812025e201453db7fc27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e31286e04fdef51e612693c7cf78f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ed9391660401d7d7dea2e2792dfe310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a1351d85cf719587934c11d905212311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4349522d9e32827293983aac63a1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b61eaa9bb3487a92edb9cb4bce95d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef635ea3b29f59dc59ee517f0591b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7d181f0a5e3c784aeb1f8c4efeddd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da19e48b8b03303f1f99ef614085e0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d8a4cf3680339be0bf697f9df008317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43898f8c9a9f4ab113147f07a91c89b9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b556ffa3c56220fea8abed7c86f8dca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a29a497556bab6c36b2741c3b5ed82320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805332cb5af604740ec4f8f725c789f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255f99bee9f5044c51a53060f8a65d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2111e7e7fb2aebae33b531a040697323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8d2d2c41c24b31da261d570241c33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5daac346940b5326f00f4a84b09f59325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbd288b64f8afdbf0a2f1ef48d49d03326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14980278f0d6e4836a837c09e98b7c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8d18a024195b06684dc242d462cd7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3c472c8cb2677d41ab77b8872502e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953ef1790fdf01fabd88f2df33627df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073645e797b592c222be60d3f0837e0b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390a984e67823d8a63a85d72625cb1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c66873dd0d6bdb2813b12c082123f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2207bd09999acce1c2d281767762e4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00690bcf89395b32dfa6c497ea0f21ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d90665c564b414bd03973074b8ec9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3fdb20ae500c775c96ebda1925687337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5dd90b2f316a4719cc390747575ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb04f2a3061ea39206db61aa902370339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d47807dd64ba748769c13c16d661c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e3698b21b20d70af37605ee6b717d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61409696dcc555a2474b82fa01f7e125342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ede932042561b0db05a8f179d6dc63343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2370a58a38c8687ced6eab68747029344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef8d2c0f75851c5d5180039a10c9f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27f173e0dae6191dc1b3113f425349346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae6a065e7acdeca0dd595e20b38cf78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec6aee3d76a1416827f32b91d0aae7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea27bd93c75b3019ebdaf00c62abdb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fefb390df644902c6487907da120e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e93427ccde68781ed3af065413092f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9490e6d8dcd6115c54549281fe10e1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc305c91f9eba88184d106aca08b287e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39630180e48275becf347dc0c80f4139354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e4c055b76646b8d678246eb8daa63355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0744f985095e78d6c230a810418fdb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749060068f4098c7a77c7eb42475621357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ba1f251d8a644e2ea9d0f7e39165358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24554a427e42976c8037282fae58e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322be6c8a143389c0a7a4238af953d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b546108520f1972cd912cd1c81ec0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f4036ece238b2a6aad68c7da7e436362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de664d54868aff18ccdca34d447d19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829fe9274b17aa345d31e9ba4b65168364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b10689484a32ecd6d1c454fdc33c566365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0b858087f533ba35e5f3b1b94e4f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78e1438c17704154cdb8547f31e79c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba37bc0cb2f4e7ac268cc13f008d1a1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c96ef41b60aa1ec538c672b0cd9de1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddcc102029c0023f999674e1e7084a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55c56061d1c2a736d572b62ef70fbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97f924d697556cbf0b39490ee2c9c5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea39b029a8e32588500a1691379a258373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb717a1c3d176877c08543d5989e6e59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4e3cef8ab1a248f73d4c59595a2c9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0ed8efc3a8b919a3b323165d0ea55376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc09433390fdc8d0c97e0f32be705f8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654f56ef044f8ffecb020905fa69df0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d6d69880a42d3ebab24756f51752d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef06c1146c305fddc6badf5c516f39b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60425b1b44a732d271c0754344883e42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1716893821522a6483b94646060f938382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3fcfe58b2bf4c0de84323313c35dd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23b2f034cd82eec7957be80b03a9fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55167f0183b65408ba28e31d8b5d28385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bb10932da8e9537748a9f2226b88b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95843340ed4677af7b26bc21f452bb8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c89fdc9f81eb9466b591143625ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b2634a7359524bcb6095b450150a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3001d028c351b0d696bcfd39071b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af11082efe971886c0693b1ba3860a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c790c01c37657f867332c2cd52b579392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec7625fac7b7bd89731d67b6cbedaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feed26e05845eacbf5ffe3af888bb2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49790b792453714acc5372bb0d76aa3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c4286a96869c5e68cedf1079f829396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b7a3408f9ec25e2dd0a234c658c77397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac6fc694ecd8fa6dd0dbea5f92fa0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1e3d8c09420f7dee2131b33354d2f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a45edbed7963f91310ec40d4b38b56400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546a7b3530873645b3ea8a5e13529cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd179b88bb365b834c2d9cf6dc3e791b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efb7613f067ebd56211a38cb18871b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66594cac55aae65951a917b580fb89ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35fefad346ea99de42db9d5f33a53405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea347678847fcae17becee7604c6d7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d341118a356bab1c1fcb5ec9004279c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad7d45c3c8c30b801aea4574ba1873408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975892b14c055f9196daa5c58fe9e717409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f01c9987a646c0420bd3b826d94b3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98e9389315795e86e196a7fcc349cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc32f6503e4aca9345b03989d78b4c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f814235801b63b8ace0f0b04db2613c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f60101765c765f80a15b08227813a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c80b6d1e5817698cca35ab8590467415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d26254de97733ec944afb62b47cce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4f7471316f73dddada4976709721a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b40e6389e7eadb3cb51c07ab0095a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21347c5cb47517624109055ddc108419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54091603b27e429b7cca8c62f6d04142420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a19dd83f3a7286ceb5870bb6a482a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0699a5425096354766943168dfc392422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07304a51bd5191c3578c54467f79508423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d906347c25b9b38a0b49ec175112cbd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e2ed6124a1b856f2465b463b67a3b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1dee9ec7fa32c978c3bf5ce7eb1c3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b8298abe407f03528063e4ba71dee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae2dcd301c1cf36713449c9a8cfb3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b0c1a6f13864e229bbba1da22aa09d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fd7336ef4b60a612ef729b661a7e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76315a97a50c67196eb3b4d952f8c111431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37435b7d920c69a76438d9e4450dbd3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f97aca3a1d4f645333c1b821087d9f4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbedaadcdc55d5515e432184c74faa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef8a1c1d1ee6be516d30fc100c28c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ec6c826ade531c8b509ab08b8b96436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7cd913cfe8b6cc592325decae4c78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf6e950ab44be14cda5682fff27d5f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0735288ad598edfcd935886c429b56439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511385a9437ad608b9e99494a2d5ddd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb50ad18ef543e975ee66fddd0782441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa74ffd54457b90aaa941a091886e78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c1a42aa88def86736b50b71190606443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59845138b0150012f1336a54647a0937444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ccc584e4674b6f16731ab16b225fb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e769e518453483db19c4fce66ef3a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba31310f645fe4f3a052ef24f140388447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f6330644d835f325c37ec3b2b8346448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689210c33760b68c6b39946257f9cc8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef0f53893dea0ed2d1547ba276bd02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745657024fb19888f0b36e81f92e06c6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5c698ce21af6d1f53749162a0bdcc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170c69a8ac759a194399b8219612781453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc068bf97acc9c72acb19a93bbb0ac6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30a4ead2102b29c5ebbe6d22fcc08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e305c55d23337cd0e93719888ec98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757b53304b675e2d5dbea0f0be6f40f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976e76ef24400a8cdf02bf364cd8ebb6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31f7cfd1c0127c0e55226786eff988459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debab26f7cee2abe219caf1860b972d6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75c4c19915eab536b16291dfd5287b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a232175ca13113c546bf866a2ae9b5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9a857cbb8c159551100272896404d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b757732c688b5a55f619b8c0586fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c514a5df0e6444f3c394409d3079465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d7753f8332686bf36af0246db4539466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e6b35ae0610141d1456e9991cc079467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccbbe2b755b074a8858306ef11f283468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d569f375c18192260e0a4f90dde35d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1188e4b9099f98555db38c16063a8ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceedc3ba218fbb362963d7e574fd5bfc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60512aa6404f37e3472d3395052e5c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe894c5921720b14286b46660e2bcb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeef3aa07f41c152b5cc0b187cd81ad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08fe7bb3f8df6622cc8031f4f8cd3cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b958a7ff3c00129d49c6078570248476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137c6a14b089aec01244814c49540d7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73eef9123186a11117047b77a35970a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e17338b099e4fd0df72c2561de8f86479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93910d907e228866c7dac41a82beb1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435319163370cdca6d552cb5f14b5030481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b0bbb001186259f9512fb0c17c80d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a541976f83c179ead2239491c32f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac558653092971c101e29d33f4815122484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034ecb2b79de63a5b845372efed6e55485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ef1df373f34bb9dd864fe879e97ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496df07e24e5af5983909d4abe82387487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd1cdcda2dee6c33999aa3390d3888488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075d898b0475e5d4b8d3ab103547919489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e27f2159ebd9d2af6e8e81e4146a3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e48bf9ac93b8e5b500bed5616ef5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617d6a2e79f1c360b5dc1369bde7340492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad434cbfa3ef77b99894b3417a1600f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bba51f22f505ca3d5496486700ee3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61323a52ff41b22f68e19752a3a160e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac83aebec8fce38c6b3460d1e9c42e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93bef19a24e6248fbc0a13dede822497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1495c7290cab2b601d6f74c525a45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ec76b8abea3de0d88591a23464e96499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c16595ed09321cf0efdfe02f0bb44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec764fbb528d3a52ad59544060a6d353501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e8f28d6e45b358db322c8577bba6c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838b9d598a5ac34a9fb64852a5278e8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f38b9c79a0a4af6a2f20c34e7ceb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99138c5600280252763a73a8c4bf941e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b286e3a27b747a9e4fb6802952939506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fbd3237e69bc34c108e3d770af997507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3cc790b0771f406dd864a1af83a0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c3a46689e5642bf3811a0dbf2fede509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af59590f861cefab9fb864d4367322510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ebd6d49e2163db6fa661cf4b0dafe511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fb26fae1cfe335fd5e42a216c4845512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830beb5757f0b8c988ce22ef358faa13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e995000176d8fbcc9f59b9ca5c65112514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fba730e13abc4a10dd92f963d53088515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde35d924146a59fbf10c059e6caee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de347b07e937fa161bf6fcc3b77b02517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591dfc5c61aff6c2e6a9d038ed5ac96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb286ac2a45802727e6828d64c1c319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4b9bdbb46961bdd1f6511e45dee26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b618e0c166e50373d4c3a1762441919521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a81101b1f9209f8672f28aded39af522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c6f1eadcb0fb384e077c5e3df305d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49832fa3d513aeeede83b00d7de222b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5625296a62a6303275a0a197aa0d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43fb9bdacea60350e0b6029fed02e9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ae125d984b95c442cac968590dc80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc0f0e542c790fec3a03b7ebd11d7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c0ad159ed70646cfa1b09ca027617529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448dce9ded5669801e47a0430d64329530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b8254c2dfa5e44e03560f19721156a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e011652d786e6fe036b8b618637016b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e54d33317825d46fa210b7c0870827533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fc7db9705354daa574ad6958b4e2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f16f72a5ad738996940f16ef6ef62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2ae7e1c2bd84dbf6e96d6ffbd60de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c7ee09574e398fe375ca18049c05537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7397d6c419a579e551f28c75af30b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273ceb9ea331389e9429a726c96efa4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0cfc7dffe6906b70a35c9400a4594540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b4cf74aef09fabf9816d63046014f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36b7e9df5d37c962e14a0ad42cca80542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa65c2051756dbc5c8db04b17fe162543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130fc391c5f906656cd1a9782a81cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bd82a0fd81a427c11383919d58a95545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f694a32a6cb02065c7afbe68f91b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e3b6aa53e59e8e18c022018133eea547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe548c7300230494095bd654b812a1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff94ea5e39fd17909840c80de2873f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83eae82f11bb535f4dc2bd476f92ff3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614aaced71e3bf0efafab4996f65173551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eec6456c4a022f9d1d4c28c2bb5046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6d62d02e32769ef5193e838b99674553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ca104d70091c3766f47641f252e2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640965ccccd971bc6fb24d9ccf4071555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c771931a94eca9513aad39768c0a132556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ff1809ac3d865696df332f670490a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ef1886c634ef5eb50158461658729558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d42d2bd69783bc8420e81bfcd8d720559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed864884a364415a1b9c45122c32671560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd4063dec53a735a7d043be63a68d8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194a01a61359afdad21e6d049fc0e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c52981dc34aad640fcbffc851bde91563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df449a0e7b372f71531a9e293b9965d7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d7e339f7d0cf04cfbbd6a1b0656fd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c366f824a5c4648b61e8a7be728cec566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0929e04cea3b6ba11bc5b39e856c66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899c62e92864bf4783fc4ef07c5b8f6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11be665dbbbd5bb510f5878ea7a0054569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5ff869d85b90ec86029413801012a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0e60ea77d15d3eb34ee98b7bb27b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b782db21cbdb597c95ac38604c6d98572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768919fbb4342505630635aa12c4dce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d67181a9f37f6b4b0177d20bdc75b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54905a3f718c8ff1d16e6e2da858979575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303ffbb9150d182c8c019911940a5d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbdc6880240bba97faa7339527a22577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd8030400b2e7d1c0805911c8b78e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f59ba1a3054a399f52e570aec6512579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecad48153ae7a878a5cb2373446be10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb2f623b79c69e0603d8a9d3e58206581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b12bf7cb0f3dd4e42d1f73c1a5744582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba4eedc83d1868160be3d40ceb8387583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0412307e232eabf10e2b32bbf18136f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488835601e96c376540dde10ab630d5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7490d4bd023f5ff4ff936adc7c8ffd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b19c7ba1b67c385751533d66366d2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e22bddb39800c5ba88b95f11c1dea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c16602fce9e3281a30d85f1e799a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd559a0285bdaa723774c42ff7cbca1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a10c6a037c243b1a493318f3df4e4d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3de2e4234fc38afbba840532e1f242592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c0f213bf5dedf02672aeaf358c54d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60628d511f483ae6e4080b4bef1fa5c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08817850305a061e7608996e9a0b9dbc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602cb92e7442993ab1aa0eb17b1a8936596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e808ab86d07360b2d114a1a15ba4fa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa5a1392479bdf99bda82b2c25f0586598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c922f53c0d048507c008f2e2eb95fe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36192ca501e0792c1f7ebaf5eafb4470600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d601f9e2927f7a283f946fc3bc14dd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c67d0b0f1e5a97e6c33fb6a74bdc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f3ce4edcb2cb480669335d601f7b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb1abcb00251c34df591d28c52af98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5233bd294e45b2b6799f5af01bce5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5f2339c7f33e04d1a4def70b6f3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98122e77afde9d71f3f274a54900818c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d53d9c160cefbc09b25a86d14602d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ec29dadec676e9568df6e4987d42f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1d0261f5a5ffeaa2cc91dfb0a5d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a954bc29461f3b56120d01c7494ec611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72bc97bc3eb2c3b5608099064f9196612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c9871ad76ad614f149991fb5c8fa8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecadca9fcb9057969943ff7c748d954614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c880db60f9cc94d3f264fda315425615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102c05f4ad43eed08f1c153298534bc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527535e497b7d66b5d63cf7d24d63f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4076876961bd812069ee67cee3cc11618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecfdb3214157d60d3a2fa27bc816577619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b55bf99c016be1cbd85a95df91e4b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716222cb79b7f52a77036b1fec387f68621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d520d7b0a3ab9729e23a730b6c6ef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515838741a314e669ca94072050cf57e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b04d3bb875e6165ac0e24c1d06b1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928ce72d0924167fbf4fe3d084783cd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3d3c11faa720f2d9f1acf216636f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f480b044819e2e7640406da867ed616627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f3cf6dfe489ae091820a61a38a485628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8fd495f144ffc177618f57ba2a2d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec4c71cb2f85a8b3a836e8f5f1fffe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b415e1d1efc65ddca3ffc833240c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a4c088ac64576c41f8b3334519381632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83723da2050ed6fc42ac6e67d6283dc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818443f8d0d91eaebbbcfbc770936af634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b567598a1149a08553d746723feac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dac3331d6e695f31582002631cf088636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431738f9351bcf377b9aa611475a16b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543aa8ea992f647fd1bdaeaf0d6c1379638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f2db7b461c337dbc1cc3db1cbac9d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ada8651c8ddadbbdc50aa7b66d6d1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178190c5321ad155e831328850912b25641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7d367cbafa333d8da23872c9045d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96c0a9bd0bf46ecf69c1b9d1d6691fe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635fc0bad2cd993b4c374de988fa7b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e7ac9f4303eed287cd4e40b60d9eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a700bf34831bf8de6ace29841da3b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2f787c480fbe5c7e81d7129f83fbd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d776d9ddccf4cfd8d3bd38ceb4004648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2755261bdc9bee0993136c997375956f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf5a59887a124de150166c44496b1d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547293a0bb9223cd3c2b74105664f36d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ff4a6d9991820592d14819df4032a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446187cdfdd9b73c1e11aba441c7a63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2784a45407728886f0a7df1430115c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a72bf05976333f20df805081b72cb8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63ed46593142140e55f754ad60091f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d5d6e1edf931920676826bb9542217657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db12aa41fa289748b611de288448f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe018ee8a219f7e00330502da716868659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06727772fd2a6bdd9f2e62214168e0b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f8f6fc37198743257c1a9e8f3547661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949f8e5c64ba61e34d445637ff4d712662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee9c90c2e7c9384735b315b54d085663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522fbf4da8b0a87649c9c1c3e28809664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772227606e267e5c91a7f96dde2eb8e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d0b5f1c2807e581376c69eeccda25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbfd45129b6dbb67bbeeba3a5c9799667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84666eaa07b89ab8ec8ed1e10d3745da668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df007e7fc92638c32a3b34f9817349b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fafda77e25001cad4ba9a31ac5bca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49299d72a11706787eae4141602b43671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22ca0adb20350893a64d5b25f5409672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f963677f5366bb931cae4b105472a4ad673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23128d6612c57237aa6004b95f8b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36eab9c317b9b0703cda5c79ff47a29675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cde4af62bcfb0c84cfe6b2e15e9fc2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9d6aea90e459be6d3286344398862677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd231c72cd6e2c8f56bcdbed5d5088678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f5cb8d6523058125f54311e250e4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b443358ea45e8e43fa26e2569299a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f73aa2c132cd08e195f8f9d82f05d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc308b707b129c8812a8bd03ea7c5d43682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5e0371c9c1a89922ed96b7545d19e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba36059fa220f28b566e97b32553559684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25281aecd817911ad99ed0e992c9da03685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5ff0e0cc5cb0203ae36eae8f47fbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da945f38b1187a99b3584bdc838303687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfcef765c1129aac4b2c7460d53903d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377f045bbfcafbb8e64aed0857db7ea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71c5dbe5918c9a9a1c19d84ac92fc1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafe1c92e24093994703e0c0170d153691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a87d8dfa09ba71679cbca2a3b93752692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0f463b737a245ff233c5dedca68c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56549ed0c50c4f5656767e06dd6463c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff638271e027f764a7490eb66974f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda24f226ea81ec875b00cdcf0d6282696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e86daa73e1fe30cd4c6e8ffb57ba5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f252164bcf0d6f3ebc9bd835bdecef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae3fcbf693decb26ca045f1c703b90699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def1c2f89546639748d723e1d52741e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09670f1b7e8af81328fe3c18bcfe2225701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b5e39baf40367762c7643551516d3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6064936d5d17f71b7f3a189de7b7ac703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ecc25cf8d4c5ded87042fe3c8c28d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d1baec0d98066ee1054b77f99d217705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf5e9d6f44b7cb77eaf08eff56eb68706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fb854ef1ff1a65798e5d4ed2d7245707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5de931938f6aacd3b9c1107efbe2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39fd888876a60e4926b34a8a215532709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cb9478e753a295cf024dea05a9723710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eac8a2d974a10d6a73d8b7373d63b3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268e5409fc14607ff74ae5da26f9de2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c82ae27d5d7c1048ba02a606d6fdf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51adf7216f2be6f688c427cd3317081714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b120ce75ae2211218724b8a359177715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad115b6bd9740b211b9ce302f444b38716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79d2acfd2f5a841a92b2bacb66cb3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524dc21039d9f21f416fdb4debe8c3c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd073e5923f3a21cb6ae2d090e9e8ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e30c7abd9b4e8973c30e7f178bb1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942192f851ba5696c2be7eb3011342e7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb900dd61a3f3d3ba92387a0dace0a5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7bd93e604a2361d34a1d3385b5f4c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b91d820654e094bcaebe71b8f5a28724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad83221d7bb81edbefcddfa0a56f39a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9076fd26b6200a580e171fa7e326cab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f4d18044acec01e860b60d5682367727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166baacdf655395cf3d873a00706207a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1f59e1c14e7c2c55e5671a48d155b4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a6e71cd33db418327379eba83945d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f8694c9ac47e62c118549335ee4bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bdd3fa78c131a56c167031257d4d42732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab379777b163727ff5f849b27a459eec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a406f115e92483413efc13e71e96d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab79ed2bf628169ed8c41073fc1c251735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e96cbeb255c8ea62af89e2b62a36736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d657dce124473e25cd4a26615ed7108737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fccbb0174cdc29f929e42c2a3e095738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79643c5f0afe90c0f0c430dfb5ae822b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f422acf2bd69be7b28b9331f0d0936c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809af98e549986203c4881eb553320de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cee7a6e1474ad339c41651fd74656742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae050bee5e55fc2b54ac3b32bb5447743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c11fd045c7ae6b6e6fd5bfb54db690744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0183492605a2e4fc2115efed1a8017745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccbeeec1bb9531ed0434a5ea0f978b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba0a1176771be2fc42bfd2e5c7cca62747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c2f11c2bc3c69da8baa9b9f9ad44f9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84122f15ae74a32e714bd7edf49e8425749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7be1f0c0644e1895edbaebaea27371750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac751c9da10d9dea947bc61dc4601458751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5558bca2a89932dae053cd0339c88752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79f7308ee8dda6ed39368e51320b99753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e5188a2bf63181f142bc87c20d4971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd0adc92b9ea7944abba892296da97e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115903efafb559840172ce189c9d8bda3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087acaaaf24357856f14581a79bf74d54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cae08930a85985ec852201f5e96ed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435e68b4a1964c77dd08b04e68365306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481cc9f7502475dfd76f3860b5703147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb49976d1b7ab22197234da0ae752a98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b2d5318e9e00855e3a88f3e389d2789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bba280d3215c252548bde4deb6250d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d701464e1ce67456250e6ee381a54b2c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0cce942e01c575e0d79737586332712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f7dcec76b2a51b5a99edff1c6303213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7ac045395fe224a357a655b2d80f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef21506ccb472c68055a79035fa9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34d6a750281a5c60f99cba7818013016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bb37d4fbba9a1906c2cc8eb1729b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c85b12ea0161fd707260ebf14d7f618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fa544e01d347c2b59906743d3563319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1ede7cdba6544f61df1fc0e9d994520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317554aa75f1342e998a47abb8d05f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ae993ed5b42af2dea6b912290234d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425c51a77b2200e737b8742d1c7c33423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689cf172e8ee7e25cda86479ed8c6a5224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640569d9fe89af1834047023fc1838a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0696bb38e424a0d97709ded3585bb326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1581864ec730b8fec9d1f24eb360427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ca792f95e9ddffc05ed46ae79e9e728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd09fd2d11f7dff822c1727e4564c8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14306a65ae50b6dd4e108cce1fee3f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1e44b302823c91fee84cd118e64b9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ad1b331a45d727299a4a6dbda2a2f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36d972d0eee358bd448fbd0c306b5633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4db1dea45406a0d422e556f7c2c2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b9141744f518df8709e98a353556235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e02ab55ad188da0838ff593279d2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650beed764be949377ff9d7eefea00837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a47a0ac255944a74b028457647df338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ee2e001634907446538aee328976139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3646bcde2a046d7f57e9f862b1dfd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08fbd3e0d33ec438dc769fba25c835141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af56a7f290cc72672e89b0d2f22b63e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757a3876f9d12e3f4b2264b1f2fe81643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae622b5c30f30a4e3b15a49e5f4fe3644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294c62a2284dee971edb68489d6f68845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2038fcc810c9c88f3feb685905c3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e7c0e20c62f08345ec2fb0283cd8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366eaed50aa397e24ea0656df77583c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22c49aacd172cf9806dcedd9bde45f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6126602da045b9a58e543f10b55a9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2dfb908033e4fbf2284043459d9e451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85f6d8fbca33da0b735dc90ac1200552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb415a99b80d933d38e7b0d7ccffa88f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369e276c43b7aacf528dd1221960ff654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bc12316d5033a008aa360c21e724755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296a87cec91c9850fc7a6e2cb0c8eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7105dc4df8aeff91f8f38473819f2057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f87cf2e283e64c526d333b413407f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a37f0749b773830fedfdd71d40ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29289980c9aac9915daa0d50a65f845060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b0483c3d9d834b4f0b080f7def78361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac746e89381205f0d2a9201704c98e4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbeb6e1c4fa699aa5068052cb2e76dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8994e96a571e4f33c930be06936768164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8a724963900af2b087a549706721c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257b73e4bcf8dd319b172eaeb29c99b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe48c5cb5afc18430080622b2a7aa0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c905d5eb38638fcfd31425783a03b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56ce4f99dc9a7a80fcc4dc83215ca969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4a46de6d18fd5e9298149301bea370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ef538fce00c09e0107b330db70da471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d1eeca523128fe6274630d7ae0da572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490f3d99ca241fe3ca37f5eba5b1c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa52b93ae75a2f1eb66801b68ed589274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173d2be11ea8a24aad1cf7cae5d13ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cfd7c66308edc6d3187c2577a21b1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e120806ba20a0c5b8770568688fae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd669e0e09336c2312c608b89be67c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1055dc907df4c6c8a5439d4f8093379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137da15c14b5508168d94a9d439ebdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8933ba06d50ab283f08d593ea81d29981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2823f143f2c0cab0f0ba8d90490dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf4e1c85c54690140e79f77e7435a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e6a8726261e9afdd36d0a6b3ce0e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895fba97849d9a4735a6ecab0126e8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5ed24ea21e26547579ce4ff21bd9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17178b4072cafc204e6f49f20da86887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec4d43d0a62bb26f9688f967c415e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe760de0e6cf0455f5ae0d3f1c51889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d56139e477acb5ead071a45d583218e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404b217e85ea0989a68ee788562368791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6b88bfd8baba5f6da8241e0cb69d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e8a6014d87302e9f18cb3cbb4c1b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594208d3afc3833940bf56e0efb441c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd729316cfce5ed84ee89a37697203f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0795a7607ec18b0e16a62ca23b66ef796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862d4461723e3e8eeb1d0ebe2e0b06d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc0575a321300a2391d121e05943af98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0929f71a6a49892d3e1ca99b193cbd699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2c809ff785355fe0bb1042cb9f99b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31035c0fde84e87c3a705669cfc94174101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58dc3c417e9cae630121b081c4b72e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe90b1e55927dfe0f6b095b6b48ec1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d0ea25b9f0c5b2becd35d6d08eb5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9928560db490488c198363eff386cfb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfd36867bcab3300add703b31b639c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3975d52678225867df563b829c69855107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca321dab40a6b538779c41b212831c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c968f325af251cae911d12f94853109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74f5942b4aab8194939d9f88184ae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122e21d21f1f86cf3c57a3b0538c42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625a8039c4145c7821c7ebdfe8e5df6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d5305bd3f688ae59de51a1a3964d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c19fbf6693831a646d715fe8bd753cc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c1f8ea0247163c449a9caf4dd9d04115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979c07c1a9536f4858b3c2fca76a16e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5255a55e53c2cec34ef4b4ab62a090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0fa9ae89ab24eebfb17af7d8fc88f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e609a903c8eea787327d5c301685119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c20b52c1a406d0be081b8d5fc79772b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a00e89d32a962469958f499beea5b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b884e4b2976047f94f1670073ef91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c118bf89a7bec7a01ac9a520e6c74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4233427357dcf4de4de4be652e9ac37124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9e913db705ff30eb934857fd80daf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc69e81240eb3655f4d21c61e2acff9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57e315eceb7fdc30dd50daf16769ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf0c0368666013c50b57328d40e1a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d1c038a25e35504c9d81e345acc44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7856972202579b4a921fe9532e19751130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49aa76101b8ec6ad40ec8db240d0d62131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ca8ab263f08974eae1067a3c1c2fc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cb400153d3ac1880f8c77f1014cfc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a17ccf0f3f0dcdfe569ac885bfe250134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417bcc3241c6008f95a023582eb35a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66da80cacf184d71258cf409905b95136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5342dd6df291de25a25bd87324e2f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd37188bfd699ad74bd84367063d63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a1a1a451b28ccffd4360c72061f8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b111a5de4a9c46807e7879d0e02486c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92086915f50d01fb3ccb818a4cbd086141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d714cb29596f9ead09369678ce6be8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb087ea1f18839bd5e3315f1dba4805143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a958969159fd7366f6725ed60051751144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468264a87301799c93df1ce0c10aaf4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757d0e2d0ea35a44977f80e2a42b23f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270182421dd260791b47d2f26e0f2bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eed823f6abf9a4ab260e4e293d37d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4bea1b0b52e58201efd889813113f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5f273aa857383a6bba2121e1b792f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505230b21312a2ada2f1f5266d3f8f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54c5440ce0ce552b38c1d2a5302c20152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a84a14e7ddf900f9804efb2bbbdb0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296be589bd4047987b4bc9bbaecbaba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16150dc1729cfb9ed172c0bb860cd1d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5cb9d218cf8c63d6959832b7e3c9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afaad8fa5305651e67e8c127d98a8f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d3faa0743bf189a4c3cfa3e7ee9e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112c2c2d0756df536bafab03d5e2366159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845bda114815c88922a1226ec04560b2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e3a586fecb71d5f3fa346c6907388161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001bd54aa43e34f42fcdef8ed7cfc63162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e109cbef410c21bf5340b3c4b5fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d15458ad90f0a3a37a5c45e41c620164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f17cc957cdd5806bec1763b1d9689165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5604acf78fabdca947eddf1a8db96c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62242b7f0b96a5593650e84ccd347a87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd403d6f691c68f90f3f47cda9e79c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56b122b221a212401aba4e1eb44650169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2281ecb1abc2402e63eb0c1966fa68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905aa7dcd41a0f9837a9638ffa0f7f93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af89b0829d184158b75d782f60e65a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805221ada4e9080cf519013377eb931b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f528896aa2c119cac3dd5d14b785e73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b323872109c1b671d612a2a0062f05175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1df902403d55f320d9fb7c9728852f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97273c7bb67e9fbb2981f5f5f45b152177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce1e52a20fa06b43a3cbc1f31e604e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd253f0ea22f4e0bc589062e9f273d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d40254088ea5d17efdf268903ad23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828c640fea6491113eb81b5b6d83ca3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d921a17fdb566e4a9b984cda5a7533c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa29ed18f82f0a09e11e52332c48836183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c47a38f45406455fbe8263ab9fb623184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60fd9cd55c839d27dc3db995bafe4e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0144294f7a30418799d9c75a9eff349186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd482a426dd6520ae2110b7d3751b5ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed81ff5eed5f6efe5e644bce075d446188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa98095a13599c6fb9654226455389e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce993e1ec8c2e4c1e86793a7247568190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef2793d25f13ee17a01f085bddb63d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d0ae5ea982725578e2364eada6659192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16ff18010aa8fd53271abcd109bb7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38299c005c3bf779b4af353b95e7ffc8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c577c263ab09e893be01006165f592f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c825c7b78dfbabdc06ecfd223e933196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac18a8e977753880ffd80bb72aa0c78197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c19b7022444c3ca5e691ab8346e975198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79fd3c33cdbb174b842bbfd60e8f993199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933dcd79d97b7104e9c69f6948a793c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d322a6086c967d03fe476db75b27a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c2a82dc707d82261438524c36bff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d11482c92b8b0f34cf0a010424baf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca111962ee034b9a8f37f56baf88102e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916d487650b7c05f5fbf5d073e4d8ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf515f0942ac08750d447c191eb43c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a59535bdc968b99cd752303a7804b0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40f75a2c1baa3f0db47c7e6442bd58208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bdacf645264c41fd5e29e7f06cbb77209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869435678f00a27767da43a2646e9704210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4c2c9f95862cf8654009f34cb3f3e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2161e0300124d18a34bd291447d47e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a985e7cce38bc3001841be22f5d9cc9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10845269dfeb2a3f6a9c22ca5e780f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbd288125d2a2f7818b6af166be478215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883586c094e75292e16109c30ce1ad5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bd1cebe3af4ed30ea0be06a3a34e1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba32e17d2e8a3f8bca52ba0d7092b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc5ea30eed4db63c246fc8896a6058219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58af88bbb70d08fd546814d6f2a536220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6bb7de606bad1813a2a21234d0ce221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2acc887dba91fa9e7ec0b44fe451b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115b45dcf10e22115a4ac12968ffc23223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac818941db17dbe052090c333e8585224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15e8f45df08be762f09aeebe51f244225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fe58cfd5ee362d415c7301fa36e15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bdf4c32be14553876a73df7fb6a14227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041fcc2421a4eaa3f9c55e12ea47eb2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dee4dbb82af9e084ba9467e8b34aa8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122081401c40df56a07a5439b70ccac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84276acb77d7de63fcb209717f062d76231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9577828207107e45ca89a45a0caf57f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ea9a9cb0142a7ac6d82de52c3834e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b88110b4441c66ddb3a5b6498d366f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890aab3fcda0a5c845991ded26121212235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80fe9c6dcf52e4325e40024204198a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c14e89f9560fb5a9b536f7f4002d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f35fc16fa914feb8f2224e6435be9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a1785486b87c9d8a115fd0eacd047239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963abec7ca5d4788afd5658badcb1f02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6c43e3e40cd1bd93d77cc083953af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ef2d71da2684b86bd1bde99691f98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642eb04b7a239791bc4b9747f47af1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cdc65e21de65d745c989479dd77f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63181d54688666fb9b4eeae2d38512e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924c006cde7cecee6375f8f45607d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ffaa83cb2a159cdc280d495c8018e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2ee15c91fdc1957d4140bd2de11e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56964944df9f20cce901d477ed54d0c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68d64d6e34ae4f44b606db569826b4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c1a6b047946e125700ece3ad8222251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5b63a520ae53e65e8b952edd3ceb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b228191326b4563befb692fd2e01d42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9fe0330e09ec3014f827f4b106a07254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec2b2c53cf0776732d9dbe390ee32b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b190c84429eddb113849ad0b4e7789a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0c2692a0629c0bf5f4a61db3d0df257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010e0a0741f65c73ad66c6cbc6feed9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed90aed6263d53abeb4ef31f1e9585259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe13a79b08f4b111c3542ea61eb2453c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f633aac8ba673fdfa8d76a5b7a728261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e81e40ea27be7107d0c2a7c9ad14fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bef45332993022e6f1ac732529cc8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23bf4fcf8a87676cfa2ba165f16195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26441bf6b1ed127ec8c0c12abb67ea76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15781b451376d0eab53d32a91d935885266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791312df75136bd72df16b4bd8c0ed9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afabb6de9510bc8582119fc6c2ea0f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3f97467b7fa01457dfc5e4cafbca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19613086ab01483248535a5490b7bf65270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a85f45cd06d716adc3bf5ba8dd076271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73bd6b35902c85e6c2cd36b45138c5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f17c62b617e484eac1a6e724404a5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a90e94f0850f8c843fb135658e2e28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a648f100e8ce1e073a88b8e29e0dfdd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4d9978310ff5d5ed76620c24aa7ee276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560852716222e4be8b96b0124b5ae87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e38ce7049b98af2f2ecdafe490c01278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900dae888b3c7726e383d61b74ff757279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fadad3e8fb47909ed285c60c50bf623280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cf1a34dc6a7d282f39d4519631c45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327bd821d059a5e3c430bc51e30cbd3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9478ee98e38520d4ec57bc6735fd18283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e1f97d72af49eeaee644c05e02d8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3617c45fce40269181e37b0f4e9762285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e58d6b6bef80fbabc0a7ad4b49251286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965941032376d4b27890b53754aac3f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8451302444cd654fd5c33e6bc6cfcdb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f4d98e44cda16ee7da194c4168252289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c9f5b41ababd405f5896514ac9148290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984e11128d3d1259eef2505c9ffd7ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9132a930c42746fe5a239f06cbd06292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b60f22a9f5c22f380caaff48175bb6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20cfd614c3537e570ed2ef871a0c28c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fe1650560d3eda2c5cd14c46232b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe0fede2c91806845ca42ed5ddcf6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e28d918ec1d7568bba4977ee6d511297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ebe497172649cef79f6af2909b50a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe996f950271a926a80c13da310a768299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570d34c0613060a6a2615c2b2d374ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb45bcf00c858cd0b12c89902f6306d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038d976610455ee8bded1c754f5e21b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7900b471196a4c76cc6eba56d23fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472beaead72dd0dea686cdad5ccd27304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c61ddb972779414f3594f3f8700a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef439778f6b0d755569b043ee134ad7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bcb87d61dc77d3d41e8d85f982cee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9950b7ce95911267f528778748e0a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47b9b30208d7acff4ea9c3ecddc3c6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e03c361732fb9191c0c9a45fd4dd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3061d7e2f58ed813be9ae328ffe9c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d3032c131bfd156b7c1bd908d46e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e0f8b99482f45c5bcee30a0154e1a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1af6292e55cb8188b85e2364f33234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0bf33d280b89fe1a8584736568fc0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c73dcd2cfdb7134d1a6e048ca4586316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee6c91ca9da08c0a441b6d95d09f77317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df202d2de46f0c35014cfce20b4310fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca929d15b859551022fd6fab738ab18319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e60c22344164e1c53be2782e94e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f0ffaf00cc1a32c4ec805f95902f4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813288858fb3aa67930ad31d33c79d15322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7c15f9802e4a51b25ec25b6d0a5d4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455df07b98939b810d5aa63c63f4189324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46ae1375589643c39112304557b1e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9201d35822de55b15150e8ddc77f9c2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f2055164e9e88be6a75a4d132956327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425bef754078c5823717460941926cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228355e5cf9232ba4a525f4f0f3a410329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a66b82d19351523b67f7612a7930a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ad06b8fc1d1f378ed361002bfde89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd7e699c3dd5b9b1777ce6fda9a9d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584ee9c5045647c669ce0ee57ad1fdbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e114bfde3dfd2d859d503d0e0a316334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bdf30a27cf421197eea5dc3f4a305a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdd893768e03aa023598895c1691a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3c48c97a2eaf9acc161ecd2aa6791337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b985cad34f60f3c591e565411242338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf60313a6151a22bd19abded112d01339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ec69eb037baec3590b383551e6a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43737b100a70b4b9f6ff57ec4c1fdcb0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd425ebea615aa9d60e0ece3f0d94fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fed1cf71d4903a0c666d5db9a4f402343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19531fda14558b45878d1f5d1acd713344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9e7826d6e40218441798003bb31d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2e98a6d4a489ed467ae440c92c887346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfa48b9517f03734a109f03a5cfd8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f5ee2536d839a77a3df183605a98e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5011d2f9cc2435fd0fca9fa4a1d8cbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9592febcc5b784fd3c78590262ce0e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94b5f0ebe6d466fa549c024e55d108351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb26592efd5f1bda20ef7f358cf89ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed71330b9ef9812469990b420fcbb1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1cb188a11269ac2cc189469618c2b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb603a3f65fd697700cffd277fdd506355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55115c220ec6bcde522fa567956e7a34356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ea26bb09010cc799da782719969aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dae2fd47c01af4d37842fe117872b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c649dbe85a041e9a64177b19f14b415359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91330affe3db0bfbe8b1b7ce2ba3413360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27bd02643741ae7d61f45ab8851037361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d20a81331f92bcfa163d3b1ea06004362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9bc0d68cffe616381aad1a89299ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc7709833a7d4c45c2bd953d66f4eb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c090438c78cb367cb0c9668ad9844c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb25c0d56e788d51d9a9863a420b21366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae06f45290bb567408091e6fcfa0d47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb273950642b16615cc17bc2bfc9332368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe54f267c5626687f08284048d66815f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca25a2c173284dcaad92709686d7023370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea8f103e5ff1c9e100778d9b31c5a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3dbc2350e0b4c0597d4fb9439d00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe5c28eeb222a2fa845c3ca30b8f43373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9571f42875948b0972979e1b7caa7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323cb61ec958b102de1803bd7f8e3b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3076229747220cd3c8d4a185312d9219376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7ada008f5b536d8a7db03f2f7cb10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d4126987d0da060561e5b43a4f7612378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf43ac7f1d53c73a3a5e3d65d1fe8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b7292879f33829eb84e78839ebcdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8ec0c55b8254fed387f81fcffde67381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa37d8fc7fb795847a28f5419dd3b86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edf66aadeecb0202e81c13ccea777a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c797908c6dfeeb3bd6fa55752b4e0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8284b4bb2853d1c90b5fd03bfeee5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18aba2d6eba8bdffb179beab2762fe8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758555c2e426b69aa7e636a647da377f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17727b3a65c2ef56e0110e0e1553d59388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b01835c78d755f7d713a229ad2282389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec674e07e83fe4221cbdba460559a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc43fd8af1747e7573b9663b608a54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489dae6b907bc5f6f247db82a699b58a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda6e1130c98133a7bc4c0f7a2fcb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6b134f9f635f6e3f01cf549c54f50394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c963756ee3f25cf5bfa32536ac8503395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3826aab2e06934fb2316463d54d5a9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9b8eb1bc8bee42f700eb51da59ace397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1fe74572c225f9249f3a6c8ea887398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767fa488570d46d20497fef9d9b3240399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a2c2b1ab4a57cde78e34716b851bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228f07b1633d16b9966ba7f35f2236c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f284803759ef6f7699983900ab50f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb18081ab1dcadebf218ac13c85ed13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b99f8d33b7119d38ee6a8f2f689c0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a743e2cf557ad391ce4e8a1b6671f1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e840107f6af850d2703b992b91a2f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb210b4471d4821cd6b05ef6e6822e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604065b35996505d7c557b6f6dbcf0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a5f9d220211be168759fb0f346cc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b16ff13eea5c96a553d7c18879593410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce49758e2cdc483ee7a645d8142cf2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaa9b0e8fdfcf27c642149e4cc4cdc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf49e8e2d0cf0b0ca63b03e6b3709b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcff9e00cffc69e952f25cd3dfb6441414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b222a487c3881fcc6a83b6a9f7fe110415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ec8343ecf33d2a2a3f472aa2142ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a148fac9e24ea2e9901bfea8926625417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3edef81f212a1620d7e1ab79380c2d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c7750e9055d0778018b735516d782419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdfbfce085822c1d95f723491df782420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b506957661d30e5ae0603df1e9863421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ae9b2652546e30dbdb3e238de2af3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa3c8cba52e73dfd945f93c19febb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369eeb07afd9da0b521b46b62f3b2f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b702725ea11539e68fc3f98d75b5f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478811cb811b7e0c89e349b19c571c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b432d7d1c6b26d9c10397ee9ebde1a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4a9b34eb5990928309b9df3ac0e5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d020b9f34ac442820d3eef1fa25b0c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8d3a54396ae0a7ba84367a1bb6aa1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83616a70d657e7e2481abf90c58551a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ddafcd36cbd626b766976c31b5db6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15bd7a63fecef999a114699c0f86ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fc700053b27a5632bfabd34e08be7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dbf3f3ab9729f7fcd89345b82874a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f342a43692f632baefcefa63764b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46de2eaf1ef78551b99b1ca0b062a3e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd475c6b06b5d84bc32c3e3514746670438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217710f2a69eba3041208e174c677e3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6634cda1d51c084f4d52b0e18e5650b5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d97ba878fb3e57d555f583b9925ed441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d87518fb0c08cacaa02522f4c8d0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698448d1a409f60e5e9bc974e18f608443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42048e4dbc494696f29d0c05aaec2214444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc582cf2ad92eea937cd3a7e7830135f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16260bb8b960f1ae6996b532e9f674f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bc3454e1526ae6c20567369842510447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa5bf5928a0aae2c2d6611295aca3a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629320a1d7c5067d7b00fdfbd492501449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf631a7f360b7f1394f4b1fd2dddbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1790cea6e4fa773bcbded56ee31c8d9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74fb6ac0461cbb91ff21dc8da8d50f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b854a80283b8d8571c27521e79f1f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b0573620ad2681da9d21f1b429742b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0835befb1b82b3e0ad9a4a25d5d1e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd7c4d53e91379609c29dde30d2796456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ddf0f6e65cc25c81a244f36fb32ac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d08959be71e74731d3712cadbc6d35458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291e1059e4596917447d91b0baf636459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b8b1e5e1d043683f048e9963ff38e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce19f9bdc69f8382f95480535096fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5946176b7096a6686d964606fce57b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba108eb7af15422feec6868574ff8ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e570f1acceb8758f5afdb196a4a4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0378abaac995c4534c50c1e03564e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c19ffe4dbba581f346e00878c9ca8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065389f2121523affb64fef99791d952467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3214862c1d4f650078ad9ed988e7a5b8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559102dcadb472951d248eaabc3ffd31469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759f4078a9dd19354516b0c326f4f88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9eda99788806f9b736f5517a0f4f8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955775ea4d5accafdab05b0361e0cf2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645117ed3f0ff35cd0edb8eaa947403473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fa4d4dac521a40f4c4e1426a648c6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36d48b7504a8bba256057c0126c21b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1014a2803ff0ec115478d92272dc93476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbaf70c9efc97cf1a16b926edfbb2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ce593b950e22fce13f92efe3138f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f2ea135e5a56ca4375d53ac58134b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4810d69bf6aea4258b3791d9f84767a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eedbd6620d50f85e9446a5ba0510f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebe7e9e861e15e43981a6a214895a9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c453678e8ca61a3b3c5018320eb1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa73d1452e0522b55dcaf200b9a39da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5adcb500b0cf7e3643386f4c4abb16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72631df91c11ed90cae8cbb5e272b028486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc406e55b87c2470c3854f751b57fce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45842b31f79eee2b109341d00da3d2e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaf078a2d4ea1f8ffe4ce90d064abd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21b7a6136d8c6b1d8e5af63d637064490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd754aac4279502df498c97b9b632b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fbb394b8addad532cf9d210b4fd848492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad615d4b45ebdac74af4f9a40678f8c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210742365e3da3120e13198c0db38c63494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53d808133b37db7fed5722dd9bf3f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec98f421590d07a3eac82380f89109496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec315c6736ffa8fcb31c5b6f93bc5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a05bf2d16919fb63f6746be4876ae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddff79de45b07b80b2d3d58fc1014b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e64fd3ab99b302d1f7cc66dfdfbaf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d1e65c745a46bb4870b5f816af5f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98981bffa806a8385370f042654892502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcebc8e0ce17e4ca74d93e81788c81503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a00dd53372c5fd732b466d507bfec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadebfc14bb83470f88ad16724d758e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672334c5b4c113d1f114678f5cb7f3f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07480b519def7466b9e6d968b503d264507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88a6114156f1e6742738bb5c91905e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb16136674a3cc13e4e9efb4e88d515509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f85598ca6c05e53688d9012374287510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0321931a958ac610b25344a7817e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528773ffe12d9d61dd35bc59e54f654512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae78700a806641d744121c8e18bea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d0c62b26db59e5a4555bc0fd598d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9aa97f9658771ae26983cc68f9134515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31ceff76515d8955e42262fb4deede516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8a05fb0573671af9e8d703fbc63b5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3880ac89cf0dd3f7de98524cde39925518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa0551187930bee936e9075b813716519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c22c4c0c79b0e2bb902230e31fe840520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23b8467af0b33c0a89ae94fab96d11521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeacccf4edbc103914e222ce1f43735b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4089ef2b0d26109ecb7ad90b6908be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf427a849e0a03ef7114e9102204dbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e3461c0e891a516a717b8343327c2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d25fbb660f38cbcaeb628d9f6251a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960631239d2b1e70bd467a32517e86e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1180b751ee629acf7f57f2b0fcf34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345fc7f2dd4c85cea6ad5115e683297529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d073a1005cba3cbdea346f0edef198530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4c7b54dea365ff0144ebb0c13c95b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db421ad00a8f00e229a5a752446f2238532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35dd0d3b30d2e212faf45553aaa43533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bd3110ad3fdadc663abe19567e05e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f640e743eba780e9e081dc97d8853b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e9da76794f66cb28847f4337897f0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6bf4214c4a6dd687fce0b9537e09c8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c2177cd56f43ff79f5b3494fae88a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9529eced55bab18317350032748ac37a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae6f53e9f001cbb06ea8e86051f92a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89476b83c0db1ccd125bc82f8a190263541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce48d658d842c5e060a6ff1f6fd01f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cb1e80050e02473e07c284239a961543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b69057e799ae34aefc6e91418f275544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad42e4834f3080a2ad5104e84fb769545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda91be020389cf7fa474a303a823563546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caf8489a7b894d5320157ce149f0a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a83cc32f0b7914f22dd625448f2c47d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c610c54839b5a73ddfb40474f86bd8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c566423d4ca36f1cb9c86c880df85e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af0304ac601ff00b258ae2878ad031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa5bfbccfd0dd34ef6db8027c0ffd1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459449703368792f62af9b2a6afc62b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85b15aecb15eafed63c6cd5474fafb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc478d8a7e69d7ab9f7a6556c13489d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232201a2f6df9b423dad1b16599adbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67928b09fbc7546f391ea77f10d73a62557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a282eca6d91bd1334129104cc244ffdd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2835c30abefa7673640b28fd29699f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20ed2dbab057320e885924a2d95e4c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39a6e56c1f86f4520c488233ea12d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1337e29f79b39e418506a04faa9219562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c9ce5deae9c379fdf2ced6680c4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20a0c5e26c06339a3c2e6e32951d74564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb74c10af9a550701049ad4e45c1055565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd32cd31f6f0fd940ac747c248d4c98566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac47085f0dade13ad3e4d523cb0c6e9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd972cdbcf01a17ac021f3186692f66e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2289103d580184aba8074912eecd90569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39576ff5d91a6025ac2f7c6b45d6fdd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55ba3f4e3beaafd3e4cd81e04d9a7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876c8dae80dfcd70052389aba413824572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9fecf6896134ee649d089aadd1f879573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277cfc5c80c352cdac0cc2da7e29ee5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2f80d24c58db6d606b969c275c0052575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd8650eaadc5f6f05aa086ed75b00e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc1e50dd161cca439999762bd9e34a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46564875b0a2d556c89b7e7afdd3fc1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6ffc573e937d3b3016d9f0b5ba1039579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cdbb959066f1e4ba5efb01ab14e24580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db501339ef74967756abc95cf1cf784581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2eb10eac0c909c5b4b8d38872c94582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02b9053a7f757d7864acf44cfa2197583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953fdb5eabf1bb3f7572c15f5b3a997584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb248e73f64c561963f0bbe9442d77e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a53077ceca405315c8a2dbcc5e5f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d078fc8069e2dc478dc9de6d4a5a16587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c81bd4f9d32b63bb132119e350c783588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1d03d3aa1f87fdb4f361f89a6bb5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a6de2b28c5c9efd8dd0fca2789c99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca46e0ea6515878dd9b34efd48751bf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50694033bd931d2b5b7a7c754cc90122592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d76d3885ac90ca4de0f5444c0fed8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11db969ef561840074c07a2d18130c88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d87d6465645df1be31686e586cb2e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24982909021569af4b7f29dc1eceb5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf8272b496f410672ce642cf63e0a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee10b5cb22f8b7dc51235e366ffdaf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6df3eb6a598149056860842f37ed8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61833d74c74ba82b8f5f3dde365a76600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6fedf235ba38a3abc03624d40fcf2a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3b508d8dc1fa92689c80fe9fdfe2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f14bf7971f3dd982aec24816b4790b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90210b5c56ac0eb76805fb7586b958a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99e1bd2a3c39e0cb584396e4909a0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5574139d95ed4b34686b17c64cb74a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160e8dbc93edbb4c4995af53e4dcfe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbac291241bde04b565126e5487a57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558c44e4a5a805da60071d74e3b2bcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596adcfccab3b32e90664919bb6555d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e11605852e72caea505934e144ce0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dc7b3dcbbdfbff2c83760f4e95c97612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208704203a73c5dc32075761cbb2e0f4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90061a3f33e3fb103c0112d981dc7a84614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201995a3822090c7bb616dafa6a5662615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a903a9ec257d161371b922c02ce158616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e50a4ed30ab1f92ce260d1f3ed57fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f42f04064f44695403224298de6b7a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac99676dff8a1f0139aa006223b31e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ba18d99db8c4bac5d5a2deb7ecb03620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987a3b7902a5dbd2d556ed1b148df445621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0c7ae53f3499edcd9e0d54faf8080622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccb4584699e22725e15b8ce60bd147623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19f96fb2900c611739f92af93039d5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250dfad4b5be95fd668170be5a33e31625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e3ab5f9df5fbeeb535c8f080dbcfa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820a15e4402fdf5002e302ac955e629f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a1686542f0c6165d5c9691bab788b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf1138987f9bcfe9a84e93d60eb2a6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338d0e51320eeb2a7a19df0749a2127630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52414e4507fa7f4dca67ea0d806dde8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a134e19192b01e476e1e07ee5f302632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584762f7a59ebb211a730d9b133e143633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7b075956fdabdd57e2fe43fa65e2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7742895350efe890901edc2b3232e2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374abbe9f53d679a8d8eb0bfae4fc349636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a0f8e98e4e4adb2122c27e674b0be637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94019e1341f819e86045939b45cf8b36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2475a4aa6a025bd2b8f441a761e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4bab92deed96f0c92cd6da6c1bfd24640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7b836ca5885edb1346020fde47bc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851fe564775c516b98acb138b943aa9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721415b89432c681db8dbb26c9deff49643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951fbe6a0c6b7d4dfe619e3fc4328516644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e74ca79335b16f16a200a301717bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345389dd6ee3c556bb498b85252ee6f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d50e3a11f0c21afec19c4a44c4a19647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32702bcacac1e0b3a190b4b86b1675648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035655ec21614562752fa1f0d6729e4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c7cadf0513fcf176dc3a6338c1c58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453c79c16d3632ba4a2425b28abed5c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426ea91c4b3df630275314aedf7a83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e90f01467f2f06eb09f0f62bb59159653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60c5e44ec988c2a5337e02db1622e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd42cba6510ed8d26dc1521bcacad5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b37223c993b141277c217baba9b85e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb55f938c45849bb264bdea3dea768657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953394960324086e8d312f2a4e2c12e6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f33ca9543308631c605a2757ec361659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909eb402d08750f6d595b4df9e4b520660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff96ee6ae0ebc60c770a4181c2cb07a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063f017e20a0735f405c3bca6cd8fd8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23813b8fba9bedcc7278f832436ce313663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77888d89b0f66669a46782ecbd466664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9939dd8e7c4d2dc2683c2e84600d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623aa9d2ee718072787b49a6286c62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bed467059ed91599362c9d2b81cf33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44610ae1fac84ae78820799c1b717011668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e19cf4e3a3985f757e4526c3a0bea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5fc34ae6575e27e93da0d3b389fdf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b715b395af2c3c54127278ee43b7c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a322b5fb878e68f58edea2759916c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ab61a0c128ff63a1aebc2673516e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae9a0d08f74625b002bb7b336660a3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21071d5bb35dcf8added9ac4a7f245ac675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba513be87b9212d8451c3e2b52901634676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029cfec1be5194e6ba7b961c2f80a9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc5cabb7e8f70d0d26cc5a07150bd5e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f583a477378328efae21eaf79c7c4e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487c73a8cc78448209862f3af107a61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ec15b25706393625c31dfd66778f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39d7a69f3806ad05a8c8a8454865f7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6fa1c2a5b3d7d9c19241389744b00683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2756dc25a7a19e40dc060ddf32cf2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74251f54f209c67030d6736d4b904c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228da60a75ed0dbc58aceb6c564b3bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8362b3cd2e857e5fe961ecf8cb620687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c193516e2fbd56756d9b95480798b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f508928605d0f22c9eed7250048bd0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b1d6f3fedbf272cb3e3ab6d29acff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab977bfcdfb9a7fe5bb7598ad70699691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904788a84a83b53e597c0bb14c32522f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9ac0b14dc92ec2a71ea9e288f80fb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c276780838cf05d83c7448699a1030694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753dc530ddbc4261c4fee7828d1f75a5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c2e09ac4116f14f14abf2f48832a5c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaea661a3616439cbccda8b0a875a3c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9e2af11623a53ebf01becb8591cff698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deac3e4fdbdd4270daeca5bc0519408699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55f74c86d4ce1ac3a221edd5cc2976700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b6b9ddfead9c9cb490ca9e9401f8e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51be9eb35409641a64f25402b11e36d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88731c50ec0deee7743deb8cc606e7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e867f1beef86617dba7141e88c888f3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5719e7ae15300408f86396784e3b3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316c33f5ff4ca972468412654f5cda8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794fc15b5f2306e3d8eb1da2190be887707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c214bd0c4fbad8c90a105d005871d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64e5a68b68a8c61ed2d3feaba9e824709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e542ac147d304d5773d72753b7f727e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700abfa959e5a625c397772e68495cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44844c8471a0baa180b3375f0ce515df712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101d1201731f316d07f29d31f70d6fc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00fcb6db7455762c29b5dd1d3c354c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e148f67ea8ab759561311caed74ccd4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee494b92d1708859ea22323a7c8428f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1321e265a81e103fe432ae611186c3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088a031967ea345e34c5644a6d44322d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992cf582f25e3a5264616f451689795719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788e42e3d2e26884dc70a87acba69d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65cb3bf4c2af563c2204fa516463803721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d810cdb32b2bc670eb03e259d81fa3b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a12d54fdba649965e4e0458fdb59eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c694492e6398dc49d4f60c872d77f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da075cec380c65c00e34038a3578cb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342602a41a45acc5780e5ae2b899f5b1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ade98bc1ac541939726df0692cfeb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ff07902153d782fbabf5ffd47351728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db15419efa10ab6c124e5cbe2e4892e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320cccf4d147181783a07e3e4a1a6c49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5cefcd9d779dc755af9806134a151731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a568888096f576fa14e96181a7a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756b795973f2162a29f0602d2c3c373733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba128e7e19b5aee559810e69144523e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7315710a7adc8949dde22f64cfe0f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0ff8313d3c89d2614c38109fbcaea736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09a35e79631d47d9e6d03d8c7d7635737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f90a40c5746b98feaa35dd529196d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790c57fa5d436003b34ce6936aebe8a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462700765fa6845b08ad2e560632930740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea28d041a0e8eb21f1e1dc3d950245741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876f03bc47db933ab19d37ef01e20daa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6ef43310e7a67256ef466c16983c5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67442d28c92121525f7285f27d432a4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15fddc4fae50ead1f6c84647ff8566745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed7e40388d711d0ac793b40d14db75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289adf0924f57b12f74ff3484c77b33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9521e18769fe2a0b22b406257cde835f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cc7744e9ab665f70dcee18bc9c0c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3c0843b18550158823be7d4b0eec5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51467c556d88a5ade9ad3d939bb80168751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6a6d2847cd0da2685ae6277ebc2f3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de92309571db3a055c0bf82130c499753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bd4963a90e5bbc89e62ddc89f3699754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59302b53e285f9ec94fc9b8aedd650aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c306e03dd58c687814b7b79b5cc8df34756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6488ab1cf7d5b18daa6c535455d250c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>