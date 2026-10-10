--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab10d39eef5671f1d2fb8a1dad4ae3e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1dead5b31969bb438242e7456f1b62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da876528a492d44be794dc3a13df08013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d816947dde701caf1d77df26c07584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199b2dda61431b516d093512decbd2c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ac39bdcd445acb77f576bff2748e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c231c617e549a544260fb31d8f0c0f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f0671d541cf0f05a6b3a0da807dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e5e0068a28b3da1121d845d5203359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69dbe2c1d6dd02944f22a2dc1a0a0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da35cb5988a171113863b7c66368d6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae111b9bc60dbf00b00e75634dd76012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e311f1fff1dab2b3486ea4bbc7674213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c527b2f90e7d61b460b4bbdf9d215714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb1923e1ec5d99213ac4c03bba1a6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd36c4b03ebfb98275fb0e341d8f6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abdd1722b7f09cdf560c901dd674cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992ea7d05dd57ecd51a12e82118f2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d93791bee3aff82edc0bb35c0915819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286aec1a347be07f35880535eab696220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47b8663364078157b05c7c9a0a14521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc719e3f70dab35eeb0c6f9c897482a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600dc699b2150fe46966d094559bdc723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49959299084a65143a16f850d44d53f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd70229d618f03ca36070a9c9bb4cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994adee1f4df433e9cfd6fa49f54b4d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb893edb49808e893f2b3e915c3a1dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143dc0c6d5f1329084e6ba4cf705ad428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cbb8ea05f4f1129d8e5180d83c43829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab097d96b295bf884b96cb5866233a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b59c57c3754c85ff5a42526b11feea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199657dfd14bb7cd83262f6669e164032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca1298e3e1549e898b9d4c4f53af7933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24481e3fb6c9421641643b9664fe35fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f3742bcac03779eb271edb091d2ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a900c1aa4730dd5c001ffc2b5cd8f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ac4b4111c7bdf967766bbaf92aac737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd90a23bae554344b1f3d9ba712a6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64220276230459a3b04af2962de1a4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9569cc01efb3d5bc0fe0d2a8e07f126b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368e6e72467bdddadfc7d4e2ffe35b1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc2e2d86e87f5188a7bfa8c84407c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586e9e0bd60e74e4b2e8c9bc814c63f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be09906eedcb64c5dde1bedd66863144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926235addc06c36a09f71ca74a8fda745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad15857b5f9d4d19a3f8e922badcb7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e23014e5c3139ad0fb99267eaf932447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240e16b64700b6f5731849e3974fb6048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11729b67687be66a9ae902930e91ff249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479128904498f792b14bcc822c7ef5b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c260807be250a70632fd9807f6b615e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd015b6667b04d751dc05096e454b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350e0648db9b1611f29bee187588a8053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baada565cd6a7d4cc10631c2ec80d8ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690acd7817927f32a38705ac0b3fac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aef644328d4c89de22d48023d196ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d940d669c5e24447b7b52783c2e56a357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1de8401062bc20add72c9a3e4fffb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42f52276d4bc1523ebdd90ad9ed81f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65544dfcfa2597881125f0bb2c9ee39960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e010091956e46d73d0b5df3747df761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac0c8bd522e0a0f6f8e2dd29dff5062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460dd08f2a01636ab7f7562da43dbd263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695fd2ad820ca23f0a10f8b49d8c3f8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac2060c65ecf17109de5ae743578d765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f25de2db2f4c86fec70ded2ec544566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b38252e6d56072cfeafc0adc7ca9d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af726833ab49173ac658a95e300bd9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca123e34e56a0c259ab2fb508e889ad669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f77107ee196492dae4326e3162455870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862797dc8f0a531457cabdc827e559c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeae54bc0d522dc4c176fa48d5b3e7d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f8c9c6aedb46b1808a9fe17650da573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a92b4c3d5beb2fa32a5f55f64c02074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2b37b0a59130c638acb6702561c95b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4097a770dd91aa83506787df0229b0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2b8b5cf14b55f4b878312e28940ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f9909087c37de738367affb37f75c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dcfdd62e8aebbd16c2e11f4f4f21b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471413914ac1ad1cfbf8b3e7759950280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a3919e3428b8fe32bfb7d0d86c29181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427788e05dd1d24f7beabbe2275f0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a5b91911a54d9dd11486831c5e649f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789519a77ea3a206d189aa4bd2a6ee5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c775a456b33c969bb4d5d3cc04d9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426eafe6bc10f73b99b66874a52edcee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a421d0ea5cb058f50716e9781b83a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d2b6e1f2c7528ad240cc758af001888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf6460da87ff75f7ab3d6996ab775f689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cc477e411f6477503effadfdddd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120880421984f5efc2c3d4b99bb9fe4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22e703e21a8b922703e819b16c784792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c579d68cc34a09f7159df04d1c2556b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027b4e0507d662fada64b8483a7dfd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6d62104ce2dd633086dee993896595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657b55f7818c36c7a0143c67e634dd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040e6e74082af449892ec8c3e99720b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8451ac08cc3f86d1b99c53ed6baac84898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15264222fdc321580e88cc8c40ca794099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37925f02c931e23ccfe3ffeffdd2c123100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0028e3cb86e92d0efa662eab1a06d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe0f6ff1e4957a60b888617d8b7cf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be6fec8d6ded2aca1b9eb77e29b453103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981bb024e6980faefe0d1af5fb6840fe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7db9e87cac8cf39cde7b32a7bff23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a323c545315e10da024a698059e58106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b49305d023a2c868e843d1f548f6c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dc1564a6963de6c65b7a0f510cf35108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a716acd859a7589ff4ca3d15d40ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7bce0f6039d3b7619e0063a142c111110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c341eccda089c86af0134f5562629111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7839942da4c91f36d9543e33e899e2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bed0074bb486c7695e38699a273138113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24639782c3d75ee07ed4138a6712d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94341ca265703585196de67aeb44587b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30abc73f52ac9f60d89e6bc906cfaa05116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a130001845984a63109d89b8b63289117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9724569525513ed4373a00e58e95412118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ca55a3f1495acdf8f6635f6985b55119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcf419febdd36887620ea1517214fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283aca148b054ba4c2d9e5f63281fd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8641dfc3fec691dd175cccd8c1b6823122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff4c19550283112dac99bf306a4df5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219672576f681f9b46c7847bd74e0b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca839c7df7c9a8465137f0e1ea8dde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc807de08361ab806ee2dc22751c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6131fd379f3cafd2fd0659375e992e5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17d60f72906f8226cbe4447780a94b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04529ab5c09c42170782337db4f730129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9315ed5e12b7203135b7d35783b0d72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1c03906b809bc8da4dce2f185694d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95b8274b954f260a841eed664223a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ca7bbfb6bd3b09a24ebc309a0101d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74ea2af19929e0e3f485412a2549c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e435b7699a6bbbf4fa3025a83501c86135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956013e3c92515cd2db0cf745e4e228a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bca380495ccb1a5a1022f3775b0dbb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0ed189e6f003a5d9d7ce3433becc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c05a9f39d3cba16eaa2eee8f110c80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e0719965d48358afde7a0ee9ff210140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe1f8928a0dc74e3031d3069a8b0fb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e469678e2d9decde3b691b7af4d214e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d241a228ce0557c19cb8ad13fb0c50143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a9d454e792eab91515078dc0bede4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b241683ca10f98dd236c9bc48d2deb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820e62e90e2fbe3b36f623ce68534c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f929a793235117c07b3bc3eb70b67b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010e8573a82686a14ba905d62ee0be9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e468a42b04da5a972e0bc236176f60149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa62da8c0965e185f3ffa2542438b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929827634f55b8001caae3e211f2d83a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a354b61b886886e91f831ae9e926152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dd13cd2979cf3b9c293feb7214d86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336975619b0bbf74b98f8dc6f779206154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a047ad7dc07a811fa8a23333760863155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215764c3d7ea0f0df139edbae30d32f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f525039eee523b25d7c2e5a7be983f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8e4d5ac76bf3094eb5d04609a6bd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340966ac4c5d06355acb74db1e528299159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735453de1ab0bbb88d3229d407b99c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da0d9700b64cc6a82aee70a78484a12161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a484df5b275e5df23f725cb5098ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313461338735a3c4db871fbddf93b5f6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55218768b63e8d45581863290270c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab7eb5e0b1a7522a7e03b287e91fcf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc9717f91afa061de689eea5c41334166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea923bb4157f417aff84cda367df27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644cbfb1f48de50894174b8136dc20c6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b3a8f448dd20ac42071aa881b12d6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adef84f012d6d4d57c1cc1fc17f218170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65a57fed0bbebaa8492cb143db1673171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4029fa153a265924bb7f68922acf669172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecccac158ebff910a8dd8987b23250173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ba840e3dd7589b310819ca977d888174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18923b7fd0280ed18436ca8bd9040a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6b7fe4b3c3d6fdcc835651ef1d493176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ad8f9afc7670b91d4e79e41c48fd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cf32aa766777a7a1334d31098422b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3497b2feba02f5b6b4f433b3dbc755179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a27c6eb5a1625572282befa9787a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c18f1d27f95b69813b108d7734101b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cdd938252b30f9a3e6d3f5cdc06314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a880cb008454cf691bc79dbd3a490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1a252eb43f62ad53ac983921a3d5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3852fcf25325604259bc7f143e46973185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999c87f0b81b91cbf42b4a3a1ad37e2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323b6c9e4ee967eb2064221ff4390fa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3be875b22c56dd44a23308830e9498188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa046d52ffc4feda4d063b038dad7c6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891ae2658f77f1cfe7af8ff69b45e15190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875b31cf041012dae4a9934a90c30cd7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d796aa0769003f6e1490f04a12666abe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87195201159813ade36c71deafedd6ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c8c31437c39d6ac611ce471450f61194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f2cd4d73e7a46c0969b2d217ef3ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a826c36f95ddccbc5de0610c830bd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a17800ac079aa5818e6ad78d88ab2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df3f27a206a0440d4767ed88694f75198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2158f4c1ef0ed30c1a9dde3dfdda19c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6502277e932fa0f4f454c90b167d19b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcf737b37bd66f10ce07eced9d2636201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f388a0b02f72a30af19eb60b20bd6b3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced19e214c26793c568867a2b86a02fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81c843fa0f71c5ae25800e45343c6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d8b90933e1943115cecf0c309e06d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09154cdb3315f265939e1b05ab29c638206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b23a7599462ab8ce87df20a4b155c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426e4b945cfa45a835a00b7822c7318d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ce4fa43e74ac73f9d171040de3bda209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5242c70b66b6158b256f45d182cdb4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea924c9e6666aee8f493b60701164d38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d751717ca785ec41be27bda32e791f9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b6e4d1222e845c07ca8f7d530def8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9316ad9236a974000c26df9b0766a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ce1bcf5ad82afcd1e25d90bad4c1f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dd7338d540c02078dc611e47e57f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4d19e538943c91d2eb209bab9b98217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23999258e0066a5106a36ea1c222f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262679752a94227a734ec9cf74776dd4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a3964ab19d7049e4392be872f971220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784322406b0849eb72b28e031171de4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bba9db32576aa73c0277fa932fcb93222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c8a33d135c5a2bb257952bb949a79223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0916fa077d727db7de4d1fed0ca493224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a34b309391daca95acd9b244306dc1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc070a7880e4a85093ae2f030741af5a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c975e1ee5fcb9255178df1ecd5ece227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983416d646e2f67002c3412fef27cbbc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38410f6168d9d6cd45df216fb7ef5df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e221148be62716acef0380c35796830230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee5625d004266a82be7a88a0093ede231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9d22e47967b3475d26c193d9b7ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5582b844e03fab07076b47c1aff4b9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffb3737ae81649392471da50925d0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef317f92ec79a91a12ab35714bdc89ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dcb9f4f483d7a55a9cef581349efd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2075136ca7259f132fb4f35c7523d06c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9e0528adebb19797228219128d548238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa68e5d3db2af726ad0f4200248161f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4a0703c9d6a92474f82b6bcc0b318240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1cdb842d263febb9ebdf783b6e4d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00e1a0acae533fd20fbf8c9143863242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0e5af010e3d0b27cfa3cd829e258243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89f9ad1dec6fc61aad4c21123795ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f611fb5e44578a0106dbea236ae4a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead346ddff278f9e277107231dd55d6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc8e6d3a7418bd82000ef236829560247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e05f362d373685198535d362b71875248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa179de4dda1be3cfe94b76c7d21a1e5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f73d2e304b0522d204a14204cb5622250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325dd438c3a3c66856dbe279458d826251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e608777b6889797026023b850c4176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516378aeb6dc11b2732836711b767aa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339da91a7ab11dcb246ef026a38a2cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab7dfe4059f6798740e9d0ba641567d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca57f5899cb361e3aab7c2212e56834256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eec3c12e44462223dcce4eae8838a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2536ae71e6225b2d602dbda853b0d0f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6fe797f96fea34b20f4bcc141a340259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ae05f561d03459b99060a19545601260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbbe6027ecf5e132fc4a81e9022f24261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b671b075cde8b9178bfa6f83345a70e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088615acb3e7abfbdebf966b1b66b24263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b213d219c31508bc5a98e5aa9d085c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871117154c6603ce7cfffe4de860382265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae1a49a9dbd244ed6cf2c1252d98dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2af51de8d6f3f14bc66bcc25b07ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f8fb677c1142a647c1c5b34f3f0e7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f902d9e627eeba414635dc9892da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2f236006da78e5878bbdc8e1668d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4ddb370812ca957f1d09d79171b6e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c21148be95cd1371c6a762c6e0f4f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149b999a7bb5102769b97cb65c2dd3d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643eb7a22750fc315b88bb5370492173274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af70663f0268b5f46da13639232c980275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a814b66305097ffb403a5321b8ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1829ed7e5f8dc80cac6a21dc0aec9b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf11e06be2c690c3c671fdf46641fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033596f2ebfed4898b638d8799126a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb825b481055659e09c36cbae2fb18e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3509af71e041f37f7aebd3171cf03c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ee3aa821119932b2802074bf1b0a8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef70aa2f4650a7d764969eb711e83a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b563bd3bb0db09562a7ed57e9b898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e352fa7bf88c266f83c6f35097e3ba8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0015e6181797bafe8f8d94fa47d4c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d8c5ebcdfa6ddb857633cb74f500f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7ee6f6c749b254e46885bd1ce585288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b0ca2e481054abe96b42897ebe7c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5efa05c1e5da02f03fc461cfef0a77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b762af58cb595fb57dbb967fb91b03f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef75b6cdbb5d6b51088cbaa1e8d106292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1482dc70cb58d57b1313a24bc934507d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673d2ca7ce2d23dca1eaf9f6c7566ba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24802cfe91641690ac48a10f03ba43295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a28766af0914c59cd830f5099fece296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3b114190cbdb05001cd2944de48bc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e0ef217963dbed512ec4516ef9ca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0690f3245c841d272fdc3a6f91465299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90f5216d0f0f87ae743f9aae5ecd06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e57ef3046dc8d1c6c4843324000010301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf9bf615627e181aa293b93fbe95e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c365f3469acb834ce204cf93148631303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace660f205a540cef26fc9241dc3471304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69bedb17aaa19525d351270e0c9b915305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8bacb03d6ea97953bd134a2b1354c8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162778b77d4f9e1c5ad5869552964c1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5174cb9f6e204e58e841ab22727c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6a25486900a506701d8c9b891f452309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9d4159ba2f143facdeabd6e0bd140310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ebc9d0f5673683f4e2cec34abadd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000dec5a92aa92f5db858bf790185254312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6cfee9b047e6baf1a7cff3912c19b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a55f5e7244ca1c22aa2719e7eaf9d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7c5512ab4160ae2a18ab46fa45d8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ac9becb82a95d034db77f21c405fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e014c231e66aa54d5b729cc67a9d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c54fd0cc7fe19e7904e4b7e471b10a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac44c57ec61cf6f1e9eaadd55065f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da56ac1434a58113c64fd809be6581f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5ba9e9743c7de363ed198c869e3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f363e1e8ceeadf9fe6f8561bc52e1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce68d0ff849a4970f408045f1be0824323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07104d97e2bec66c7be4ad0c10ad2f2d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f6b18b0d68daa43923a408ad26850325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64371ad63566b8887d73bce2db4d8d35326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f85ee20f63a1e78e3a05f4bde66b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372e71773ee6195dc64d14f18605f0c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd89efc20b8eef098f66bd118ea70e9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5bab147d2a6a86fe44cffa23c96a1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf47940252e958ce83f67f4308df117331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74e67f1c903f23ebffbe4dfc5f07a7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79298dddd28119d0ec6ceb2de850b7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cf7d50ecc3b18ea666aac9e22f233334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2596a428d70ce9146f5c4ed21458116335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab058dc6f3fd6cc745e1cddccf1628336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da788e3030f50529dcfc47865677e4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa7dee600545f2d7239918497a5f76338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381d8a62f787bf1271bf5ed8c27732d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1ab7699a74be4ee8fb4698ba4739340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579821ec306d2ca1b65bcae0d88d2608341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf8859c575adc8710289234551cda8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162e366bb74bdf20e16434763d0c0ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb1c20010fc943cace3802ecbaf9d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6496bd651ecb92b5ca09b477efa677345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad3d90e1537407b4dedce17d85c79a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a378db2cacb557696c446697da479c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45208ffd0664494dec63f5dbdc090ed0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cccf02fc38aafbc2b238e62715cec2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcdc5836b0ba87ca790f1789bee8c0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56af1ee85a0e71bd0794b568325679351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b4c5465de966c3811a5f7c4171020352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a1ba6cba8f7c44ed2b465295ca42f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546a5959ba3af868c95e595b73c9a5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c2c09efa55a87256537ee3f39a8e6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03816abaec42c8b0d81171e415fa59b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defae7b3eaff81e304ba55d46193fe6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93287d9d8e638ec5f9294c384afeee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654420a28e9e41ec8f5a10ce460a0e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6a42d03e5945a8ab80ccd4a120342360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630c5ab7c7f668ffb0ecbb10e187491361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02471bc313eda08a14db41f5ccad0514362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a1eeec718d36f2017a4e235299ed0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481eb1e9543ae2230c80ba2e321a3b77364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f6d205004b590651eb1bbe2b016bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8b4f3161a24fb354d7210cfd6c348366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28d60a1e92a2496a6c7922f2fb7a57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115166ea6494fe8c165383d6339cfed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52278cbdf8011fb26425ee30e4bf0515369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87089a9100bee7eea01bb432a78b2ef0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab2a62420b6bf259b3b3414d2aa5b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704581d5eb8b16904a8fcead8f1c363c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e464f111195a62fdd6f3163053ed9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f35a9aecb9752b7dadb1ad765025374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb35cdb3c615982cfb6058b65a444a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f5c8f3dbaca0eff9fe523967b11ca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2b57ad6fae4cd3dbcdb4227f8c47f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd406fb881bed5833b4a42f9f18704378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9cce0039d3bcfc3e2d0dca58f5455379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6c3c21f4c8a8dc14e6200786e2a8e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fc5919cfdd8c84823f01089fcd1ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86d085a7cb075bc67e01dba604f44c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca49f9fb3de47da0e0bce3302128d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342eda3ad07106db27779407c939083384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc051023d1115a1c0856df72305d9f2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e21a16ba75b8ad98e8ae9c73a2b799c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7da0468291d8371a1ac3144703d36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0a410794109f8ee51f3f837dc30f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653527968b74d4efe8a23f0b4003ad7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3900be78a8bb850f05328d4c47ed89fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910d626b296326f68a583ce158022e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bfaff0220942dd98a085980131dd0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534064e655da3f0b35d9eb5081a6e15d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41feecd0d083f2d372722efb737fca08394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd55c600bb8cea3d4a158f8379079395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f3999c87687b2a7791807ecc1a5d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f749925285274faa94ff1d4ca64f3ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a243417814585a508efcc7ef8cf9896398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df90764d13a4d62c25091337c80b27f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032783876ae6e048697faa4962a95c18400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac17e132c7570a81747038f47e3a89d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cfc0295dbe94f457fa8cfaa94a328402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dc75be18e7e36b76f8743ab5cd164403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aa0e9409b24b94ec2096d81df7ab2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7811323756873437f1327178e86027405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d631cdfacfe5e0279b2e7037a3ee0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8363710c9b497caceab566665fa9d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a8b93995c5b04d1830733d25c0296408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8c522582fa7c55b7e80f20f00bfc3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23192ae42bf0c17f91e3e7c5daac65ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdf819b8fbba0aff1bad5030f7c150a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ce1166b4727bf239e4f9bb1ba8891412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c968591618321819fba35ca7d3e096413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c494d6bc69336835c4fa0a439c9aed3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8377646cd4fd0cd4dd3eee00039b9ef415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e39eb5939c214505d711584da7682c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a7437b5d6e188b97643c0ae7d28eaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970056a69e28229f2d11373551a674c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c872299d1a3e6a9d3b7948f9b62426419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee460f72dd5f512f9e4af25dcd1f4797420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3e4417c4a609d7f99d196de5642d44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863b5978dbb2bd8f6680422ad2023c2f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36940a231b20a2d3e630290addc69bc4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3840b17ae97d912dc661eec5e7a36c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9d02ac5a5abe53f9c9e497786ac1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313a10f3f87a1f2af9dd42aae4838a9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928d9fd56e0a55200e6b268996b2eec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b069d83d40865e88baf04f1a021b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6052e19f7ba61c3a2271e3a36876caf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408cd9fb5ed7280325d12d9f41aea9fd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4499d3f20d910785ca61d4eac35b4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33969ae467d109f2b91a248743d30d80432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2244fc6ad23d8a2420709dda034be58a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f67ca99fbaaee3655f274acf4eaf9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b671890e040d86a12cf843ba534bb2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48394969832fa0554be492c510e7e71436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afbee556f96fd62ebf8ccae90dec53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f48c65de40091b16b8e9de60357c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93c268de2509f4150a807ce1976d0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96d40a7ff699144cc30e51bed8fb40440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f8b221a0b66fc059a64029af2e52d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb13d7fad142fea2611ab3da20bc99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3d8cc2a1c5b3a584d4ea19d1b4198443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d3451a9cbbe5609bd97ba0fe94d88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f9b55ee2e7b4ec98837ccd9cda438445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8dc9355042daba1eba9aaeafcd246c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46382c29d6d94b444bbec4f2aed2ee9a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53975485de46e10d5a85a59d6622a089448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40067e54f4d3317e54c28470580997449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a88cbd0b56d1cb842350aa65e0af16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff235abc53b9244d9a1976c35fbfed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19d4ebdcfb92aa0ad9dcc0addb18ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979a9db51d94a52f777fe33391cf6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1758295206e2c8c3e05d22f10fdf3f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de65b8ee8e108d3c1c59677ae2ea8b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b928ceafbf9bd4459876a209d6173a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c3bf89532e789e2661ae55322343b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14179ef783cdb3c259a0109d19569cb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d42845cb9217d40469b96c56b3b388f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473b06c7f2cde31a78907ba026f19db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fd97105f336c7e51372a0ce5d7dcc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf343820467819a7fb0d3fefd71ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a941f8cd72e9ace68f6bfc904aed6bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07596c9bfc3c95e67e04edf9233cd44a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5758496afaedcb4159f1c3a97ce3d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb74a3d20e7784ac89fdd436826c957466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b70526461213b5bc2ce02fc7bd549467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80907f9106bf97307adb38143df3ae34468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e06ce545236a55fe8d16ad485bf7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04661c2d0f95917196456b38d2a64c3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58ae624a2c48ce1f044420831eba0b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2e99985d3af9f82aa83361fcf4d4c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf47ee4c673cef8a9402cef1b8c90e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c0829916c6a41a6d04bba5d8b548b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac280d4b6aa4809a44c0bdf432164e62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f716232c99742e81e70f230b3a3fdc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701b08bde0bed8055318d228a225622477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869fac45731891a95283b35e755f906c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179541c366039b4aa946cf948c967966479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c9ea1072ad2089b0f2e30a3a16f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8344850920310b07170a923b9dc43e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ffa556c098e1b6e69f337e1dc4128482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb6793436e10fadc4406ad0b5cc5f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef7b2fe9bd9363a717e9e7ff854e2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3752fd99e736e8638f2a0e6d1ca115485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871983ac5070f8db5c7a9a3baa2e7e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802df199046bbdbd115a6baaa51a7be9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aae675360b04eef1d435ac9d22ce65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab320e7760f47af7b09fe4b1400ff6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b298be8fa89544411e21b463edcd96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a778f346bb5f3fcc945f8182f27aa61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979dfb88a730c98c399e8bf71c4379e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36a294b1e77630c84186034cbe36b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d892cb79f2713c6e8e367077895f9e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82920faaf23747ebe6bc9c0cbee9201495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13931219540e2a8fc0917e69cd4917dc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff4353ad1492d0287a1bffc8574d61d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb581f932188abda138858a0a90cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaefe6a565749cadf1fd4ac6605fbd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325cf2e65c4d524cc276bc8d41d18dd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d21dcec1a46594508d36909460a5ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6902134d4b964ffcf1dbdaf020f25301502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd163986fb3052b101fb49e1a4d5e07503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb84fdda686de72891989915b9eb9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03985bb3800737ce3d34f82cb31af2e7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e42050e1dec8d9b53a2b1cfc6e5621506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206ea5be14fb26452a1296f78ee376507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e792bf551e6ac18202a2774281c69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef23a0965aae67e1ab588990fce093f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590261416c1998f06d03c356f22a5a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3d2682777bbb4af011f1c77738f97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b84a286619281d9fa0b789b71e756f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63e35c7cc12f337c4166402b4fecc01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deba0315009b55e0c2236aa68ac3946514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bbf564f1edf39aa95c15fc97502f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e17b1765589c2b86108d0375f91fb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bc98e0f92ecddb12fd453177e25bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a525ca358d982f9f6abdff11ac09c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c30f6bab6d79199983d4502e7e355519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc78ea1d0ea81c3f8138bde8075adf8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c425cbbb4d578e1572a53d5422ba521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa66cec0afde0a658043bc9486a86c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd970e5955188016ab1a5984b41eaba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da635a120b43119c539becd456f2ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce90dd40cd349e7f91554f70c552aad525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b587831dcb842a108fce511fe821c02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2a8130c35712932da7cb34ee7169527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c62d39e3bc83c5ff9e3ee2250bdbac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423faba6afeacc3966217d739337570529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198388d38a48dbcf188d6e76e5025720530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46525b8c5621da16dad84a831d4d1ba4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f5a74caf34d95141ade6a92e51996532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb38eb905b40f0f51adcfa54ce8835533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f693cb8f4018cb5f1add09fba7027e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8010020953b686c0f740f967d267e2b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd44a514f8949b74dfd11b52e4e07536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdddadd9b951757c89538abf0c79b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bc7c0c6d1ac3c28fedd376cdb4b2e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef7dd6d1f8ee506594292a5c4c041539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af294e19083f42a02ec01c7c08fc6bd8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02734fc557bbb64ae66c72e2ec6203f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d32cf740724db4a09c0f7040c9dab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62f55babf6fbc04ed38ee6795e5bea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a5a28b329152a644a9b7a7ec993b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441f45c731dfa2ba6cc38ff34ec21349545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe24e4424ee563f9281022f174dc6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a54f9d2dc87e7390251c27e1f5b164547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e7d301c33d91591c148c50feebf2d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c2dedd842fe994f00292dff76fa452549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e1338c2d4f266e2b4196b172401aa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca88e09c3c9601b764017adb7f568e62551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca1b0d691e1d9d38b97d80e933e6e9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89067a149e630a7bd86cd74ebeece8fe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e72b8720e48eaa2607e4e88b610e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7271c907a12505bdac451322486f9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f93b5f39679110fd91a804fad071a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8da4fa301f341aa273df31aa7fe4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424c31728f8463bf8db2ddb200c3258558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401266655aa675f084a23ca03c86919559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d1ff3cf523ebd1ca0ba89c02b106560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a9b365edee7b6954a8c5ced57b975561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4dafbbfcbee83d1936d010040319d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c1efb361b2500c2dcad1fa087402a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8252922be17e7f46b5b64dda7a373564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41117cdd4be6c6d261916abae0b55f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bda0eb695c1db092c911efec46e14566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd05415d917b04b93a89c2692a0b94567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c60e3597b4d6884e740ee501ee56cf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9acbb345db02f748ad87875639ba4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236197f0ec3f7caefc7a8855ab26e88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c65ecb811d3204799cd2a7fec4b880571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ac610ae3ebe19a32d0465efdc3e43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df25ed7211d855b173a21dc060f807573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1210a306ea1221cd40459ce8e49a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833f9fa988d2b402f2ccb3bbcca06fd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25499980eb6919e1b1847d7cc1fd47ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8757e5e980b407f08435424c58f83e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141aecda3d8c6a67a5677bfb3a6e39c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43d4e080dd7c81ddb3ef50c0dd2e2f1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2306d7a0c1bae9cbcc6ef16cdba5e7a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1aaa84b5b66c5363b9143c6e8cf67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5500246bbd4604f6fa178345297d569582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9b5900fde4aadf1e87bfe39122ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0926374bb33175369f0cb2b2c7d79d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb76eab6ac3f8e79b73ddb30079d98f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983101bc4d74523e6cb8cd830abad74a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf95a9331aed942609de42764d76095587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b457a1a055b9ad4e67d6ba29434b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35c8b379ecd7e100dd50e70c303d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f3b1709ccc52a7336d5bec7ac7a44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d76f9553967e34aa2c7ac1b24b85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425da54a2c079ae80889236efcf9e036592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189a13f581605c1148d594428e0845b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c81c184b71cdee9e9df1ba00785240594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50515a0f48e942be8697552a505b17ca595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c745632ed2fdd4770dfb7971ac020d4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9c6f19de31334498d30faaa3b5891597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ce42920c05a8dbc665174f39f7543598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb218a0013d8c34fed644c19058b07e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4790ed1c4ce456e48b1f346b684e10b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976ef735f1cd1b8106728bab6217962601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6261497a9ba1f4e9f508021d9e2e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e96a68ad6cbc47ba4afdfa7b832172603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5b1d288cb50ef079a3f1c856c950e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0260012c0e0d6ecbabff0d0f76ade5a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e7659607b68f5ced3b7c39b113283606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77cae7792f58981f29e67846978cd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96853461283293deb8ee2f8f915a5cb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88434513e05ad1eb47989724aa3f3e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca5c58f4631574b779ff6d7b8ffa17610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd021f0ffdf67091433ec823dedcbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aab23005102cd411fdf9c96885aff3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26366caa57da5ec1739e15930614e9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d4b8f920f32c2d142fde58db22001614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49408d78532771de669cea2eee0fcc4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c8f944251d29738a324758ec7ac6f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b9a5bc67557b622dbd0608eb94900617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e22e5fd99cb91442d137ce6c98028618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac6becfaebb6d536f9e411e768085c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42544fe95622d992fb5c6f9ed654457a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b0a0276014f19ae41a0ca033ff412621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbac6f349650530e492c20a3a4fb002622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b375e897957f6e84e4babe49884a3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3d6f5bcef166be3a8ddd25b4bbec6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f49b7d8439de8eb7bd8b7c6f63ee97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd33684e86651786deb0d3e6a973161626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac4ddf2bb9769b59f8345bc3df756627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4942ec7a6aa94ce2819d80fb70e1906628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b975bdca8ca09d53264e4eddb940f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff812b228d810fc974c1cc7af412683a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594b1f89843e265628a0e7ee2b944088631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0246af6f5c04e6222766221d38e9e5c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe2174b9de0cf40be603b54dc47fd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561501f4254e816c6b089f1b89c0251e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd7cd817786c260c1436759d430952635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd88572501830ae8694c23e84d0dc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88c3452a09de2fd293e3d4a05809d8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a15ab5501f2dbe81a4fa658ff01c8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c43690b33b11ec7434c5fda60b3a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898caeaa6e74a9ca99827059737b19c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5d4473b52387c14d9cdb08c0c2afbd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88861347d9b0cb6b1abc084a563cce24642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9563c658f44b782bf2935c0a79d75643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0de250997c1ba8d7506a11882846f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb70d6919861fbe16d71b1baf02c607645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62f0440a559b9b4333c41bc3e517e56646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bc18126c9a83300d4277c7d644025647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a77de53c2b1b35d8fb81aaa847f886648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e9ff1a4372b823dbe765d5624b3aa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507de700dd074e170b222749b8be4ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae930082c9883e618d5b865860a000b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418dd98909459d02030946ad3e478c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e105717a23697de2df34d831036548653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5edc5700063deee56b36bc6e1e49c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bbb92dfea6dac810a516c2d010f84655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b928a4ff2eceebc4e00c7a8de110a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed42ec04f8de616054e261da44f1cad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5880aff2a7377dc1e8aa184490ab2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cab6d2422c5eef4543ea92650c0a70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633b9fc8d315a639bb028dae714d917a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfb13e4987d37d2a5192d15119abcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034110086c350b6b6847c916caa264662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f9f912c21ac1bd39a79a20443927b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2c236569fa6b45fd85738ece8d6ed664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab23900d8e8a57f2fc467c0077a8ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0827996abc71918e30cdfebfdfd466666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab4b108b366c9f72086aa6d2734b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b29ca96209b3eb3bf30b8ab9e47899668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692d251ea4e93a045c53e87ab36544a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983826b089a291392f93b8410609fae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b090b2868ed2e4e6226cedd58ff6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ff895411cd96218677db1ab7d1aed672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215ec3dcdbdc299d1d8bfbf23a1da72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f3e844a698c46cb5983a110355536674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2970f02f394dc42fcbdd38a42d3aac7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fd2481d73d672a97da9ebf5861b49676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c6ddeed6f3caca8668cc22993fe2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed196940f9818652a004d4e3b67c2ac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecf98315dd92257aef58985a532e99b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e67e977cebe99d353f7d7732309e13680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b52a1683d1e4999cf77bbc9592a7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b506afa8857cd28f4229610ce7f6ea682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea36dcd5e06fd5bbc65e23789b7c2e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdff82f0840672d4d84fb435c91e270684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4e4e3029d534b89c048786140afbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985729a6a34daf1267bc7f9ec6cddbf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef30542db4f77ddf6e9f1dc880f2711687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9abf12b774eda715fdad0c700c32b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b39434d7b431e4091c863c9eb765da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2a156dd9677aa89a2ea7cd980137b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcff4a002cfd867f59ef0d6ceb7fd65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cd57a738b3d8d223d3d3cba384fed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429e730002ec882a40b32988383019d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70661a90a39fc71729a6ccca06522a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9332e07ee0aeff480a88fc977e83ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebc196529a764569284bc9bf988a5b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b360daf67d2120fec956543e848db26697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b55b293b8ee0fa0ed13817a873f903f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e5eabcedeff4e4604fed4cabff17a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4404ed52884e0ba8a411917844eb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e41ab5034caa389ed665114344db7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7341dd3cd968b3fd2cbb9fb8cedb942702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7ea635dae4f293faa9a3ffb96bdd4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804441b778a8b3edb91113bfa1fe817704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56c4910b3d6d86db89f26d53e74f0c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef4419ad35b1708e085c1ed10528b9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ae69b0a56d96a8b8b82425391229b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3569cccb0a99ec55d327292a142b0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da14869c2bb440c2bc4c54d0f0bc2a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb2a30605b3051ea6955b9e23ec644710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf7f1b833a5480beed070b68987f0e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa894dff64025ac2edfa5aeec47e35f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab1d893c1cc999866146aff57e096b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a74950cf0787e9997dfb380b5f3e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aef4d9d6fb575881636b72a584b6e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652d24411af3eb108af655290500b5c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc58af9b9729d67437f86f6ad92672a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec3b2eb5fd64b6c5c9bdd756ca98f8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991a0bf6bbc20e2b277354b3039cb11719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ad68d7b5a23d2abc1ed9d06adaed1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99653ed8851d9370543dbb936434c88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21924cedd71f5e342f93023f76cfbb42722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb5fd6f926b0182d2cb0551efd2b93723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbeedb7e588ef488f99ee55f3d0d9b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e67471f0c0afc902dbdf4f954c887725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340f5e7907314b4adb3a26523dae5bd726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a13987d231234798bbbb7def273a73727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd23afa52f175ebb08da75c3aa74754728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a289fbe64c34261fbe8fd7a9d0d8ce5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdefadfd1351d64cb643d283d5f98a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a953724876a6db81c4ec3cd681a67c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9edfc0128fcc29982cebb8a9b164ea7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7778ee8dd479fdaec15edff0abbcbbf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1f763c268fc87ad27cf60a06f5a6d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1849673d9149f7863f6de2d73163850735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab6c111f717c5994fecbbc22fd765a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792373f323801b1d5399f630a4014542737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9123b3600e24367ab149dab7f3369bb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e8af8a406d4eb871b96dc225cb7af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd74b2b77381c8b790ba7696f6135740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cc216ef050ca797d9c8883d227653741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23f1898e87fa797b31b39224af7dd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c85883507242018f6f8bf5686e5747743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4d908fe74b2c8c5b0f72c26c2747b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0d6644178abbe1865bb98868c1044745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75f1dda2804252884b590f5db28b99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3cf65007fe09f95bcdb2fe1cb1bfd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e34695b25de493db83a98598a7d502748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87073f659ce2552620dbf13c4a36e7e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611f631a30032f4d3119014c2b77a21750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6080e26ea2705b0a73db7d969224af751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7620bb296b18223afc8da4493ff00fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b6c2d5aa71a499d55a844e731f6a3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6679d177076a4e2f2d83299b134ed36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491da27917263cd37b26d36edf0e68ad755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a2797d1837bec313cd5c61ed73d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef732b017eb23bb427aa450ffd59fb2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906ee272c42f4cdb8f3dd0dd1ba297a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d0b98b58a4d905786c9d7fea31e87759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a92a0ddc3541423fbaeef0c8da70c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8853ea7cb0eb67b4c82951371f4952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2dde01b565e9a34f57bdc298f87793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583697282b0a4d6a99a126777bd0ac114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea24ae167d791889d03c6a0011cd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bda915e787fc78cea1799f3d5d47a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d52c82998de354cb17f65e1f606907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7079415bcee80638e91a12287c02a74b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0308eee4d4ede717fb39689550f619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c869ff80c49bde0eef3f4c59362cdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ecd651beb3c6864f6eb35798287c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b427f62a757841eaf6c17237a68912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f913f065d43cca74143b4fd1e27148413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fb1ddd5139a5ea5b576c185adaed314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3ebbd43d1670a76fa761b2da429fa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3cdee7cc2efc56bb283216d5943a1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf290cfe29d1c761061a5375d3feda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e16032197fee0486eb93d5dcd480e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50624281da8ee2c9d3b05b5204e8484319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2163a1f6a8293441a29f8f0d3b729c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a11611905d5478a629e0cf894f9ff621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57898688887effdce69021f2dda24a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ed3042303224aefd89ab79d1ea16c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cdc8ab6a4a0c0e60ec2ba0b1e91c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2880a4a01b347c42c5c560922fdbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f5366cc3b2b5208244674555625a026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61502d2739bca8b1f1dc1961550ea7b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7d56c67ca729cb52f7a1099c4d33c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47924f0b1c342b3dcdc8b5fe5fd6727429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d66c46afd0afbada25f2f5011536b930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44426e819c7d6ad0e89102b92c7bbcef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f02954cd4b6521e04378b23cb12a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb934c7a319ceb64471b682cad6159d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e852f7526e8e4eee10164520d8fc43234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefde32c768922276817d3b74d0e20235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e9e84e203e35555430dfb58d8965936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70182f8773fe60f018ab7089bcc4f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8fd8e9d556503661ffd6faa1e1db1a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383958422cb872ceb7a9ee06d0c3002c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a3807cf615c33ffae2bfa844c434940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59870a9db791b82e7ae91c07c48654c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1765b915d2c071f6a8690bb65a4a0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a89a987b8e96bad6956d2b1102999a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f534dcc415927d4792dcd042a28fdf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0369830d7fbf09bcbc33a0ef1373545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05dcfd0e52fbcca12c8fc795d03a5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad175b777134d123da9525ff32cd16a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cd07d635f6df46405c654ca2ff95348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6533cfb53dd82e35112c8bcb2cc8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f45788d3c9053b70d64a15ac67b47750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb97e2fbdbf179eaf780de55851017051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63de37d98554f875a53ebec0e8686b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa244f3e80c7c6d1622760ebeb16d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731d5aec283f8a2d70c6fee8146d646f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a795658b37dae971959efba9994ec55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5401937a92977f4e7e84aeb281677256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15365f47fe8ab61c4c95a89f85be680057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e42dbed57010340a43aa1d6821c0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bea781bf56a02fa891cc87d7cc9af59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094ea394f8973311be58bfc714eac460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fa74a093969adc9e3a8651447b48d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c87ce00c58a65b6b2d4e6ba09b41762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84930d2bc7b394d7bb917f2e42905a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c78aa0dbee54dbf82c1c5fdc1b4f2864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ea96a86ddcdb7ef78c6f495b36aa065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbbef95da38a3e63057e2b94e46781666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320837e3fa32040800fe28baa8c38db67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e163bdd1322476e4921a9e7401b6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb765e689c5830f308fba9d57834dee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861d426d942f09299b1d549834bce8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bbb8d732f14f638a945a51e8a330571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2b350c0d14b9797401996e7bc30b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c14182b7bb11f4552844707b68597773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fe353a7f9609409c9ec94211c5db474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175dc41472eade5bb4cc52c4bb4bd7c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d1f7c47905ff8ebea1d283ed4082876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67008395848e6dcc9ab58cdcc22afb777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ad54dad295d96c6c80f536f1de16478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa24d2102907fd8e71c483a06d8c60379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113343e17ddb0a09510bb2ca38d0ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd00953f56bddfb5681068ab5bbf0081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e6281a3257d527cc343d4a87ba0d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739abc953ec82f03b73b7a7d059c25983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de92e53a73242815d74b9f37e72f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddc8763f50d10d46ac03322b3af6b085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016ba83fc0ad4b306cfbdf1cf71fb6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056521d9f383209936c5b8c6437e36887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d295f9d1b9a8b424a1b5921706a1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba0f3a13589c4d00011a4cb16b588289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef38b0f6f961dfe49f9dab2e99f53b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458f76172cef2d9040b74e4b6dfab9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ecde94c10683bd0318a8ea37ff08292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae45d53037f20946434955cc5c856b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125029972049ad1eb5746510c13110ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380daa6f5be93a056ee1d018ad6536995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272496444f04ead3b3b71ef7b376555396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e05af57dc505f959b6732d7585f0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5a00fded13304a1336e13b505ed0298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13570735111c6637ca8d0070ea0f7a299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a30da2cb5e0afc4ae0ad825b68043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205bbe004a40c20bafabf19a1b799c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddb355f6c78ea7ee072c4bba2829ae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddc138cae426d83d1e66182c070d64103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e345b953c04cf96960f2c620486a164e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03f662e1b8034c421c794ac9ef6a7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59334fb2c32b8681b26a664e20da4c3a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103011d53a15148b975ea277b0f48945107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cb2c41a3fc4950c49b361196d388d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef907781290181989934c2a9c01d3d4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4064864a9b50e0fe1e1df0846a4230110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271675b1e5dd75f8c7ca595f9d69b76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ec7bc74d7543188a969f140acd883112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87902a035e2d78d08ff4ef6a543ed8db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4c2d411b154f5a1f5ed6d648fbf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c39228d3481db29e4e736855d6ec944115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4818fe2f1d9072f03a038b75ff284d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5546f6cdf2de274f4df3daf67cfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30497d7b511035c5169e7b9c4a2394118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2edf7fcaaf842f3dbe4fdbe3f54f9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a260c1d74ba84dafc42e332aa532346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a025f586288c4c22a9bed063ef6fe6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b68076db425a7734fc62a5db031c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653568cb038429d674aa6da3fbbacdc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450cb3caffd7b13c6e65e4f96d7cc3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326ae88dad485d64654494ec190f65125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4343b3bdfba498cb108f2eda58fb82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d6af473daa9fc5f54ff0d1bfa4d9e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ff85191611824a537b69a9d691ae9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd4ed1bba5b3c646273f451f43199129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ddcdbde9330a7348f59f86698d802130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5e09dd062318d301209c129b1aa23131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dceb123e84baa4af35ea27a6447c62a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57181f01af571fa574aabf214c50f976133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe5bd2bb5ca73db990ee6feb32f3202134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf3cbb7c70c374c5489f9cbc0a5bc8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456ef4a98ddf0ef4b9a26de769874ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f118fff789c31ab77e18507f6a8f14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5044900cfc55392b982a8783bb6f035138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43962d589354645ebd301f5590bb0bcf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ec71d6c2cb2c3143ec3a1b6882498140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52699cfd03d98216994003d068895669141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e9482345ee6c027b5a54c585820abc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea90eb6de60d2b0e0908144d6843b1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e96c31152978892af72310634af931d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d6073e6a95da47b618c93867dcde6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30536d1ca9bfcc81619580ed49d32c3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17baa5fb367ae4d61ffa65be1fab9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a667749fcd9354fc64b08b09746f5a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c78013627dd984c0e81237838a0543149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c928d63d26e2c8a9b62be2985af41150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913e5743734ea02841a2aaf01c506b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4aad32d359b3e978969b3338acec4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2d02c074204b1c1173272a1e5aab3f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8f4d8c4a6723e1af0d40e60eb4a2b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e151b504d36950853ec085946cace155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5eef729720e051c24d5355c429584d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9fcc9c9e7813fe8bd377c53c6d8d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb012cd789c645865f5fa3cddab19f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52da866e9c60a727fa2396934ca89b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2859170223d34a27e7865b1e95cbe73160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898eaf902b1e58fb6695d4259cb4789e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b858d97080b3ba2d6ea8ea3db7e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689528a86b11c8207d5be22628b381c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89362e07797695d0068411352479c20b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fee245fd45e1ce9d8a7c8cc7b40a9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b58c01e391248d56a544f166a6ca15166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f318ebb24a21445ebb39de251a9f389167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b6955d69774db5a3673aa3e35f374168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b3115ff5dc2116f7aedbce4607cf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364bb937f8852ed921d8f859deedb03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc610b096e13ee8e092a9c7bdf5734d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda788a0f410e2c24729200d7b040179172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d5f2fdaa539e544db916f50595051173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9da82a98a7829433fa63ef653cdfe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618d4ee4af12d65f47dad616fb04722f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33842cf6b03922ae1beb9f620b3ecae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac12e8c4c9d13020999c155650ff5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9cd49b28011b5804f930187826fc52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cc20e61e78b5850f4598a21ce0c32179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1cdb103b3f820eb9cb8d35b660661180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e145f6fd6c212e71be93c6c0bbdc847181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652dfa90520454143d5507a5fb1a3af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbe26b83f001f04ee46987421e3c23183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a33c9f41ffdee62b172e959288962184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9770b1f70ccbab93a50ca015ae8d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ac1fcd9cdae5477ed4698d479071f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac58aa6297e6f56e6941a1f3c81004187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d42508d611b98e431241ef7e74420188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873d3ba3c5c8b1d01693118c92e9c70189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264379b9572e5e86b1de534a9f001bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85071fbfc87611de673cab8fcd90c27c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d402ef9a8371c98290cbf936627e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbac287c33cecd643e418e18265914f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cfc2a1e3116f43e11c8512da05471194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76250602cd03d4d4efad0af80301eecc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d594dc36dc4d3d0b06c08976d679932196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5136c9fa72e31b41df84d6f02381c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2f3ffd9422cbb60759745fd69607198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a7b3125b7c53ab335bcc4d3ae8f31199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa76f3658081e47a1f7b4b23b12a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2d7ba29108b511d26cbdb85ad6629201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092dd0641de4f11bf99108502a8c6d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883485ad0bcb95a0b89efdcd73665a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc1466bc5ab9035d5663715e1c920204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984df92990ced8cbd915ea7c308baf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd23804f2e706762a239c0234fd1b65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d019376ab3982b0a83672cf8bd6b5976207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9a6a216a5b0e275c4844efca9da7e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f7af9946212bd615095abb81f558f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58e30a8506bad1e4725a5e2134cf13210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639018f678ca8c150bd7b13dc6623938211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d3b6e926e74d35b851ac883e3a57b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189999ab6c65677292fd3afba77f1bf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f85bfb3b55ca11f76fb2703c227a1f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb7756f21dc35f1b72590eefe86367d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7268de5938ba99b42146f6e882aa7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730c08e68d85c2343283afa54d090ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047730ad68a11454d52eb37073519a9f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef7b6fe49703059328617abec66ff8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01a64920165ce2d5c9ec751051de58220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cf2bddd5a1f4087a1668e6818f9e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350f0643253cde2b37544061e04ecf1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d110d27e55e5bab9430a4f94665ae82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993074648cded2f6eb8ecb564e637b8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601446b5a11de9a86b4dc355a122a5c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517dd4e5793dfea2ea92981805216e9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c703d3dac935c5b972db2e6961d2c9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba281e993a0e9745d6743791c23d7319228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbd14e2dd92e524be5977ee210bb1c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee85e2bc3520643138444fd99a4bb33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8926e68e7fb347ec7633c8e504833357231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a385bb4bb315364181ce2a0d25a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b6319164286a646ce036e4a7fbf7f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c5e51933e0b8f7a54892f0b8d1152234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e928883fce812184e647e9a9d1d8f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420a6e02662030b5e56e53b1d1dc66f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d2f3728ce0f7287530f70628b8d19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5af99f3ed60af40527f579a195a98e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2900870fccc5f41c62d958379a97cac239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fc127a9afa3e1d173ed792c1d2e05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce7554c337f6de6cec5080f62761ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3020abffdeec3a8c2d814eeb2d1ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3606541e7c9526ba9b635693be181243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7aecabdad2336bde3fbbb66ffabd6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e968f4c9efdab63414383a478a221c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa6249dfc6b621282da05d00898a24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9ed18789cb3cf4532ac426f2559b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16e2847e5c3d6fa449afbdd5f3d7a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d485f22a235467f83dc8231f061eb2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0fc1327e856b96384ba7b2ffc138250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a1fb65b74b44cc3655005617d384251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51780c2aebd64bff434f47debe86caa0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00518edc9573e6dc16d4c098f8e9c5ee253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272aa4514b936c61b99b391b887af8d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3a43259132620d8bb0a18d9d6bfbc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e02a39691fd83ddff63cd3f1668ead256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283377dd9205b46e91824979ad8d2be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff119e91b52598a86d86f816fe30420258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4442324f0528a57746ead1573a67d06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cc5a9ad9d5f4ab01caa1a8254d020260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d7cf6b81d3b59350cfd9ee3272599c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565cfec0412263580a5f99a2ca159c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a29df856173bf751fce883c168c03c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c96ea3f26e5f2af17ea1e74f9c677c6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72af2451dba59e69923697153f107265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb92b2ca8c68d6113586c59ded861f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ba9f2baf0757dbb6f529dc604d699267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a02efb029f6ffb8efbab23894ddf1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc18a039160fcf9e2d25643111bdb1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af75186b6fd43aeb7d6e585f8aba34f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9848e54fc317c9ea4095b96939b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c9557a6e546e1b3753ff9c4b23f454272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826e85aa6deb9c4ee5dab324df8e3f2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64051f98cec419fcfbc3941a9750ab6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59679728804ab27883fe2f6cad37bd9c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f897e479a7b789bb36579c36452868276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4602ab7fcbf1381b12913988ff572d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f2b3cb7e63da4a734af0a9a7bcc29278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860ea4ff521ebe812e510a3a9e0415d0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bdbebf1f01e1fba113745e76e7b52280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc304517a32f09b58e2a1f143e0685281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b30ecf80417268caa58c4d417b905282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd90ba9ed47fcd7b9f5e08fbb24bea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7432f9df979d3f4ab58b4914d4fdba284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2afb678994897dafc00e8de8a8a5384285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714547e693f9fd849833f7c27457c5df286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc397c5d2afdeeec3a6ec8e5070da1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51571f4235d7062002eb12f4bb2a8690288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e69a294a26a53f292d11c9513eb0d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aa254170ac3ef932085b37dd3a93e6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b264d213b118a6e2ce680daf7014e00b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775764ecaf27fa32e22f4ab0e226222292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca05222bac3438432a1e0f41090d875293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db43630c10b2dc9d70ceb56e55ec549294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44abbb1bd8ec245cfd9bb58c793b176295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18b9f1f8521f69f061e966eead2c4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713e1965877c6da7784611a183c30d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6500aa7d6b51e620f54f8e7ee9e127298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea944387b088896b99b4ba076bc021299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40568b214e29970f9f585fcfd6b6de300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5f9e6dc1165215f3c4ba50a7dd780301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a417c1f8108c541d2848cad4194af76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebba035ed2f794f642157c1f9020a5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7a8997fc631f58faf2a9f750b2817304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d9c2cc77baf6bf8efe0aaa6de712e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8629661343ca315801c946045f4b2d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b93d93272ab15d78d0009e19a137e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d736802cc4ed977941ac415e8fc9cc1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f886b7410d6b47f3e5a7df2f2118b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22d55179308706f605352e231b53c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850ef089b05a5c2c6acded402876b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce99fc619cc55660c88100ed56e3ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6ae5c22842f6b23abe8849145b0a7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddb3c39258676d0d759a146d6923ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d341d6b2b1e8f6eb524b47c6bb2301a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1418eaca2213afbb4e170357ef6e35f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf9abde5946cddd148df0fffdb32f8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd5b63bf67f55158ceaf3ea05c7707318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e7bf660eb209dfd57e13799302b7c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115246639d32ccd3b1646f82de255941320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188d1d23bb07aef1bd8f982b9d17ce0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c7080ba5d5fd63f473f182dcb8933322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1015eba19c7389b98e6dcbcf9e8ee0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5f640d9cbf4402f89eccc3fa9e959324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8355ca11dc9894ad120b1033d7f230325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb55ba58ee1847bdf1dbe6060dfd8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ade9f844d7790713236ebfc0d472327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b71852ba04638da01f6518ea7ca30328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88613a0b5bd1f21ac21844c58dfab57b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac51e3450e8edf6f12cb6654deac364f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b991a860ad11908dcb00fb4fa1d22331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8a15ae7f230e32d254adeab81fc32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910865353b413ea49d4099f3ee7e6d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f33986e5706e154d2513f2814e203334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042d048fd62e9ee4aeba5c4a626dfde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69f72610133f1c1698b3080c002a5c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e437f718884a86ffade6898475c7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845df53e40da15e27ce169b6ff483cb6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16ac3d350fb5fef8b92e3b1613f6116339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0f5ae1e18b842d0fa7c033269b9c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669c4c6ac834ca1d913dee052cce402341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6660e8898c2930f13289d4abe2076bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36841d2926aa6c9e68c5c9be62dd88cc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8dc72b6acc0cb5d72d1b254d297d63344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7afdeb3526519d0080e7441fdb6241345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053ff037bb47e4b7115334f0dcc292346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e1c358cf8831b3149defdfb5b9e69347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8815e8cfddea9b893953d04cc9599348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44333da13ed2cf2723cf09596c2150349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246a521a558b4129d6ed44d27d3fb0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c1479e36913ac2371ddae598e0a2e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e4932387cfda754a077609395bf71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d47c9d1973bbddd20a0871d3ccdf9b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955cf33b32e1bf8954c5f19c18fc7ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a36ffffb72a8a9f4eb94b5740806a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405d49328a8c184e1d9a4112d7983f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccd89d1ec650431373f5eedccd9d67357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb50f8ca767b8bb76803b7444567d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a5b72818ac3bd7d5fe425cfd7d803359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2041bdb256383589482b091ce6fb0aaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c30a69e35e66343a68de446824d42361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6856a7ab0d804ca0c78b0220d31cc7d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3510dcfacffddce8c2d180ced290db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999924c6e7fdd75b9b332228195d8d42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6b5fea5fde6d85ce9c13fec150014365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81780c0185e28179483ab266fb1b31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f3f4b4f57209ed2604f80e0a1eaf5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89f96826d7034af65817f347c97d3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed059d6624bc6677a0445dda4df539b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea6d57a2a88526a87c1d9cf27a379f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ea1e5bc07a7ce6967438ddba982c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d71f82a0972441a3026a84ce87e51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dbe666d0770ac8a4f043d8a35cd17e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ef49aa421dad201ebcef73fa6a560374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc2122ed3096686cd6de986fc293ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a0718877dee19fbb68d678547770c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e008119a36500341a6b2e385d72674377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14bc09cd67a85710cdcdad854a24bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eeedda398cdca64853a108c95369e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4588ede102fda96fd8e67ddce6de0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932964c20bef6d8d2ee3bb68ca4593d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686733e360d8eaa5dc37366bcbeb9280382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1215751e01d46d57dd6602028d2c95f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dccfc1cc0e26ff16c21a8a151d3760384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532145e34f2020ed3d49a5bd146623b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9b2603602f6fb2a14003aff46aae1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d513edbaf5fd48b955fadbcfda38b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcd4754e323f86096737c684def6a06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290969c6b7cf9941159b5d6d857d6aab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb069f4ef9a605fc0cd941c2adee227390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d71812ae0c6dcf785c19970b5f281a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b85859b8f0effca0e00be6ab7d69a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97294dded03844af16832c642277ac09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b4a377d7548bb9cd9078c58c06d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e681975d3f7c3872187f2a2ee81d60d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19320e90d9fdfa25aedd94b7c91b3589396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613be09cfde2908f3b4a2d7302a8ba3f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e38a9cc9aca6af64024dbf4dd5239398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec82df4856a5a3b4a309e50a16153399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599bc5ac857997e08ea9c6bd7589647400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a073019ac315c850bf8e100c4f8aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449010151019ed74cdbfe8d60cff702402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f56f0024961a9cbe4828d43569b1b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e998e4671fac049d85d7faa0f6ae6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607eac6d598054e7264b6d7150efe271405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883dd0410123a0cfa3465ce3ceacc70406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875da0d804fbeabc64bbefd08dadfe01407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd20751e25134a2231e147a4e71f5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411146bfb719beaf2f511a3e8d203afa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a17eca9cd701433d6c65c99e55f78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f5a2d3d65ab548957034d4c662939411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db1637a752422dcdc6b09b93afc610412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce4ad5ad7050183123bfa66badd2ce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484ef1bca06485935c96fe288e06dc4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258ad1f381ddd6ae4db22e489b52205415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840cb5042e250a62deb2a3b3f0810592416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba87f9c2ec79426efac6b78ea5bb9c1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ab89741b2b83701114edb984b923a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153173025ccdee826990f4dac8908f15419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0638b3023a766c88b86f59d1048fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1947068963f023f0e02d9abed715b56421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3a3784531fda44a7c6f05272e21d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec994d88152a1c37d9c0d4ffd4f0d7b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136bb866872448c337a5787495c386f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a20d1a22b1f1e6da239d91db53945425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a95d2d7a86c74b853222dfb8099141426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eef63a8a94754def178e452c03570427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d74671ddda36588dadde9947d3de0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9441adf872fbdf5e9222b6fa8e688cd4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f705d389df1e75d5ac0f25c87f7683430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930af2ef63a28674376249d50e32772c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d9539c2d623bfd8aa145c648c3a88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8499e0016e1ec552a3e22c5adf6e52ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde129da8276159d1f0b6b8d305218f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6676babe5fe58c79e539c174c08fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd164f80b4c4bcdc44cb981b586f8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8157658005708f858598a9f9957e3026437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dd2358fe0b4f4eea728269ceae697438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4119a0eb6f2cd79df436a995a9bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b060a9e585bb21cac050dd28d5b65440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7b7899512006881e9ba4befb10dfb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8382cd06ba6dc7ef643c2c2e65d39442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b57c19183106ef986c4fb755190bc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0179dcdcda08165a91120685e25e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7d1ec91cb1ec278c27b9eb8b4750e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317eacf01cbaee7d3cb67ebcf8d22bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473488efe8171fdc62338c8faeabac07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9d6cfc7ffc4580a3d08e38dde1a11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a60b1f802f7fb9452930232a9e462449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfad080a4cc4750bb064ef27f8b806450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cf623cfe9ba03ae8c33dde63ca94a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bb1d41ce4b4436830ba7d777d2232452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96954760d2736cf49da4d29213bfbb8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730f7526fdc6273fe15560a8a1e3dfc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfae695924d8607a9079383025f655455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6276934181080eed671d9f827a6a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a83f98993f411c1d40d3e78cf3b76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20056b5a03e681eb49625e7e0fa5ef6f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156003fd86cced5c38fd1d116545133459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef1b0b3c1669c913ea6099b5cd7e0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232ea7a5d0a07149d488af49285061d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe0ce43197b368e2f8b79020800652462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e41e165262667c1527626ef12a5835463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2bc8d2942702b68001f4da976e774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9619ac7bd5a1f9f5beacae5231f508fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58bbbf3665e74174d8ac62e9fbc86c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9b523f7c4f8fbf20782a79c7f21d9b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4233084d45ba7f36f58e4d3be060f873468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7066a65a1d57efb03c363e5c436f81a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32af0de4d37c8e3b98b4913ffd12e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8267e712a237551740e599db20d41471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a614cb55d62dabcbaa167fd28691472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbc5dd04baba9f2d329404ee00b2f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b06a1d787b9f0773e241830cfb3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299a3a37d9e1fadb7d83f5cde91ac4d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84e2c9f72e5289408b9049b519b786476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5e711d591c08c37a9e7b3071ec02c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c802fff80802a7cc6261197db194131478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc3202ad84e4a22b8217f62bf44cce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb5c5dd5206239c6204f14a3027663480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7dcfec6f9f43d99bdf499f9e930b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56c2ced967fcfdb6c2c7b2ca3e98b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87deaff293a3435a77b97c49304ae8ac483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc4a5ad77ffe4075ef7b7b8acf6fb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc438adb6b868d1755deed6fe01f67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92e27cd4ae4040aad3be57763ea4bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033184e38a34c38bd468b65f081e3e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f1a1d5ed47d4b898cc6da3cff1b42488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61b5871e93945cb6ae5ab505236fa95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe5b35f43390d6a5f5a76ba223a228490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f873f6be7285c013ea6f6bcdcd16f02491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609a402829ac4452e493133b7e6fe11492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3a136c104e5bd571a0fa481e8c9cf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef2772455afc11536ed90b7d3fb2c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f12744633de6de339f407df1dd894a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e5fbecb5c86287126c3ef5f35a86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe835a2354c693422d28e3279ebca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9dc5181f1e45bc12acd8c6022fafc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc79c1fe9712ff93ae302670be73e2e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01c4df84d1dafa39025bdd63839c1e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb45ef155496c338baf83dee2eb8d41501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34500916d5d6dfe208318f999fd4ae04502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe20e0f4bac2fa8eb5fa7d2c5df06b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e5b521647bd9be99a57192a4062d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e56869167747e5e63ea07356dc90b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039c84f9adc79a05251fc7540b43379506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf5e04622853f5d0d2085bb0f7813d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45850a43b9b51553c1f178036c9d2d78508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225c1c2f1231e11798a6ebfffbbeb4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66b575313b4be300383627c42e7ce8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76eb43cd04b2af7eff222de1aab7d4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c684e86adc223c8062a19899b44f48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c1010c6dca7a465077bfca5dafd9d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb64fd8205c6845c88fad73780e5c9c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dca9ce67ac132b2d7a8666becccafb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d3c6ae2e881b5104752726d329b38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0645f9099348b09f3b3cd1f27d66a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208ee9e41e2cb1a1e41de11e3dcf39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46631478d78f3bf52b415fa4c21c4ee7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b4a81bc35226904de8df44f2ab31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f913a36769881a594552f893277722521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc6f938c491d8dd401f40f14eea000522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fe19baf7e5ba42701325f7af8d80a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693c2b15ea99b9914b6792fe8b9bd72524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa46252f16d9eb4696fcae01e00dcd1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86089fec7a39e383cd8b6a5297df074526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a6012997feaffbec474c1fe3d57af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602d1e9827613e4c4d3eeb9556e32d1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415406a4b0def24186d3a98f0885dcda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24a86b44f773443ccee0da2653c4d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca360dcecd43be9aa318eced5d61d7b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7702bbdef761f4a0049dbc83c24bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6c04ed2829657d89f8ab27f3a41fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b71eb5e60d4cef7bd6dd3c09cf4d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596ab93355428dd4e9c1a337c98de55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285727867e0be93342dbaeba270aee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a060e8e0e80ed50829d337fc7157bfa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d215a8ca22b72667774418b0fe9b611538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737be4e31309d41e8297f2b26c782d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa19d67aee3c58dc9513157523637540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343f4ec50808bcb1b116283d77707b8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de264bb74de4e6f151667906f91b1558542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ef1b4beddfd66e4c155c8dd4d7a90a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3b700f70e37bf86530df16eb5f0bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e344fc1d8979073c0db014721ea9b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b277ef1326fe5e7b310391e9fb81fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab8a4cab003835bb7e9a65b449c282547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57ecae75273b8c5eb0120fafdf3a9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80e2c36c93f72847324c211f9a9e4f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813751b7af894aaec22b16526a594e5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2efd79cc0e1c5183c86da2cf0da5902551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32fa4d22576a8d184604891259cd17552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f76e7148385008c200243ea575a340553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbf0fdeb5589a0a9b1f7a443cb8eac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cc019447b97bfad52d539321910c5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b593bc1151907c6ceb79c55099fb256556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850ad9d6dd8869e34788336075f0267557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43375c96a0ff80259bfc0460c5a4aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c98c469cc0ff740354df4f446f987559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab2c56a44404b516efcf910dd71f0f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c2a2fff09ee850c11bf9da1924306561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fd23abaf2f28a085a97464b3d552f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf656b968e45681020c766cf9c8917563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1472bc63e4a7570e37d7af51c04438d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccf19517ed00ba4c2ceb1066dd2737565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b4356f5ea867a5f928c57be4effe0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4600f58884238b167856a8a49f4ca567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d939d3d004f8f7f2b9dafa71b44a37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5eec3b0761afc444da5f603019c564569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87377285c5704240428bd0740fa6116570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a747744e69965bc5f5214dc6a24072571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542efa8996f6fb505dbe299372d974dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1026a6f546aa16d60af848aadfea616573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67ff02476158698596521e67864d1b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96905124c60a662c0f55d9a545b8801575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a2f85712331b35796404ed19dcaec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0a3132e563b935e5df2828ba2f0fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215262bf2155024f3a6138bb5ddf3710578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e258e57acd728631b8209a02ed1f5c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d741f4b40caf59fc7e114fd4f77f9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2da9a1372b3592bc61ff1cf018f7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f79b8ac1ceeb93f2fde7c7043de77582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a793b3d04f17ef3df70d3e7d3b46a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31278bd9481958fb6b78b9bbe72b3c8f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b6f174bf6fc016a33b68b1786d698585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd490a3a28ed923b3ecfb883c4dc64be586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c70a16ce86e08604e5aab15496ee9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ddd1e25a877f3a31383a87beac955588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07829d041322c202866ddd8e2395d514589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040dd3deafec73cb7f1b5aadc4c60bec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5106e9be4b6dfc244630988951682e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e9c2536cbd78a8c4ebf6c6ffc341d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd336c98b395270b0357c88de54eaa36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e1f6d08b06831e3ea65b089d6b152594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f22469464aed0ed7738d9ccde097af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba0eefb7f907d56f41522802382ad8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e730de35ad7288183db0bf6cdc2710a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57887e57d76702669e1da56f7b67ac598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00a07ad350dc5517ca59430c183e3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007a89b6f570d7a7a426beba1175df8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d12b57d41bbaf05b96e0badcf0696b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a1b19e84d58ad02050b2fda9b45ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a0086ba2bf64331ece00a6e8ab205603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d68ca86cc9e2edaf1baa6161910f9e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ac853d95070feb72fcb053daf41b3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126334943da53d4bb5d800cc55a303cb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05fe84b6da33627da3ff039cf92e5e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ea2d3f48339129921bdc84e202c08608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b51a0cf418a3638a2109b01189f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2118961fced1842494fda312bd42c9d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084dfc86561df3f902f38f9e072a0bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e73c2afaacb1bca5a4c7611192db7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574ea820ebb04b805c96f7658b05276613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aa566fe9978f63db0e236e1726067614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f205b2db887f0fece10ceec05dc55cfe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a28cf6b6bb1b90fef008f39cddd039616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbc4f046317ccd0e4cffc80d42e98b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee3d63b63f02fb259ddc257a064cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dd7815ea3e3cde708195f3010b4f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2022b44c240d5c4fc40bd8de5f739620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e8cfd6c0afd6de2f9a719c1b067c0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5331ed82e128773dbcc92691a39391622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834dbbd33f4c8095ec3b84cd51a6568623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07728ab2aed3bf875964eb68aae2cbda624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff189873023f71b65b873b5c7eb57752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0f14a3e4830100bc9ac63713ce2e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7a699c90776e3ecadb5ad6f686c1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546aed807db1ca734db6eb6452117b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba51b15c0f516b8f12b80b92f3e0e15629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121502ac66433a153cda6702e2eae52a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1eee523649a857556f656a2e99e68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960309c5ff49025521e18eb6017e42b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fee51344cccaa083b7e75a75179bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21139ec50148379af1758154124cb273634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aab8ed235f98237ad47d386fef6500635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c265728db39f10659de0126be2c73636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e4af08612f89a937da36d3537f8f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663f937dbbd9d463b4a6d160d231684638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eae7c0b02a9b60cb59e06d2f297daa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2730ddeea23892ca356a39aa9a74e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb330602d2f5dbad1e116da82c7fafe641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d6001068bf83115ec732a1bdd52e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10960dc68eb1f8caf12cd0efa3c6e9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb623190b15c80ae1c286475cdf1fb34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f25530cb68cdd83512d09a6fcb377645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74308583da438761c41f76b03644ee2d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5689c6e8df262adaffe1d6a26bea657647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa04db7aec12e883b98d66304eb569648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e29dec7e3faceee072ebd8f6c282897649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4c2fc4179b213b3e226f84ee340e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bb01eaf8c1c26839e0a09ad1ec8f5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7def98caa4d886178a4d36190e663652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93a5c717a7cd1b94a335617e375f65653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6213db93feaf27ab4a89adb9595dec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4d75e9067702a0b9bd58182ea28dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2370d0fbff32e3b444c44b3545a4d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db3b2936c854933f670af4c96cbab1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e311fedf5a8281671936329bb47384f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63039eea725dc467523347de3f3c0d18659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d5036a3aaf12b028179b0b2ba22d5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279032f3b9b8907ccc65407dc57fddb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c052fb92812f3017ed3385a80ebaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a02b49d111ba372b11d03defd1ced4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a75439330dce235880b8f9118d6cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2adabbce9815cbcd74460d94d5967665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07348fc0ed09114f2fb1af38aae5a52e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2266c2d75de1bb00ffb4a347390f3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e12ec215827b01215956d3ec66678668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2803573738a265e20ed09c40b2a061669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69372433e492d32f742bfe93ee7fed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1428e32c579886e30eea86150f91589671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a621dfeae7eec18f0f18d44a8c0b69672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecc0b1dbfe59ad46405bdef0a0e8d25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afffc008e000142c9d4e160d989e86d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a78f6f8c26a8e57040b4ebc3ebf117675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c7aa0b68403299d5f6888b9feffd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5dbf2d47e7b86d937f3fedfa5f1d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d637f2f6433c4c5fd15448b5a79bcf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2adab9ab7639809443812c0eca69f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372a48f785fe4879b641df0444b9457680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901f5cba3f7a007b39b0e6e0bdeb72d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057373e6b7b50fb6b536a2f63d56a5e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d3d2dfdee8a7d7aa132b97329817d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a66f00560621689ff874143f7761ee684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea2735683d5f8422abbe11a7c43cd9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4d88cfaadf2cf1138da4d98fe654b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9d253d99082ad62a571e144830de2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807838dee7926e1b727529e27e58ebb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b350623d9916c3c5cbd52f1a0d2f453689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7ffa82a615de031ff55e2898d22b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6089fd85b44832a57a32364570b932f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101269284e1fb579bd5fe0c74212b592692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349620e6a0595a539db5110340e8f28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e1fce77b171fd487cc95401e336f3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5537c8da142830223334d6ec3959b1b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d3aad0d69dd092be11849f55f160696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d229d0a94d37c687881d28e1875f9ad697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394df05c259a33c28196f7f6390f26c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3efdca4313984cc99a2e1558839691699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9ce996439f06390fd959dc32c4022700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5a510d3c1ab83c0c374412a995487701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455427043750af0cb571293a4903885702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310d0de838902285437619cf6a88eab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa5f8803a286bf4ee8b4310fb64b18704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae4253b7dba008a7bcccc8e05ce510705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8aee2ad1d2191b7145b7a4c458b67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ef253469100519ebb422fa1e21b61707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72304fcea25c0d3a18eda7473dc6b966708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b29c2019420b3eafe6d6b4de057032709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec206d45585ae843a9d89ba6a4ab706b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8761d1448e40b02d009d0b4d741ca711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2f8a27d3c07524cbd521d55673cbcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb83e1bd7a65c12c9e02218684a5e44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e119b0e8a90dc4fbd4fc25c81f8d533714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747779855249f8c23cf1d93e0333de3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef329f199b09a883735235a63bdb186716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42079d33dfb9c18289174c275a392238717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238e03411a7ae5a504c585712ef498c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ddd038b304de593d16239d93cd4384719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e808c385ca334204d111e3ced9f1262d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aed5f3b2ce767079fd7bcdf4a57c07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69acc6fcbe526816d25516e4efa0bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffdb6abf93f8e34e1e6ccea3e7b353723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611021890fb413dee67fb77498bd65724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cfb207950573f97b7e95324cae922725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a97038cebb5ca570a0a506d799865726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1e014e34d4b386068208200a038c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bb3d8af9fd480fc77890495d73705728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6a1c671bcf094b51fa119cb199f8c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd5d81dd1a117aca52df151d86e79a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829fe77711ae0ca819aa07d9a567c2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b52119e121d7a6e10f86b333d65dc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bcd99d5d76e85a899d8b0b3591269733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5bf61c3ee3837688c56ecf595f418734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dadc981595d61b9b91e1db87d9317735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2495b8318ca49776f8d1012896f559736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65b046c530e7656386104e2ce0c22cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fade7e89e0d4ee2e9fa5256c7e519738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e03942fe4dd655ccf1d0df3d766ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac347c27a5d4699cb164df634d8230c1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db16364a6369a1e734530ff8575cdba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f97eb11ea4b0374bb67635aea27d5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2788d6cdbdfb3ecf3e01b3176f6e9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f6b9f8e08f9ab1c1c3639882caa10744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c485a4f99a931de7e214085484321745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d11bfdb58999233b314d66a81f0ac746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2951a284e9c537c4d7df0156a875a4b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba8bb9886701a5d1e6947794d5fa32748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246916ea84d8ef88b7f3339bd2f8732d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856450abbd1e1e8ce3582eb4f81979dc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272af36297d82f008e347f87d00ca42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd169879ccd319b8a6e1f87db7520752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cd87ae5d2a53627cd2e62e9b0c6ca753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd6407f26130670ac2be7c510bfea8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5579216ceb784ac2c1ce15a0b4d1a41755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02d2a4bb4a8c182c7c9ef4838d9e6b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058450bff9da8143f575712462e09b99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fe929586b28674dc75c0d782f674b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02fd17dac81b1d354b220a951a21f89759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>