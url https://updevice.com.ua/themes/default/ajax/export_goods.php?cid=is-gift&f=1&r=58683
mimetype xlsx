--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78650e8f043120d9fcde95cbf1ccffb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a81db04a6a40f27298c6b57e27d3a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3f79a3b4803c5752f7705810f91cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eff6677ce2ba9076628bfd0321046d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4be4119732067abfa36830fc1a6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839ac43aabd50a77ee725dc8a6a30436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd1baaab49703dcdefe978807edc67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef057460d14c55ca7c86056b1ac67778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ed273d9bebf06dee6852b5a4313fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216e940a1aa12d2f0f74af86e7d423110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae95bd64738c0bdb02638b2e4b3914111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95062095b0ef44b2db377f442c11e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958280b0fc3864c5c12c65d4da39db8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51893bccb0278e0d98bedf0b7f0c3114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55492f0a99fc16f49d4008671c2b79e915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801f6dc0cca53cd798aaca1bf34a40216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8082ee126f65ef05da753e4c810e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a32f65d06b48c78b8788e879f0483e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483fb8f0ea81594b30a269e7e4bbf0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7958622276a93aee15d8c984961a1320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74c426f5dcbee401470f21f14571521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82269304f9b59bb5b6db3856128fac9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8679cbd37789ce88995e5e785dc1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993dcc2636a4fe5c01c926128941b7924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d2e8df2b6fb841ee4f78a786f998925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651374c37b53fe7ff21320f5cd4406126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e108767bda535ba79a1fa7cc978c9427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b350954b9841450c7e10a9a4a435428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fd275a4486ac863d073562792847129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67ad14c1bc012b0dd75f597496df2c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396f0bb2b57302d7f84bcefd7b3965c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73be082f4c2ad9c705477db41fe1b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29a9dfbaef4439c5821a959aa6690633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027de0a64e18b1d24d17f37992cfa5d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e95aa58cfaa37aa6834f2927f0e12235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dab8065186b5f4e4efd018690b18b436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ff2e53e760831eec7ca518f9b34037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f51b3d34e0c647aec4d780fc2713f338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cde2697604de5adf8e4e50ea1285de39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e85daed101b3bce353311bfba4525b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715ca467d9c4c903f44132ef29011dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b6b2e89487c05bd9ee69dfe2c5e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326aee3acefb2dd9abeee8aae94c76943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55e9137e8628c1c26a461f446ba8f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd2009f5ab6ca1064c8e5a0f282a2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fcfc3e5f4d1345a52186fba86fd59b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eb837ecf6fa0d06728294074516ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecccde3f5a6f7d0e828c9c845d5ea4f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121606c248f6597ec08f196ccb1df6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233722b35dcb012d5e3af73de81e955350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2631d8931dc13a5059ab66a75fecbbc751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82889530125a4a028d45a827f475f4252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb2a60248d26c5211650a805d3d3d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8ae18fea63e440ad32d480dd60f8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e383c3bf5c85071eadbab9395b08b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e048ff4dfa5b094c0ff871d2084d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b7d06c297e2895be78d6998d6237757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50a90dc673fa84373b63ce6b9f424058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb481f126f0564f2d68aa76c79496e1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ac8aa70f4138362ec9a1da18438db60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831479b8b2ea8f1b7fb03c7eb5451cec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95379d283220e201a97a6ae3410c6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e68bf9b93389c867587824d6f94ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be5a1776b884c29dace34ab0130e464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521fce3f4eedd31664d3c21bb42a73865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eed9e1fd75f4fe3f7d63826bb44c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a9f44f904f11e5db9df062173338a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5de012be8fda9b4f1f06899da05d8368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4445f67d61fab848e708a4d3865d5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e9775010ceb14110cd39fb8d4814370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078afec72858cd1ffc24b40cfa09f36e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b018d76d43622b76d9d5e8c98a26e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c43286938abb27fd33a4502ba28373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75327fd200a9722724ab5cc10b02560474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72aba185c41966a5172c7a49568cc675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e241d6febdce44239ce43ffacb9f0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71b990e4006597a64f844957d1bf9d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cdb850999b392ab73414fb400f91978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d1b020291b3b25a0cae21997badda79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c43cb5a2ef4fc44bed13eaec5de2a3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a134e5a7df468853eca6b1d6bb073e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560c7580d4709e2191e32133e79cfde82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914487d26c36ed7101ef8b8d944c0e683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2e435fa64d1d2dd8e2c9a5247ae5d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38faa69231595f200ab167abf572929c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5181aa83aa9136016818bc5cde41a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db53fbbf3c837583785dbf112182af87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fdb55f910bd86f77a39137a03eca4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b16bf5cbc3ed3309541c309fbc3a389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5f253518b550c61a3651718a6e3b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e327675f231c604be71b15ebc0e9b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a68c91a6581587720b73aa4246a7ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c55d983014ed4d129cb54f9ee5bb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaceca266c474b87c13ba7825e1f2b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71566b4231c280345475650e03b0308795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ae3d180968c15b7f5074c9444c1ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ab2355a3802dea8e31a41e22d87db97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2088a45612ab0b35a6742a9a244e0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1340a548f248923edb485686f709a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c49615d958e37585b768261741e883100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5e0adafe5459edcaf4017a54d503c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f30c52bea5ba3d558bce36a05ef737102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9fbc8a4e78fd4bc090f25a175388a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c3e0999986363862307ba3df7c58c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6651b5f1ef4ba95435c7ef3211c37ef105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe7da7bf41c1b532eac9ef3270ea94106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f4a760f165b5607a78fe568236019107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebfb8b8db055af6a62d65e4de6d234108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c6901e21cb481a4d7e618e4b27767109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74efc489775ab4e6e99fe47bbe5ad3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdc80b31f4ea93f8101c7052cd3e0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3603bdb67860b16dcf52d20c601fed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f00d6a6d9ce54872e4622da0455760113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34113bb01ab5a449ccb8216fd53a6951114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594f43222101579aed8af7699ccfad8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42828d271173733f5d5781c3ed0b142116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b89d87c56f14f97fc1fecdab389c47117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88824ffc0462947cd4191b9b70b9fb9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af87cd918b9e4b8f68d95fc364d68e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91513a7a4c9a0e157f21dee7feb50c06120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1baf5392b0a8b346df7cfc77242628121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b11d767eafbc459aefc15902472ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53afeb375c78c60e2ac4605b23c4a24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36bf6e12905ad90643da1e47461705124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e998f87ed306fb61da8e33bd1360e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5dfca852020748d867d87687f619c5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b28fb1f103659f214a1fe8f84ca067127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659d4f6336b5fb164e43a3accdcfb99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac0585e1ef64d710533c5bc73be916129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8210ebf3579a58f3e32ea2f043e4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f4147b1aa927d804f41bbeb9b6491131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236bc920201b1f3164ab602ba6fb70b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d4f9d9c126a0d2da44610d2c8745133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd9924576ed6f79b0aaa628e69b1f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6df590f8aeb6594c2a38f1a238da8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bff211d7c54caf7edc70987f264bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805c22917cb7a15929db3cacac1df6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d7b7f4ea78e62b8b97f2be2022002138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556aa02fd61ce1a07f34486b049404d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ea5fb7131c4e6ec4f8a952624b072140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeaf8bd15b9f0a2f5414e250a70eae4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ebc6b545b10fcd2a1ad7c73e9e4d1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9ac51e3c541025039c881a864d4e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb184cb4d58f12f6fecb8db0c91cec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36462ad83bec788003bd0936e67fcf4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20e989492bf3acfaea48ffaf04f2f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058fa6b6ac4e0f2306c8befe6f8b0ae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d7ccb665824f8f25eae57cb747d97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930143a6ab6d7e1e2d3f25842690ce9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff6c413ecb636b76bf1a0edc93d030150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32851ebff64e1036ada62b0e9a6a21c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94838e8434e3818d860e99f09e6bf2d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4c5f2b22553a3fa8a0b9d7de8b410153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395ed56e0075e7c9cec5eaf3ea40990154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfe6d368f5406f10af97f2fbb6154a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b7ac8574970df7d58e70886a00ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b4d300814c503c21c24e0d7b83dda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4c8b04ef5cd45bf8289de433ee6f4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132df86778f8b53e87ae5bf71ebb12e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b301e9885741ca4e274a828e551bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a74febaced9cea0e69387a786e453f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535afc3826218dd129efe3a277e7fa04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedde4166b5a92d0d6ca5483fc80691d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d1e1a538c265901560963a723c9d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfdf768727e0bbf1af6f7b604fd0a32165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fcecc9e8ce8324bb8ded3527e9635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f3bca722032aba3896b824b935c03167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc03cf04e102747ed90524b14e0f9b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72492fbcd83aad1ec00e73ca8752ac37169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d17cdae15f22a6b12deb69dea02264f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7fd54c308fd60b053f89b99bb28c2c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699213b683c6e9c302ecd44f5fcb59172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed58dfc60290012792b3f7ee231abeb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1d83b17fc1f90ae406cdd18f4d8f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea28a82a7909d75cb2284867265d82175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e785f028446384e88fef592433079bfb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7add074b0fcec98ff75225c6ecf23177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156dbdcc929b919ede8c685f9d7fd98178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5ea6a89de0a30116e2d3433e54d4e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60685bcac9d271a60472adfdfcf6cb1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2a7ef0c4b358c02117a5cbebe71c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16e7f2c2e9840ed0a4c43a2ac02427182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf85b1819ad82a4af84d0cd7fbca78183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1540b05a4741244d92fb48683de91f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791205a73f07aa585b891f4c6d73c72185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2843f5e92c3c866a334b361cde1da4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29f329da83bebc3e8bbd250a9f9055187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec234610b9df1cfff218952951c5c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652f5887b1f7091816cdecf53f31f3e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099180463b4398f20d90cd3f22690ec7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5aeb7c00fbd337ef863a2444d8db28191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e231636d238ca718987d1eaef6bc8df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3a198112f022abd143794f2424f4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb365ab4329d7f59782b18b60fe836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3422c719924cd12a92908ff84c8131a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61328e92e8305445fc00edb9189279196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662a931f5b1950996019cd289498c9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754db0483ab8aa66539818185e70589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d8362d371d90499d5160518792842199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29d9582ca56ed1c147ee4053489154200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46759433d0ca881ba8f6c976c324b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6f00298fcc2907626701a6039e8dd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dc0afc29b5ff69fe8dbedf3fbccca203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bbcc62d92ab120e69159097ef4e77204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932653ff2f63fec4a607761f76c34f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b576ecf695afe3d54ee201c1b1e93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ffe7893e6bcb0a11500d4bd0ecd1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec441899ac82252a0922fd9aac61d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abcd0d94e17a202522014facdc988f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5744518b0bd4231cfe0de9bf962c8f8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01fa7142ef6c03f014a017799c7c81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895631f593979c7b81fa467614ede4f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeeba3c53d447bd18d4d97dfa6869df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea26758475493185fc1d20a49bc7d2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165fec4274dd426cccb9fdbe9c6dc5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8321beb10bc780b598282114d75af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb30e7f929e8be28338a1744c281d5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84593e497a0f91ecc9c70d72d91cbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce606e153e61190963bde72b59300752219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2d9159ccf268a52db240d5c37a01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d181f4b721370a1b7d49c94b5de9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b141c85d5a46bb47cbb0f26cc186e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73531c01cc86e7962790f21cb744b9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce36a4fc480b5f52f0921142e2289d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5582aa6cc41d83c171848522469db4d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c77d743ca48c9cbf15e911a5b0f103226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc41e89f7ed513aade8737cd2dc1ad8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527566edc551db5f14b5dff8ac0cc3fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc077e1dc188b688a54261d144b77e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b2edfb50aa49866e4afd35be9ea02230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5485f23632811ca5415d9b8c8dd71a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace56f57a06665df82f4f092576f7ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d17f4889ce64ee08d572f474e2de1d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5028e40a598a1e119bfb127be293f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac853e6611bef0a19a509db1e4bc4ed7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103500ceac8bb1db21fa73808c9dd7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a487a8a4b6f0e4c3d06ee77cb6c3deb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99add8be5666f449ea6b633ce8badf0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a45bf60ac73a02c9ff8cc6e99cc66239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821639f4d25b1cdb3f93ea65736500b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb23b4b99319a595a1fa7ce810a531241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c639b34ba01862e490bf515b4a97cc23242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093e99a93bc770d08e04bf220113122243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e614870d3a34407c2a98fe66831707f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ab8a1f83c5185afdf6e462f219c3c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c42057e5f78f5e6dc783346f4d7e8f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba0e4857bbed88c1b6df0b67c61eb2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d91010a2397f5f9b19e28628c3763248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967442033f50774bcabeb60cf831aea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a405b08716842673c63a702e2d79195250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9623ae5ad2a996383f7d4b8289ac7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fdfc93b18bf5ef340007c3da2abdfe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ce27b1a1fc56d859d450af5d91e42253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e7faa4ed86e7da56a808887b11fcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601af2cc13d8c117a00ecd5c13c21ee2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e17dff86b9fa829d0a459b35fb590256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e31dc0926cca568434ffa03ae99d83257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620abfacc2d4a29dcbf1ff90ceb65c63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740653d2d0593eab11c5e8c4e85090c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253c620c7e9ee38f07db6b893c43a91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69407461c39e7f7dac320ed5f3a4c71f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f33cad487b659f0e001b7cff8cf471262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00758d0dfc91968d1de5464cb81b74a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cedc905529112eb1b33bac4f1a3e475264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a487a3509e90af8c9b75ef7d685ae206265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029ef59fb5948802ed9c089b322c096266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07d3628ef21a696f1db4aff95347c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fd42872d7dcb5f901acf53b9a8317268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd734fee8e5db26d4b55a07f3c9f9f1d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57b9649b139bc96b3f28ad5b5eba69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d45a8d2d125ec31d00a41b41b5a3ac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf879626e2586b3f3ad498a4dc4615272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eae6eb7d8adf1fc6abe3dececcae6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90adaa1620e515e9499440a38bdf41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81741bfac69d9a92ffdc2ac81c6b0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457fc6f5d35ed6faf41bff1075a009a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be59aa5725bd4bc16ed4f7bb790263277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1644eccafceef32a5e70770afe8f0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5aa069e40f904fa45ec34e4ae3ad7a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce24ebef5c7d7d548249395fae58846280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de526db6f3e038ca7925b04994d36634281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cb3762d2f4333656e92d641436652282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99269f908c4397183e7306e206342d04283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528034eff453bbafd56efc4f549d078284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab68bcb674d5d24ba95ce7bf188fa6b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9c11ea7c84e6f5648949ed9c61e57286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae702145edfb53c428f3a40dc6f0c5e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e3460696d7d9a6c69e4c690251976288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2e2df538e860d4c03d489a94bfee8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd97b45ba59bef89cd21ed02ee30e2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f9a704770f0650a75a151cddc2fd8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a6fc965978941bc22342acba2b919292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56956f11799e75654d6d761de8f9170293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedef7d6ee19cd22782020da628e2d44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad4e45355f21176d03169289be0139295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a16caad0924ace9581bb013eaa3dea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217d7ea5e24da4f4887cd9da0e1aae2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ee517faa255da1e8758564e02ccbe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e942f7103532e4d25fbf5adf1ec08299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9e182e2c4cd0cbcf523651c34055c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8f8e2db3afabbfd83f921c07a0c61301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cf0eba36957f1c1d4bc0f527d56dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b64ab31490421d2ef4848a5861f9e1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4c33ccf655bb1c32131f7d8fce8ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff88b2cabef2ae4ea88a1a38742236c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdb3da9301a4821ed40f022ddf091f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de5641d38aeebefdd5afddce6050c2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0cf7599dedacc37857af8c2159d578308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572ab3cf399304820eb51989809c653309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6430490292c05a6dbb4ffb2f9bc792310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943956ee1ea30871f2e02ab39d73da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83af4d21abd7a8f8698ad02b95c3906312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511283dfb0175879c53a723e6033440313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e80059e37e125f2f4dd0e22ae7575314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf85b626b52c98eb33c6b4a51823bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4c02afab9ae093fe15f12e254fd11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5c1f8014a583c7b266c46c5c84157317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f3cccf97b42e01216ebeb292b2770318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9619dfe458269dbe93ba0073dc7c075319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c254339ad9e82162637eb8997234c2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64ac451710aab028938be202b1995e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee18a1f1ef4c2094c28c4efbddd3bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bacacdfbda9d52cae9f4d6a9fe82e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df013ea584db6ef5187763c8cbdb5eb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2ecd07cb940b7f34dca8b6efc7bc1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db011bb3aae35aae8e2cdced3ba27b9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d234acb1706448a65cedf02918ddf6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c5d98fdb79a482ec67ce48da18cc9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bb6757cbc95163739a27b3cf0adf4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28af5a74a9cc17ae21468c6b2698d8f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b7758a006966ff0fc880266407d3b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eabc7a5dd5c4885b7de4c9aae35ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2bb8c466f6c9a19e66735d6c260f5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f13440d9f6fc96d3a55e66f2272a90334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e08af987ee3235002fcacaeb35a8e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da8843bf89dc6f736f6842200106ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb82f76f6a1b0ecf12b340f646c2cd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0dc007862924882588558c3b00f98338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781bb7db698f92162893f256362e8c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9454345fbcd26720465fa6fd8b0d3a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea64db9138b160a6e320a9bdfcfd6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefb5c824d878c49b0e1ae57d75da50342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70df68a83aacff6308f343891b48d1b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889127957b38ead54e62c6359e4264344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36010916dd98af09ee2f66eca1c173bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238da1115c3b9793bd17a500f299bbdb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9e4956741ec5ff422ad22257aa1c8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac9a9f8e610b2a57b4a8a5b7611e07348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c865d46e96d89f51ba06108ebc1483c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9dbd3f8281e11f3857350cd941ae3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7f7ebf41c379b4be9e41c70fc2485351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cb4e1e87e34ebb0991941972fee01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09af11d05e22013ef71bc8e667d2d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4502d3a371bbff1deee9499b176cc2a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41612e542b4afcfbce614e61e60e152355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c553a397cec1daeb9881e9ed5d384c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8058b765c1b7742fba3a220f1e6f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d9c25acf95204ee690af37b550228358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8da150eced65f79605ad51f2939f4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b70847d4248c8d4816687e6a1206e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dbfd31c401ff483761e62cca65e729361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6685d728fec6920725f4b530de007b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3b8055df8277fef3af031e27530a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0477714dc13505ec7a4c0e646c6a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b05242f855da0cad9a0229b0ce31f0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc257221230b2fc9a81cebc41a3cd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9857c23396c03906452660f4685c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42254a008c470669aa2f9d6958017444368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4eb8d40d033e8c57a8a1a5513cc976369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf040beaa22552b179b7027f40569180370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240754a2b130c9790c43633c778f1b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe9c67a870067382e4684e2d98c6d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6a1f491b627486566d6781ca8b7b3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf8c8d4e46e092a46ed8d1b9b914e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceccabda75e063512b4d5dd7dd6334375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7560dec3778b458c1f0bbc14d9652376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68495391043b68079ac35180d039a7e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15163a31a762c2689b631a319d6c77378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15587d5c742cc257667a6c03634558f5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25b93934e2a078dbb3865a49d7051da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41bb103e2f466f8950387852c28bd6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7579ea1cbd6acf3e5ac0c46e83417382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3c40010897a11fa3d9f53e642fa67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dbeb05c85b9ababfbe191983b4a22384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c43e56f94ed1f213dd602e0ca7d81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6530d6db69e188c19f4eefd940adaed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16300ef8a27751cb20eee1f19e9036e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f7576c1a9087cef88265c8a657334388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcc962dcfbf6d82daa2088f6976cab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207796cec9776d15eec90d1003c875b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4281d54923510f3849bd3540f3848859391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0602e8ee39c8c4e11011ac292a9b15392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84583a10a0a12747546ef9e98d560eaa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85909d625f3353a21d8a2fc8b9cd5715394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84c33d9d22db1eb25e2564073c5d6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879e5963ed137a662d1f260c6d92908396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d26329b8356f642903f141aa0abb4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658228ed1426c3459c91f2da5895dd8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd80af4eb5ad40fc33fdc4524d26f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ae151e06950b66697380ad0a37416400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf6ce6ddc7eb5344626d9e36e1de9cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c614d94969bf833b61cdcaea9bd70a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff587942d7fa1aed40723d5e9c6d18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd1ff96b37264e9ae08b3c198432d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca1f363451eb9dd59bd6bd59efc43f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977edc9a131330cb8ec8f7f4e6a8cdcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b12cdbe0c7ab49f4fe1e79486c2cc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89470db09d96666a20061fa1b1744f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439661517dd85317adb036c8242dda40409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed588082517c770e7738d92d1efdb0d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d59718197c2ceca1ecee74fc711eb7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ee4dd144a7cf9ef705611a2bf45843412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594a9243208d51441d68d96c1e2f2fa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8574033a0149a817fa9c25c4c64e36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef914492d999c84fcabd6d7866499c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c930e579ffa4031b416a0a7f475b5a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc806e25ec2a34a4fc6b0a1c25f3a7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7793468993ca7a6bda435f4f75a6ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf9065093bb46f1e46677fbe731b91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017445129dca43f90a0c6d3eba306e50420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227f5e6284b7949bd4c5e1647def593421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcee2da0775e649942b4e1dacfbe47b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db0db6b750fcaac19cca7a3604e2f5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f682fc231a6e294a3b0cc3bec24f31424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b37d15cc777bf366804b8363bf623425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991a4f84bf744c8229003789651c6e0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab95e7584686caf3781730dda3ba7a5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e6bec6d1d0dbb58a6e2fd20b19367428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4e13cd7eca72a1a7adae4c76b4c20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d3ebd6a91d8a28df96bc7988c3cd0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b147accac2685923353adad06850f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26055521626ae4e90884ac6846125a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1fc12141a48a80e7029accb6e0483433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28ab024623262df2735c8489acda1a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68a58bc91754983c5a9d56b4458fd1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ddca1160440a8ee82972efab81fcd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51afee5408870cf0bda7bb1315de1efc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a3683e78473c25ef7819adc2645f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8a49a98557834f2c4cbfdbaa3ba8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898c64658b5e3c2324e8cf2e970f671440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c90bb3408ff14595ec0d2b71cf7bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68761714d12f214a26c58cad6ccdf4d7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dbf60c00a8f52b86aac4535464a4c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59c21c22f6d814b508cc73eca1d16a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075344d701b180954d822139d995496a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344b1cf793f3c3a60901bce6201b00e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64640f05ac1031eaa2fec93147d0feae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33778bb128e251d708506fa8a3fff28c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc9a2d1ff20e552cfc8e325274abe0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5da61c95295297a6907fc50af472a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3654708832fb2eb427cf3da95b3100451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfd13fc25e3188a92ac8e76864b5ab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af508f318c9bc0f6faf6cc32e038de8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e1b56de912f8729307bbf99f398d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584a7b54eeab22c503e2b6fba3aa279455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944e99c742a4bb802417a39c0ed2e58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ff68a71fe926150d7ee36b42589c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f5a84e11b941a67d3344c30e1d530458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28625c26291525c9b5e5f8f6c4ee059d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09579db8488718a2b30865dd822f70b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc8221cd332341d6eff23336737e19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df04a95890a43d17a6461ddf9ec9b16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e907d184aac4005d5241d6937bcd7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc4ad8f01b742f08d72802b025a66b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11084b392d094f32a8da3a7425d0c3b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adbec8f6bab59597ff463b48bd89aa466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04579b7553fc91d84521375c808f9dd6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2a3659cd22740c3d97056d761d1d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac138098b8f9afa1a05901c9a25797469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8728d989a8abcbde61a840efbaa7c8a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c26d50494d3102b9542be7d3b43be5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b916a8b08f83780a9fab782e33a9cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0958d07952d8932741df37c586a66f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e973b897f13181f034a0abafe337a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e09b82313e24025f7bd7b5073694b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d14ed8a90a1eaa95f5d133fba167f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bd2516e6e8137053673f22ed4160477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103eb19b431c311ef750c748a96b1ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f322b8272531ee364457f4c313dc75479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07f25495b02f2c277f09f343ee59d5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e045b820c7f74a62c3b307b540d324481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d98ea174596d9a5cf913972fd041a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbf227226fe5456cb1f4e72b5028e3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea58c07fe71851bf88795c785079b96484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adcaa54f991ba144956480da343add485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3beb8c9bd476cace58f189adfbc48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9198d2e60e9db33c6a65eef0e40c263c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498ba341032c30ea0763c770ad3d666488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bd0c6c38003f54d0a2e125eae844a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66904bb88b23255e9969cce3c9db0e1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03c1597ddc0421de164a58e19ee96a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c2a4f09a3ed9ea12f6a92f97d421c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701ce40ef8edff4c25baa1a181f55bc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589dfcd260017a6bc8e18634fc6df3a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6a222af1275ace7f2599d1338b134495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbdd77d00d2944b298ca3db00d5cc4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ef168e36139a5271eda4f82afbc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23340a36c8a096ade3e64c71f1e1fa8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071444412bd17ad3445ea0c0ed745cf4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ca3fa40d9d298f35253d05cc61ffed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b936f583a0baa7af25007744f4c46c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2f549d55b0b516a26cb9c549a8e94a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3261a12e04c6acd8fbd27f170395ca4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d330d7b39c3de22d6a74e6ec928108d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69afb16b806817e0756d008faf42b350505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917a79a2e00a66362c584355ab77357506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fccbfebd4fdd2e250549759649f39e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eee7823fb24ccb0a698e87a8e1a44508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1bf648b49e54da611909f3abd4c79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122111d2f36f5f08e4fb8feaffbd53510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624a47a8d20dc92aee0c1967838b001511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e357bf36c45bde272cd710ff99e7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd690a049220bc9303673d9847b7068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b030f02a150b3eb78da2e59d003132514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83646c016409ba4ef7166db93880dd72515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2c8c4fb62be4a19111ae8505f29f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875ed2fc229fc7175e4193bcdaa9d72517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8fd8b080c4ec9233396695f898543e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3662237e692dda7f2f17dcd80c67fa1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5136967c53e9ddc9b178e72b780558a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975e9e04ff24b3d347ae22be1765ccb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e951cf27b49ce2c39f4b1b2474f2f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86697b473518ced097f5ad59bb1cc3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6dc83a099d793be42ac85605cc67b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c9a1744e811cbe03dc7dd3410d071525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfe573020e825ba3126b938b3e559b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff064419c22277637b97aa6cfb79c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb6d2af2d00162e50a637af2e7429528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36748035f0a0454f821683ea058627f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fc9442b3f47b34d6e131410248324530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0f70de3af35a1bf57c94f2bf28c95531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10503edde8740138b2421627f5281f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a9c98cd44fb710f2a97c00764bd66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1acb28b9363df71272747f6ca513a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa884e3672597f612e2f557956187f34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f72f205416998408841b24e947dad9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321721ce0b49c67b1b8d70b16aca26b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d0294aa4c0d26010ac0fd197eb23c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17107089a4e355f848d1608504cc5660539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeee49987e2ef4354a36ebe2027249b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfdcd1b895eaed667afb1ece3fb9bd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27805b662651945ebec76cf8eef0f14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22091ae6f8af1bb39489cd56eed8195a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9d980be684f3700d03d19f697aa3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0c53ec17646695099533ac97b9c30d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2342de8b13158d51f65a5009ba13e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7790c9317488de5009e1cfe2b0ce5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69ddbdeda0a50c93102a97e1efa532548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbc098abbbd3d0fca8d0e02e6a55c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a5fc2e105ead42edc27e44f3c0dd7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747677c2e8eab629ce02b52b8fd23327551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06506a7ca193beac6c25f01c3f7c6c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e8939eaa9d75d5ad538432db9f6aa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19aa733edc25379ebf492b46de353f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45073b988660ba544c68ea3dc940ac9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89322f85f74612efc28c188a890c4a8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d674f2a57a901131d1e3a91c582275557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20445eccae4e54c8957a049cd7c241b2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d25111c256b8204f741aeaf628fa91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a121502cfa69f4eefa878360c1d02f8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cabf301548c4524f3f334daac873fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69112c413abfbaaef697227cada4cbac562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fefb7adeb53fc99773dbc2896c590563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbd334c9d721481c299e8d1d0ef15e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ed0f97c881737cb8f331d5f8ab27f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed466b65e1c0e339398331a1f8f443566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68a4c28d615b5e9dd22460d9b369ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e2598b2ee442e6cbe77d1924e8d9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49afcc979295973787d14039598de20569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe01985830b6ae0273a40478b81ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7ece31fce27b6b5fb5f2ff51da563571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29793bb53c09ab35a13097515d39b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd68d96003b60a972ac84136af1a73573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643cbab817912d1464a75803b6371758574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f141bdfe47cbec8b6f955f0dc3878575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381c20ae56835b477a59eaa2c6124eb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9327ca99d5af6bd997476acbff16d9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3427a77e986c5e9d1d08e979b418ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bb29cb22801c83bb729606a53d13579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebea3c17b2bb06c0a2af198e3e711580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd97124dc9c8c3e9bac5079418c41d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af46c834434fbc736a7682bea5e1993582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda9226ec9b5ab6b7e2d9f3b83431c2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b23c96381da74ee11e2c72db78a43584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e981f027de3e58e078ea2505e3bb9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb99a23220c21701803f032200c1f2e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08a83f25d4c254efa0aa1c783017e7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242f437d43a4003dc57ff1f98d9ef85588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefd902c898f2b08c253f12bdfbeacf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed44716e176c26fd716ce4d1bc09f1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b209d1ff990e0c7f7f5bb5779e374d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46b0a67f185666522c1e031af5898f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346645920e6046933bf10e54d9c83c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a316cc575965ca9b6339261c6926a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d731fda69e79c8f8c7bd739ccc067595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdfe18183bc682ac4fad0f4dd66647596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520e9e3176fc0345fda21e9ab3293e0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef00c88044df1c13d7d14e1dbd9ee3f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ddefb26f8f6dc4b5f059e591a2c10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71920eecff78723fb157073522749b42600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc7476510db1dfa15120d9dc2c4b6f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37135a6cbade0e6ec29bd100653f5ae9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16546a8d100465f4cd36ddae04dc6b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9bc85a1462217e9136d9117d853db604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ec59149c9e4184c3cadcf20446beb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e650a9004e4e5c8fddd33b976b9ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04141b8a5a300514d3c1cdf6bdc35790607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301b9dbcda1772095452afa35cdd2b9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84539ac9fcd33b49f3150f84e0dee0fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cbe89607bc0e65fe66656b4a01584610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32ef9070dfd780eb43b1fa9bd6dc55611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f864c0169b4672ba4ad28910ec0bf3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c05b4c16cc5388b3c6952dbdcb7b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa8af956819d5504e0e72b99cc1507614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db860183bb10b284f4bc9b4c8a4dd25d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24414807b1968366d0dea79ab5a57b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a60faa931aa165537f5a58000c22e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5bd54c1e0fb133dd9e6ecdf091a0e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdf97117cee50b770c8c65e445dab5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd391bf39a944756afd04fd591a1b865620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd8c9948a6a13400f8818b6d774a9f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16c6a47bedf7a71a19ee6b1335de6c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396713a237eb6df08c995c7acac80574623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd80b71672491896ae19e8859ec4405624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0434ac5ccd093466b4787194901e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2097bc8b443be72348806d1b031a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ccef3ca1385ee0acc881c038730eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005f00cc1c4734fbaa3cec3f8631d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a69d42c7e27bd65039c7d632fd7f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe96c8fd62013939dfe417d884c172e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6ed76d769c70307ac48aaac10b318631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c75de310ba54fcbf7918bc51494f4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec593cc4d2e112e6a3289ce14a1dca8c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9600d8445b65722bf962e0108755e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af2550cd7e5603196e2a488428a4f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67e542ad677cd933ffa66f5b1b3a61636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77618d65eb4fc2e9a4b9246e371da4f5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645bd791831ca3dbfb7d9b28deee58f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f154b17430d3bc9b97d1d86db8ca05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7929fa4f5ee5315c4d62418297228640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f4c7ef677544dbfbc7802b3a120c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e82e20a7c5726752a9d18b25435a4c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a83d281e552fb392adfb07d33d49e7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6e75e1e3bc6d70da471a2bcfd15b7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969890caa1ca6471314cdeb4ac26372a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e74a7ef409634331d3ef744aa826a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905c5f9e5d410cb34053063a7d21d80647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da20f54c62312f4deaf625232568c9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765eecf9f1dd228c7673e976e43cb13649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be78b517fd5b7bab9fca2a917358e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cace98e43244f3ced5c108cfb9dbaa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2b1452117af10b0f7f095c36578ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de2ec71ab29a5b1dc33eb211c14cf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfee4ecc3121e6cd1428bd765d1b0e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a65369ccf14c3773c7c77af2938a79e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b348235c25fdaab1cefa77c0386e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24346939d7cfaebebce1e6d67ba8d7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5aab5a5f658564044667fc24c7c20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718ed5849355dff4c60c0e9ed1f4d17659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab74375a560a072eae74f6178c15ea5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978518adbd840fa11c265a1fb2b28838661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d916e1f69215e3f3ceb99ca9fbd2b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c58af5ce0d333ff9593bd4dab0f3a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc63fbb900ec20e45c18f2fa49c30f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573702bcd399a830d4718efb9bf1436e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f842d5f3c784dc59ca5e7647bcbcd05666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4f67a99c8544da696be43e48d96b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cde5d484191c109b952b811522d4f9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea47909317b23b380ab879ec3c95fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e431ae4f0b6aa11d7d5823ab27749670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429396e16f7bb7bef6aadadb943b533f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9774d32c6294a0ee4b2db5e08d60d43672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779a0508d8850734135a3b099841ec8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e069bcce7092b2646f61f1d807ba3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d528518c378da32756f137a2b97274e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa425493f3798dfd0ca9699ee70caaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e392ae20b56b5091201420ff8f477c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70823f044943b06664f022849c1f5ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07093697c16ba6d8b7be308a4bf285da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13bae829bdfc09a19962940e75ec49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a978c4d6302ff85e33d31eb7965c0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f8ffdc025ed13e6228c71d0b9bac7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b91a63e94b469f301511a1613d161b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0a61798d000dfa2aa5437e0e46474684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d0479b8d66b440fa401503caf8913685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa0667fe4e2d6fc869d0fc26da5e5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d88575b74e1dac77dcf65f537c7478687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c22ba09ce313a5d99d70eb6720c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1e367e040c61e6d84d82050c80f21689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4b70ffec64c3f535867418c78efe9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29dc8bb65d01ed833f6ac1b0d3579c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed7e38ce3ec74c8a5e02d057b9568f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c78d099217bfa30c4d5a978b931b05693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960f216d60f89cbbe256f32bd7c48e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50d261d55262d47b4daa10e0f8185f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5592bc8e0ff24ab8fed9bd16fe4d52696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ea3dca256d7757b07858b058fd145697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cdcf50de5d1576098ea8f6ebafb95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e7a4e17b48f91fd2dec1c036608c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb375100ab3d4efabb3e05efecec19700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcefbb0dfbb3f704c52aba33510f01701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a9fdb1ade3aff31cf695f30d3af17702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729f2c2c9d09e6fe435385e118e78c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2c8dac1370436071705da0b66e5e3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c1199bbdb518a84e19fcca3a02216a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba29129cecc7c149560be1c03e589c3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a8d3290a5764470f6bca07884abae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d82ceec76d1649fd36dcdfd9356c489708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210055bed31d254ee1ccf3920e3761d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc861fbc30911d73a1a4d8be86fff55710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb74fda7cded22c13325aa4142f003711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84282d8255323c5381dd929ceae8af85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71321acf543a01ba12a3b83ca7995937713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d895b6283d44fb774fda99e9023f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97093267d1fb9588ec1fad5c3f8bf54d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305e25cbd004bab05a8d5a6abdc76be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028db5099aba9d7ce40e0beffbb624d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2efa15cf433c7f055b146c3179b270b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187c76e2aa0aaa7413def3b7f9aaf69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281b1ab4f975240c3df792e67e3ca9c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af039eec54fb4fbf74bdb1464ae08f80721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d177ffe41c53f169ac384738f1e8674722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f28ac121784705d17a58fa8008fcd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafbfe4abba958b569bc28dc79aab40f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2a0e0d52d94e14b5320a1313251a1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1dc04e4558e68d72fc64ac9f5c231726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569a479889e47a8e92f6a4771c77fa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71879e5f37055a2cd8e64699df6d8f2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc8baddd97ec4590d2ad6f225e63cb729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57642b6d8de4172aecc7963f4ba8825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3e36af2cc8673f86230d906622850731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f16c4b3fa96b1f2246f4907402d508732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c9021da416b97d7144d9be00a7fc1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd91478925af7941f7b22f23d59c7b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324748ae3ac06636b83d4f7f42a3b916735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37266b10519490479c82d5113eec1e5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc24a715bd5e6d2c452babe6e1c7ab3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356e2d0bcbfd7df3501128b8ec3b082738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f665867bb35cce46583b5275b08b482739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc0ccc5f96bbdceda745642d27aa54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b17c72e7dc8bbd7af59408902b586b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ce900345ea7beb482ae9f0bae2fbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b5e6b3bf18039fe3a9b4159abbab3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7a2bea2f2d11b07646cf6a0794e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fae8a09db746dfcc91600bfcc84f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b07db36f035958ef52a8898026b99746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd249ce4ade0bfe2bf8ab43f668d30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30d7bfb58c073e5b496150b8150e1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bd88d620690cad34482b18300d577749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9f80994a22151e88e81106b2663b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19231ba92e9b51de3a9e468d60fb89e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ad5b72a52c7f97f3ceb42f3c31aa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ea91804eb45830a74420d626bd1a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a064c8cba2cb7668897a5df95acce63754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f61002e24d944b56266b11aee7a424755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670569f554fa21cf0d0ebaee0dc4071756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb44f2329ee4e4db048774a8824a7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e097b23dc34048b1e21516aa46927515758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ce835dfcb3156b5a2f75ff62951b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47467e9bb7edb9cf70e2deb63614cc181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3f3b796ea4961597fa04c569925ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f9ba017324ee75ec8d16c5b084d7273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936371cbea3c7cafe79f65d2713a662f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a305665084eabffb5970258ce9f4ed55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e00e6399d290becbe885e3cd250066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d83b1e92f0e7b9c52d5ff7bb746d107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620c934cc8d1fccde050af20ce794888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab981d7aead83754504943d10cf2479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7bd7b331ea7ee194fcec7e53a2ed810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599ef8b1606e78bbacd863fa85b5d53711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd978159d3593177bdc6faa17735eac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357b61a8b3be6d0d1ce4bc5ec7a916f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4cc5ee13a9b30281569a0fe20c1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5072301e3afcd733c018c524a9cc7b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d9910f49d152699f0f90c81c009e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ecafdad8b84b86aa4cf9e67799d6317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c643e80ef9f1ac5ab1eebba506c2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75826e30780b5ce95457043742f31a6919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935a7bd2c4b41f6c86272fd8ef52fed20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdacc8075e3fdf165144409507c6ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba27d78202af3be07aee51c3c92291022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adefbc09bd4c50ca8c6333177a0017823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78851a5b49727ecd432c3ef7b7d6f32e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e61d767a9b318ca287905ffa5edb225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64260906a33a1fea5bb24279cb4b79c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053e3ab738ca8be6723d67ae4cc8e64927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0247e16ef0c700c29737007a83ba728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d312d7be0ae9e9eaf8b9ebaede495c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2050f3267bfca7416139bc19b8dd230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132337c409bd15caa15bd67ed985ef731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7936c3ee9c565c118b5b516a393d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d23c5031883b704c82ab9921cb7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef10dc53497d5a3c0905dd50126f9734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6eb6d01bfdfed548292448f7edafe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d447a2d57e343037cef6899667e0d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe9c49f992b4e1e83c8dfebb537d9137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15cc8c0c2546d8f9be478f842165f9438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac53cc15b519abdd4a877f4454ca0a139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d6deb06653c620a839c09dcd3cb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588be16be866758bc468b765bd95c4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847ebeda32107f69f636bf323dd077142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2d5c324b6fa47d37afabeafca6d7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdaac3781445e5ca8830503a187a5a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b4065a4e2a0df9b64ba16fb1ee3b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3d9f56ae5f0125e94983ee3ee6c3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f419bd33b32e77786984d26472f47647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53881148c2456eb19482ba7bdbbec848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4141ecf3e112c79297adb41512586ad49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444c35b8c5dd2437dd3d231d824b52950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9eb1c42168d2b94b6277010e2275e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6268fa905b6cc37284ef3369331840452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f7cf04734f20660542301d8b829dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ad1ad063c66bb56c8a69cd18d55aa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8530a6ec463a59fa02acf03ce78d8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d783edfd63d82c233510b8be56481a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02296c8a5242d5d7c9cef2695bdbfc3757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930fb4a1abf81c37c4bf39abb5a1c9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677b41234ac8247ec802a9f8027d4cdb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411381e922fe0392075acf4daa7d41260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415850de83a4c7851cbc36ffb353fae961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ccd7eed65eaa0f216eae9aff46b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54463f0e69f6c3ccb35e8001caf89463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa42d523033455215ee63c57e3d9a0564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cceb1409c90cbb56b2226c7d01d8e4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe4cd11c27ee9733cf23b1dd7e7a0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01802f5c6c03f891a71f2e8745402f5f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029c23836f1b8485b437956682e400f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de08dbc7b9838ee8d60e718791b12a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1995f915c8231d735a12aad8567fc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cd1580a43389900f709e669eee6dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c4da7655fabd0287eda90569e4a59d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f9931f51945463be75a2d50b7ac7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb332f631de95372b60ea6360c4d8274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c89fcec793f1e74189ec269c094a4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a486a5f9a70eefeeff36d5108b8e5e376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442953007ac9a7e84d06a04ff2c423f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4850c46e2c30ee36695b0f435b1bd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5022425df193f10cd58c1000bba8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25733690acba4783f1ae50083a824380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5621a1c2741ba616380a8b5c001d10381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa34b34f2560f85194b029610dfd45882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e606c503fc31fbae5f117885762f8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf66cedef2a03ca7bb006230693fa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42adc6707598d63fea828a8df79e5ca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db89da9a4b786114ab3d46f8b4bea3986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdcec9f2eb41d94519f684a2da89f8e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8525bbcb9e486cde5fb147aa8478488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669e63f6f5c32862b1c24e1a1810f6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c84f5f24ebe83b6d8d18c96da6575190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ba3e1db933f87fdd14489929cc6dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4cb5350ff18ce47c8a843394e252892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6a21d8f2460c3793fd8b83ed4384493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9d6fcac055c472cc3a39e7225b70c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa5421391be10181b32db9a6c2c57e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196c795e084dc5387d394eff297753096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5bdbff74e5a3567fc2fc8807a1e7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae5f64eaea2d2fcca0ee0e9f5c422698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac74db5183d422f044b698e28fca5e899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f2ba56bb204d3c806919a4cca0168100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10a883e1c5bec132c230de7196702b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d6b6702da179474e3933735cc4b4b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11dff9bdd64bd04764f91124bbbff7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787375269d3c94f9146a22b9075df8eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d4df61a565a53cdb87220508d8330a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b95f2ed56f8a536616d740a558088106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f80b1c1705e9337cd8e131a65fb88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6a1b7a02e9853c1185f3df39d987e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a344260395f95619a829798a30a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aef712594c6bf20cf31690b212d3dfc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0a8c03a7b0e3447439cd02d4fb188111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb65a2022d2817faf37beb948d0e2e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb603c039defcd0e60bbac7446c9a08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc746032f70cc67da950e19a8603c143114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e82f94d33e2799bb255ac3c506aac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442eb72e4160ebdbf0061fe9f98ef26d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1c1ba7913c77720b4205c84e26706117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8912cde94b87a51ce4e32ac8c9e16b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3805c699e6319c5b5049e44ec86e302119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231168b6955ee343dbdb6097346521df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463217703ff0d859703a7e79ea7bccdb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56122172fe91bd61df08df1c05bae3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9cbf03c2c12fab5de4b247508a6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8cb1ceb083f17a570d42b5ee47ffe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898889ec627a45520e5edb28f70f03d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b28185d73675c03ea15f33f1de4f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06099622480dae7f2fc0db0e9b4b82b5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899cbf53a8afb57aa5f33c69e8791f66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c427c3ba120495c7a4d69c59d137ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23466f14878747736edb3166daeacb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb84ad86d71cf0195b2793e2cffbcf6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61755ef91479923b1fb90da039c43ab7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb013e7ad6ea9706b37ddf29252d151133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108cb01ea92e48e81e3d75fcdaaf6853134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feefb94fd2603ff45e57f8ff3478706135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41c16b7de9ff65c10b87ec4f2fc3a35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a64057239e59f508b340f8082ff06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86c559353f6a53a42b3fa2a165d1c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe893b07ba7f45284124a101b1bc2e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d0d1ac81a035f78e92f6ecea17669140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f0d63fe3ad3789feae0dc5fd9196141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920cb416d77681a3bd83b8a3d47ab21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c76d67fb75d5319728aba9eafdac31143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd4193bf67264c3cd12f0085fc8b4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab008853ff09751f85c75554cf3fb4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a8e4fdc36573977d06ded13f8f19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a09ad712823556833a8ca2ede3dad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbdfe72c9dd10c0e29d28f863a3e494148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7e57dc5519f6e09c94e4513a266f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9140018b3e40cd5541e17da285d14150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272c687c808c344e009b0ed2b6ecebc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b7956da756b260c7743d5de4aa670152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c71039ebd5ebbcb8267738fcf46ae08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bddb0512617b40f9241fa9d0489880154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884620a3157cc9aba4fb3504e1b9d407155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72c143bb28e331c8b5be002a3f13f0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1f274ab459670963adf10ba3fc726157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9cf89a0e1eb9505873eb8b7f84c65158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d677e246155032603bb2b22715a280b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63128d6226c465a69d618c583dd3356e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b78edd6761178f54af15a3f60824908161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1307146e5e79acdea22534a0930b49d8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067dc4cc51e01425289ab3869c210b0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cbd14ae4ca14ed988154998eb6c82164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d72f6ad8ca53c104babecdf055b699165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57797ea86647c4fb7516590e5fb18177166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46667243ea2ebcea6c167a1c60f9fff4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573bc237cd7c90ee4f5ed541d4f311af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba087996f2f7f90dcc24935ea495b6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d827f273367bda81bfa86319673557170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bb1a3dd8581bfd2f07992f636141f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41519f3dbbbe1bc55aa79dd6e8156559172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732bb574e94d01fb44dc8c29f506588173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8141e46d0dc3b777590573f838d08174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec689d2c30133b3cf78f6d0194de930175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0505b5e9f9cdf4889fd5353f05db732c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601b07f5b07609f946f8d6ccc78c7ac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289a2e253e9b25dd56f3a1cef9ca8bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a4d6a4f5b216b430a688b70506cc02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d420a89afcb15eb2ce9933898779e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd75f53467e85b2025afa4b56f91015181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a397fea3edff69138cff57fb6f241182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7eacac3d2287533fdd39aa8f37768a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29fcdd40ecdf8627f68e8bd2f59a94184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07099fea08ebff09bb7a48a0ec45b15185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82a7b0763dd18d1bacd633bbbf5dca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc8b1745b6498de616a6fc6662d566187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e21dba2afee112429bca1ad83cd34d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a2f44aff95b8223a8a81eb21e7371189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec70df48c3c601428dde8e250e68d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecfb30b91d520e88a80f0510836437191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e9df7f907ad9009da54bf13046df0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dfb81c69939b0be8bd25847f13eda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd1f5d9af124873ef791a35ad99862194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70db978fe2684ecd755ebfff68b0f5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185ef8d6d2fd76348f62304326e797a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65ac6d6c50cc24cc0d3ebd403dfc7f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92075adb2c212e3d2086b788d0aed1ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a00481dd322154de48bd0a09ba8e8d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa5b4d3816e2a03602e946df7faa79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f3f1d5f8e1a657f076f3af15edb49201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc110685a7ac33ac5319fd59b4962ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f3ba6d09b8aaed55ee09aca27c707203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79ff0be9db10d8071a81b21e8ef160204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7439f7b22832621846552c017032d8a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0046f07a5e9614d45f8143ef55dd7e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a76e3000162b68cd7d9de05fa14669207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679b986c62855300f37a9704a280089208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f926308c847b964682db437592f63209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb495e04b3dd1595d5af395b09cc40a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d8de71ec83cff4226cc57d3f680c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554219e19e3e1e5e81dc4d9a7031feec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab832b9b56bf774e1c5034c8f99fc5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b640171da5ccc323ddd54f6fb9871d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4369e06bac25480162671a89b66e0c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32261e3b4d2254772dee544cdff1bb41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba301857f8d66e01e355424b2aaa52217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22915ab400030f324e43201e46b66e77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65790dfb4688a40f9df13c1524ce567219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a5410071f84371105a8b0d8be7f18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144ce8f8a8e6b473c13970d23f85245221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347ba75a17dd5051554a2c8edbcca7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c5cac410d7b4acafcb85e2e7998737223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebe2b56ca48778369d3aae6d70fcb8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c4150e8e56c471025387eab2995db225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6913ef9a1c47dc6150ff8d758a15370226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c8bbbfad04fc0005c0542114e8b6a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1ae29fb6c3059a15ddccfab8c094a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b87362377ffc13bd621b30001b8560229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baea57468d59aa1bd5cd0d2c60060f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af50832dfb29506d76d9d31d50cd580231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a82e790fdd581c913974fbd0fac2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c86f6c719caedc4ceccc70ffdd15ec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba4eb352a5ff025e862799460b50fc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08836fe36aee0241bfc6a675870c6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47017ded5ad7ffbcca6b9c688836fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6904520836fc574efed89850722dd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57fe1c6b69b53c2089bef9f205449e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2341f5f1d493cdebc1770f91bd946239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9447cc8cc2f2ad5c14b47bba1daf5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4a8a9139f0b14bed6056ac9734640241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df694e3e66073ae4a31a45647780d127242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff8d32f8f18273c9bb5c88ce83e265243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498ed1182579996c82a0f30d2a34aae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5e2b000bb9cac65169139f4efd123245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab509abc39bfab5edd7ded608a92f5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f690a53b92e17c2959c41d84150a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5610d3b8dd51b7a13aac88024afc0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0bcf41e50bb8d387a586483b8b0a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e13bf3216ec8ff78a42391ccb2ea3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ed4b030c57ea3a2e3e08b59a47e4b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c550d4327c8f2b61bb29304f9e71252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56988f85e8e003e57ce6413ffef56e21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6d95ec2647bc98b5ce8b47ea4293d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c12144c0152387ad470700536f996255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0f083013897f2915d4563f9c2771f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b2a101b07210af558bf5e6591d012257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb70d2a87acfb0ba941e4a6697f6b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9227fe96f7b58733d7325adf0615944259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c31eb04eb629673887b596cc25a92a4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c6ab4891eac768f3b54d516f594d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552774c82e71e8e7e39e3ad386968e5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dc6af513b4b990b22ed3685b3e887263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0390e1ffe85e0764c390262d6a067c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93eecda637e101b35069936d644042265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b82d8169d7c7a9a7e5cef312b61e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8956a728f3f0fe31243d87f906bea69267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c6a84c000f38f970728724fe4b4c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3cd4fa95241129ea3b5ad0c0cfc95269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616b86301f182de515ad3cdf40b6e48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bffbc92c3d9b9a8d53e94abbf8a25b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270ef0b4ba63b4cfa01562801d3f74f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bad780acf25aa51bc92c39ea8595ef273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d750bc6978149b63d2bdd3fa3cbe45b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa198ae03ebc5728f767265ab10677a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab518fcfbf2df253531060cd3722cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed556eba4a42e320d57aa6351a36af277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779890e337e288fb060ec230e36f2b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d70b87eadfffe3a9380f6ff55cc6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34aab2fa050b9c1a139c07b9018b5cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bf808d1943127ff23efd95445d4638281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd920b2ae7fbf05d33c6b578f58793282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd6f03d97943d6f0d1cc366fd9bff39283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4561b2cdfb46d9f52a5a7740c8ce32284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99685fbc24d14ee5a9a75eed4418644c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d04e86d2d0876cea8918f1833b72f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74d2a3a3e9292da34bdc00cf5cdfb1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac89da2990df36cbce246957697120288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06141912788f9d5a323c652c5f1f4a7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98de206c4659945b59b77967887d33f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674846394a097a1e380b9a31610c685291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc21fd47f8fb7e963a5515f822cb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b27a72a451409a9177ffc1e34b594293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283509ee7a77187678769f80296f938294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b90ded9899a8c9bbaf0c7b0ff65b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0a04cf1f8af19d083db59295985e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b9bd6945951f409a4c62eb34fbf09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29990acd64211ffc8ca2760c03c61011298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd10217b32ece0ef7ecdeefcf0d008299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd8e4aea1b9996a1b18d7e7d742ea7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc014d656b6ceb07745495b7ad00244301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22528bc53af48daf20f3b747ae2186302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e4d8dc22919a6dd19b944c248ff36303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226d3dfc0d5fb91365e421884560bff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0417e52751c9233ff566501234648952305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8617e4992ffef2dc1dab68fdd44c2c3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a171c86538e6520f804ecd4b71504b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37478e7b805f1681530a30838a25d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c434edcd1aa27ad6d6530b0c78c70eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e60a17387b629ae8ac33b4738e3c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31b7de4fd671c8c5f3f456467541d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4f8896842400a1ec971fc4ae8a8b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10b0718a07f76a8a5549ece9029e26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b7ca3d2f796c40791156a6a9096ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1208af174b5766483dced2d990307315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176a0c2473791bf6b6814dc6b135d8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42524bff10878b974077efd93245245317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c031eacc460339e992e48b23c832a79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6341569497cfba0cb636a7fd43cd16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9325091d3d11e0841bb599266ad69c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c03acff0bf1233433da72167763daf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b1726b30a2724e5eb727c8553c5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ee5f27b0c7daf2413d4d4895b946a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80fad02e40a66cb9818c630e8f4b0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af227e94185249df7ffdfb229b9f2726325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9e8547f524cdc35afd34726147d93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c95756e109ee7d6b0e90c15beb69b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7e0c888b0cdb6760432750fedc245328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae2cb2fda05577382667c608287089b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ecb1132c8acfcb4534ed9c68cf8139330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd287388a7a312d61986f78984a418df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae471f2aec3eb3aeb81e152d014b94332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d098b8c91dbbce9d935ccd8733440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd98ac56a9b4b59050f6c7173e7413b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89d722ac9df3f44800bf037fc5bd65335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca289a7bb6403f0cac08a8cc7e21aa1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e549c0c5e4596c37c4f32de6d1c6c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ab6591dd376258de85bcbbdb61388338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0ef9c8511e85c5893ed6dda7e253339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96652ffa7de4949f7868465d4e9b7715340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db5022780b6af33965cc528c114c4b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332fc9ea5e8ad7ef00329daad67d135342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3d6feb6ad170c36626919abf586e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49d9f3053662f7948e5cd74e1e657f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3185df302913516c9633fa61de603d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3a6b829b633b6cb6514a6727a3adb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3b44fbee1db8750cc352dfc55ac53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27084d0767bf3b67b916e5fb1ef65282348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480deb2da2ffbc89ab7f2c86085868d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31096f7e54260c2b80bae3092b001186350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab33361b88e8e145102059f6bff61b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecc262ec05b5cea4752cf21873856f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137df5d2746b57e8311e88e02fed71b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7588bd5c35f6789515c416584d2d8daf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04214478d51e3e58352b03b1c90db38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe945a2fb2d15326ea0e42a142f904a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1cfe33a90d08790cec539c4a9e605357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df42cfe03683599116fb533734bf85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b152ee702742401f9446ac7522717359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d78f2f2ef8bca08c564b6697cbbe23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36805af87f5f7347e8ce3106ee17c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba88b2f068f8fce749c03c1b1ee607362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49cfc38225e0bce8685dd6af16e6cc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1eeb7c7a567f7f098804dc38f6481364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17496beb44766c4c449a57af3be21a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf446c8f40ce502897f4a83c6b5aba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411596ef2e32b6a905cd83752e913ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1ee980b4aa7522311c26f78c84acb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759361720f791b1e836aedfa3db8824369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb52dbf9602cef6cf1e2068a8a7b19370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085588eccadf9483987f66897103b6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450335e75e6264e56c714667ca22e446372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7aa7f59630e0eb4d153b07dc4db82373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc93c03ecf550fc4cce2610b22834e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eecf9ee51e0ecd7a840c0694a0bda45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6e32dfd4f9b586472185dc40d2a890376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fa64d97f7bf86b1da9a399aa22561377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120409743b48db9168528a8a19f185e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5cfd496deb3c52ab5b78751ce325a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543427e70cefe9c4850e7cc72bc1c858380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee5e5e19861057cf6dad1acee26233381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb168315519cd65d45275094d6b0e54382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de87177baf54d0c9c8fb1cd6b27286383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd4ec9e1a560443eb6508d37a53375384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06ae31541b75381d662bd02eb68e19f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124adff2f5801cff12cb5c6a20fbc41386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501958b7d9af3552dfcaaf53ef39dfc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b940db0c5ee84514262f53b00ee3fc0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984f214920493880455438f846ed6a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444167d2687672e21c164eb050b2d4f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04d606568636c090e5039f744e533c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff74d240daceaf1d1945730a67b847d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96930ff6f0ec7f17b6beda042e1b25c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efade92ee2984cf8465f19ea8121647d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff81f00c5e80641cb541456a330029395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44803ccf86bd4719bfad39c15b29675396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78418e24d3642be404feb5433929007397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ef7aa98d76fd2143296796d790691398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdceb2d5930be40dd702120156b9e3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589e0a136afff9ac0542b186ef3ab72400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275239afee3df3ca42146506ea419b48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778646f37e866554338230a9dbcbaf89402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770c95843e17e9c00531de0280d4ed7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd53bcd26ca49ae92e3603f79c8a73404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edeecaa4a898411a995161649c24d2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b268757a1b8a7cfe3afda79ca6078d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8ebc19c4a2855b8d860e91d5b6c99407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743b888f8cbe5acdcdb7725bf40af52408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270444dc344835865e1e6b4768b1a3e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e1f0ed2625a16fae3242ef06797fa6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a5f1a10cf4787e3ae6ca70ce21f66411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761f828f09d070d127bf2b9a70a6097412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16169e838dd5288ba513877c27c65def413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da41a40e21480052ddc713369d7c5eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8d466755b735614e15324cb2a1ac1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383e0f023ec6fc001e4c5ae3bc4933416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc001c6c9ce7136c860364af5d1091417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b91f73c3b6f1b5a8da6df14178ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2f56ca07db2a5cfdee2e88eaaac37419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30e01cce2b01fc2fc16120cd54e8eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf77750d4311380e802614e93366807421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544aaf5fe410c0297249a66c4e295e8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68031d5daf9c9cefe873bdf2dd8d09423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e5c4033ce601d670b154818864013424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1dd184b6dee1ad20e9c853ec5b779425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494b2970009821a8305f0d737666539426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e71d8fd212a1e582a051ca545f65d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1961c0a0bf510f5913a0501b1775d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e59a387d91b7b5aec1b0f12fe60501429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9450f9773d7e1e46701ea188d5925ec7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec250ad0ee0d4ec6e6490d6684091391431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a348b42258f47ac2ceb4a143c4cf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6858f3d2a06956c4ecccd5de2b7d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7f8fcdecfd2aee39b12c4b6ce6372434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474de7c8491bc341bfafdaed0e9020e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8e8b08519d5af3e7760b511c01dd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc69e7080e04a1c663062e9467b0ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e40bde07190a3a453f0c92a9b0fa9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f4d1c6f5e0c1ec59b75288e0db9af439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271b302759080586014995791bdcd09440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99e5d6f398b900921ccc9f4cbedaf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f38247aa62ffa1010d0c55d290d3e2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7438b5aff56514833cdfb39650f881443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bf75a0bfa986fe523a2fe0e6d3a2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4e8fa1ae657508437b56bc200e5ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957c705b5c03dab0a006a6453ebf68e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6038cc1ef4ed3759dd5bf65313aacde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b96a1d1c1c49088b013ce4fec1e83d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61395efbe4c9f6f26107d34f9bc062449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb5f4adb839d94a6540e7616136ac7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36c069ffcab7ca40a21fcfaf35919451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc28a5c88a83388c41b92379ea545452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1176f6e48c72edf680fa1a5a6d63f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eff6d50b8dca628133f03c6a458d1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82340d89537e43c94342231c01b9d160455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca8afe794be89e78cf1f7a44150a35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03fa85c9fad1edd0171807a7d73d6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d804f39072f2242e59d80a7779232458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa631e3b18c0d354ada0c1a6fbbefe3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c6be3b4823fd3eac2bcf635c1f9f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573481fb2ef6f8b9e940621317397aae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302285e1cbcffc2b1cac5ff9af73450462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8eaf0d4f516585e4288d9bfd9f21e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc572b622f19b5cae9bfbfadf5f35c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895bfaf623e1cd8f4486c3a38b5a52465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a2111ce5464b098883ac32273f5a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22d048581f5effc7388e2856cbe4da467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df535e63950bab93d16ee95a6c9eac1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40abeb6bfc1f54f1556892c3682bca3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c184edd2084f9c1c73df71ca457821470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023b17b324187c31ebc745608954a6b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97032a0900138cdc26de0adfa3c87024472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad48e321924b40e47b92121cf97469473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827610d2197628466d38d46bc18115dd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eb47d577036ef44d5c325725e6a44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1089e3bfc919904905c2c09a8c43476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939252ff94c84cb81acb29046d2e43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e99db002e500c029d744dc10b430b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b36620b7660cbdf1ef623b74f409e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7cef7d333b40c0d6f72ace6be5b87e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2759e5c1a60c2ee2f32b809f5443b1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660548237a5a3204bd1fccade8d6ac85482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c6317c090f8bc101e5bbe23a2d881483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3794b32aea3c26795bf457065af8e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecca4a0fb6a27df1d611521aba8ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae54d95b03f216194ad877c1cc02db486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc047a34c417ed175163b7409c46fc15487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd6216f6382c69adcfdda92baf1368488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30639d783627ecc02260109dd2971e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befc5dd1fe4f968989a10980c13ca65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf793379dcd724440fd9420ef8c396491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5297b43754930cd1f0493a3e88df6b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a1468ba73576de91bfc6295c24d6a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dfa6ac25dfa6c17cc79cdebe280df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa7b6bc8628c74ae1389819cbb8e68495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d002b47125f0e2d957589860245e60496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44ecacbea5d7d9f7d980eb15fc8a99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee140afdcd8ad28ea3e26f0b5739660498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a8769af2e35fc519b6eca426eec32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4178a025b459617779411385229c6b06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd286395005a4dc1304eb08ca3d44b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9ea4d3a5fea172fd3288579a9a237502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3786da25cc5cbb4170f3e11a13677503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c9752110cd8559018de5057ccbeaa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b347795221c1f2697eac3e1782c0128505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4037e9a27435621bdebfde982313a83506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ac1f341d94e3b2a29d20fb3cc29c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003a07f8cc216f9142f3b05d20ca5c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646238824c6a41a999d6496503ff327509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b78469b9a2e5093d451dac6563fdc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc961189895fe77cf2269502e2396cc0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89a85932194478255d62cb13ca6aac512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3580ffe6678cffe26413012ccffa2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae41532129ed05f540b0e3f79acb2d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d3e9d6c3a38698f38da0188500e2fe515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b94217d7ad2fcf1c3fc5c9e6742e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b951e3621d2ccdc78156cdc1c87edd2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094fa6d6b7f2097ccd874efa11174515518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9984d0067ce5e82dc0f2c63533442fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2751ecb6dfbc63e3bf310c65716b1ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ca3ab617774b9928376e1dba79d3a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c81c41bef011e1076f10f5911f9b5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d931c693bdaa9be108e6df34c4293523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ab597f0583c73d376984c4ad26aa0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93b6a8334a6decfc0c90131ee128a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52448a9fa3087044fa3bec222ffc848f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f4c440633e7ecfaf06d0ba93dd9acf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffb9dd4e779d87fa843c138a6aab34528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b785df310325e4166bc25eb6b06a0d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec35b1ddce7a69091dd7eebb13d18b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2263acfbcd9411e62a1aefdcbd79b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcd2af9813ffa0a694193969e4d4cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bfdc56e39ccc4bd2638e80598ab6e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc24fb378deb664cf4f5c6a384e2a4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2fc2cc9620101966170b32208618f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450219df64157ec76b295f447819d84536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e827c9c436a8e7f871e86b4a8b86f1e6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086a997780ba8fc1ee33216c9c24db7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b416ebf844c71d9059b059ff936d45f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e60a8eddf5ff32fefb1631f27c6f0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1532d3f95309459b83a88762dc70ab7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244ffccb29a82dd1f4462932eaef642542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5070662e4c4e050a5ccc2f9902c26543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfde8a52f4fee8aba038b86b63fb40f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16620e1aa873f43bf83d689f4d94fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60435880c827d3afba510ba078aa641546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a07aeaa8a81089017e1548d121d80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74935e3c883b958c69d3962732cb8be0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4ab1265333a2d8ec10529056e630e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfa8b5da3f361c414ef038f7755306550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9f3e632719b902884ee7e2b83287f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b4108cbfd47c7e0543d62b6276e95552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80cec814fc8be610f983ef71fad013553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3895fa5a0766e06c8eb4f77e2da08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7720402256510fa8262f1cef617b607555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f119805e083f21b93a1fc6a98ed73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475a035b7f4495611bb8ce997866c7e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a9dec05978b4d29213af705420813558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e263f104bbf189bf5ea18cad33c34c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36592a3430c1a491adb2fb5ab3be0ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e9c3c7e2ce9bebee9a0357f21305561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3efe6bf1209513bde8a9cb1217417562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e5adb4f68c405c3c34c2cc905fb87563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485cd7702a1e544d83082f52ac0e108564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce21e5dd4f9f9418ea58aabb6a7bc76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18508ea926cd8aa272370659f05e7303566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b2a983db5ac4c23505e87a848dcc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b08c906fec9bfef2823536f6cd9a31568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d884fb50fecc2859f2b926eafaf58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a74ddf4b7a8f8639b41ee24fe57426570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b535bbdee8bb871831f1e4818bb8d7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c22df53e4302de15a305fcd3fd5f0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f850de3a88a971f4c22be1dad861d0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42de294aed381589cd69b94321a59d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4843aba9675f4ec6a5d5bbed9f8cce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efdee578b29cb5e9266485deda4694576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80d90b602e80f3ebd0e41e2aa88529577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0c5941090c1b386b41c488f8680ad578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3162ef5af72ad3a0d680e685ad8c622579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad643ec6900bc91d2d81c3d6727038580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea52dabd9a26718869c22909e9cc233581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62252ce2f32ec808469168a694a2db02582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf77b672ae27095b30b70832a7b2f2b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801cafae7d4edfdecc8ffc15fa600727584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75903390d6d81acff729b16a48d4eeb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b00354feaa99177b1b1d997a6f0d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e02cb0459bf29b609cd418be2e5235587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b49d7282a91331e9c30b1d571f4af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079dce02fed51820450ad4c33a7028fa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb87fcd2fbc7c389bf8b2c05fce5b0b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa12626fe70de311f7cb7b6c2ef01c5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58ca162b4b9a2c4840c3339f103f96592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904b3627c46fbc0aaf33953973d95cb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10d6fe1875b6f8366e0e6b08924db594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c8dd204dd39ac8dd55736a589b9b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41c71cf473e2d2a0372a86ccb86613596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba938f9abb272c31bb03d080c02fdb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea40cb8a6e51d62395c35dda0162ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeabc7b0b80bf5adfa85a76ca05efa2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb95d1639fb9de17e60d18aa9249c7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b12754c2c0509d3ef3594f20c97d3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b67ea783229e70de5fe278893081f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005a785f6967af22d0f1704c148363603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f099a0a92fb284fc3b31b6a031398604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb3ffe7db0fab837a65f19f63b27be605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde70e4420200e07e90c8608aa71f32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c46d49a30c4e3212f4b22f407cd2515607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6eea9eb7ee1c393521222f5e527c1b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd0b5fe9889afd926bd0eab691c1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd2ec2a676768b7c12e33589cf8a7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa77ba7354cd2b40dc5721c9ba51eed4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8cdf7b2f8cf5a2387cf9085afa311612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4c7bc5a97e06ceb804672a20e3675613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3221c6525a3a6ae6f297e52b7ca8b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bde82bd1dc55f00dc83fc017f0a29d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797bca4e49d06fc179812bd49248c0f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a202801afdd8942854a9e048ddad7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2122cf711bf027fc01360929138c0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47205483bf60398703894dbc4254dce619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e00a447bb5618fa369f07f7e48cb13620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6ca11740e69e9f82291b53ea8120d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574613fde2ac5c7ea50ed0d9c55457a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105eb4da2d4b5386d4d845e6afeb42ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9638179800e087a7f592589e752c5ec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a477344d3f7c29ace0cf34c560b29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936b8ef06399db1a12e2a11e31c2d02626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80e0686156cf2cb39fdf616257be75627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18976eaa92f97d44fdbf25b7038c593628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890dc8f3cc698d3fb79198f4a6bf8707629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08914f8e4f029fa71d8c7d9fa58447630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90822064af87773eac720c2a46502c08631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30c8a2dd545ba9a708ef035701dba4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c6a674ba528d34894e4ed05a542b2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea512e4c62197f003b67f2fdf236ceb9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef9a6114fac8774e6db61ce174c97c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b629c814abb85cd90b69822077bb622636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c28a636939b23fb6dea19cd0ee2cb1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121148a9040d3776211347dbb82c0822638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60f145e74709371ce1aa8eeef80e14639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886fe8fea1cd4facee3a20f1b263b5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb861b67575f2697be5a77d884c396641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad87513bc4ff7ca33a42f93a56a1718642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201625e2ce9dec84bb920dc791ae985643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094d04eb927aaf86e71a6b41d84c7dd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e5e10fd4da1e8682b3541b4d67a76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e038ecf3495426ecf7686f18daf03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7221c092728b99d84cf59ba25d456647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0368cbe8229085edcbad2a70ff4db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b46863f4f49c03615dcfb13f66efb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1589b7424d82f8d35a2020be5b4be650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03a6fa690467da47696f71a8c71a92651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be160a13832e41dd2369b4480b6e7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463bc38577abe65a8418ede63bd8e48c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860238fd4edf07510a5cb800190d2b95654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c052dd5ee8668361276a0d21f5318655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908fef5623ba0236d0c730c57aa171d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6cf1ddfe8efe97c367029a65d29e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b5fadcb0b5a9706cb1841e4386394658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea998c25e0979d5e6542df5a07a8e5e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a35aa5b9489afa160fa5c52b3de7e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92383fedaa1fdf83de4610be9066584f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db947c647df11acb5e1d9fd5e77fcd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773887a7843f735c6c760ce75e2695a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0db1e0b3ed12f4fc0c024666ef6a9b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869133446f89207d116750362866ea3e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d08295e145d7c60467e817893dfc26666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e55c969247f6e56726d16878bf4130667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c54f4f1408b7ecb9f6c87d4fc588822668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccced089890c09a4656982cf98dcb7f8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde437cc6f97b6fb6dca7cd3962be675670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaea74a6347a9a7b7b96944d9d628e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae5eef02f28d2a2d956e7be9e533f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628990d26a63092096ee47362af7f98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b3a7c0acca4c1cb4a11997ffe444f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb3cf44e7ed88893a0795268bbd0ab675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ac2c13c9058cc734fdbc51e24f927676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b844253a75c777f779869f7027223677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a575cd3cac0b0553ce31a85557d86c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24085864d09b24ea1baa2e86ce91e53e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56c4a189c26791fc9787b75c11929680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a470fb360b703435dc949721afcc2a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7b05909b989339962ab97b9222c18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3177833e35b7386d41a3a16aa67357b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f5733aa698269f640b2738a6d7f60684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd213402d5edbfddb370f367548c2a50685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b44c01191691458d3ac6168a394895686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e473035b8be205bae1077cedd7046c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48382098591088250c2647aac4c9ad56688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96bf113b478b2280bbfec4f1d39cae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bc0d349ac324d6728d60762f37edd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a682996cf346cacf8666d53998c8f27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44349a9d5618e10a431b058bc036fa1a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4658acd65e8622da03cd60e23f9a4d53693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d9d57a2f27c9e2c49ecbbb8616c6b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ef8b4fa198625365934397f91ff5c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25fad311ddcb1a008cc15dfbc4d1f9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ea75303486e3022090f2f384d8047697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2d2ee05a10e3ed4ace204bf0cdc95698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16787d44e3c2e13d87e640d7ba1b2d6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09394dfd867e56f480aa8a1273a9a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d1c6e17dac7c2568c6da40d281ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d40f8938b5e0f780b562cfb08cb55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313e3270e580c3261652322c7aaffd8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04177cda2a9e14ecfce6bbcbde777f46704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03623190e591613b75cd44c5fa69ef8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c7ea8dcd49208a666f6021f41771706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f284027e921334d18847052c3d449707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba1d7fd9a5b1a86d8b15e69cae3ede708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2bb401e3fe6f8961a2039c1ed5d7e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d89b70aa4bd8eff2534877219cc05c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be2ac8a71210ade3370571455037d9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160fe246c5f4496b3fbd2b6e7f0e346712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533cf663ba21385498c49946502ae24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b55672bec3f95891e83c3ca76490ce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9df4ef31ec7fd30437c282d3afc8f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57f28901b13fd874a5e0533989412b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba4463e6419535fda267340f7ce016717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b6c444669cd52adb2f93837512112718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28777e8f2ca1a4c8837b5042b3599379719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d25e1ac23c68d63047fd64f74d4718720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8b5a365ef99db916799574c21c6cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf141a74c13a4b5143eb6c14ba331905722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585b5753ff46e75b18e7b69a33b1f28723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b251d5e07720e28d92616893fa6b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcea65b5a3b99e9bddc4d08f12df25d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ac620de47f0fdaa22ddcd2fcf178d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedd509581acb6e1c6abeac236a5572727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3926776540dca5aadcea2c12996853728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8637d72e24d99361c593996650c58e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eeeffbcbf9aca70277bf0f7bab783e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786b2047065298310ab6f73a7eab404731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ebca4393669242230fa963c312540732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe23b75186ebed651f3b75ffd4c3497733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac147380bde7c7fd1524d852b3d84e0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7413d724690923f9d812c1d75bdb5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e39d396b5aa0ecab54fdc2c838e53736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2962eaa108e50ff7ff5a9838f67bef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7f6a037162435f3bfe48f32242d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad121a69903b53cf3cafd4d8b2a357739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0ca3c58112cb28864994aae400da6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c231e35267c62e60a1bee39d28dd07741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87fe01de52e5c365e2d4f90e6d4bbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ea87445eac7b2d6acae1f5f7c88a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a73e3a02a7d9ce3d4bd520da35b92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9141de9e0b3b8401f17d44cf37bb3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9244e2b02027f7f940579a7fc8a25f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8f95be47eb2a034093a6b258f068f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e70e73396ba0eabe0678b9e5665c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09ebe5cea6188367f316044129fa9c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cf26321ed242587a9914a82517b69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8e2e01455d488ea25105ce41cc37b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03d303a12565fd6aef12cf1da71507752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45442f644e154dbb6d82b4ea5ca03236753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61033ae4c3924afb551819a3bd0d790e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07005ac917e0a0c4a363955d085923fd755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eed180440cdd9146906b0a42bd1adb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d074468c2c3786f0be2754d3d4a1b87757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cef00dd5aa81f70b71cad7e3024bb3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c505c0e75c91d00238a0d28ca5221759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>