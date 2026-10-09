--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0efb41187475f9215bbc65bee2664f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee20b4dbc46c2e792e806ca692192252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a84f2ee531bc45d801d8ab705079b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ea3d61f4dae451b876be3e842d12c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8812deca40555f045cca9a4fe27f5365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97de2daea3c5f3f1079c9ae6ca595d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933a725e9c8268bd11db9674a9907b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2b5ceae633242fb67eb6c8cba87028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acde45365496f0631be79921af7c5c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f78452dc7b5af26961031f96e4bac610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff75db7067db9d31ec7679173bcd5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888e1260ab918ad230ced98af5aaa7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472078d552fa5a28501df512026bee7513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb7c6d9c47d95dd2bb1b27e0ba9936a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c8e3964960cb1d65a9732b0ddb20515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110b5bc0baf18dc055d64ffaad0fad316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567349659a261f60df24511791f51e5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf479837d3c0b1d1defaabba5b990d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d33087e77b5341d056e5ec929ec6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41140a36eb76cb50452ba5bf46efb90c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f40e23110081f6a010dd92de8828d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddd77113d205c41752d3505f70426a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9777a8298ce93df0e95abeb16d75a123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fd67502fea15668690b9d5d098e0224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8644c301903a70d5c330c1b80d61325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8f940add8f348b7dd94d24e8349b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2363c49201dc38857e7bf0d2fa1d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf4e2a231885c4dc74de6b30084ed428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf735b045781102df90c9e7177f64129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc08c1daf704c086c970eca50d86da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522c1d013026b09a3f311aedf8adee931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1803e763dce4f1ea40772542ce33ac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050662cf7f0439c1f393e2d2b8d43e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcac7dff1e6bb0592b498b1061261d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e414979f321ca0ba28b370ad426c1c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8b64fd2659ce60fd7eda63154799436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17247fc5139e66e31120128d16f9968537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965dcbefdfe88f21082da98920b916538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26012e44b36b9d12073e9b9c7a5aeda739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d984c10c3142e6f1bff02e146cd83b140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deba464c770c22ca49c29e2a90074741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d80746b60a60d162a3279139da637b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a3886c14b1766b2d0cf4d314d079843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906ce363c27d34d45307fc96a5edc344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fc4da26fe637bb297ea0b886d0d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4dde62c958f202680f4d0c318b30c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9f7e46e822085021a7395ca528fe047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a7108eae02f8dcdf16147459b34a048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4963500e09986ea44b188dddc93cb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb08e763ecaba985c451a4b6bad25650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b367e1fd43672f82a3642ff8c6e5b2e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba336378fca331f39715f0dac2f68252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d1a3ba7185ef80bbf664b6bbc5a96953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbd8bd12e18717f0df926ba661fd4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b34d04123200eae5c91438c69c370a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43cdc80dcf63103c8f2dfc300ac97056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ec7c1ed5d2411db2476834cb5a24157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34a2221f2c70ffe50b0e249ef73592958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62650e7d2214bb3ad28000f913eb9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6114ac45902ee964876b826ab840a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce10668e603a352db1116283c14adc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf085348c3bf3d51b3f37595411c60562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4831696158911578f6d972e700c918d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e6495d1cc8a8d23753c2bbf94921e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a81a9da539131bfacf137eea33ff2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7d96a3641f62898fdbf252aa8c02f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4a7e77a99375c25f3c1655f23b252167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5859f4f401012468d161b2a40eb1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743851ceea1a4e074ec838e827bb30269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f73c469dcc82a07bb117b2a31e56870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e42449515581feacf6bb1e58bcf8371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8bd701d407109badc63da91130f1e172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4db6f9f1ba72e38dbccf966174d4cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75efe742292dd50a60014c14a034e3f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471717d7f43398f10550862d792922a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3d05580d29e4e26f91dfe6aec594976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0002f1dafbe518d58b1cc33aff7fb1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3388020e88084ea4ce1fd0659fb1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf362de841ed2725a4f03304323bd079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e16385d914548ca65e0c0340dec6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f88c895525a76cd3fdf31687b799581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe74006b9b56c5fc3cc4413db6125d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebd3187a17529e8f25d30104e0e15283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f8f42494e976dd3118bbc8a504c6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d196d7ca4b769d21e50ae544a3d8e93985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89cf0020e3d06667e0d0f420b2f8aec86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eec8a786105722610850769aace4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15e8f628f946154e5cfa94a4d4c80988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9975949dc4e5493fb83cef3698e204189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0db50734705945a59de788179f63e190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3067883d793c71fa6324e81792438491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee63509131906eae9cf0b1c6bfee5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0c5b87c0fc1af7a511d832080338a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d9467096ba4fb33c59ae453c1779d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb22ba63397da4e178e847002d023e4795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ca5dc93b1824b2055b1808d8ebb93396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dfb08cb5323a4ca2201279467a3a597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e46af2c6214a231ac90afe01758ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeddefbc96abdcc11cefc1adbd9efa799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e74a932f56e49c444d425de147169100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc242135f282c6753a7dea9bc8334fa7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4062d3cfadfc08fb641fe78ca63b9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f977d14d388f12ca79c7df5efb1365103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af21a72808d28447c38e833bcc82bb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17bf9d8cf5943ae382c565edf81f19105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca09d19b913c16eace8784dc2dd1ca8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ce73a50ba0ad8c11cc5f453af168c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac9520220216e8679dd75f94edfb2e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae90eee1d086c5eda3cab7c67bfa7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82052a3388ced56e8433635a1f1381110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7adfb8d0d13a3c92ece3bae43e396111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4226cf00d0a495350511461e6f6a8606112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ab5d93f274072bea6ff339d4a815b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493c3c8e79b07755abb3e80513521d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafa9de695c7a1219f6b6f27892efaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed94b9c8df04ab75c0a51fe0b636664116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110673067c9c365619b06fbd87794e97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6942b721d5e25ec789c33b9032b0a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88603e4c60ad9138716d4cadc471a8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e486d5c0c8b5a73154340ad43c683120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719fabe9947fd69b3fbe92c7e212a4e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2faa4d40bedd7d8fe8ed1b3a5462086122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ec71358327cda51edd30989296574123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30f18e10a10dfa643f971d22754f98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31ecf6cc5e8adc96ec910ade90c32c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f35531aa0c66d75c1378a50b6486e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d30cf50f420fa409e2c3ae140881acf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0167960c961a0271a796052da1c71d72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744e0602e025cac4844588d6d64074a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62aec43d84203b567b903388c01934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773f6a2bd355b36f948d81356f1536c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57279125fad6d9147bda60465dde61d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399399711463a887f28eae137627103b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc8ee84e56313ff530ccf3628de7de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff08b44b51e9d4da9b68edbeac53402135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c174b8cccb221484e085be2b13c78b5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916f9afc2ca245b942b96450bed6b26137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3ea55e021ce78be72536b9c843cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f41815a4ff46afe73c265f9b033e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da555401535672613094600141e17d12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540966315b65cb3951bf00b1bac625cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e040b19899aa686c83d88d47515bcf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1aeb700c44fc98111d13873dfbf42b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5876ce65499127430cb614f6f8ab8d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f774db7fd6952b8c377498587738fca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd72ab97bc230a3350f167f6aa68be7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf69dd68942125b472599a1b6bc50b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d677102964a1e03172a0d25d87428148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e388e0fdbb6f1cc04969ad0276a248a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321b381e70f09d0a396114b4e5a906e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725da13466f20c56c366b37f0a7c7e48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa7eeac1cdd3b5686b2f1b0445e1cfb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d1cbbdf396f4bf6651937bb46d6cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea4cfb516baae4235a4c40b28b255c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7c3c105ecd757236e69a2a8a199ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975b9812523c03df076de99e082b2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f0ed662572d46ba565599be8211f9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d3684903f238deb10eaabc9057e8c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a1850bff9542a8c7e326ea3478d12159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8692bc1669d28a23be69a21e62be9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7aaf11e0d0f8475bacd82db120035161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ddc8bcd7a74d7a2f19a73f5bb44a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833ddd040002898e8425965a25fab26163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a94cad4f14b0e6a2f802b128f83ea5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b758eb4091f594a2f9e4b36566ae39165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850acd2b7763a95b64a7641aa6ba2f08166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da65ce3424122ab80af7face8b74e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4458526364644d8cdde77b080b1731168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578cb781493f2ea683f809a01109cef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff31c5bb67a027fdfb7bc2e62e0508170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c356c64809c5a292047821ff92e97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc8106497a0861d4b0314b8a458b25172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fe329cc07607a98e8927245a33a88173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5033492285710d73b9875261bf7c19174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185b734ba09ceda6b23b2c48c119266175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d72c5e6e6e4ebcfe9b331afb4a5908176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab841eb342dbd51da8da563da366f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5383dafe09553e3809db464431789178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e07cd1d1ea61b92627fc145c554b1c9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aae38272f187022f8ada88c44fddf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281970de166f6ac2d3bab87859a09f0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a768738b1dc34a676c1d19e10594f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6a1aca495e285c1a15b5bac2aa1a6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b657deb0d7febf2bc729becccd0d6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccc1728a4fc3d2b716450a41f66d5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8e21ace0b8dc05593e2b1deded9d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8f60719966181b3a0ef66367ed96e0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81f91c561f142b3e692d6982b21da6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652db20775fc50d8222e4624cb4aeae189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3076e4e2af73f44cbcb92fd6d4a1742190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a8c16717eeed2d2e8ccdaba73a51b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f10d34cb867bdc0b7df64486e43dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985cba41f3df538207057a1462e213f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7169dfed592849ee61af582932624b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976d9dc713080088efd29e136efb4376195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ba6e0296324d275066fb4a803cea3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570444238058db04376a50800d80e41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c46a5288b45b2715c47adc2d7c11a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d6430d671e3ed83e0587b49f319df199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5181a4fda7291c0747e5b86acf2e57200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e3cda01c9c2c9d5cac8b313f9f251201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e884c0ac6828c80ac6b98af5e263a75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f70ea85e47951fb0cd9f016b9fda5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527c0b7dc53d600b706ea265ecc7ef2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922680573eef5152992d9b4522220f80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eddbe8c6fe374c7a5287d1a2fec0d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076afc28cebe49da94d67c2daba9a9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd4f35beb206ea480bdab7ab481612208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea27680726e8645b725cd994b79b955209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f0462e37424cd3b815b3c6401967c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24f3f5fd829f2ea3f20116ff237aaf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a375a38ad87090de76ceeb84a7f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79898b24b53674f758e39579b2289f7e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76fdda1b77132a66c49545c3f120c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec779869f35c7bd6988e9d7c8a09c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecadc516ef993fd6bfd79a764378e24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2189c810d96b5c5b49604e20156195d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d1b38126927f551f2f27f33ef07b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cc3b0d704f757680a78980d199ac3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d407a85ecf66287445f1f0aad559d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8159cc74f5f277915141492fc28fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75ac054a64c4b3b8cfef157f5bfc51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5be8c2fad834c2b83875c55c37d007223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd38768637c788bbe497c6460859d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a076138eece7a1be3714403a467fae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96835ce85bec14bec81b559a23d1d152226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b808ffca6835ec380ac82af431e43c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb31a61ffb7df5520e6cdf49557efa5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2465a337133c6ad54abaa89966b3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8ee4d82d848cb73f6fbd14a7c3c2c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea5dadbe3a3021d3fbab8bff25c522231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b24593b40d03d1c00be9ac2f6af056232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e281aea19fef8ad6e1eb2c3e33bfc3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185e8565d1008f8e5578dcf50875970234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1993fe6fcaed11b938f8c2b2aea7e1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146f5f5c87f5703be2ba95075bbe7ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19594d5f0a92d84053c7c2e7bfe82fee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9730d4f2d18d669ebf262f07033cfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe032d6756142f2465e8e071b3c20b8e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e0c4889888771fd81f98189322d9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24143735cac818c4b3741e428e25e5c5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14126d7be8cd9cc3620c390e183cf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21106601e2d8ebeee9b70fab7c150f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11606fb71f90f577d25eea28c52b2b11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69bbdf0abded249836e7b060dc702b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aca0c61ff3b9df81024d581504bb3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea00fe189ae0bc370375fccc46d1be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253b0a45ea71c43d7b4b74e2373e3a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb521393553a9682065cf43ad8a43758249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da818acc98077528349250026a70c43f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b718226fdffaeaac40a1e4c518381251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb02aa1f96165265543adca4d52afa9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16134063410955cbd94b1427ff519e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc970701826d7b8a60d165085aaf3d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c9bd4b402057108090c940a443e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fec0d687bd9dd9a98e35fd601925a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6803a3371baae516ae0f64b2247a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b8dbc698f2cc895dae9f8e33930be258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee53e07ada2a40d56fc125426319698259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be02d578ecdfc12e9da16c49fcbe061260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff75c0aadcbbe2094092f4934e719c6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc95bfcd19fb43667e6fd575a5458b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c446f88a8f4841eba1a6b56f48283263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c414fb0a08f530d29a5429af4771aa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d0bebcf21d54872211576f281727b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6921fc0f015cc17bc1f7f9f81281266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94cb0171e4177f41fe075f507a5c58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe901c6b962d07c636f55d22d7ca4a6e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a6650d8d0ba0ce78718baf7b17009269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7bda6c83b098fa6e6ac3c6f8774ba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2562eb7785f4888328630aff6a4af64271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8c69621777691405e73bdc53e844a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66805ad913e990dada1a9edabef63273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a1e1872f3c30634c2290ef5c9c92274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc8103c05953b87e2ea9079392beaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86cdafc10a9c4aa4eaf7a4917e43d1f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefe35334c43df447afa276339639ed277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d14d83b5c601aed4f07d90799abc0e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d219c2b7d23e512013f68f797ce47f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977df44eecdec0b495525cd8b288a64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa6869578c5909bde39820b0fa7b56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04390535392dd58afe993b1b4d21b81f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12e830cdde1283bd7e6e6b539863a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a02fbe9947a33cc5ff43cfa6bb82bc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a0add4f3a18cc53a442efddfdd5221285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf452fb04b864770a1848c5bae0d045286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f8ea4477bd81f34bdd4a6161110de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36f7930d05fddb967ddb5c462d6d1e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bbc35fb092603d731ef9d6553d10f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04bc1e62e9b25497d686860f18eb68290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db36940290841d09ad11cfc09cc4bb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864aeb87061f3f7532301ac8d1991cd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d23f2a101e32e2240a27304e2ffee32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4b8513d0354df1250e563f6206053294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8d8d4b4a9daf9c4f59f001640d693295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb789c76d8e609eacd620d4584859cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bda0345500d67aff258f30c078afa1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5705a88bd182f96a4cf55830b74050298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5b18b719ecba8c6fe9f84e8d30d99299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67632280e734603509ef583960c3e103300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3b83fcb02b93fe8cf315fe24afe05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56f38e442087f8b3500090a068bdcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff270b7c1b0a1907ba68c767eeb88045303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b3eddfa9557143ee19916c8833d0c7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39260ebbdf7a96255f7bc0a66679b5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff3a328adf3bac780e73d733bff2fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1762ce1e0e5b3204804131511059e2b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344f97c27d6398bb9b54c5cdb4e0558308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c232ccea419b59907960d9cb61e949309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f9ac655e18cb3afb02d62d0327750310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14821607d3d2829c2092ace1d7801909311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa95ca7af46236db0e659010e7fe9f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523cc17a6bdb6cca2ea4f5e6a61cdccf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffeefdca0fdf4981b25a77fd5a8f32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689cab6f4afaed4e458a8d6a244d95a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedecf58c6778b02d69fe16cb6e08721316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515dcefa5a4d4caea1aade7ed183ec5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d0320e599fb01d78ce3853321b6fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca911231862e29624afbaac53c92fa0e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba449ec86e7be423c0346b4aca3d4e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f221365015656096e0c9514e1b206321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ef9845dbff47f2f3dee3ce9aaea0c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65103307833bff76e77373f1313c55a8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b19cca209ed95733ac300a69b043cc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f4d42d71c55e898c2fc34854a2f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56490b8e1164305328746f5487e318e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19934f950533182244402d96d9d5ae64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96a1d38d8b73d3e2678caedcf12a7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e465cc95a56d06f6009e685d348e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a92267eec3a020ed72ac8963c070f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b181cccc0d2e735806066e57c00ee60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190790667510266e2c9142055d122b5d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b46504f0288bdb5ff5b3b9ce605e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8aa26d4f92632de98198c789e1948334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7323d045072a681e2ba9c299a311f8f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0d9f3c21864be01781f27da69292e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17829de95556b49f4fc0b2b69a8236f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762160361907a7fb32dbc977bad1676338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6bcfef9e5eada2ac6cad2c635891c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d50a39745e5082c9dfadfb2664e9e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39207ba1703d80f22424c46fd54242a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6bcdc582bf54aef98c8f3f45b4d0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c970c12fe058f7f2b04e597f62439343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f339b26db4c7d45fde26b5cc99b142344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580e3629e6ee97334480ad19f70787c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7da1131d463f7e6c42bb617d2f8027346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dfaa30d34945fb977f5d9d4773258347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2e4413256f0d4af16581957090981348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c308f2f9b8f6e1d15396d99fa989d619349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e42e836b8fc50ed6ef1dccb32fd60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc27b16a0f0bfbd93246d7275e63a87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765d06ba55c7b7e40ddd292349e8895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd2314b380632b2554591018f7e19353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6cb053ac1b24a8a7413410376eae4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617c7937727cd4bd31ae8a3339ddc36355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5fce297e708e5a67167f86a476787356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f028e21a02f6b5d4c09a8ec6f1e288357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1c548d0e06751a2dbed8ff7fb5cf3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ceb6dfc153ff045f30c60ca3a7f27359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a75099aa799352abc582ec9b47cfe5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd2cfc2c18bbf7122c731cdbb78a10361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5b7efdae22add0e28c3bbc56b276a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6879019e24295198a3485f35f684c0d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01114533eb0a5c4df101bbd5b3c770fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e227aea20f9ffffa10f57a1a5193365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f8be6ff2fff8ff23619710991d28c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ec1076e08ff688b4ea89340c4cea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb93e8686a348da4fc23dbd6764639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2af064a48cf18b56359905b4d21ffb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0780b524ad8d3889f40f0a17d83b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54eabf73812d4ba79356e4e8be77679371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d99e14013f21788ea5a2adae65e435372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec41e68897dad4036af54de4d9455c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d0fcf00e6690e63bbe7747bdce759374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317441c494f43d1a8a3974a3269bbb7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699cb0f21d60730a06cd7759c9bc0ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ac9904ebbe595966dee637e076b92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324f8898d8fb02897b7ddd6b7063e0e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f239c4f3e6e9cc426ef46db4764ca73379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a1c5ac472c0c345e52014df80ae32380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60343f695cab196dfb63f8ce092ce8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d175919cc5cf3e4460c470deb47b09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c447d23c71d373a9beeb8ece08d29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1e04e0bfead7cea5e9df85ee8a412384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2cf80a26f6d1661ea4530790ad6e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761ae8ad0be543cd0180c2d472fa28e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd2674ba7921427f4f2053a2b88b9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b48e0ca48a92db8b840115eac27c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512568afa29ffdf9f00c939c2df62388389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e23953081592d50d618d5a3dd5e035390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b038ee7414f312b95d97bcedf87de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3f47a7060e6c3a2ff8eb8a12042d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870d238b5f83ef7645576aadda0fb17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95ff42accaa715e1e366519feb2298394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9e5c712471194d2ef97c73cbf6136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4905383ad54f23723465734ee886c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bf5acb8bb43820471812661c29253397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544a9d581d81ae2a5705321a834d7b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8cc892daa63f9b33f36ab30e086ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42602796dbeb459e3fd82e86f8551a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdba28a38ca0f87216b912327bf1440401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2cf90f3a6ed9a4729bdf3b3fb39a86402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ef84edb610b6150f37b2653268041403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74835ff082f219bdf195f7b8cdb0e529404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370166a4e7a32c04014c0d5e427debb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988992857ebb6e660717519ff2295736406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a8edd05dc64c3764e3051b8a86f18407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b20fd3b09fd6b4b930d60477dc94ec4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3e125e18a3c4bd201ab5677f4002d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3f3f997666e26c9be6cee9b9d2bfd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965772ab40344ae0e5a2b47c22084d58411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91327eb9e52e57f88bd5c508034fc080412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75a66f1f3e75f2679c1154c3d61913413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43decaca8d07ffc04212d91fb40129b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ccced52b51dcc47fd4021ab309f6d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d527993f1e59663858b5d682d9487b6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db4b189bb696c131e3bf726d7b8cf0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b472eb7e5f3b6be73b697daabbbb3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a4b69aa28756a9ce34bb576c949313419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affb74e54694d657eb46867f3d22db3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc718651fda26771d80ca50081be381f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee639044cb44b1a02a80774a4b53c46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fded2d4a55a4dbb6346f7ef031d34423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00f50092892b9aa79584ad5d7b8fde424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc16ad103c0b5686e297fc4cc81b5a1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e280a0965d33ec59fe4405db33e1eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296257a1e609f9a53cb5d0e205166c2e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acce7eb60e38357eb2cfb717c0cc413428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d744416fdf4ad2a6384464b6d64877e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026f9018ab51f5cb017cecf4537e0bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9439185e81c3311cb2c80db4052df431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc03217050887570fb81b0cb24f59be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98452a25c8aa519cc25a7dc933d4a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a7b96b55f42afbf874b722268d07b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2f34e8260c66e03f24e9f6e7934aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c193fa583d8f55e67e7ef8908bb347436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3ab710d6f5aa1a72f7fae56e2e97e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e471b9436b05628312929f56ef2d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79203f0871fff95af09327b0f7890d9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4482bddd60b64982a943bb48eff22440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c67139cc6dd1d700dcd669bbd5f93441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530217b6489213ffaec7a4161530af9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47705a438790d43660d0888d34cb26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a17278684336efeabae8955bfb55a0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9427e1f62bb70d55906ed5c1b0a4fc0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dfa301787c6f058e4d9ad10a2a0bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf49595e33709af98babd9f48083d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a686d616f365808185f935e6d033448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deae9dbe109e6bb457f68f390193c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452cd10d5b45586559b78524e3d4591450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04621893820058d42e594e86dc517478451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73221a5a869818f5a8011eb5df27bbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582b03614fee26c2e43e005a0be711c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcc64435c098607f58188ea4a033fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0635fff6987ff8aa0eafc27303b706a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712e1741b84fc9b23c1ec37796dbfaf0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a6a7e9a0a54ea7669b5b4ee41209e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578412ca256aec5a096dd611da38e378458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0224024835a0be1a75498df9e9dd0b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afee11e07c1371543f0575daad58bc4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0b499db740ace6fcf9052281ea08461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055e5525f436f9550da433037305c4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3f4125f837c4f608a180aa6fa1df9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed398e615cd8013071fcddc5cd77e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf71dcd5dc5614ce903f1c04f1d40b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611422722a72c57355c91e5432e0ca4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ee21ffb1a6eec03796802837d8660467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98dd6041651ef9584a4feb3b98f3b4d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77422259e549000eef26ff234c28f1a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206085eeed8546f8b82976183b0b771470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700b956da17d1f45fe913de4a7e124471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406033adfaca8b96a462ab5f989bea6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d599288686bd0da8b0b471ebd6b7380473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3efb2a907253f42c6e61ee6a2cd8a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94040690c70bcf13f87bec6329960111475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2711f92c22177fdaaab4c3c72e9027476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d80cb6c0cd1b5c86f642d1c7d8bf6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fab9b964efa758521be83bf902f0e5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac9eb977e0f9ca2a23125e5efefcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5214cb556324c0fcd0e570ed72f44480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e6a6149efcb3447dabc29deab7174481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aded1dfe6679d099ff65f6026f99a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa0d1a1f8d5297399cba7bff93aaefa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dfcaf5c7131a843fb674a3b5ae5b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0407022c97e11f0eb3583d926ab9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee26a60cba4496dca009827da455c2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4da1073f89b16464378d37b3f5925f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc4fdcf0c29bc0f52328c7d3e6bba97488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f22f2cd0dd339d3e704cb647539440489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4446f145a3562831bd980ad59ffda62490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cbc660bdf3957cda468a1a49a9306491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b68412e9081b219c95397b9e922a83492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffffb40653375cd88c1035c892bd682493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace67a652d7eb4f7ca990bea9254f30494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d06ccb0149a0cdf94a0a63ddc08d6e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c198f17f6a81f3c9b49eb7cd70949342496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f3ac4709ec7a5d60383a3c4400bb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f658d8462ee3eb8004c90950451e03498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261c1a0987a333b2bfe4d1d3e196b34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49483e15cec320a753c7decb153d8662500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f2e19c3b0d505e0b434bb2209e474e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bed3e0535a1be78ff4a505481fbda7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca19f87ebb0a76f3bcb488af2316f6c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe7487d5c86d83272da997ce0d7c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880a9819aa9c32b7fefb5908e3528bf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeafb644aa94ecd8ec3a5fbcf3f02e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499dc857a70ed2d92e9bbbacf985d9b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6283bbc9853451247d215d04bb3d26d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f6e363c51ae93873fc31879fb4221509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a6251df58ecf5ecd3ea61e1a8bead510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05774de0e2c63708f20a034f85e2ab2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12a8d0afcd94d3a619048c9e08db05512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4152be996c0395399aec1bfcc1cd24513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf9524aec3771bb92440b2042551b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e2eafb7d1448ed346017f734cc4df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b60a4f5f22d663a1a4e78bc5176f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cc9ad91ee1417e74bc88465a4c4fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5516de4171daa4ffba356e322f0a285518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b7379b8277574e9dbd9649202e9a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6d4c4c89ec2cde558e6943534baae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273399fae875a2ee4561fafbcce342e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bef51cdf33c5cadcd127d1037ecdc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361475d79a4cd8a0a1bca7eff23872e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2a0f2dbabda561ace7d35a01f7abf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4d6cf31f500d755d78a53d05a97da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878f1b8c05d7da3b0921022e6d955fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cee7611ed7f7d5a828ee3c553b673527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc89dcd8ce7c09ee079a2e56f7a394528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405a35fb718352a293ea349fae36534529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36877cb52b117788058704e1debe267b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bf7ac0918d48b0dbe00bf62f4e804531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db28d8744493471994b0542d7a9585532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b8886601b1ed739bcb1ee027de35a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e2acc78c0312faefeb54c6cccfb53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e9e66d15a39e7f5bae29e2f1e8d9b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f6e42b053f8713d38fee1c0c93b1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a48242c635f246a2644c164950bd9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66cb22bf0b1769f411cafdb7461dfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61459f739aac0463a2fdd327e72d2f43539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3c33d5d771f45100f53e674b5e4a3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69191fe1c4d174e999a973b361d5fa5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13be1c0810cda7fde7247a0f07b9dc25542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa651ea2a83c9b311ebd413c51fe941543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871cf4ab5449136d9c1f686857aa589544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd6fd76189ad21487048decdf6a156545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2a965428d62d881606cd2a83de8f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83c8eaf046942e6c09f6e2488636d1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67623cb7e7295aecbce56f6b3b020333548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8495cc3c1756d15dd4ff669b9d9bfca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2805ec94542d5a7d50d7db3e47f46d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9023ac1e9df337a54d5d424aba652d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264af58bcc22d8fedff1febbe950b300552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92f76794f16bde6aaf25d3275882ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aed8c0c8e80957a2f412057a93cb48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8012520bbe25ece5f573ee0d863d18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6657245619bbabc314aaf12746d2b4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5c7f9cc6d905cdb5ebc1f0126dbb6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0eed39ea693b104c286129c0ff30b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab9a80299138aa0e64ce9432835c77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0d96481f9e4b2961e873248b1340e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca01d241eecf117f8fe3dee4eb343e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ca63be243065a56059a8cc4744820562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d42fe1772330c19a80b91186d4ace563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373e066327d3d21bbebac10da4ece3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442ec37698aa5f1a3032dfc440a5469565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac270c314e4c1aaef031f5c9aabcf17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086c3b85eb0d62f3d1c6d98629ee94c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656964ab96f015227d0b4c3bd2b0b9f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ecc3459e83c589332ad5a392037ceb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f1b9a9468a38ed4e6422f52ebfc020570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d992d715c325341718d7b9547cb3ebd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27363c317f126ae622d9d23e3163f78f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4f26d61d606479579ee1f8df18e0a3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44829a6c73fbebeef43336ac62b78c3b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fac9ee4027e59fe74f8c930faf2dba575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5b902f4be75eb3d874be1603d8271576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cd8b06ff891f7d8e4c300a802c554d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596793f78bd007ce5cd817e7b026e270578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf057d7904bc25f4774034f113a0e8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4138c84e953ffd8ad2f616a437ef371580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573451127dbc99fd62cad0fa6efcd70581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955879d2b23c09ab1308cb57369cd1a8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96baca76f1d4b5495fc427b73d271f1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fdaa23bc6d09cd157133f5a0470f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba6b30f7a2c8dffd1e0125d07a0d2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c65cae212156d86ad71d4f0943c4723586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db37e555d724d8986171692b6ead0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebbc7d56b4b81e56d1d48ce7ef4ba588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f549c7961b5ea66dbd701b131d5858589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c951a487fae4bfc21e5672855d9576590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91229ab043fe7f2446c01d2be413a331591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8f1f491cc236709fc1ddbbd105bcf3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be7fa95967e6198601cb39d0e0178593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7c895ee6cb826e643810bada3609d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a590dd224b1df1e323d2b1a64f9e60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be90e46f6773d5f18bfcbb31ed13b3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ad6afa5a269e82dd3907650420b71597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825ff566fd44fd5a27a7480961eb6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b469b4fc6c1710c64f2c1ee5718f85c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958fe497a598eeb7f4f1b5f7ce0d270600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3d8660e75a991453beb84549c4b90601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d70a6e7ca20a3aa3e5bd38838b4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff29aa9846f997728f23373812c5a5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8944cf0d6607168cc32eefaf59fd23604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317343a9e72984c3878da13acb3ccae3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca49a6eccc08426f4cdde05963ac84606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449cf9057c27d0e9dd47a00b9f57b27607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fadf3776e730de7756ac573ea3a88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53334a819a54f28d4a004d55fb10e2d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52793cbc53e154b411c10d5e9e75e50a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f33390cc04bd41dc7e26c305dd1c47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79f4054be1834f010b14c7b06c81f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503291f641111f40fdf664a6b090bd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cd5045e990a1c51041df523a3a5f5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb63a0360bb251c7c3ef89207182de3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487aea00b55638c94ea441b94371ac6a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e172a95d6f87d36d18d106688643d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016fc8483adc6259caca74ab3c9cf0e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e7df7ccf1a86c25ba646a610a03cc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cca9c3f330624286ec7602b8735aa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172565393587fcba3ff8ef0aeeb9519b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b702bf37b8c5ad043f25627980194f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597c1926034ff571f2e7925b9fd44f7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6983c2e19636f211163e4af941148b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e35d00bc374b917968db4ee96f052f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9be5e0a1e414ba5f3843567f53949626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c393c360951ec19112f868eb8518a2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4c007e321442c0c157859ebd13493628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28ee96bcaa6c1e6354fd18a988aff6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d609aaca748a411999ac3c6373fdd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a84c1003f67bb53c66d25f37d92a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f92550dc6a62fae036ec77e47d297632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516310d5fb827d2b359fd99dbc427f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883dcbb03779875d128260ffc672d1e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacba6201cb1f708bed92f1a4d7f2971635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574b6f9c6c1aa51c444896b1564d514636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df6be1ea75563749970de9b538ec913637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379798839df567ac602fada9575240a5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b085fde6f437ddbfb864c98f49d81e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125c173feded9cb6f313cf11dabc959640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1881918c937aa3463beeb376b893462641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee3948a635669baf796bfd5bd84a79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2576ad18e9ede458905207a85b6459643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0efdae149198e37ededb10bf737c1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840d95a2a405f89d56769a826579cba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c7de9c245822d14e89a0698d17e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e424f8b3d4d96dc3f5aaac37048d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eddb7b35129808fe40793b5968047b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d194672f3e0985bf392e21f3595ab29649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d7964efa1ad89f60c9b5034505b31650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28130185f8e607a9de5701f0760f93b9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896699907c42d89a63a363e62c82399652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33a1bef445b386ae0a8490219ea8d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf249388aa0b9c52c6f81b5e1601e674654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ea58af8c1bcbb33ce4f0ca62c0964c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685b3da07a2bf65c63774f4cabd4ae5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08941c3de5068885315d934316982c49657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d639a5eb46e3cc47bc24bbcdba64a7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a3bedc58d7e7fb6f20c26951c8813659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7be26b2761e0d77b22bf99c59f956660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fe315a8d89c7a565bc7ded0c91be661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f57fc4b31a2993dedfe6beea04f586662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d608ef357cbaf529e3afff3d477d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591210780eb6c6366a0b8e955c93f919664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462f4ad606e2c3e5dc2fde905b5b08c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eec2e40a131febd5d4aa48122b8a5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaeebccc245fb89845a43c3cd5cff58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecf73a92b50cb860a8e488d582cfa4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780735e9bb4503c8976d3ac150e6359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4894a097be86f62adde3119158622670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e945d9df911a082a0cc71b3853b0903671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030f9365c927ab7fe2524b658647c96672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8afa186049a2376fb9a72cef26d763673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d8d3248a95c2ac549b223a27eef39674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bcf3f7c189e4b18aea9889c8d0060675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d98fbec735420b98c6db10b44a7cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efc587de829aa5b45763c90eed9c19677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b2d5ec8c1a2072999ff266dc3c2cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c82dd13cd68e7e83e695d0e6e964f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deb46646e41babdf9058244fbdeb474680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40e15c2e9e2dcab65af6c08883691681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658d833fcb689134353b9e5b453221d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da224ff42a59a01e09769474b5e5539b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e495f034e2dae20c98744e42f25ecbb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161c1aeb0cc5abbbdd218bed01f0a99685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69696ff144f08ab3678ef416a739b7d9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc122d33850e049ea71f9a993239cb5e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a90cb44946cb91a4a550eae338c609688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb28e286341a282e95d3c07e143f3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e920d1284d255bfea72c689b6bfeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918d8885617938c9ea44a0ee8959943691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc15f0bd0842ff5ea58d4b50a7352d7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace0f83c767a875b7ff3303c563bb5f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb987596c1f5adbe80b05ae728372cc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656db1d7d3ffcca876826c95f6e23e9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3a2e5b5a7f982d6ccd10a4e80dc13696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a81949324935d1c6914f2ba2d8c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20cec52b90260a779e026e0fc39487698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321008d7d52385e84a6a60b938f7329f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7632c9e51399669b5e6332eba0b5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455873785b573497826ddc191c3427e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995d8caddc7237201d52c53bc3981e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61607b2b8736f7954557a9be0cf1e75703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79186d20d74b65bc2646d972eb4c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd3c160e21fe3a49940a4f119a60b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7c6dc061e802055f7b9e99e7911a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b70406a53f7f4568e4348479c1a5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b48ac43d70c13a1bf7f8f3867eb4b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36a719bfe571011f8f015a44f9c471709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2be1303b29a07cf45140b1ae9fb719710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d25cb11079ffe902378f192fef6d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19abd398c6eff3ca07a13f17a92b270712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d844b50813fdd27b357c62e45b055713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a635582b736b0cfd9f1d3b23a3e42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef71c81c800dd7602ec0cb4fe7f3ae715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a5c2e1e869083bb06028cf927ef5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27d6e3451ee419df9359ff122278587717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4f8b42691c6eef34a07647777750b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bb898a6a85db4dad68d33d59e58bf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97429c955cfc75c2b48bb0612c9cc95d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0af9b9fe4d195a9e31418125c6d24e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e695e3cd4a7e36ad4fb8e06fcebd1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834463750c6f1290e3a29aee1bfa44d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cbb86476e6b9913e4e075a4381f82724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48007b1de7482f21da14c0f130df8368725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f2576f82a6b58f8c87866a2040773726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730869209a1cd67678a4446b8c8b6c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20293b84a7dcd1ce992d0d1f9ad0174b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f17a7443316b0288d08aacbf9379729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506184f11201194b0f49c30c798d290730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d39e7752babdbac85b6b81d7628c6b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b85619a7c3180d0066df12b488d40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a16fa839249177e6949248f85b4b43733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83c1ae158097ee469f9d08e5d50117734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46aadd5cdfd64898efe3fea828dce3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530cabe6065c1e0e05ed9a1ec79d33736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0dda8c87d9703a11b546b15f938a95737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a751e9eed826702e9a0d5388fb865d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30672ce93b63f573d08a00e934ab42e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945db4edf8ba1f57d24a004a09cb8d95740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee3a244dfeba1622566df1de2d8f3c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f081f6b5507d5f9b53ceb9f3839d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02d03194c1bb34c8ddf5ffea1d672e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca2e134c7a2af9588bab4a81345832744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad1ea2b7efc2eb508e579823080554745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efae21c70b79ce552b6f27a27163a42746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3349c2a6726253f06607f3e8f860f0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d26c497bf35b660d0d8a2634f8334748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985005c91f15df0ae47bf092e5541ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce33562044cd05834ec1c9f2821134750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52a6b266c110c0df6955b41cdf5593751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000cc933a31837b20296c3b77f0b8ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da602888178e1e5643ceebe33e2aebf753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d95a552c6dbe4a96517887f4673712754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd55f851db4fde0e4cf1716c048fd6c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195dc7a79170970f6a8c8024769d5c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43984182b22a980f0a4284e220035ae0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c5d2ebbf31b3f4aaad9f09e324ab5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbbcc81dbc7f21564713f8ae90f7cc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f98c3c4c105e20f6c498909abb86d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe22ddfa5cd9a298640327668779d742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81475e4cb7c6d1f6446e0d07992ceebe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a72a274bf3c4170debad8dfa535c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9814a93465d229c1df15d9f5fe5d285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46f793a9751c17766ce0a3706eb0a376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272dd603e526bb4b1b989bcfaa6663d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63532f14eb234629dd176e63d294098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc011d5be3b0b236771330e07ff83fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e725167689256c175d07b5c53f9bfd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb1fc7914471cfd8a0b2d54de4cba711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523e0cff54995483663ee2c37eb27812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904a67610f97fa489acdfab7d1b680e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab7a8a46b32be4c8f6ced99dd8281814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222dc6cde0df55ea565144dd8a35a3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5ab3d04262244e530c78240ed4f4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b819a7dd71b53acc56fa30a467de117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb77ed5f7121e90303ed5b6ce77be2818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaadefeb343b4f48b0aab54944b91ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44160a265f26c18b9990faa8ba8300720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe931274ef369a2a9ff4b2eb1f20972421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6643183ea341cc5e0cf0d81ab28ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb006bdc9a99cc36f7d5262ea9f73b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5fda9baaa946fbee3b9fc5094c08d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e285a75c70de752797a67231944fc03325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1073629c3f1c66656d8ae76e936fb426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ef00e88e8b49009f64d0009ad939327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e44341fd369d66860aa84ea07c963d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b236a39c7a924deb1bf3b9f7c4b8dbf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c945c1ade84107f2fc32bcb952f0230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb653ddc6c3900cf1bf84207215f394331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a950ef93b65c3a57e7688073bd218d6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb88f79b1e92f1548ff9455639a6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98652f2d7ab2266b70a29b30430930634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ac5a4796be135768f38e7f440693ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30f9c86c35cd82ec68dce618033a7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf22a42d16aa379674fac35004ae4b537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375579411d09886450dd536a1d2b72138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f026d7b46e5f7f03cf02c0b924372e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33d3ad5f0e69a876a093112aba376d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5d6a55e9109914877eabacb7e00a741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e8e39667f670a90234e832fbc96ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401849152217a208e4904068c62bd8c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492de575cbdac80d2d1977e00dea11344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146c1374f7764cf0a49a6924e494b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b89ab7fddf3cd9dec69efd66977b946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8d405a5291bd27dc50decae29408c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013ca7f7e0b3d45f97e64a0a3189b9448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b566b9c1c197db1b890cc3abb1854cf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207322a8a483de9172d3e420359f25350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3df233f71c639eb4eef51d5563c4c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec35ced28f02d920f205c7e561916652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802b4cada08de6f98fd5926e91268efa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a36bfa7ed1b346b527a29e1aaa5d2754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b1971b14ee10e450f1e542a36e08e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdedf2243ec6c12383c78fe8c3ee84e256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a112c04dab319e66730f11b656f213757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72305e78491b72c8c4ee2e6d05f9bdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9aca83f3dcdb8b46d14b026a59d3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e9557c52684dd7d029a4575e5c5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09246132f6004039bd1e46f66ce1fd6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbae8e9a29df260044a43e8871140662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecc9820376b9c2a47b84968bbcc97d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b10f6cab4f836329b3f803ebaca31264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2682adaeb86e26f65bf7dd15d94f6665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea11c48402640bbd094c5696db96ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e58878d691f26dee64aa097a05678967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af210a02cc4cf32c7cd78483e4814c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157162a3cf7b6040cba07216f623204569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b3114b1c25c1c4e8fb4d2d1cf0edb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d996114449035ef97a317931e14164c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a2c93fd24346e7b2902d7782240b872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe8f0ef6abf45dac79fb34b98dc7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b61ccd6d68e2a5d09e62e577269e9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1861b08c67c2516b579071f7231d675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e119d28da0ed97d909c40545094962676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32854647b5b627aba1bfcdbd736e9da477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164543de60dd4f220ec17561df2c2078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c1ae4e676add1e1479d06ecfb3d1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a8fba6abe0e326fe45d33af3d79e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1df8aef7697ef74d646fd64f7201e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb165c36a865e0a98ed6d4539447d1f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415be863ba45f4fea1ec49207913800883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20a6796b07b06b87a108e99e98e40084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc88e4009345a90f8664ad442a783985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fb163caa0bc560c9f3c02f108818686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203930a3b0b5a84bf11aeb8076d5af3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4669f7f907874cbf50d0e29f4af604488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf85c93c6548be15210b34a17f3d7c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbeb13d4f0291fd729cfca0a81379ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc54d991aaaf1f5e7bd2b4cc74571e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60b6fa16927736e0ff00d20f00bd8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f226c73adf6454cf032a383dd52c65493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532093ad96d042f1bbc81d446f226b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b56c15e2d7f7a13111872d2e87423795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dec662c385ffef9466abe20c3fc1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e546cbf884e2f4199ec42cd9a0c0b297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f536c270c9ed50190cd4df9310e25e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aff451f9f4f1a1856a27f7875f045899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f54a01a7d456ba92c99f2fe39bdc189100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cebe087a8d8b10876c61eff82366e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd176d87db95c9d97a8deed4ab26264102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d8fa12677f4d5fa799e00ab71a03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef13c923bd7d60e71fe4f9f6e29471104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33dc85aef6456a08f7a1668d690169105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d437c63003eff096609f21eacfc0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e4b24d4d4ef7dd9510654824a33aa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a678b7b8a8f55eb2e15f2bbbf0d969108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac0f5648e21efe83d5eea82efbe834109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0724d627a2a5b02698312ecc7fbb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099e40df2a0391d460330a6408e998c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9fbe838cec64e0e138f5778b970f0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26187bd2e04f5b1def57f6415301fdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae738a1a3d7d1be053d334e0b321330114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c695750b885d761f7b5ca8c1ac36594115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3b4d68cffd4fa894cd7c2273abce3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22a5bb719cfd7f6a5dd6980ea41fc2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb4c317b488e48b9df981eb1e4dd5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa205340a0c6cccb060b883aa457a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9680963079b3fe5d2f252dd8cc338e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c271e3be5b992faf6c583a96dbc69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faece5f99f5605b21095e6ea972d02c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f32a95c4da641a4e923fcc63918a51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb616dc0b47ee7f3bd2f942a65ecf7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b77954ca474d62db8536017be53184125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634fb26831be71a227245f0f66a2682126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b23e6c9fbb1189d307858a588644b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d0d8c4033c0e0704d32471eceeb26f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c297f12f36a2a3f55aefd515b63d6a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b03efb605d32719ba1d128bf2ca576130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a2678914fca35c41b850355e1eefb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7dc347a7d14b093544e10e799bdf0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080e7f118250f7a641b102eaf788d16133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0b175eb97784a2ad4f06f8afbbf90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13041270ac4cb0fdc81e4a6c5b644ce0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435e742c7553e0284017d246a330a61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8abc7b8da6bdc76df0ce7083059f36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ace956c3dc24a0e8856bcd873fec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b496c15d9b6274340f5392acad9c312139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7854abebdc8c2240bef17d3016009e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb709f6fdfb969fb7800ad85d93beb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b987de1057d24fa2889b7205eb0ff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55e69d49135225aae34935c767db26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3773a766a03d904240f1a86f37b882e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f71fa7139ea067e15e4eb3794c58145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5d028ca87f90be792fb83533d324f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16c1a70d6b6717d1ccb77e56bf89c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f2b46896acb2d3465b7f41377dc98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44fd3bba7bf2430e4ccf0f227e4340149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da78ad71bc60472b7d92c624667e33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698b7121516c18d874d9ade9344dbdc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570df48b49781fb329698554b14ba826152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4b735033267574826d6cd88874ef8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea3177808b99d051b06a1c7ce7866ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b505cf6d5fb8209d99b1599b870fc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d424df52695565f63f9adba4e4fe7df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deafefa845331d83ab6659128cdd10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3222f0d85a9f5dc00153c79aca7d5e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ba5d7aba1ae91e1ea376d31195071159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc9c1f8c02ea16c3881749291f178f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e886950c0e230e98af4d299a3c887161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970ac428f1e6a7c292a594223d6043e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af8934acb115f8e1b1302464e5eeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa4b795f61811268a3cc7468d7910c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021a302be1bacdbb4f2c546bb2280e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967dcbd3d815adc943edfc022f3e43d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772957d1b74d7db824012124ac0097a7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c09963c2c14d4d65f97755e8be537168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa19075bf889eecef668b1a11999cd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f1cd0cc172dee9c71485f191f5e74170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb59085b919542788cf28bfc09f627171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f15e2f1af5eae57de801fcf4d75f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ce2bca683b8fec177825542c747d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d86e56b9992b228385f6f9f0cecaf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5f266691c481b40284263a226a3cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65f4b11436632adda17b6d9b906067176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8caecc2be62847797814ee646f772177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d641a73a586965e551a869756851edc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d595b67b6a65ebe37d7958b16f8e5b7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62d7836ecefc2437b18cd7905b21bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc2685445e1ad863c31aeeeb3cf781181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848e91841c1d527bd1ca872baa682e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a95535a249c96fd0da9eedd40b6d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a025e47e9fca6c889db3436aee6856d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bf3de5d23a91b115dae4fe37bf1346185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13517c5bc9a696d88956696b510f4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d06437b5b6e62069d8ce4bcf0cbb48d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74948a301788707939d3e1353c1631c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc076c0c3c51fcfe1783740a9f49006189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3440b108fc984e390825dc790cf93190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b8529123fcc09b8519eff3419ffd0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f1df15e915ac166bf16f8539b5fbb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04882ac346661d375e955aa78a6958b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97486833c4bedfba212d12675e12eb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08b594dddaa34b64b972710a99848b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3834a7ba97de4808bfd1ef1ef89ccb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc1054083710fc27db28564a9f5e4e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515969766cba370547bdbac2600c589198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f262015478ba2a9d7dca1f46a537d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98bb09a0322b41eae901a10e285deb3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea64eab5ee97cfc7991c1fde71312b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb55150f0b3019faa4884dcb9e9745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbe2f1d28eae17e0942cb2d3fd1cc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ade8cc3d3d3fcd4f48d029ae99a7f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7532ed598d95b0010ec1579a147ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7df8a7b57bdbb46782b41770fb89e0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612c00ebbf2e04858d50eb91a4aa6d7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2440add90a7797c65b1ba0b6c35894ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b19c679384a5771445f2d62971dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caaf6c20615059a499612e7c9e8d74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b377b5b7aebedfcffae65ea6fe09a3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a506a507ee4545f1e39a99d29f182212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37295f103f7d71e9eb6a314cf408f72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dc4b814f45bf73e28d7c913175854214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd67294f06eb4b2b81c25e48b1dd4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2155d54cb180d3c4f6e17ff07c9ffa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd2a65b95975a16137effe9ae1636d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb193e2cd12d6bfacdb116ec45ce793218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f27a0cc825d3de8826c900ca28d73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5d5bab3a8230816e95e0d7ab9f946220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c36ceedb4b3286f12b514d2d2025b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d4fe6310cd9605c1d4a99fc245312222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16874c3b2229f0036dfd0c3e4e066ad3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b8a74cd6b4ba5f98570f41a30de1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8036ed994edf6931cc9a2f5710b43225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9779a33ca17117964ab853df4382e1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b797ec3a85f2b9cb1ba4eb78ce3ae4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8278d7cbd799cc971d098ff1120721228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8968f9ceb102ba3579ff9277d50e2f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5647e2f3fdf7997b91b55fcfc373d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320d218074a53d62fbe4f10f408422b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82478dd0d55731b542cbfb52746af006232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc683ab44cb02600c519abed706d2d75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f6e71f8015593ef69a79c26c6da55234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f14e7eee2328535181ce6e71c8f030235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8047349216dc60d0c49624f5a0b31b16236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce393d44b5dbf98bde8ebcf53a908b03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d03dc65fe38c05635d35e8fb3eb42238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1e949613b7a37271a8740dc2dc518239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e775da1a4ceeb9c2d76cd2ff2cbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06729cb7b2f2c4f92dca39b16ac1af5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5975b87298f4d7d8cdc7492f36011242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f11e2999d90b85d85b0d429d631ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32941baa10558edd16a12626b2ef83b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fe4d27fbc1f80b701ea501fa07d71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be39d188f923da79fc99d39f2c1c08e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf95ccbf7a3df7295e81843d1e16dc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa9a03a84174f4bc2c3bcb6c85c4b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83e56a5ffebd9a750b57bf3b00049249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864fd48d77cee03c0e4815f9a9344f50250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a747844a20f0517233f99877e00d8e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c2d7fa09dae6c32c559a1186b339252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a14cfdc097fd9c4d9cd6cca813b61253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27c4d31deb6ff5e7c8c3f290fb74fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a6d173cf15328a24d537fe2b0b8e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46973d4a8e170ef6e395bb7dea4a5e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39fa33a3b721cb19d4586e15220dde257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2be7918cbba2519b2a7d039cc88ab258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc439b959e82504ec42d8baf04deaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278c7ef3dd450518f22e201b18c80a01260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0da49016b9fbd50c7ba862cd4c068b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a9021f0eb1b05cc60dcdbb39647ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f5a1b6cb76b003efe076ab743bbf0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1f8a9f66ad93b037d0ee1dae83123264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14832e2bb7be55578a4ae0230eba3d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02e64c46f1ae0cab743bf2170043c1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776a0ad6f8ca9245ab75e63d090d956267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db4477aae7ec33e69f55d5ea813b90268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8b6d6e158efc631e8c0dc00bdaea6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db65b7249fab107f3a59d2d023f9c2d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a2751fc515ef33121f96b916a215271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900337e651d00339975f3dedd93ed25272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7ef8a83972f2f49de7e8e37bcc998273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee4cd6706d55f02fb7e74977fadf602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad13a9bd1e41860e21a63d13bf8a034275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f01c0a8857bbd461652f726e6338b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1af7e5a997de86b020fe2a078a099277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e30612edf3be76e5e0be0c9b7a343278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e879e04b5f08c768c642b48c6eddd22279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b6a1892751dfbcd0e2a798bcfcb6d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e7881f8a89ee9dbc1414b03fd2b85281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275942c3a1f16b75ad25c3539b64ef7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619b54408af883305fcaa282262f93c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc872f6bca33b4315ce8eb1a5caf94284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e3f9700f1b2c05641a4c8a2179b1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01437ec860c73b07e67b50e4f7f5dab0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cbfa575872535ac41a81d66389ff6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6ce3d6355443f82629864880d8834288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e0b0addda7e8e027019147b092f91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a415f492778d96eb9ff8695ce818f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6414d2ec35134933cec723ba1779c94a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5db9b45ec2526433f2d515723f8b67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38556b6eb40075041c2a3b17385eebf2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803c3874b8c3533de55669bc68c265e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96eb4e842b61573f832b791cfcd4aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e03b8c075d4d9637c2e7b41bf8d3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e17cab2d936af098ac96748a242d20297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731a18729f44165f4619f69f53a4067298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e573895dc44d1cd71fec919ea94c22299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca184d3d58d39057ccbe07065c864f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed35e51cc12ef185e35abb369a66112301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1dccea46873bdb455e1de2d4aa505302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0634318397f24606f7517643f6fd78303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30b6617da646f8f5f68268dcd918b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd6fca8d619b314d0fd971345039ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a602ac82d3158c27692a8c99bace29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9324c6c6ba6ab08196ca0dca290d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fccc7d4a64caea043e63ffc4350fd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cc61168d054fca3126ee5219957bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd112255105c7fcd945a04195ec687310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170c8d2dc6b4fab92a1763bbf2178e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53ca7447948e67ba93b61fc628a660b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c85b6ebaaa6f787f702093f2dde6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d83ae7c45580be1ffc64810d1e374c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531485a4f8799ccabd02e6e35cd78a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c6778d232cddbc16f7334e6e10846316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3831416a7819f30b909e05a628201317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df80dd7acce7471e7a07fbe671dc64318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e64616ebbfb1dc05bc77073b33c04319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2dd5331219ab0f7f533f5b0332a73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14744cf7516847b010b4c2027fac2b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa9d361bde88c0506ac089e52ff7be4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b63cd86e1f82396b02db93bbedec323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4f033140241d117b26e01a8c545e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f100f75baf82d7c4dd4ab20ac2a158325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6215a416c4f98388d89c75fade7d805326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb630f8f2ef57a5b3a7201be3a7639327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993998c7101965bc050fbf8718c35c6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711c4e7f30e8864582d81244fc5bb22329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc372a707308771fcdd44ff1f1ac49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb15d265ca5d90146e3193c0bea9b76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac05c782117d47027dd6757333144f3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05750901f3edf1136d7e3bd80cb501e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71298da83d36f9abf32c66e4e05ed0b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293486a5be325675987023023e6ec09a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba768bd2f68b0c2b0d7eb7a3b61e681336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ab23b8b0584c9b1ff406513c15638337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1da027ea5b36702c53c2215b6d13d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867dc8d69833b74cfc863e5926e7fe4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ad0c86a8e10ec6e4f4b0be04c084b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4922449781e446e9f3a43a8d09998a98341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a8e5b68d05f6414436fd90649e3bf3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79302bd7aed3886b5f5e132f8a07cf54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e822645ef7ae8d6909b8bd041bf3f4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4279e2d9eb7d8bcaa1b770bf4afa35345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4748b9aef9bbbb00b276968f5ede534346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde75c21183d09434da7fb08d367d18c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5398b269d9c4fe0b9a6af7f81d8ace78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69505dafe71af0c74c9acc608db3ff42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f487efdff10fabaa9ec97004e1d6b38350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1434f2cde6747b2336b59c3e33b2b77351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3581841ec29988717041e559ee9ac96352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da17ea3bd40a3e2d10832b36a93f95cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea1dcc720430fc0509fefdbf3bcbd87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474391b074e2b52573cb70269a85599355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f60fe92dad21994207d3e86e0e38a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892c90f4d9b25fed84375909a702ab3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993d6148ba57ddbb6808baee5d33c7a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe060e26197aff107f05ae6221d5308359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4c2592ac8644a6b7fe4452418952e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b385db802bee1eb2671376d924bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bb0b4c4f75f0ee992270b1ab3acb8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc44a8f7b8114070ce2c3e0a003b7f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ff86e560ac6807eef7b31f91846c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d847f7e763d2925aa977471de6bc32e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c934704b0d90d9335195fc9d62d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375dc838c988c85c45e8ffb0e23a28fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a40f594fef185f95cea39f0af5ec79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58d7dd8ac98d8d5e93e5e945191e2d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65ad985039acbd23f55c80874cf9c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2268ac86b053a366edc8ca855bd99371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa814996a5e67bffce6f731df0ea384c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd819c7c02d135f10246b750ac676935373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc30647039658c7163a85b7961fadf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ed08367202fef3794262a290e4fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5139c327ff4b046e81d770463b210fc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068bd388bdbc332a6f1a72876c68dfc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8fb6e8c9a1f6211f2528f6e731ff64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec660f5116f88c377c38de12a7233785379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe8ebe19596b8d417162476faea68d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac62cf569f740573c1b9999dcabb366381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8800773b669d79c6add3f9efd343dbe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ac9e827bf607181b9acb963ee155a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e244fb245c040b2e1d5359677f139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4da0559c46b5a3cb387bbff9478b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d4886f4f0be8ff8393dc3517a66ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d13ace3219dbadb28f7c913b9995a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba02723c16c01e833b026c5f73241388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a889a1b6d62562644907b0209319ba1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a62fec9d8fac9a44b1cbd66139af3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920872c25d50cabe6412ba06e49e0de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d10dcb59ce9c6c265a950a70bb488b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add99fb4ce96933a133563d5215f62c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710c69242b33bc850c707fd3f044436394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4f7ad2285564e5cccd5938433c7f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72a00a1ccf39f96d1ff51f46364b35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c16c12aac5feca6583d1ecbcbf2d0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c2f7c330b009a65af68fd36628ac1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adf2a761050945027f56414939c98c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274375caef5604275a207c7911a1bf7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4bc62fc03d1e60b23ba16719eb736401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f878b8062748b9ae49a75e978bbfa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21db4b96c880acc7efb596d904e59d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507e4851c52da677b376209bb5569e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f48be194aafb4f1ae6a582cafcd2167405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fab616851146cb8a4a4ecffa0e7685406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02614a96de24189f1ecc7c2d2f331c4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5306b0253cf395e5d2f6696a32fef1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1012fb9813159d76efd29d93fd8ced409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e82b8d8651437b321819a964902e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d378bb5d863c4fa4e68eb78dc5d6a3b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ecfae9d85e97911764f89d7f10756412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966d5c005e98e766b5b41bdabfb82c3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29a21e0c51a0b317cfb7b96e61f3f9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8463207a394fe368c201a9e5082b16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880162e4702d2c13506b604e2f4e0f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e073938ea57abccdcb83866d0879b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595281d8e4479aa8bce50b829100747e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030689b3a48da9e6e03765f7223d70d1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1850e8871de9a4c8eb7a9c04042fa6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5116cc19d9c6beb17ed30afa2e8437f4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5788b88c18286e7e63c5be3fa52332f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f591a02c12aadfe5c9667a0bf62553423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994fdb2e177dac339e62015dcc0778d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e1bff889e5218072ab17316699d7c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a2660131eda55f67c716e393bdaa3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93866e39bca71deb6929d500f06e47e3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543d4a3ec7ffc09fec62c0ba1f986831428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac2461140eab128d3afcd96ec38c05429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcc469450cc4e1d136297635b6f334430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1f2172f1f6fea2306e56b8007ae42431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f8ac4752ba393bd9ea9c0bc89037b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb5578ec8b0abd3bfb32cceef9f27a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d239de7acf226b73310a9e3357b14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4649557f458d3c2fa301c8dbcbdcafd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b321cdd522a0f3b7e380b75e010f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813da330fcbc59404c8bccd68d317955437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753940c6492279e7b192713378fecf25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0816f61d3273188a2a6aec434723b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747566f9030445b87053aaea6684dac6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9f1ce50000cbaf2583010af538364441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd413bb9effd12ffa0b1828e7edbc05442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d569d0c0c5569307896ce8a2deba601443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bc05362be82105401e56c5b960161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321cad9fd5c17770de5001f2802c7dff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95873cadf20bd0740af84498ab118326446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9df238118fa0aeaf6e2c41289f0d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051e00a870e5fb99ff6a7b2311fcf24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d32363a46dec78f1d4ee8f97e318d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0779e6e909e83209f3e4fe183835e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf1b5f25f96c5846704ed7a5c3c6df451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d027dbbbb831256d4ec5a3d012f12452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cdcd49f0201b568764ec27c4f96399453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e40b5c3f20e98aa7202d59b95b748454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbea86ee868504830a7b26f529f288455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5497fc3a3dd21b71875beb5f3d5ac7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1f7a68f3ee1ed7ae46555283c8304457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217724c26b046b3195fb959faaf06622458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd82a0fe5a5a82892d8c6fd01fe3bbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528c41885d38fdea84a7629752947c5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30971816af216834d96c49a24b3d822461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189ce7f3d5277989da82dc603295212462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dd90346bffc76e7f84bdef7559470463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d404fa450ab6293dad04bd85f4ee89f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0480398ddc7c482e335886fd70d6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74e376ca10ebf5a6c3484a8598d161466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6350d64c89821f6e67ef431b81d5f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8ec4f1de4da7aaf23ae04047b55b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb24688eecf6c5a65dbf9edcf04964b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b7b4149d6645d180bd6cadd57e76b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87b197773c9aaeb3c9f25b0123a3f5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c95357e79bf376ef54d439be0acb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e16709ed35b17a8619f986f941157473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230cfb841f751493027a8516f6aa832474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799281cdc93bf19be0acdf01bd948935475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad96052c6ac7718072e075459638f57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8e9856fe3143c3f10662b3eae6fd8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96f0ff82269a7b117d3eb95ce1b6ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b47eaf78ee74c99a70df4bb15510e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ba49300f602a5901c887fcdebbdfb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541111e450ba859c132cbbc477fa0e40481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e862ff7f6aed6391c28b31c929d9b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8f39a962305752073321a05a7c08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16df58269d73d3783064b9c1c1f9b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6564e1143cf6e527e957e9d94ebd7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85a4b31081b07e059d157c994a3780486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc01ec11daa086060269c6024578fa5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1d325232481d081f515fc0f6de43d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5d4ebcaf171403ac8bdee8493099489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea5823f283a25e0e8077a1a86842e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cf85bab75772776d1ee10ee617a67491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0edf9b28bb4ae8bb6b0c8f9189b39b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dace4f602fad3962795cca5bdafa34493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2f49f325a91af5aecf7a3255de720494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdf5e5444486c68b84b216c4530384495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702310048c439666fbc4c4503255a974496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5caf02c2f1cdf9d37e629e056941a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab725283dca4c3c18fa2c90b4db13e5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93076f840e414261ab417e364e9df279499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993fbc38742a2d8889c7c675203f273500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ae94ee74c1a7731046bd229ac52d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd382537679f00904b99bbc5832894e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ab58fbec52e29e75cbbb852289e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362377e103acd47455dee4ea752e787504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def01920b39463f7f5cc3514e8861256505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbaa216093bc3b9b7b1e52e36fcaf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673a4908c3ac631c513c86018ad5f84507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4f7b90b68fef0fc8fe466acfd3f70508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270157ac7659757e5d93453f001ff42509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8928c317e1dedec960e58c3d242e552510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5c01b49d7257a654c4e58bd729c1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb32a7c58988fa76f8194adba4270fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1702a3c054a2b8d888838b20db4f11513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0dbc4e4291a1bc853ee62a51dbd0d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5ab82e131d26b25a54002a1ede87f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17b06947f1abd2b492eaf7b4934d4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dad03e497538e9b157fad9385df6e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa61248b8be8bda53804b7effc390a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bd23c1bc9b4d6d9fb0cc054cdbb0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6235aec1fc423e918025a91a3f5dfc2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9884557a866b86c229a95d4eae80b6b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b74ac4b7378621ae5b28e319b1e6bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce544d66b23404b90cde305ab4d79bb3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c230f6ca977db00a985e1eb27ca6ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce94aacb6a223111123646a251a8e648525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54665bc140ae46dde4e8a387c95ec47b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39e0a2338d0b2db4149d212be27e67527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d7d38c5ad93598a4f30650a0b8fd8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e628e9f44a233a4d5199e32a1b3ab92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f259019e189a94d72da55e9cf507b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13aa6e909e796fc97ea40cfe1fc3d62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c796a777eb4d7b95c3c61004eb7ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c416906c2312dbf633eb5cbeac07e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf0722d645c9a62edad94613316727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738aab2e0616f932c8aff66de4b1a7ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b81abfb7032a84f5fa84fefd424cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1071a270d7723a95552c4ccab7627537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b2e837bc86e1439fde3765222426c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86082ba7c3f2e9b467ce908f3474d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0218b9c4589dd3a9a55f94279514c8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6259dc332f1722af26aff58da2d9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9011f777449018cde783d2ca7792e1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffe617697a61e148ae32b23d05477c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664363ca7559ed121ebdabc1e3de1dfa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28462eb60c36a24032ae0ca4ca285c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ea7d32788601753200a06d31a7be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccd3d0cfe790682cd1a9b37b2d571d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4363c40c730bea2a990b822d6116a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062918316fd6b345e7d86a2c729ed79c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d91d15881cbbf4a7e8e6c606f123a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9929ede4241d759f25fc6481bf62e6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f28f787c2cec4cabff48f840d04395552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681300b9dcf8f12d42106aa427b7318a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8675017ac1dc7b9585119d47abc040554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eebe47a0078ad769e42ad9c631b5b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d53dff7eb8de9f1b335caa92660e63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ad1a92626aae7dfb300a34b815613e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee292a57e662d42ac0df267dbcc61558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b800b200802e22716a1880cf2d41559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764d230c4d60472a5b054d94e7cde5b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f52e131fd9c67d889562e223ecb571561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a3498963974f9c64357dfff35e197562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f544c279be828a7b6c84bd1981b8b8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eb5c2759e62c4b7251fd03a5493b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f814e838154f71f9538dca60e250d30565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3df770a1cd184e1b3b52c11186c296566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52f282e211eb681c54e8aca877f994b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865900ca17ac900f4db020093f7748ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88a3480e7c2d73edf43d76e76e2e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7f69f7f72e7e39aca0d1f8f933272570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e1982da8d32bc8e5fa73d8701b5e6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8178bea682202ee0c2dd59eb38113a6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36646a71d6823411f58c72a26c3d0998573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eff545e6a6cbb2be5ee9b2cd6da10574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a07e3dd87082310e14660f882bba7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e6665e4bc58deb65dea8383e1755d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697331e49151c5d42f27d3878b40270577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf28171daced784fe3d4c9a244e70d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8652db79fd30634a25a7bc9a558adc8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0e3a3021ef1b3aa026380de23540c6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe3c6a3ddd3532220316132b9440c8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07fd723c2a3002ec7a0a8bf802fed9f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f28fe0ada0316c2603fdd0bc5ac41d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236e761e3b9f6be2104e59d25dbf81584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7dad431a0c8107c350059bc40478b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0a1c26c7de958b46ff14763a87f77586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779ab0d0f7d1f595b7a6a8f37d11df1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3fad405d71af56e70fc7e366c08f4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d68041f8926569e6877c30ad10e92589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f75a02c66bb5bc0fae71a684d84947590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2572f5f6d8439e7b64297e0097fa37b5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1837948facf5348f0a86f49d89136592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc215d7b48c7db86844128e07d896cac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db9a2c9ce1f2e9da73c6991b06f35594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d59d20d6ed7eee3bff51ed64a41fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb064f7ae0532dc921b020387ee7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8681a4eecd7d744915e6e7d62c2746c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720821125802ba4679ead1527008d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effb43c391cf99cca8983388bc1ed60599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda76412446227c60638667bf77b74b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fcc1aec2e90e2c43a0adb331f35e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bffe3e013e8221948ac9e17c4fd12602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a21b70f6f268fb0897b5c8fc3cceed603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b608af4ac757e48ce844761a0c158a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d02eb7a0af7cf3ea5db4ca1d10fed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93a6deac957da8f0964d79b92cc3da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dca71caa245a22d9eee71835834fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b56bd22a6d90ec51fca144f309ab0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5bd2013f0891870a467b5fc0ab13b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e1a3749ee4ac1e9605e96713b5d3c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956af0717271dc1a5925b12aee5ebbc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc39948277dbd0e7c2343de52b3ba8ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4c5af83326c78424e3adffc27787d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f6c27e9c50e1a8d58bdfd7c41b7a7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29b36d4d4c1d78c52860eaaecbada7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052618af9fd9dc92d780bd409f0e743f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd671967c0e03b116e37b57c1c8241617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70ffe05adef58ffcaceac50b52b346618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0cb443788f05af508cd4df784b984619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045805fce516c8f488c514c70b00dcf5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10113652b0b42ae2f5ff0ff80e21c27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccab582496dba69a6fe8b6366433d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf5b59c5419b1974f8a3a96e5aa63c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87d03cded55a56cd4a832ed6063613624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60817beff8fc87acf3a5585f661dbdd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a433e7074956a43bfec719131de11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bafbd8aa48ff43683f2f0d621f70c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0e29d65a264e8856b9290a7872c7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694b835a67921cb9a2e6a60b62951a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc82f9757a1d90f7f26c701e01274d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3306bc14a3b511a12fb95828d5fd993631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebbcd6f898c6efa2e117d0c85798a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6185881f74e55bc0e0f912b1058ff2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246e1ea6de04a64627bc672209b7b47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b64c6ba26e80b9022b6b65277f110635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2f25a16dc8111fea15305fa859f2c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc8ec1fcf25cb1e8cf2185f00a2467637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a05cd2c58be86243e00c31d2cd31f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553e2e2326f44e04dfa67d34c1b9ddb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbd82f78b482d34b19998a6aff0c1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec4f83d94e3edb6664bd80a04b9d0f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3c0d6b80b609e6098a4079cd5eb90642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd187230c7f8032fbdb2b364d25cd0d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f25e3239e44c5835cde1c6aad1cd34644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811825761575a03665a073769c08389645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fb6fe065464337e419d446e25fa2e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c23ec9bd9809c7e9f15e98de7f2d6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749ec83cc65de52f6dc3e8f7cbe40587648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e267cbbfedec18dc7cf223491f83a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fa0a1328cb5862d27806a36cbb68c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981ea7791fa71e9131ce5901b81eac5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32494bff9d72d04538c62233938a0f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2a315b9fa40a447b1b87298f6497653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6fc233fcc30f13b37e46f047c10e1b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24eeef41140f7ac38890264d9c9dab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e91296bc579b721c637aa33168141656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dddb5e9fd3c9020c1186c1b12aac78657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b57194c0ddfcb5467e0f229c9fc39658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e990adddf97f45c394b57eee6cc7e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e497bc492d7cf5eb58811e632877c6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20eebae265deb6bc81247e31c952e5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9989515e0e94e2e4f1d8cdef9cfaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190d1fe927d25d1644829045e9180d0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fc5e6dcdaf2cb0706ee9d9ba81949664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041008523ddbcd3922294ece3048e363665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738b35f9099cb4d2626e24ae19062b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35939f8dc581d34e8a28e808c286beec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea26e2f9d7e94bc62fb4ee20b7fd02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c43c710ec954a5e8eab0cd506b945e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1e3dd83ccbefbe33f4bb8f97a0a5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbb3b5f6b7930ba295ea5b3b479e2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b96dce937989db3a57523dc4a034b1e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee893fc7b96731898ae662cd3d0d94b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7cf142239355797792c4ff35afc41674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b225598b60dfe8238986861b0060c7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136d7dc7dcb24dcecbcf6df32e51bfd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d8eac9f7319f3ed001d397d2e881c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bd7a3c343edfd7b8744242394d4d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81c497138206f8d7678b25801b9e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a6ff5d37317d85c180248e91d8066680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c83c365b798a8b5e71c569d188e16681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d69942de90c650ca6b4048e1182a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8afbc265878d6a7b6d0082868e113683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b944585e6c97d30ea09c2cb681813de684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69de479a6884b65f4e7989754f2ee31685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34b0173dde14efbcbb43091e033a29686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9fc62111b36cd4874fef62d87ec8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6c052e2b90e42cf834f29a0c6b496688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675c59b028b6824f5233370e5ca67cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0e60af5244faecd3d2e404638241f8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043bef9852181b47dcd0f02893fd32f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6867855c4ba830f0a76b49ee0827c4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd728aaa4c791cc7a5b81f74c9e2a2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f51a33d8c2ed6a4452e88cccc030f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab63d48e67d6a42fc71e194600cfac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e1d0899f5b67f443bccf4eb649e00696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427788305269442661da2fbc7ec78c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb55f5d96b45a801750e87975c9abb7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749306fc214ba8379fb8d66622eed125699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3959ce5bb43327c0a9bf772c4bfd7e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1801345e027a5550dee22ea7ac6632b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15395626fab6ab1afe49cff1b3060f68702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29586ea874af52dd4388ebcfa983307703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b31bc60f87fcc4e5955d32ddb5fd989704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0716f66fde8dca3e6f33f4578999b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad643e813b32261c27b27617580f186706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6565366d5f6fddaa050566fb2e7727f1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9094e92889d1cf74887c16ac36edd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4f6f97d1cf6574ccdcde8d29830d7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d6a8840c34bf299ac62562fc48ee0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a6fc3bc0e25138a7acc3c709fa8c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b0f89f2004cc25c14825a1694894712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e613d88613a02d0e563049ce1af4a48713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6eb05f953edfeabbd60b47d4345b0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c71b87071ce18c1eefdeb87a10c13c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866e0ed3eed0199a4f91343883316d1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e078a790cec225e54836594c58062f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f0e4f059f8878367b3f57e1fa335d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e87e476910e3fe79d51e43a6e378ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7857e2e7fd89264c18aa6acf1424844720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a15f038c914e4aed14840099cb27a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89cabab1c99fa192d7ee15abd7d3e0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc2b0edeaaa921cc39ec17edc6a707723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab662443626c7a26ac8cc2e31bef43724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ec77ab75110e8e49db7caf4662292725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aada51f45ea099a60f69fae27b1e338726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a260e21ce4d4a2e261cde190045ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d613b71ad5f3e1820478679f4f74f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2f4486deaa84342d2688d1699e158729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f07c066fa85998b29372948ca6737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93122bf5862dcc53f5594ac05a48115a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43d9c53a25d11d0256546aa5a48d6f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e6e98eb7ec7f5201d82b2586cbadb733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984014cc71d618256b0da5cca62a5b1f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de60ff50b5fbf6d64bdd102dd5bbf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8364a6c51fc28bb8f4facda3338dd35736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8213d6f99b93d22fbfcbc5d2cfedff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f14a75c1daeb986f086c0088ccbd58738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453fa82d3b6f7711d280d7928116021e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc6d6d4e520f50ba102a1959f20586740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87808357c7fcf549c96c9e8bef5789aa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0646b0a22b35f8d908acc63eff24c88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b664956df80a4e953b451de448c32af743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37228d9fb91d46db022c919655f23d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20a26b80041cf3eeeb5da709a6881a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d9dfbbfdac5d661434acc7288c3f1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c436e31bfadb84c4c432b866da506fb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ce1a899335fbf9bbbfaba5d0dadb9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419cc1a92d3f026d904e01280e5c117749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2220f12c23a7ed0fb0d5dce3c44f02750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe960bb8d3ed8e087d812305547ff8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfae1c0d56f4cc61e4927d56a0c67cf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429dd3c7c335f35033e727be73cc7dc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe515da13e8ec6de3b8dee05d35a9d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76910e31aede7f052faa763f385b3234755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3b7f707449b7599b49713476dc760756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e73bc2e4a94acfee7fc0853ea71b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854caf500971bae4e8f8abfca6f0fd5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5bbcd2e098f46b7ade0eaede3605759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>