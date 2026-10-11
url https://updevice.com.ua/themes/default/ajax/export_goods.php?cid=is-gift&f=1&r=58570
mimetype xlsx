--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2f5687bfea46435a34618bfee84971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a13a31ca5ba5512bf9964a80c104042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57512672253544c8c83660a5f5851c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007778a28920939de410c162863b4b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c465c488fef485f2c8774cf30814c575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694dcacd8d7ccfb796ca7e7245ee44a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025b7ff34509e1d4744c4a57d7473bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5a4b303def97d0888ac3e6a924c398.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bd7ce5ffb6b402331c3fe147e0f3a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b66e385bb4ada7d87c1d8e1cb2e2cf910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a30628e52d548303a57e0ae5ffd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583560bc5a28caaa6929e310aaed25112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813c0ed959e5d07e7d8d0d06a807cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f65dc859acbec601bb3bc271e4adf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a15a434ca366f7911f70af4e8e6ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ebda809ad1641fd6f324bfa10b91016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be665c98e034240fdb3077dda0e9ee5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9b771df80e06a4c72754c04c4c1018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239a0fb2c5a8ae54d8495ca1d9a08d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e12e368f14225a4fa0bf3b9c94624520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d2b16e8cee6a0e14cffc149ce48b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff077254475892b36d31a78501a0fd4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a289db5b5a5b175674713406a0a7c22123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a516b9cd1e356271d9850e1b8c88f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d784e66d4fc87099073162140f954f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f9ed8eaf77f68f78f2672d237416326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d5a8f49276add4e47172912e99e127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd418ef3a5c52785f70a52c296645a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beae140e8a5b931a7b2fcd8fcaeff2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622c3c207e941e0bb0c51729142dbe830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4a48a97041b8e5a21786aa402e29031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250339fc1ca1c0169f22241c8cb75ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6f19a3472fa33b1826f76a7b549133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20e23006e67e288aa9c5c6c7ed53eb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e157a7ef72f318da6d4973fc0c42435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244a63d9f9b86d371e597508f0966ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f642a951a4740b8291411842e4b337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a071033c84d372cf43ec33cd6e7f238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c403aa861931993da1ee969a7933d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1696f5d788e0d406c29d96f5b3f0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059bbcd10ee34c3386b65eb5302ecb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3ef7a61dfc49e1089ef3e5666ae59742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665b56b18582a56c774a6de80ccbeac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29113dbc5e0f363cbc35b109a78e3f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9659f04f2d23ec806dafa6549b93a2645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb390c893da13d64f2569f9ae60b164e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15241f1564b8be142d339981657d788347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377a81909b515b74f3267761cda71048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ccf3bd4004ea2bb1aef7fd578d26249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59985f46fd8cb6030c991ab7ef780b6150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5046a58fd3dc0b856ed6c4d05b8e5051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc82dfb20d49217716381aeec09b9952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0e084ae47b87ce95eafbeecec9e1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0e69d40560552153a2bfcb94f56e7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43784943f67b259d09c7508b62f5d1c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892ea39f03a6d86161dc175fae5e7a6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33237efcca442f65bf8bf5d4885fca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfc6727c6b3501093dddde393c60a558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9c8670094e6ad38cd9edef4d2fc0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d28456392fd4ec5d89529f59268c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef5e4edf2debc224a8773d5fbfd12861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d4798af48ec179a6ff04cecec3b9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c4edd64b2cddb36d0145e6737029463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318d3d1e9fcb11649eef828700a3d5664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2611c949ecf67c20f99827f71654dece65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a2d288dd26e15536dd1cac06773f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e94e6ebc5bd632f21c1566ede7d3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57106a98030491fe80301f59bdb6492a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51f2a715d12a1641a7ef84e9768f6b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8247a5589e6a2f1f120342f9bf534bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97de575a52103729e9e7ef5ad499b8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd81c3db80dcf84387fdaaed91aa472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cc5a778c60ebfc994d70cb9dcfb1c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaf5de8ccda3932d5e659a27694a1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa16f6fd4163ed2b68d7a4bb02a15e475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40275ad23775c565caed508efac0ccc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfad0988618ef7605fa38543113fb077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d2157c9621bb6156b14c252a3cff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d66d5aa055eedfa587af9bcaa79a7a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a6090c51e52b7e85553fd024104f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ecb5e770b1969fa829122eed5a9181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d4380d46fc1f3aec537dd356e8c5582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910ecb85ab062f95ac70b3a5a313f5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f18aecaeaf0a4873dd1309682d89d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce53cc017ecbbae10fbd37a655717985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64094e2915527ade1f37997a63b6ab7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bf66bb8a27aa748566f5e570ef71f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daca9ffc1b8b01a585cbaaa7fa2f5f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ec8dbae4f041c6d182e9fb28f3aaa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c120d502eedbcfb4bf6a430213f0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4cf9aa975b302442221d7e996402c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9815c7c3bbef030a6a0c2bd261c883d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761d0108cd7b4245e6ae909bc4a9d5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78088a2eda28e3ec64e42d29b6f7a28d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52410c871406494166297273a55e0a0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7010fdf6b2e2fd4c3755ad1c68422896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d4918724db81d5fbd0cfccaf1e6dc597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415c2ca02a54c56fd7b331137a3db7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62268ca953c5954490409f2bbc54403e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1745dab307047d67cb3abd4c831503100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9bfd7c273d2ddc6ea7be49b00edd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a88aac198f165cf2ea67ce6f33046102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82462c246ec212fa0485963b31ae6c57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be79a3aae0418755e95e255bdd5bc3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12283bb0370e4b771661683a05535a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e244babdb30ed9c896df777ca96c9f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552413ecef0fc47d0c636f4a3f499b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d0eca414ad678c511bd417e296314108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0655300999b47795a1ebe0d2e5b15109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388a3157e9cf5dc06bf5be9a9c235a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94a58cb121407ba04dd4a0f6c23f9d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64375fd9c2ba59773dccbbb6d186603f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf5b5a0b3bd6f624d5425466d3b82e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c7c848494d780c87a77b4fe096b50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76658a843744f5d82b475beef5e924d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f730b16fd21e6e697a0ec393cf9e6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0994b12ce29dcf12b63d2d9da4a63fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa4fc7715aefcf39ae12fc34c3681c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd7cd30012a778fd83717e53f722ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25416d42668d8625795689f7666b93f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893b025f76ae065b06b8aa8a6113634121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd25ce0f22067f3b49f088c9db5f857122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdc4eb12732f69c7dd3b1b52985a0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c9c936c781a157ee7e4b88ad247af1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaa698156bc498b4eb4e4b3e9fcd8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fb9f14720584cb758449f6e39e74a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a826f38393a16d1cb791e9d321873a8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4518b29f5d0b3d06368c39ec90514128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f83d480255169ea1c3bc2c9bdd820129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20178c7bbcf437a7b5310b28a99fcb22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a6e520acb7ce1f11d7b8258ea99b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c857690c440d6a8060e135a0843773132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ce39de0d9d5febd130c2097151279133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad55a5c07c66a5876bc63875b8baea1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dfc9853e50d8e495396160e20d18a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc63db8b7f6d465bc42608ef05657136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125bb92642a6ea163809d6f2b642b07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2675e2a75b236a7788d56979993b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859018ec45adf9192c86d2bcaf87e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74569f34615bceb521ec98b760ef70a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3903f8327b5df3523db8cd0b09dca66141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94a69e9e720d492c536d29dfa0f442142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af449f9ae0e300a0be42ca50f5a4c89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b736f7701ede48cfd88c6cc844ba7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f21d89dd3cd287f5fec262e6524d8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b8e8c0cf23b23661daee3b754b442146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f096310a6243a00b2a058baf597ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdb8d409d86401b30db0ef38c200d6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d696192ac07c4d6cd8bf8407059c217149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb5857a23b720c21ceee10e26bfb36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3d9b9317077bac3c508927c66ceaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9473c9df090e53e745f4a4c1e6eeeb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cf3e3af99218ec0ec68c243c927a6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1f669231be86d93b698e70b2ad3f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bbe98f512c3cb4853d84f3d62691a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a848e5d1dce944df32c18646f78440156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ef1676d8fe4be0e3d94a1faafb241157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f503f71b3c2ff84e59f9de4e37e8c6fa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c9c96825a2116918aa082ccfb7717159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d1fcce15e94180a020dcd7ffd98db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff537ec2f47542046b183f762c82a53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce770f7997ffe4de575c7d7c262974162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5e247990e551a5cdb70114a9b9cb6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c85c27415f2d559e44b7cf7e87c720164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd77161cd1ca1ecf3e26c958c24b100165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1e6b50019d2789822eb449cb9f048166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e436ba386483f6b88ce395f2a29bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57eec5e362f3cbb445b90f8597efa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e5ae8ae3c78e3082471c5b15d999169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2af6816e40d4f915b16c7985cfdeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ac91eafafa9d3563a38172fa61012171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512ee2decaf27606492702d05426336172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab274f990855afe60817ce91065b4da173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1cf17046881327dbb78d4cda3e818e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4594344d401ed35498bd179df98a60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb5b9bbe3029472052aee27c8e1b72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b09dd2ce676e3217c9b0fbec29dd65177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e263aed8c2fd124000a6be575c7dc4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8a99a1249bb254faabe84b720f2f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30064d80e1d4f42b53589a974dd173e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5311f89ae2a46360bdbf66a0ecc84b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de169a27d5478bb5523f4001438633df182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80059280d63e4ced59a38061585048183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fe7e83af8a501859ecca56d1e7ec3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f925e18b65d877ba7ad0ab7c78a7e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9214e5e44d15796eb249f62ac53f16186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe960a72a17bc6eda9e48e132f0401bb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940b73358adc888fe2fc054aed10922a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d34479be8855e8b1843a099e180fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b8961e3570a5060dde6abdd953772190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd74e6eedc6388245458190e32de8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f74e8188ad04f6926f8bfdb59c8a1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf03266e7d486789b81d5bcd50b655193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ccf5465a872b5b63a365d4a1ac2dde194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae30e9f0a443b748146f6ba3cdd7e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7c2b165f393966fc725ee0e62b9e0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70178ddb8ac9ca7da95724f5e51aa7d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d45558c1968dbc48c6cc5488e1f65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d3eaa665dcb119ad99d986bb13c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f93b72e5dcdeec6f133171b5ae0cac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdf2acfa2dd6d71074e5d64ad6e344201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680b8cea6ffddbd41324d4c4d1f246b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38e043597993fae87d3e17c1314d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53489ca82dd670a47a8115dad830d9cd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b0c206d2a746570a0fd03e86535e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f70625276bbc7737cb20612a9a637a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1964e992bdf5016e90978583a8773207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23629c8ea10c1f0cd61ebf6fd6fb317f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdddf76a05951539c47f672c00d9b32209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff4dd875f8d73beae98b21b18e464c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb93f6347a6ef9e4dab1191f6149f1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c66f065cc61fa737d552d2bcbfb05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e27f0a595c91be789a4266857b07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2cb36ef56f3123c7e3559dd582e0c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d93be3b96d6e3187c642b8c923b98215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05756b6f5577b0ef1e84a32b85ef0e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873341cc74c11f064bcec318161bbde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a3c0e0fed23a94b6d335d6f96843a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27146d17eaa4784a102e5ec69a2f9044219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3dd19f2237d4744c00b891dc7382cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cacf7b38079ebf26d5c9a3293c4bd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98b6cff7c4fd0732512819b4249757222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df314605ce988e5740dbafe7376dab53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0ce9b0343b21c0af495b7206f8c08224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28718d081d00ae07a56f07d40255bb1f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf038d34f3394a0de2ebc5988529ff76226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b7970d0a833728f6eb67cf15d0165227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf218eb007f7960963d559ff55eff8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b15891a7c866e6c0a730693f91b840229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64387642a67390847a5ae741d9d085230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5108f071cb6e0add1887fa68b88434231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14687eb193d25dc5e13cbbfb8b6b20232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226cfb77bbf7134f2ae2851ef557aa5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5666ff46ce3f5bdfff8b59c25d5847234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08522a7170fff61a46f861956ee56a3a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5b8894a3965858cb0536bc350f97236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dadf67e75f7d2d73472384fdb48d94237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1999c53ceab4d60488b8b019f6395238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5710b9879d04035a542765190847f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f002d54f3107f197ee0e499bf65fde84240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963630f17fe0b20d7c34be7d4f38d853241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a5fcef4d4a81e8e4e3969cabeb76242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51003731189d6c65dc8d9a9539a91e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc68c8bdb59c04c6fc632fed2182e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c060765f0b0d2a1c1d3ce253b2ffca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f9abbe2ae5a99e83fafdbcd8bafb4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c907deb2921e4a39122d5baebeb537247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c897f36ae117aaee3110cd5d07f6757248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8127dadce574544c10e5a114ae91c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a8c70a723e77ec9a000cda171be8a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044c18e9b0ac3877d98b73c41f162be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f06e7e92188f7befc79606d950c24a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0badd202d15fc12422bea235d1472f85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb189f70f68bdeb1e01debde7085e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725daccb3822045209a71b93a7eeb1f2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a518bc2a2e98601b94179f1c61401256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e264c9f4ddc0419f66562119ce9ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf051c440a307967c04583ca8258b94258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e2e493c5259c9b83983409b48e458259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e17e1b66d53099fbec67394601554260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28f8d7b95e588a3210765efdb9a630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54ba2299b040e2e8f9a39351bd511c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3e134366c46c748d25b3faaaf4a2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4de887fbf11b434755f4944dc761c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf65746bcc44a5ebfdb82d2d35f9e6f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc785bca90ebbd7e80a3060935cb9bc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b203cc25c69bfd0cf02c2172fb46f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9907f5dfe01e575544720af4fc362268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56474b670ee70812c184f25a7f10f86269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c5229711e484d9bbdad22e0104338270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06954a21915c77fd87b96d7b907a9557271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611350f666a509f9d9a795333adaa08e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2e04ac53325f64efa8efc1f63ba67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1944217038f74f6f90d0e826385947b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7281dfda48a29953f76160d2a30776b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495567cdd718ae438fcc3094938d51b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4398bcda6a72088c064b0fc029802a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43c8569584846af59abf12081bce34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df5308df2fbe18324dccf1ac47c02e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a1806a23bf184224a52fb4cbfef48280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f875e7679e1733fe697f93a063ce764281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584386da4d886624233d816210029b4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6ea56c5008542785dcfa826afc905283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297957eb2afa90620e4085623d99ef1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3793db61dfa1c97132da4f2faa4c0d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b97e888563bb16d5107292acab6d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b27659e76610720a43994baa67f9c1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e51ea8e8582ed5df6c68e23aa18e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6968be48d31fef6d8c33d71e7301627289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58194fc07a2b8938c11e0d4e4578e3dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106683f647ee95a0ed946b0650f4e48e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4fe6228da059a6ae512ed20cff4ac292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97bceb2630dd18a5627c967626ac79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d303023881f545441dd5cb6e3858f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f022e3b8bb7585d7dc83407e19e184295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a477a21258f6d0c5a98c92f628a2998296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10946e533bf96fb4550ccd621624d5e8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614b4914cc526bd73b3f1acf6960aee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d6a4da498a97102d895cf04e1dfd33299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013c32a3497c398a59cf3a72fcd52fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96b409afb50f575ed251edf0b14f8b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba87e18c05c7fe79a55a30e069a9ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010e64d0b92cbaa755cdb35f9d6164303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4f419b757ce4e34f1c4815144aae5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5e4180a5b1cc7d8585038acd97da1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd11028e6e2d5e804befc72a54c7fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bc8d58b8e51516ec43a02c6332918307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065260289b7f5ba9a7fc2e0eff5c5f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f91e276a9a07dee6f0048d0a003ad5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5a5b223a35bfb4b55a43c283b89d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4404d261b72d907bbd29c2f735fa74d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30747b2d0b00386ac8042ba73247252312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a757c829762443bba1ba67166188b44313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d04cc3f0782b40303669108ee40b0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c24edf61734d4dc094890cd74c8d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a6fd592964a1835c3ebb0b7949f5c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d5bbf52ba6510dd2490e68c1d815e3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0ef8b5cb4ab310e4ee3c01363906a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c33e8b81385e0e8a01b359c72e6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ad7c3e7327340a0c32168b5151d3d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2eaa84bcfbd84d567113bd0b93426b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5968858213d49819afdf76ddeae0b3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0b2629aeb02bf3636ca57a63c30bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d4a0dff4e5d1eebfe14cd5eabb738324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dcacf7e58cae03eb0f25bf626d8471325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd51b301eb791cfe20755bf89436aa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79542188c58ecdaf515f883fb1b0e59a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eb2b584c31a240fb578b46c121a3d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739beac9372c55a2f75d16bf0bdab92b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7ee51811736da483d49c19ef80410330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14790ed8e4a1b946efb2f50b57e6a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81634031fb8ec40fc8264d4d6be581e0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3152d922cab17c63909199353f376b1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db0a46198e70bc7c95990b01f2144334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93817c9bbbef3f81653bdbe22f829c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870e0fad6ceaadc3c005d67ddb3ea78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b670a7705015f683ed8f890aca2fb30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5b82cdc04c996b78790b6bda60ce7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb0500d7ac51a447435b059f601528339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe4512b2b8073618d97e6fb09f6ada340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1f885fbc675ed0eba2e070d6b5cad341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480f68ee87ecc3f0a0849beff721063342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc476540c24d39604e53ef7b580d50d4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d5399f512f788fbb4f2d3f5168441344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ae61d398bd3fd55413fd7f6842674345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283643b09f11b9b16e9e4918262d5d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a290aaad42f23b6618300d52652b5eaf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818fc70a59caea386d23efe71929276348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d01f29fa21fb875e14228c8107949f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef8bb0aada4e5c4b93c7d6e5c7701a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fee5f19f6666fd9d1180c85deca32351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc85d092161962387e1446869a41125352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa215b4a82970bffeaebf6ea91b3339353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c776de93b3d7e614be48b807ca98f4e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49b000f95d1d13f00cd71b4fa804bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb021cfc0efecf357c5ecc659df1fa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cdaae4731eae10e38bfb304b2d778357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4222722bc1178f0c30ffe58f9aae8b8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02a68865835b22e77481bdef104702359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fd1c8617a82e62b42ce3be4bd2a7ed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffa7d2bad494d7df0c97105642b452361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58670f95d0c3765b0f4a7bef4e5a4c55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e2ef5945f88b89a03861cf114fa0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554dc1964bf4b3d264a1a1fe79a38a0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19deec7e6ee7ec1ca0fd539f444839365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c14eec34e1dbf0e1ac447f4fc3d20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a438bc66c4b5829d0b9fdceac2bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b633d27018ac9f19145216fb337297368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521e99076ecfea50d45a63a93147a6a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4c4275080cbd4cd3cfe24eea4a43a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba64a563c9cb0ab3a43e6b7409772371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b3e8b6c8c05725c2ab2c006d934ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb38e03f5be49a940ca3cb69d19bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0456525fab08e385928967749355c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b67ebb3985cc5ce9ac5f0adf2841a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a8ffe059195b6b95b85ddc8aef86b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e89e0c4cb1f86f40cfdd8d92de066377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e17a29705b5f47cd30b0b6fdb80c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf31447958e2e6ca140a47e3be78b1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e25cf2199d2b0eabbd67ecc541eaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc28d5287b7840125fb309fb9c3eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c856e1a6db2438594f2eff91b2570382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6e1ff682bcc0c1129162ed630e424383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384e788c9a11ea869e21555636638fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d81f8c70c2fa32da731dca6a294a92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755167249d2fc7704c84a5e5b6e6352386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c71cfb8d020e56856410c5e7f59d87387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eae0bfd7d1f06d4845e63877f454ad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df760e9bd2d6bb06bf97c0660211cc3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7392631cb042740246d347fa8e2a6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93efc8e66d5ac7aa0523a5f9ad6f7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948486728058f0b9082860b93431c7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987251748d79d40c7bb8bd9baefbfb6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfd996acac2580ed71ffd076d46ebb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20ca0b7a063b56ee2b06d8884c4d2b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a33ce441797d86c2570059d4a63dfd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb21e73fb1ca2a751bc265db6fcb92e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1ffcb75bdf81185c823c1dc4ff153398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb41b55f4e9ac635121455e1fef8e6c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4201ad30dfa2cbbcf5e5043d31bb99a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34f5755cf11dab6aef5095a18963a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6502068d58de0c88aeac3ec5e5780ef402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7519c966760db85d2343eba9711d744403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461cc3648dbfac11d77761e2c51bede404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa181c996dba62ff3a4ad0921c81f2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a563bae5dc0b73546b674289dcc104406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974661c60326ad26ea68e3162d065c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1d72eab20e3095832b39402926f83408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a957e4a5cbd240c63d1491a829e9d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d5228cf0b3045a3f3036c99db04f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ead9415210fc9c1851cfcc918f82af411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebc46bcfac19a784cd2c6937a9675e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391f401d18cf7b80cc1ec38da3ad22d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdad2df4d2a6a536a182b949497b791414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474ddcc3b2bb0cecbd659668cfdcfaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4f5cea1d154a3388acd4ed9cc60d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d7d2ed0023bf3b90816dbee43349f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929276c8c6f63e36a5ea0fc876e32d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403581f6dcd9daf076297518ea997ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a4e8417ffbebe7c4ad44cb0753bdf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175877a0fdd6c757635f40d12ed06bec421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aede32b81f6f25caac42fd146cd4b5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830491e04e5d0871d430e71ae5c03ca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b2482f6d8e1430033ac14b95bdf43424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb13f5f4b9359da2c7656c3d006853425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f703864ad8578cf5cfcb70b9ec68d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d29081a95c214a56371de3d3f760e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416ca602aa63393e8f1556930ed1f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f80d402bbea5863572b56fd5edf415429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf64613c02fede64093c876575dfbe5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba109994da52d2fc530b0eca0cdaa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c6f6dc15100782b5c13fd2ef3a425432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91e1f9f484013cb096963dc7c760b31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eefc5c2c8e213fb76dfc61a2a3f308434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11d3e50eeac3d146c1a6ae4c470f6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8373971eac311daa444e19c342557b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4bbc0371ebd5836dae6aef65b8766437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b98e5ac90502028bbd71d55094f96438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55baef323c38cb39dbcfd708007a861439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87435ed5284c64d8ddac9e9f1dae4936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e2e9b9bba831c2f709f914cb90226441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45588525769c17d7fa808d722e719413442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af7943bc9350499c35017964aa461a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd65937d0b8c6cc13c1a5ec95da1eb0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297bf8c68ccfde94936c8af6b8af027445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837534be5647680dd06106f7ad0d6124446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee16ea25e59f3e7d0c8a3a010482b27447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59aba37c659d983a7ea633aba1395d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9602e358c21cb72f5b878f5e935165449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6ad8070d33081b35e17f703e45bf5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefb4d9aaceda495e4e5059194154b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df69c2ba73f24e7d61ac8b165ef66e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f434d33ec0c6b52d418a46ad7fe5e35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150dff0e7ba7f5fd4a187b28381c3ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be53ee69bd208fa149f44569257407455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d014bb5cc35771042bb9cd0081d3b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb81bcebebd64a9375f685c5ed070c2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e24a9f49faa0a26de4940d20991870458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef9ba56363161ae156ee13d11dbd49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f40c3f2b425eff914178ada9b4d562460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304f97ed33fb12408f0fdfedf40702461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b38a4c99e11c9fd00eca68959edc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81944fbcfd588f3f62adc397ca5f9ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef919e251f22f5e0ff5449dca8fd2c1f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e643fbaae0354653be35f704bef991e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506a6a1c05f9cd87ba948087be3c8c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b24f5e538f18dc8e5e26fd9bdc33c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfe055d0a9544e98e7e41829440bbd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e50c09f30b38f52ed6414fe7c30534469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8cd5c32ebaa4fba3a2d410818777470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0748a9ddf82db9ca8a6e72b27cc4b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a955d2c749089828ef46cfa1f04e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088fa9afb79c1d2a9bf7e631ef864e6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae7e81e4904567b94bcc0cc279828c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820716cade16966d1ed832a89d1c442475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c9446b114b91c26c5b1c36205efda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677fc75973b676c27da8abda97d638d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9fe5d11d8de2ac3a6e3ac34ff5f927478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483bb7a67df3d105588ad8e932c21e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af77a2bf38ead32c21a5de45c018c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ae974bff2270a108897baebccef6f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122748a34a6f31113b7f24367968498d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03bfd872e9b8c039570a877c82d1ec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e73b8b866cc4e72b1243503c447346484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219ded3fadda3ff64d88219f40c3b38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94165a83d6593a21bd9c491f827887d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b99305e081c3a97033e95630ac177487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae31189c8714a3d73bf2efc6b21a4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ec89c5f046444c9e3cc960ba38fa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a0aa486d940e568b8bb828cd0a0d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02ab7d921e37e5a074388825c88752491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063237f99cbf0ca557b43bd2cc1e6e5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f58c299ee3f7bcf51e2bc9143bd4a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0cf8af5259bdaed03aae9655f0c8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6b55190bccc191ac9a1d98e540e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc35e115051734b605db518c8531f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b828a283aafb5c3b826951d5d39a1de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb91746bc6e11f540b8db568132493498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4749f31f561fa872a8fa0531e5bd424499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fef0a5b7b088037751f1f28763d6a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e553276b737e75c2a76be00eb6b1b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa10a279ce7c0d23b77bf8c4fd154f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb7fd23cfdacecb7ffae983dfe97b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2636f7e45df0321f9749332e0d529504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeab01639581e309363c8237cf9a396505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ab5dd6e3e21e278e35f7e711474e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943815038a10a6f9276b7d68790e020507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0754ec5a5fd375de9343617c4c59b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b557ab641230f2d3328d2cc3c70233509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1f90438180ea8aa3ef25426a3ad16510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab59c66e0674010097defc355a3dbff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9b66e299a1d102f19ca597d4ec4f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2dab1d7751a9b09aabfb8058a0949513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a901d4b69940aa677e0bead91111c9cf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760221456e225b0f04aebf88796129d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcb0caff29ac32ec744751904f7710e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056492f84bc6b5c240dd578f07d08a46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b36bfe34e0d7c828bdb29b73bb910518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bcff47110cfdd0336b60c6d726c0f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0c907823f092826ed97f88ed6b02f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c679651d2bc869800737f20c5b3d97d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00fdc8d630d20234c0f776bd495adf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2ad4db033c20eac638e0720b48c97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e533e8baf4658a33d7f2f6de3eb2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4619ba003523646cc3708faf2d69f35d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cec9599baa2d03321db0f6af83d4c9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31d5fba4eb860ca403110623130fbc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7b6bdd2224b530562e74d272bea5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf959dfa0452247e5748b0a81e9017529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1bcffdf5e5d4df509e5333937bf931530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce114f1d95bf126e69db5e7a5c52dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79fc5835840fece046cbabbf0bf087532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a659dcbfbe9154ac4caee831083abb6d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc65815b95996ba8aed3ef720ad0fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b722a15099d33882f48023bf7e7cdc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c49b2cfba3549f5752ba0bb9d2b51536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ce224c3406fea513505f3c608fdd3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff5c946d742ab800dcb0ac076cdc0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f58ea1b5e50c197f2239c8f991fd06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429f2b35bfd2b69402742ddbcbb9494540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3c87a9be83196e5c37f08a8621164541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a6a07a6adaa34926d1cc2f53bb1b8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc517fc604f1e33c859ead9d7406ec48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a31e3528bea924b15805ea8f57be37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce229c5f5342679d6b105f36d704a306545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957ed47ce740c7c5db887818f87dc6e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad95912046439ae8b30476b493d32d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943dfa24a57bc9f416cca7eb2d382a5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aab6aca3514781a6a4efe6743999e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e01d50a78b12d949199b59738bcf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa1fa4a8470a73991350dbce2440a6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ebb7e85f99639d9861a2b5a0c8c2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ddd8bb3c91d641a15c13fe3f93405553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae48ecccc27bba7337d1fca7b9d77b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf43d6eba3cf6d85f52c641863756a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e253fe66296fd359061e33915514727556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69eca666316a46bb8a32f0b1fa70790557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592829119d6df14a2d5522de22a1f81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc070ccf85737f8f4c2a57cd237cb8aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ce3535eb1d6ffe3fc23f43f151a5a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48bef0c92a7fd6ce1c123ccc895710561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd7cb9132b270dbcc6ddc8b0222dae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe38344c4459509b539d69399f559bd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49c937588156791597b0bb04a88247564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72820f771cfb324eb9d55ff38c55e6f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11264bfd050cadc556be00554746717c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bf0804a42576f40083a2429cedb21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b41429a4c217f1264156f439c3794568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d41eee7669bb87fdf1af92d48724f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e9c6f2df1a847ca8b2b7c5051637570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8932eac4be1a4c7cee4d232bcadf6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a947481d3ef398e0a8d6164101bce6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64bc82460d1ac92cc07c738074bf5d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014835f40dead64d464eebb7e488379574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0b1652e740bbb241a3f422ca027ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234c04f6168c8d65dfe2fa623dd105c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664f247db50004374d7fc7dfa5be14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aea57852029c852519eecbfb48bd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1dc7ba87c95e4377a0609bd304778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3424aa1c36db828f5ac8107f9a0a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7fd3cd43e437f55ada1f19e264e1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8bad7bf6e36be4f4b10de95ef54c3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adbb160f61b5d1b65c5c624a22ca6d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa247e5f42b642330a85b1c1695e9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1c22a3a83ec45ee71cfe1315b4090585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbe3d17b14a452b2968b4b9251546c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f7f6df253a5bd9892027203392b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a3563b345dd47098ddea3f7e67573588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca0e2939e1aaccc079d4fe3c412cb1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c00c10ba835a67d250927cce584582590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf321afcfc286f49ae02829e4334cf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e22d640e6028cf377851520d0f208592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d36455108b9ab99b3dac190080897593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d26ecea6133679567efabd6e6cf830594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317847b778bbe44260543a780938bdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e7eb436cfe75d2d4b66272ed608ed596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c76bd7f9100986ec08934402a364597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4db8bea0c51b42b85bb913b821c8b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd9308c422b2ed56e0adb5fe7df8d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78e7afa2224fee03e8b5275f5c7c6cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eac4ba4e9b8c9215bd04a7851854aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485320aaffc00898598ab91b1896f9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c9b4e71c94055eae58cbf0e551d6d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863f3e815dcab013cac2da4db712085604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da396a9d46b23914ba2f70dd096dcf02605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ca4c0617502163db35ab22354541b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1e90993f3e8d804914f37c79f0b73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99976f261007705791082877f46fb355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad743fa6049c30a8d88df7cf11b480e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb5d55b70b288aa058b08d18e8e1a5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507e72b95401c119cb57365e70564ba611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18579a7bbe8abc72d064b7f0cb4949612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ca7f711bee35578e1944ee1eb8a95613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967796f9b1ff4051e855be13efdaa10614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e13f75404215f7a0028b1a4194047615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e570cf11c0909c0136edd258eb41d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d56f6675b8a517099117f806fbc88617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9a1bd0f60b58855421cd5165b4dd7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430262397d3fb54adb763f0914cb329a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04766f70d72ff96a5ee26e0baf7930620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb70b1b86479a454161c32c59ca866621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a897aef8e1a13301525e846604f1e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09200e19cefdaa028d3991d7c82b8a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f5abae8810495aeda41584935ce7f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8a38001718497d21607858ea9e5e8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9f1e47bd3428e532d4242fd9219a6f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4e8dffd93f8e3dce39132ece01a7b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502ce58fb619fdd79dfcc18ca50c7d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f3877335435ac36752c41c04ebb44629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daaa1f2599ad33ac41addc0a493613630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576f5b90d6d451e9fe57b17f5e5ad1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e66ccecfb11f94d145bc4f5b71ec8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a5813ec8c995acf5427fa586e75e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522db9426c459565fc5ebc0ba603309634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c519fc9b2ea5610f73c3c4fc5d06e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0478e41fdd07c413533fb35e463ab2e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e85acc379dd38af51bbaf252283cf4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22282a72f4610a9740c8212bc592e7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033286d20c0d407b1c9727e42eb448df639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065623966faa63f6ec715205b28cb717640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85530ab1a8b98d01bea86619e9caae3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f65cf6edc68696a020c9da88de673642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277f5a346973970b5c52478b0ee71dc7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f439bb2d3cc1045ce8b105db0e4cc1f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3939e84f60f71da4834a0f5b00836645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba03ac8a3ec799645b7c72f1c72128646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae549a31c9e2bc485eef4d596e5b61b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56380aeeb0b03ac854a4b8b4678a74d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b599f753b13a4389b91c5441933e7c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62df3ac735d6eda9525433c364df05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400c47294d2ae52bdba24b47265d1a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00959aa20963c18867301e6ecc3d98c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73607ebafe5ecba3abeebde2abbf9e0e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be64b465a820ae874d6f0f20b89a8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f5131633c90b39788cca6f3571d22655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b005930323d99470e08606793e3821656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8bd45716ed4d0a1f06bf017b58535657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac403ed2e7310298ef2f2d754bcf675658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db977535a2b75fcb4dc50679aedb8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e4c1fb4aad0673e9213d3b2dc1c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e32a18c82cc696a2a50bb501a1e33c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8803fb2673c439a04eb601c3de0f37662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121c8b9cdf09568393ca2b5609db51f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a2b04afbca78dd8ce6af56a179874b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1f63f52f62b1c3890b8120fd8aee3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb84d4848b79d3eacb3c7ddef17a4ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821f1fefe274cea308f805f80429ce667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a02e1af30569f6a9b0c981507b2f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a7f4e8b77740996c34635a9f41589669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d698850c5a2dd0cdb64b88fe12487c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410781ccdca65a8a94ba99ab59d786c3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8492957b5045f5bdeccb1fb0e4c853b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e43c7312b1ef2a1c69e99942e40396673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18dee1a81aa23993085c1c7e5b1f6b4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24a7c5d9502a08b65c521f9f96e247675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67222fa07136b5eb40abe05a3fac54f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4769a81b82b66d82eea7af9e64e8f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d84ca7b072c7c58095955a9b55c8a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e7db5e20e011febeeb4b1f07766b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717f84d6e809ae7ad890ae7287ce791680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196412044923133e6cc39bfa3e0108d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1869c6b8b6dbaf468246b4b859eec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50220fd3e6ec9210db5ef6510312dbb9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266257cc472f5f49335d1764469613e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc69ae572ff5eae8fbe0df05c202d6f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30997e7ad0909ae5d6653e6b339be30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e64797b73a0a1917a960186d469e3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5725d1ca6e91941b3ed535f3b0e3e7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e103953aa7345f5272742afef3ac58d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71102783e5d095c84e4ef46f8ad229690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5b3647a3665c8f650858d3ac4f322691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ecc9244e0067b174ae9c1f21e5150692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc31cace6eeed88054c981cca55e1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4e2ee478e7eddb52a82b0dad2683e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ec45dde9d8b060292d254495b4e98695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f9da98a29cb58da06cbcc550e15c4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dad543f6f965261639920a1b40816697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05342d937d92f6064ce0b25fa97d59698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93d0635ae06a0899d98735042f8f2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545f7abe74120167ea09014ff69dcbe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9678921145813df49f6f19d1bed23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1106ea9721a06e9ad87bebb15bcbfce702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdf3552066c1ac5c228ed9b2063be0b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe6bba68a58a03709d12c193aa0ac9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83c752f686d4b0f5125e09cd5cf411705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0ab8b9e3f44528a34f4e5e74d8e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27069da55501dfca49a250ffdb6d3d2b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9a2031196b57965536f26a2126e8d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58e2b2be5c43259015cc384ecff9e3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daae569ac3305b47509e65a1639666a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27aeb9bb41e45673917fdfd18986dc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cf422a29cd778e6e7f5d24b68eca6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003488da39043c4743fd2441cee4ccc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10ccdcc8fd745d2786cb11042d42d3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1211c8e779c2ec25f9cefa9d75027f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01378c64d8e3214ef790334919e46729716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799140ae84642602ccb6ddc0e93be32c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e03a659e12394d864347d4bfb2b784718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6df47f578c24c54c06532c90406f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2fd33d97523526cea52e1d229e315720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03951a98d39a1ed57bf4c24fb48e73721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc35c353bbbfcbdec7d43401be98de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a5a40f6a5123c4b91d3459fb15cfa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9e5f535dae3d2c1f4a9d506ceaaa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277720827e662c1025f32a712b33aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d669cd44f857725a6cf91acb9e641726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf0bbe337da40ec008b4368fb48b0b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b412a18ee682fe12ac3c6572b28403b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d3f1caea9f7ed0419f89684a1c838729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd64c6c55c950aeaf0d79f269d5b6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd540e3fc014401e07e838eb7a390c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3d25e8fba1012c7492b95b5d2d247732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798c3b8f53a2630e2e345988ca71b92733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a401bd070f890847820e98b4f8a7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5629591db3bef67db91500dbd18d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c6ccab9a32b045a524794414a2b92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35664697d1bf2f5e9b808a3cb1e7da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77757f48609a5ead4542b8d83c31131a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90496d895f68443d55a23c67d09e427739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faad249114e920bd178b6004b901476740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe859141668c09ae7e5643f229d377a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da168eb5358d9664c2494828a39867742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117329c61241309b7a9c7bc289660cfe743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c27fe74f62ce18e80520d74295990744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d79a8694a259395bc743c00b07d814745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c12abe4a7141123ee3d04bff332ead746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f151380f64a0eb35a7b73997612c2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3b2ba648251fbb6910f71a10369f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361cca6ea0c675196791bcf613e895ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983b7ed5c3f1e8b3f77f6785e240ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4441e00ca9dc91b671fcf068305e2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ebecc13014d7e00e87ca39b02668e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8d048f49d60efaa8a36b55abce106753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ae0fb063846be06bde5b376577acb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd69ee330f5d2ef839e2d764ce7691a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cee3b92a1f1190d2ccd33a47336b6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4088f4959dd9776afbd88f40aa19c00757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c9fc0b52727ec480994781bc6a3ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c083a5613a48503b2ebac24041eddb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf063f2a8d31e2208e0807cf95458e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b844f2ed98eb8bf70b7bd0e863102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a3bd8eb93e910b743396075cb4093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad553582435eb1eecec42ca4b99df04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596ffa6dc414d1b70caa2672c8c63b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30871f55eff6c8b02f51dfdaf3becfed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285bc2eb9da833fc14cf1c1e88b295a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44de647ad59ce0122a1a0c751048058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a00340c28f8b3ae0044f23d577cb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4d0220d1e0c728f99ed717f048d4710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11c1e7ce66d8b2dda41a166fd64bf511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683c926710c6b82808e5a20e37a0e7112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8ce1b92cb00c481c71c9537ebc5f613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561da5dc29a70d282cb9a5aa9c686d014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b859ceb7bea96134e9c7db8bbb122d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0d0bca6de79e4b73933a81480937216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471fb98459e139881ac075e5c1e69ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392a32593674584143d09b7faf44e8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43731114615dc124d1be6042370ac63219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec964b4232045fd79ff9a5088a008cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa00800490706407e7031b745bf12221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e3c52235c41847112cb51b27d8a3622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a7900bfca2127f832d45ca547260823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9accd9538a7840821edbe30a35fffdc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcff284ab7bde30f9d1dd04bcc8fb8c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262543f5423e16c9b9a7a30aa0173d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b5c3ad0e31d9ac51408adf1f3b96b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b148cc1c57a650190c7bdd6c7754628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d937a5a5aa74acb5dc4ab6439af5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0d8babab5fada02774945763aa3cd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b751b61029834c97a5e39815371b8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b798f88b4b619adc292bfad03c20f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f32a5818aa926c0d6352968e3bb5333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378e5deb7079f55e294b58cc8ba289734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6280fe2f2b859b897b7b5b6eceaa43b835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5ef18a81daa9a14eb38e40d01ed6536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73002acdbd4c16b7427ebdfdc3af1637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2563c0014c62604e93ebed88da36bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6ea92b9df86d829d16c916ad2fb4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93778a5f183b5262f524ad20822ba6ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71dc61ce3443bccf6035975cb301cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5db4bfdc6d31dd60b0feab918f62e342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94eda0f0ac53b1fa4c876028a561ad43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ab1ec5debc7fa7863fce0536452344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fe6de2a8ff371469d0ad1b80f3fd745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a5202eda7d081b2dc9bb5efcc45c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2db2c8795a416a0bae6e5821c759c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78659e2c00f7b75dacd8345ee584aa9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498364e9d1b241ce6560f0b8dbd032749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7284dd1b7eaf418bcacc12846cc81250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89042ccc246aa8e21175e3c4ef3b1351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcec99d8754cd5dada35ed07b0e1a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f11f7cf8948fbefb4b05883ba8c16053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271fc392811025752668c604b6d1f1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de41da5d1c0a2e5800bb49205226efb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccf30149094cc849c317af63dabc0d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdb7cee7977526f38afbd734fb3f34757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d06af5934eff89d5f8af9b3414b8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10dfc41991dccaa09778a19003a87a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1998551c326529a4700a76037d24760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051be01024e14aa4c1c17561883004c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbae3237debf5a27bde37addcf3b597c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe8028a18709aef7405020ab62c8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e5ecca16600742f99255f2896875364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fba7ae6358abfddeac7314612321d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d28daabf4555c789a884c8c9c8ea6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a1c3001c7f7f34ebb5698b6cddb2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53511c0489446a11d0e52de7ca323d7e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edea4159c4c74676981b11c12a8992969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c887271ebf34fd5d3e57101b3bc79ef70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffccbdb575d07be8b2960347a268ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf3fbb308ee6faff1e3de2bf43da1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b8650bc852d8ea4cbf4b87bed192273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d287e13733c198137eec644fdeb7074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d9945360e30ed9e2e244136af587b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169593716a13d06e3ad9e0f39b2bbae76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41dfa0cf84abe28e8f7cfa11e9ecc8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad356eb31ba9c6775585a02c2d278178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f92baf0d5ea97a263d1136b7ecf3379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c106a2bcf58b5fdb0c759e2a8064a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80066b568719a4a7e26984810e87eeb981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7014cef3bd1f2208acf9b0b0814c19382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39d7b204663ceb439ed552b0a4641383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d220a6e71efccea711088c41ff30984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07896aeebcaeb8151c4a87a6d301cc885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ef05e1f17b96c8dc47a29460a3ee386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ddfdfc9aa8c951a76158d4dd75305087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3fb9a58116495d8e30ac9fb427078c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d5b40419f1e4e028f914ef48012da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9ed40ed41f10e7f70cd3ad579384390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab3be0aa1356f014900e4f9434a4191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a509a2d87027a54b8da8733e19c7fb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c80dc3e8db964037a49920975ec06393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33164d891d7d12c3fb17db05fd83bf7e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73880b104af6fd5c0ad694cd5c58f4cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111fe6accf1048a3f8feeac5138b82396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ebead6de40558040a03d3ecac30f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48e0e2ff0ae66f90522c2713fb1bf598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10add87d76d6f6ab1579916808a096399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd3fa6954b903c86db1f4d2d53e5f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72a36a965cf07aea056b5a44df9380101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa395225339dfe8fd9364320a5c865102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bce3a841bd96a13b0d1c2c0ffdd24b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da257a702a79cc677743a0414b2e39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659bcf255eea4512a07c369d64dca33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aeb07fb9732402daa432e16d684b4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7c53df31871377b6bb2a2e11d8446107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2cd568cde43829d5301c6b8c9f255108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71d8e32b27ac11d64c584e92fcdb7a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e601670b985c22cc7416c5768014ce5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac452ab29ddcee59931ef01fb42d910d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d4b9d8ca2088809dceb389b4f7f0e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0480000b08d5b08b0c2daceaf4cea15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177567851495857243e6c493066aa54a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af570f903b36a4669445056746111f8b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8b3ed7f23c3850a8f533727e26bfff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842c5554f26207b36eeea59dd846840117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff9e15c90ab3377662a38a6bfda864118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b7058204377b484776578830ccf35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056662a81cd920cfca3254a90ac7c580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aaffffd455af6d0a33dda878b4aee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c459a9e61cdb925a1825d9e1c3f7a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27fc6a6d7f5d4a1832c042db5a20b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb41a6d4eeef7229a0161d91c3fee1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e693dde9748702673c452b2ee3987125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13bf52dbd6c373756acb50d08f1557126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af2d873caaeccd6784ff1e7adef2bd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267feea95ee3558577464b5a5b92d6a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc0ecd5152dc20a2df5fe86f970dd6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a19a68a8505680d767877788dcd01a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d854289907828a10bc4f76e7653b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874618bf70273760942e209367e53a4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb4bf912859e8f2c04b74e64436e5f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84cb5c4390b01a5183c1695435f431134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9486302191afefcfd632dbf43df67e81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d86a488641e75ce8ca52c82a9da97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9144a449787da9717ad96cf7657aa3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5682eac6644927052209206e6bbcdf4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bab97ce1ff44f6c3b78bf4989bde6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95dc355851adb8fb96008654737a8f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91fb81efed1e195c33541b52f7e524141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efffe115deaa1002d78f8e1bbeb6794142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33dfdac7caf796b6bad292e3e174cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beeb93893077f3ad3701c31d24045a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89789b5f77a7dc613b9480ca75c801f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87f02ba624f95ee8f90b645f1f76ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fdaa3d23da35c8419148aa0cbe7a2f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31023de09609efb4fedaa992a816adef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50315e37753969c408856ff487cd7d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529a22fbc2323c53283a378ceabb273150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94a011068c7226f3916d52f736cbc9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ac174bb38f3f1257828221a6f5e06e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b6b43199cc31ef84a44eae83749c8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db1f44c83ec7e84b5895be739c6a82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bf0429a540e4f4f138379e4b7913d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dd02fb309235202dac09ec6d4c7dc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37394567aa61ef3304402253d63c1f67157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38301013c4f613b73884c3b93d1c98b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfc88c8e7b1fcc393890310cfe1711159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d4991890ded5d05e002702017970c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0996e8cf2e67af6947a6a1fa1821161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf263b473ed14e7c321fb33d7fb50406162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534d3f34c1717316af607f2acd66322163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b84925b99129ed5f3e6f0629b641c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e80100503e8ec3859ebfad0bd340d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b72fa9cebbb2a4bd9edae08f33462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01811475b14f8033fb093cba807a6b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfb03d1f17d0cc8056c39506d5111e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b6dceab66074dd67d9a544011768c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464259b92285da40271191b9f2f84f9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c350528e680378e3c7e7dac79319c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed349c1af508f8293b708a44254e6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddcd8f039a8f17bb744e99107df5f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a4e641c31b8b7406a0094db7a9714174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c8158f71f61cf8d0554e6e0df1a17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc858db074c6d2e51babda6391bbf28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eb39a3cfabf7eb75498a4790212d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fae114cc9a1d6f5f097774545c2704178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8686e8f511274027540f6078f9ef95d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b9af371376e0609a877eab2bcf89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de764f2f753ac5f21e906b86135b1e9b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaee40d2814d385d52fd12ecbaa80cc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e85ee7333308dbfacb0578b7e39b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbeb760f5cc08133010b6ddd9322ef9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b45bceaa511cbc0ae9e7eb7b2992b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223745175aa7647f5f3c9dd0dd96ddd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d4ef5bd74911769bd49b85feb2dea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ae608071396f6b45c71783d32e5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cf9628efecbc81255ddcf775a7473189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb0670f1f351a0c25f531e4c169b27190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101cc164f5ea7d607538c0ddbc98cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ab193b3bc20b4d481aa3581ec7f0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22614f75378a899138a70a871702a0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b61c35e80cebb75b7e441f66ff1ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16133a2be93f8187164a7112ad41a083195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806176196b8f17222831093d87fbfc2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec57cab5754f8e5f1abe5af7917291197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751b9a57706aa4baa960c843b1721bfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7af4d47edf30f433f0a50d62b7d3bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d9be7d1805c8f88e60c0062a6a2e6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e1fad4c985538a8f2c991980f59a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621f4bd7ecaa8349fe08c9930fad6271202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5560a89764dbfab651e477fb52273d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa5683c9be80ca114f924c4705f3ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca5406d21bb344ce361e6c297e6f7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f356c53b3cd9a002512486e8aad5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691d95f5717a62b31413b601b528f5f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41669f3e307c804cafc56a86603ee3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc988ad5f4a07caecf52da1245308b5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067792b742617692b9b1b1a482a0fe66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95628d84163d4074b11b0ac5b41cdb8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef67a73985df202afa946142acb874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999f08198ee4cffe91f60c1b255e98d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60de5e05f3d5b1e98a49cbcf4cb52a2f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de01de27836e74d4d9840d6fdbc46e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0db177479b03fc42a751702aaad9ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f6dbf493b669642b27c8a7d125042217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be650fbd9c0f54eab2442a151ea955218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc957b91c55cb04dd3a6ebcc77ff55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f4fa0e5af51b8cac850dc49338251220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4032eaaf43d61da5a362313020a60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c049c8e6977e85a6f9c0315ee5bf019222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c54d7ae8bfc405b794ad5abfee177223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306bbcf2394aec7ab91f33efc3cec71224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd46600c6245ca53e97cc28b7d4f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6112bc065663e24e47fb18468480f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b313fdcd90d578a61ec47fc75dddb08227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb5a1550d7596b75ca353eb17703eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e978ca0d3e22180c7e327bdcb1b6c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f40ad83e737ee27245d90d295bffa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c039a4a5d7a98f1327fd839755a885c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3230a05ec01279e3ce6c8d9997a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5663ffc5ea2b2f379ff0c98755de640233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9739a3adb46d510cd8dcfd9ea2edc7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade477323f90c20912b5d32e52d23da3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33464232eae814ea2f3426daea6eafb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc69b5b96585a5228d5dd4033e8550237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77c480db20bef5e4561e30440c5a1a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8166e0d0cfab892749253437787288c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b481f749f2c9b795d04dc24539f9f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a74a0d57b80f4e0d5c3d890fbd709241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ccd5e631d895331ee9fc948096b57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38395ef8559a05e7ffd098660b2ee9a0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70094ab947bbca36f1c6488d9506db7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddefd63d837e1807bba08d08bf92be6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad17ecebe051688411328b9e171725246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279cda904b48c60a46b343d006fb5d3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48736f3a5a4d25bbb3435a5226a17fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcc26b0e196128db858e266b091772249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d617cf280ea804623ba87483df5b2ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efdbd55e965c4b8ce942bdf35405b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d790f8fa38555161cae7f77755d68252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afcc438c8257468a77e7fbb4df787a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086800a72757349e0a223511be8475c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc60b2d75ec63321c059b8e013d3a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b840ddc979b3425744884b75e19080256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4713848d9b7a039310dca273316cac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e3c80e580df18d50afd38cfb77996258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0ee6abe5ca737ab714f4b15695973259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7aec513fccc5eeb3b01c07c0a74280260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5a9d47701b1cc9b5c792a80bbbce6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea1b13fe33860cb0590a7a1341b605f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6a00d98d9793e34e5aa8cd5dee21f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfdb5f11d7e5fb95da2e004a91a05d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5a4a257ed73560776f2875b5e8a3f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df7af734e500dca8babd7a97cbe6e6c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71c2615d1d253961c6f3ba68833504267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a854bcb96d4a69bbf835958b2872032268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb045ce9a2e3bde6b37b22e1a51a8044269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df0ebb60aed751eebd080e04aaa62f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dea3a44917ce39f31dcd1f63a08ede271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0e7319a86ac223dde738dcac4f582272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4919b0183a115eba96f285c254b3fb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbf74def879e0f13838e034f902731274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f71dbf0a5772387506e53d3766fd76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790a3c7d51e128329a6b5f3d5b2a02a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d75c9b7f0358c54b438be9a49d1531277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfde1b1aa2313889e932c703545d6d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0cd3a7d0d36139c55f0d80422ff9fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d7a3f14c021e8e504944624c3cc68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd87bb6662b371e7ef1ce57ca9ad455281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599afd6251bf79b6db4e757dada91a94282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8961e6756fb61eb6e6b2ed645a632283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489afe39c759195abaf1ee60518c257b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc3620874f67273c29b3bdc1d57adb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a19cb2be1dd5a4396202386132986286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c80b2f361027539d2886c4581e7579287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68c787f4de28a99dc65a4a743a92e8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa49e31a9da1f52f0ce71ea44bdab2a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db52af9eb47fac1e2ed8486e6092239290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8742a6944cbd7c0c049a1618caa205a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72d27c2a78bc55305d68514727cb8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea476e88cb509a4a1e01df8cee94e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b296fd27bfc80230d77009beeaf35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b8b6f2119aef8fbd959810463c482295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90267395aded957913a69ef6eb921898296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03276b8b55e0af243ee7a1bb32122f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be93338ef8425410d42c80a18bc613d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f13dd259bc9cc8e4f05801f2bf8bb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b898d077d3e903cf7cbf56bd8ad6398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7dc8a687bfa0319b308cf1aa31569f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822edda4270539048296c38253c3703302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4a4c6eeac74838218f89457fdbdb6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311c41160f372e14ed08f04e29be4c84304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16dac0e4b23b2a6fe80cd1d373ad19305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83497194980e25cc463108872ad355f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356112476d2bef8845f3d194c67db2c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f3b1830e0f59ca1262b2b37837485308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053fdfee96c431dc8937e3f58c20a84309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6c73b71098ef6e00113847de63665310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9f47e6f52c79444f9587f59130e68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f951fa66e7c7f6f5ad5135f9f8b9bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e99ebf5f4ea02ba1d595bf74e56b2e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8628e72a209b4259ef1c277740994c2c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb2d12ad304468e54cc9c0ca7ea64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6600d976b3ad42c7732258fdc9cbb7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b40c1e115e725baf3c03cb37831b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b403eff98a2c5058ea9c37b5eb9da6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24815861fa53fc9df598bd2e4792126319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6593090f1f0c15b890ef12a2e2dc777320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0892242986736bac6aa51aed04f802321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a10959ba2dd72c26e6e9bcb1e798b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b9a242222638c48bd8ff71739a050323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cc05bf1b5122c0cdd8a3c45e498f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc5645cf8729b9f8efa31ea341df31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddaf4c4bca5c972f647c0db9ad4e1f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4ee5b847a1fb8abb9ff6431195faf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c302f8eb3a3e9cadf50275717a2fe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5d2227028c078dafd532f1551cf5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716733ee8cb08591e6e11ae7df1fc091330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40bdb5b8793023c6b99cb2ec471edb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2c8990f2cf72aec8bba68654a3945332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943782e159fb791518157021a2e6492333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a392a381177b1fc8d158e0b9ff8f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f69d815ccb2802d4cf78e99951efb6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50699de9f461ef8b957e60f162e949336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18ee433a4268c88b916ac86586fcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183abc584e95cb9bd2182c20d02f428338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1bbabc925703481277b9e8e1b1c6e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc9e2d9802299a86bd7c34b138341d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504a2f132cae5a0516e4d6d7f4a8da6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcff799da435f1465837182a155abb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1b5506da34d8837d19e767549420343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26ac8e587b3248d3428562418182d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4973b98144f0e78406387fea4f220345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b07739801c2d7d84e311e25b7f098346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a38e2bb404d11a9ce24c6097398d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1e91dcee01ce08bbbfea8016369d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4122d11175c857e01c4bf407b852e7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296c754762feaac0a4bc531a6636e62350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a0b285fbc912f25b80f9b94e230e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dbad0956c6d7bf1aef2850b89c4c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c21531f7574a2f79013aace5e3962353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44740033ca8858bd2a7fbb129e52478d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91350d760a20dd5ca3de026ab7753b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e458b2f896ba37019f21a2ca1c50038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e398bac3cdc6192599c425b3a83f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150cdaf94320bb033c2138bfa9bbdc9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a91ae619c7c86d2dff2aaa796f71359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e02edb0e973f2dd3d8c93246928add360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bdf616ffaad50a8a53208bd51e45f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2ee8bb0edd9639b1cc49a20c2b224362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f85184754c359666911d2f8b5b7a6a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce15d80010eb48f1a0248c8344491c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cf23525aad04222db04d875e03402365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46298ada8e6ee911bc3ec7e349fad3a5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59a2c0facbab5393e4954a5ec17a4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96013a205a791cfea5c60e356ec1b898368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99efea25323b2c9a35e1fe8815e7fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396662ce71ba6694ab0f0b2ec4cbeda370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ee66d7ffd504965aac858f0554695371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb0642a6aba7988366de618cea145372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2daa20196fe44456925fc093dc5d0b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1b82b91954cd1d91aa5fa36accfd5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4a1adcfad755a17f88770a72d870d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90be440a6085b9ea0f7c8c8dca1da95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7887a22f0c105f5947e9649d907b6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38e9e96858200a813b8c8d983dadfe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983a8a9aa670215ecacd8c32f90516379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94436e69aa19c7e0b9d4481021ccae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867de9ab76ab7f0a3006f99d35960b85381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecdf7ff49bf4c71a1c332c2587b0a73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d3a5afba860cdf25fc5fe90dee620383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efab2f731e31b9e746c816c105197f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accfe1db53cedb3d412023b8619bdbf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bcd80b3683983866695b680463a0b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedf5f344bb3f1b1b8da7a92dde8585387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4a984155c3e8bac3493e5d331b5d22388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ece147eb154645c17a19da5f221582389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6e791167daf869296e31480a0dea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6414a465e5d736baff72123c36f0e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862642abf63a0549803e0be9dd0b11e5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44b760a93fde1e4b46b409620cbc4c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9704a85a235e2f647bd63d9b867686394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4bbe8c5d7a0b5584675eba53de12a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6607a1eab847c36cf7dd62bbda8ddf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff48124c271dd2227669d7666153e67397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cad4cdbff77736c5c3092ab54ec08398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e4a3f222dd9628085a955ac915f50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4da4bfabd5850647790739e2ff814f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf663195fe9a13e37d6b1769813eff83401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582afe66de14a6bbfbf93874fa958ee8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6096745f8b5f7f0be08d55f336a33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b54c39659384de6263eb11076f37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c4a4d365b351f24b25a82767ba8e0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3739f3a20c2e23be621daae3c1d8d71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f30b630c0c1e1f8dd7891f3a95d2ee407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe07df6fd8d30bcb8eaa5ab82621f09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355c6ef00a302c2e29aac99fbc64045409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5fd81d0f1136ea6c8f104838976ec5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ba48b5e3edf5d88fafccdcaca5df8f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f022ec0d14ee5231a300517933bddd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079aba9cbe28affe1fff0ee8c045af9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad88b8f4c6e68aeb6bcbce4975187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7edd872f6458f2d1284b0e35b42024415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e99872e6508fb07448fc31d231a8dce416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93960015f7353adff7e764d5ac93a9d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899b96e2c3870cc83d6f6537b29542e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be45df4b7970a4c67fc310d81edba8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff973f80913e86888a051677360fcdc9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9335be8d7ec982c9da33f4be60e85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5514331e506a54252d74de7f68e6ba0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e2493275706be453ba4ad6ec2c33423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb0153867c34266068bbbb4d20e468424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ab96c1eaf57392cf09ae929869335425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce3faed2c297e80866d48ab3b806d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0469a46e2e0d554ae4e03ae42bc8de0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563012a25ba9e6b6bad1786521012ac8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929c16c2e50c2cd7eaf2b7457a02c93429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79892dbaf8205aa622380f53e280f3ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b86956d835b09601e56eba1bfcc78431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d600388cedb5a638eb6caf724d1f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf62e299431ba6b616b3897278fa18f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef21ee5becc61ffb58d87892445f0e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f9f730be5571ec007424fe95e724f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20649ccfd6a27664ae273089be5250436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5fbccd884e51578dfc3625e62d69f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e277ce070ea3f6828f04183f5215aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86338e31a94ddf0432ad0bae7e3cf122439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a406af137fab3da4488ae37ee7e5c4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d47452375c830037bb55aea9e5e02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6772e6fd7cf8a2671e933bba6cba1b5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eaff4c7f8ccd3076776c26636ee75443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab966dbfb243f1b4c56e8ada085236b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc0afc49ba025f19f8585eb4d3b6aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7b97aa9644ec28648a1af2ad66e399446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e11ee96619d1f135a1717aa7bd78ec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf4f451237cc3e91e175f781906407448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65af42161f2a8e53f62aad97b484b805449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad8c5e8c8f641208bb230fc0ad477450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4144e604204cac47ba8634e8ccf519451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c145cd0edc4805fa07feca695cd9fe15452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14948e4eec5f7151e1d4766bb5279505453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723ba00498eb542125d65b5e7f6b4663454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06e798a1f0b84440809457f4c94b3b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb8a90d3c948f3d7a322326a97912e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31439cab51162f6346a24b02d5d9ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed109b576ab5b124b40716019aa2b8f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759cb547d224e3915a37a64c2fae96459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc425423b2c0092cfe45d848e7b0df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e426971b456e99b8dfab90bd92470461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d8e374525a6d9337e13ca0fccdb5f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ee2b0f60909ae8f53d41040181a7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a7956a3f5426ea91ff1088e17aecf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a30952f715ad0eb866a3d05910c27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1b0d9ec4b10a14dfb856b331b14f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b224513bca6677f8d68fc3665238243f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a9e866a483ac397248e4851da086468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ab3dd9e67c4a00ea8590fbec54f4d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66abbcc9f700952fc8f0ad4e4d11d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b57038c0868a06f371983b1dbfbb2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c98b1b5f8d2cc27fa28bda922c8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad427dbb2913fd2c7d54d4deb9dae2b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff8cc4900d407332b9bc160f7b2a3d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ecd153cda3e612f732d00fb4123612475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f941fb61fe88cc7f0b09198f3b8237476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c39a17d10b73940ec0b3b6f1826685477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a4f4dc153d808bc10d95a2d9aef6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb07210b58db15b209483cae94bd2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3cc718f060d2552778fe8eb595809c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3c3f116ff21a5e5b773d40c0e74dc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9270f6bb1479979dbc2a49542a01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458bcc6c9453b680252353d3ca50c97483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3c5d32cf3ddd7bd0e1ef168dc5b56484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e5191b98381bcd940a43d2f996501485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d57633d32c0ffa6a2a562aceedcd21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d693e6967dfe63523db16727f0e8af4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014662f393315be582a0c292412e58a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4957bf71f72e27b5ae6fb9aa229c38489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce36aa278876d9531eb14e27d5c624490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a779e06144b7ac2a1b592c4a0663da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98d6b1c9c64ef23074b0b15b455dff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12db04535fc6900905bb52a0e39b0eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537a5b075d0c296532872897a57194a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9344372a3478d3bbbe83f2eec5e2f27495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab86b03f86b0b1a477f45933467bb00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a62f4119b15a48d5e8d7f3bef6ea3a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11c45668e5141ed6bd9b5005bc0ad4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fcf0b3f1c66fb7c283da7e53adf1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac566f2769cc0426d48126e8919f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127e1f1da1e328eac513c5bbd69526d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a7d80e58dcda098c1bd1d6fa9e7ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c25c5e9ffb830a6498961927ede80b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdb2d109b06c51c9a3aec434554891504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326aa4b928923442001466a1d1d160ff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca519189750896463ca68fe013bbc316506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ba711086d5d79eb3344615dfcfe6a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc12b7ee2e96936ced0af6833ef8cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11b59e472a7ac19be4e0f97db04af4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d32512e2a3ff9dccb0adb54fc83158510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedddc3e1aa227e47b2cbd6e2024e608511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7579c5634de67d786bbe2b4fe3136512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315cff7487c3c3ec2b7ca61b9c9d998513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45448c4626926b2a1280b50922d442e5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efd598bdc56f9a4eacbc80f979251e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552f7c897b1fdb10d3c75ae750b394b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473749f80cdabd1d4cc6da876cb234b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29efd0968da36267e3ae0f81adb47fe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267fd6d90c47a2c218d5697226b4fade519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5beb6451d10b9a7067aa6363c0823520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b4f69827df8e74451d906df60c49b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b54afcfeb8d96afa866373b7fd856522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d742d96e3b7b87bc4db36ce788c1cb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4db801685848da350b529fc1e6dee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fec2aab28da5a63d80be58522d08d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfe13c8db76a5259944043d184ddf2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6ba56bff70a0ff4e7d91c69bfd24ec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9aaa95cc2ad02f50293e8a395593a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ff333f7f8c85f0f815b06055cb7756529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830cf275205c590b8330087419c1c60530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b16403f48d09e15e75f7c4693a7350531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a702a9ec09b817a7d8bd573c84dde9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353a5fdd1b07393fdaf2fd82db681d8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e69ac81eab67a33da336e03bab730b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f1c054b7d143b8ec38b28f3fb6cd1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcc17f7b291c360d5a3c806c42f1a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f859cd66328434459e30a0678948b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4396fef61aacc9bc8eb54bbdc3859538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600c3f7421336e827a75bee4ad098a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e880538f76a6e92f1448fc0dc3496ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c41dcd364d03a48b8f2cf128f2b52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959b6ee022befa6f8df98ca3af61388542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8303f6bc11b6c1e068a50655a1483f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdbc197b528d2badf76b442250ea336544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214c3df02c82c9aabd7dce5e0975199545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd779b8261d1ecd1b7a357bae47cef1e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f3aa3c9852b801ccca05bb86944e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027f6e3ef698627e042e1d63a8f4d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68d616683cac86edd74f29291681a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3899e9006b7d8328cb042b3865f4bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe778e20b22121d7bd4311973bb3061551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d492611d0cc19d3f99a8b1f66df7fcc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a51c3d0e0441b6abb53b265f4b7801553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ddb9af37f6e71e0ba1b37d0188cf59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578406237a27b1334071aaaf19bb972555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb8675b999544b5af0e4ebaf53d1c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212d9ae19bb91f835077c32e799447a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e414c47c0bc10e375937d11ee235b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb64bfa1b14f7138b948ac47c9ad79559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202792b8980dfe14340c488b2932b09e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd91e14910ddf3d32946a35bcb00a3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2d7bad3d540bcff61e2f1f8673c6e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92642baab1cb619e5ccb01ad18bde08563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ac129691ca2629170d520fccf87a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72aa9e47c0f3d141294ffebb19b631565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9dfc6557bcecc21b0ee50d5fcd5cdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8459370791b20f7035df63ba4f70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c424d4b3dae699894e10679c04df87a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff32ae931a3aba2bdcd759d4cd4acfa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31aa83ef9ab9d970b732d580a2b3cd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2460e1bce6e99e24fef9efe5eda41571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc313b32f798d1ae0c9ac8e388087e2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b477533fccb6ce286a77e5468295e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677912b9d2aa24c9ec350f34bfee491574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8022fe8c691198cce8ee1bac66ce75575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e9cf3272068059589a67ce9c7d3d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688e93db917152aa22ae6b10a08b00c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1febbbd07f174abe890a6b26b48017e2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add87778ae92e30a9672dadcabc5b5cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60a8a02271e7f6fcee000d822f9f4c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6763604e8e3f6a7f5c1c82bd1f058b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28fa33c465715c0e69c08c2a567393582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630c1ff8c5e68de45bda4ddec467c54583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12af4a815d32419ddfb1b28c7c0a30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531edd5f8b80a881fa3a7866b27bcf3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71777973e3dd2fc0264b40fc410ba7bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d81448dbd679d042a04fe208a1c574587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0d9ad6f65aa8db250da6a230be2b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695eb9d2ce56f9ffc45b41786699abe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38affb8e5c4ac553aaf476e67a4478fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87c1244a11f2386f73012d6fa231a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5afa5e0a3f87800344e59bb8a7f84592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d8987140d050ac620ab4787886f45593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d42b826f156864ac1dedb8d3ea9155594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6542801631a0e1eb5dc126434a8db4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1583d2af7a90ae94531a4d573d922596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1875e7a4b1293c9ec3af8a0cb08e19597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e250dfc428b8cf562bfdb8483da0095598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a3e999f55aa847d9aeec527cb06db599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28035716e0fbf99f9b36ac0d23e92148600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dab48f5aa7c33fff9cc5c82c5a2dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db93421624791d8321cf8b035582ed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de61ffc512f7543486d86786b24e622b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07b77aed5a4a3f570cddc09a4a8842604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d855f301ff9d3bd420283827e0423605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3d04a4a969cf67ca9250beeaafaae606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a670a8a28b98f542329c67a603e1c4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f9a47cef56d866440e97a7f89a5f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3fd94227ad054be7f66e0b09120a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fa04426e1e84d676500230f45fc5a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1171230e4b6d1aeaee700cb3a253c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e5206143dc2161c79fac3ffa5a562612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2e6bc4440f3f0b8ff4269cfe62c3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06fb3a1f99f0d9892605fc4156edf1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f73618754d64013a09096b0859ccc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769b7227af022f416c552456bb78224616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b64011bbfb7b45e4321960b9c8da51617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af57f341d3e6f222047d8e47f1e2cf73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8dbd52473f2068ee72e24c37342217619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d09e9a26dd03a2ffdfc01b496cf1c64620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215cedb2f44d461c02fc3ac849a87d1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7589d80a0fb08a361e908d7911ace57622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2f3c98a50c81f875e2887ff9f0798623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108c17c3772279e8e5ab25aeb8220a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c66c99020a7126655247be5743e8f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60060c888222f3d6a1e262709b6cff83626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d73f62b4dcc09073f64ab1111f1d3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb1a108dc1c0dbad709518418d97d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79bbc56dd0a3c183b781e0dec4dddb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3dd987c9be21e075f8fbf6e835449630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4a7d20a446ef961ce531359ca08f2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0090c18f7cfc333b14935a37eea39a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a731d0b1cb41301df037eb9078d701633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5830edf8fd09101eb6b4655e5e008634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8999a03487b0f830411e36285650c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418d2d47a8cd99ab47dc4cd3b0f7262636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f679e42cd5d60205b4d933d2de3ba77637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846dcfc9e4052f04d087fd6cdf889099638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b5e46dc55b0f3689e3ac8dcc7e9e3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58a52c7da5ce1e9072fecfc71c8abe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24c90938d98fd89ec2c1bf25a25e73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38591daf02e62ca1e2e78206eaee78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606316860b84f74a3cee731cabbd3b4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62265144c305ab2e528b6653eccbcfad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8bb9872b62ba1fc9027931b594997645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be690aa8c98713ef9339810bd83fc1d8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018318204e8f64de64be29d0248be309647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce0218afa214ff91cfa570399f8afb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b3a2da6492caed7c80769f0a5c4f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf70438acef2e488d1df96faebc13b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c82b2082cc207ae3ae748bf492a8d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b643d4bf84dc647a33915000629142652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6250fa99605a45a37913c4744029bb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becef51a97808b92f39d31bbeb47412a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff334b6bcc046437c1771260370674655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f480e422179cfad90ea18315414b5be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e9c9bf20f28f83dcdaaa95deea6d3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047743ceea8f857d996ae02b3233c82f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6d36912c9ad5ea4d513dec5090cac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cac4ddf8927c688ddfcf55876f8b986660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb54851e69483c661714a2078a38de661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d79c60c99b435f7588e4f5bc3eb072662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e404b2c4843bdf963862388f29286e7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26505546a4480480de8cad0fa7121eaf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907de248edd34929f2c59388994b4539665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4305ad08f603f8866d589e99de3d034666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392f13c8350775d319df500618947f2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c9a9fd2de69c983926c816b33c03b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d5233760d6d1e58f0205f414d0c77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36d1b6de151729e68ef42c97c2ce03670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be708835ebe41248739249c9db044d95671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72948d296c372af8864814bcb2ddae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccc895ec1c203f469df4694afca9e00673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432f1a268150627c2bd2a09107fe2b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b13f709d3cd27bb83a3aa5a1113c0aa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dade1364f9fcb0974bcf9c3b94e41dd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60436dcf75534664b68706126ad868eb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba5f78fbd7f298ceea5540573c95e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ad7a70cf51992c65606815b981133679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf34519475251b0c327c34ca6a8095680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613362c93ac41acebf995a403e98f92681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af518138413b52c2252f0c7218499682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28beadeb58384638e0c47b78f936e8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eeab20029201e96ddcb0db5a22834684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59d0763d6de9ec780d6906a87edeea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46411fe0c0f707b5de85fce8bc6c1b52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8a8ee11e9ec1db361f779b0367207687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb1de1c3d43e58d651f264d965cf6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6212e2811aab7fd226ea35e407cd19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971684721226dfce359c97380b75a0a1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab394f53f8977de14d13896b2f3669691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30332f130e02bc066f23376b4b689c5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90e0f0f606a77b1cfa1f9ac1eea38b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b876e71a4c8f7f47d424e95e6cb4ab2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f259e4fc82a97d8a52c57461986882f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d57c42dee52c07a56ce2feaf2c6de696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6a1cf77a3f6d18c5168de677babb7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff770560e062e8300bae2b4d29f0889f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee87cd62abf98a73d3429cf9dc1fb3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2faa6527cf65f645e96b54a53a27dd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9225a43f80f094e2d8c65d4d798ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44defabffc92e5efe3afd7175877fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a6802aa606bdb877149dab47fdc85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1889ad80847622d465aeb1077f6b3c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffa24085aab5288093019d04ef3123705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac73d772bbca587e708cd9af98f36e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a00b10330ab9392869b6272f3882707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020b18504c0dd7cc31794918f2b8b47708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada95f8cb395e7802d640c530b183ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e8bdedaf5cf466cb94b2c7ed22c59710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565df34410c31da3fcf57024f4f9dd4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a479d03203eb278d89840a5a625ed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92bc937a475c39f6998243249791c2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6789512b2372f953e346bc62b487f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6a3bfb472a3559c6ec297847c921d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62678ccbce961d78940338da6adfc768716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928f7885da52b8448f4be1a41753b36717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701108c055e9b9b4d4389a50bdd8e6c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e007ff0da7e2668c10a6e35bbf122719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98011acf9edd0916b6aacc51d035e9a5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44236a91944d39e47ee2e9a8f1ac7287721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de2d1102eed80b4bb9985e6f97f9b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7036d2beca32dc78161b4130176359723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90842c2f8043c8d3586916d8dfc4a51f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab1055578fc455a65dbb3117fa1ec6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dd9f68ed68b004c4430170c49ab9e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ed855d51b2efcf250c1c5b4b6a03d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea345b394e688c77765383759085687d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477648ff0e3ee0a6af5dd0b56f185d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158ff5f32fcc1e1d78af770ca567250730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5318c8a8c23034054aef25209a02ef70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621ab4f5d5df5f823fca9d1738bf5c1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e40699c1c1bc15f6b220cfab9e8e70733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b793b7d6ab138db2fc1e02c645d1e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd63aa18f82fed4748c7e57ca1faf6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6448dc81891bb4e9b09e01c061215fc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d08666a2fc2d785776e5db4483853737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6444ecb95986f5e7d6e0fe6397de881738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146ac345b0f0c30acd00f212a3a0e0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ce7e4bc768a3cb2ab9217c9c12bba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89706c1309e2a8fdffd4e5926e6df7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b98e970643098045f543ebb80e9774742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936c842300150699eacad258cb75950743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375fff52cc03b47a2b4527cae01cf303744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e59a46714bd6dadf2af5fae7bd5e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772efb907178b29eeb99e8afe2289774746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672ea25c567578ecefd8aaff54b53c0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf16ba55bf402a9ae332e5690204d23748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd791f8843070ccd5f7a721ea410c76f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd00aff41aeb4fd2bfa1a4402701000750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be014db4defa40a7797a80ead098fb13751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d1bb0d0b853c8323ccad68b679fbf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3e5e2a51c09a2d5d21f0f8ca2e91d4753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>