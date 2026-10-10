--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab41cef14bd62cdc32e777ce45d86231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071ba778da1a69f458c122d57c34ff7a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc06c5d1618532b77561768490181e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe38c68faf98edea2356d3b37f0577e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad000a72dddba894286a3271fad6ec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3fc04373d1b90615a5dac181082bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfa1c1cc8d2f9096292a1e0c033a8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d9685c3d6d90835133dbaa3960f238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545dc353c18338ffe677e261c6945aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bd97a21d83b40b704f14eec6b642d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2800768451421c12c91731b1ec5ba711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafdf6638cf392cf5782a7c35668cde12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267423662912b856c1dac45ab83c26b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ebf7d54f8d6664afc7bd9860d2d8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c443247404aad880a5dbb1394159515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f302699b2f681604e4ab28e7bd85816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54f08a458e77395c60493c900abfbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab6ed6e70ea46352467dbb1dbdedfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4203d3c77b17d732fc7c652f9931e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574ed40ea99c6277273774060a8399020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1eb17493bf205b2fad53cd61bee8ae21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710373542432175355f86f1c86598c2022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f844d23bad2e793bd3dd30ca4a2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31af5d776ae1f8c98a26ba60ca2ead2424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55c9c5bfdd6e30f4e90a7069d92acf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e228f6c05ae6948bc10f901dea3b3eb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8125a004c250166edf3a5488b0dfff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4582de129add867305d7188e47fecb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b106ca5cd62464f3b30300edaa4471c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540cddfc939c7f0a1ffcd995f7a347a630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa16a7b6ee75588f326d5dbc4f462031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98b15d650882aed29e939b1b0b2f5832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71859a70c2c08874de67bcfd3a788b5433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764565b5026ed409f8683f3d785510e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6fc2c65113c9a510869352e885e8335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fe935d895683c8d0d42a08beac49236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcaf5f895487fd4f6b3965edd69b7f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74c4fb03715216ba66f66cf6bfb4c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7aa7b586f826cb38a5a853e60a7cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72857aafbf5ba09b3cc24c6819d7fe8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd77d2502755e0126a3df168735d2cab41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c03102c002855d80c1018b937917c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944df94b03b57022f13108228ae8c3f743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00176aa529b394114d34f351c80afb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384e1ea2c45c91c566fa8d9254d539245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4635ed9fe23e441f8a9853d9c391fb246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22d2af8c59b99b14a1fe255232f6a647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d5bd4c8b910a5c82437524958c3b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843959bef3fd94a5fe063f75f1d0a5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d1b97d0eb395c3b88c7b3ec422b0750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e571eb2435709bafd432cd883d565d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b8f8a38fa5cd32549a65eac033fe52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbdc6897bc335d1c9c667119cb3b42f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5668d6b14bff12f9230f1ae7305b46354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83876280d2e5b6ef886e49360a4c1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9dd02f5ecdcb03d364ad58e235427056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1989a4b8311ebc3d7654772e4040585357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd31195463b6ebaf51bc0b6a6498a7c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2b02e84330d01591deba5cae36c1459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430b8bc3267a3547df98c96e37b3bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12c6edc01f4398533e3584b2adb51261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475010c843b3c1dded39761238895ca662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81dc43502c61f78b874eb22af0a9c863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28acb0c75e3fcf50e29280df0e13dca164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342cdf98ff973fd338624191d999ba265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c61e46cffd21871565326c51ce81d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fc31db67a23f767ea343f583a89c767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e923b980db8a260909712022abc4168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7265f2881ea7df1ca472c6b221d9a6069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d137a9b6e89f0adf1b17e52aaf70b4570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62023716fa080b8a3ccb8748d0f4d0d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41332885eb621d46ea3101955511925072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eb925d3f3e1d0d948dced1bc5790d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e188406fdf63f2d6e6be6c783417774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e6bdbdbf0cc9380a7470b8923d8a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66723dd3711b6c47e11c81cdd7f7721776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6bb7337a9d6e68e05c1e9f73f4428b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1532d37bee80e7170975037112f99678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41fa7d0ee8418e8fd1e67c3c5fa9e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902026e17dca5e82f0e44aa32e5ac2ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8184d44af9aceb32aa40ad6e5d21f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9dbbf46c536a8355a854451ae974982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36308b115bb25f554ad0a416f4da7f9a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2d5200d98fec1f22d43117b385bce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce8a5bd40b84b8af297cd3415890d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16301ec2c18e7a047fc3c74d389cc8f186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19de8409aad7377b0db6c30a90e4aa9787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e257b17f1cda741a78e6f071207d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b3abf2540eaf53646aeff475a488289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ec263634c603c2cff9f0b027bf6a790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28c2eaed0a433963de95137493ce44591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633798681c868f96fa38f1b63624eaec92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e976b40590e97f7f208e4d955ec7c0293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb007d780017c3ff26a4a6c69ac476494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e445d3d20f72d0ead3816613f7b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde1c948efedb9b92ff6b7bd92c5e196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde16bde4eac8e711e283fb0ff88047597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802b996392257111878656c8299c28a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849b9362dfa70783bc2f6bd21a0b2b399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ca0b708b7e7b5971c711af5356cff100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb582ec760815f849fbad877c2646c8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d20eae75550fb4062e35af4471dd8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f140979108afb7746a13acd1e335e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7fe14e670eb4cc44048d2f193c54e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4c72aadbef4c139c074622d9d59e3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36075c93918b81fa4a851dd56e371f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c51ec23cd6ce76f5a871a2c10566f4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e738bf042a2eab280b322810b263b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62328d7968f182c9cfa9e84595b0485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2808c77aa381cb7a9bb05cd1aeded110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1d6a7135f922becfb1ef5f83c75dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54de13fbe81af9ac3b58267dcc54469112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02175519c89fbde6ef90e52f12562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc70e463f82a276cdc5ce3d490ea52114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae40742e1691b05f1efd8fb3a47ccfa8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c8a0ab3ae370844d5510e7881770a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968a4c20354718d76bb557c41bdead1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713a28e1c8f7fa2051c7b6c32e4f33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264bb6a8e1dc0e5c27ad1c60eee5aea0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4a8045355d61e779ba37cae2e63b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cb10fad59103af831fb07b2391de5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317a5d88a9efc38e40ebf47b17c1c8a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f99baf8cd0daacd5195f297689501e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f906df2af2b16b7ccf12cbf14ca5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f42dbb407e129b044972f5e40606a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9503b51c8c7a607c31f750faf76ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e6b111aada07117faeaa4cf824bca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a97cf0c6a5fba28d905319b2bf9b28d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06cb40335b782da4ec007d591b7f92129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2caa51fa141d9be6a7ffde296844c4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358a58557f800c79f80026dde446071131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d85790ae549c9b4fc53bba6a79253132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c5c8c8e32d35b4d6fd3b3e37946ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284cbd8d145cf64424a04f6785b3e28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff8317409fdfd337a55b5bec88d2fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8938c8bbaf70e8eec6d91756b6b17989136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f8b1332cdf225d1a8ed2ee6068fb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd44eb2e2c9c0bc24b1005322127351138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94fd5acd5b29e91cd5d4565cc884ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21171c2cfc6717e28be7ca92930fcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea0879b995e75ea75ca5d5c19bed56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06bc92e63ccd62c793493a22934cff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb76a58d80ea285ff037649b59f665143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d98593e16c9ca18fca170ba2de7e6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513deea79b7ba76c2881d1b3e0f6a1d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07605edaa892fcecf56f0694072ca13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609145b598857403dd7178d6e33697a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060980675d154177c1248caab3a11bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace845d418b92a66eed7b394f75000ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc803f0eea00b8aaadb091263af398150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112358fefaac3ca3051418e90b05c2bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0fd5787ec32c2ac075d9e75b5d5fe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaddbad3e19faff264ba2a2587dcdd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e85f295c55019cdcc5ecdf7793e8b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b7b642a1061759ef5b78745a7d3d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b8d8df8f2fa85d63cdce8a2111fca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842971106d1785c5b806a2fc0252fa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571d81863ac0d011489f944452ad388158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172016d322d303ecdbb693fcd3b37ac0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838440a5ee19d185e984e973525cfa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e7100af46676187826c80eede1b33161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd2e6312ffc8a4a0531ed35ded684a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f1df30b75cedea16cb807530bec90163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f33dadfb2cc418b76f2c55c1c4e139164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5e8850c388d5e62f05917646b09a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518f51bc29176bf7cfd9be954e8a8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9addda279719b279367d3e6d12e5ce9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033bcf45f17c4cad2b45229500fc535f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f58cd41cabf9dc8da4c37a3e1b0e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d4902287abafec8f57eb8ee268176170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60907c00c1bfdef1c0981e1e3e436655171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de79748f0f4b06324da1bff6c140a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb93ec762850802625e590dfce79fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dbe261ee04926725068ac20f9803b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acbd6281c83e71122dc0da69ca3e57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fca7dce15c33519aebb5a76f1cb36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4595d2f3e2c865ec2cebba630b987177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84b0e96fc88878c0dc95f89f2c5b2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b475eb935727f2cbf6f37a5a4d1354179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ef2b6e9d9cb8f7e816296105d301a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a093f3e30f3e3d251eada341448a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7729995c6a2ad7f68ea359e4b7c26182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e656fef42dae604fe995d4e4442d09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875366f452a8e5bad8c4e8d202222bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70793a530f38e40ba0a4ff76743d3c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ff1fe407296335a8c6e05e5100626186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496aeca3eeac380b474bfaef1eafc06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35f8566fdaff637d00ef0e5a2f7d72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bad314a6e21b05d7804fd79a2e4e76189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d319c9b887f01f4891ec0ae2bde0984190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b22cd1332ca7555da5eeac2f4dc223191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3178d171f823e81ed1090408fd70b80192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8188587155ee2f02b7924d9f8322ae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246c091fede568bdb58d71774fbbe8b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d942fc12d5298ade98a01404bebfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9665dda9a6847244fc6dc9e63e8ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451175cb433ea5aa963a041dc98ffb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6eee523cd777a113f40f23c3d4590198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55113ea8a8dbb2728283ed6fe063c088199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd0b98c4944aa72b2a20c0eeb94bab200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a135cd1d89c29bf4580d5a3b605baa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c3c92837f34d72899fd5057cb8e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7a68a25c733ea424dda22fb77af9b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38340fd770231c3eaa7122ee41d4e644204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a3aab5453a271f3ab61b84273b69f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9ad5aa03b750aca55c16cb2b93706206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd03fe261566dae29f7c10552276b1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec5bd04555c050d42990789cbf8132208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b9a0c5d286a813e0660eb7ea477f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834f72832429b063571e65655148050210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7ca0dc086ed357b1fa77887cfed35211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca632e7f6426f56633e762f5a26eda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2ec55142ca4dc8d527bcf4afbd0ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31f1347e2705a73d9fc18e00512b2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bd5330223845e236f220b5603efc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7e996c15019db921bf0107c9836a5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3c1a970c5977e99e0f33a128813be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938f92b849154b2307c1f6489fe7b79218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f91dd291f3f45d04f714b3490acee8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539151b9bd88253880e2c3b411910ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9412417bf6b9ff2febfec5e9801cd78e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e53343d4c82cf1789ee923041e105222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf48cfae9c254a4ed282f6dc0e4c5e7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297962e3c8b84d1339a47b93a6779c65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269fb01c2190a8c56c5aa7817a46143225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e8a02bfc760707f6664209c7f154226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624f7fd0443b577ad503832c74161f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec3761d6e8cd75a3c215a3779d0134228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13e1ba598851338df86189613c8996229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a5df82164ce7476d4a4cb3bca67da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6f7ccd258143b46522e83cc8e6811231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e277a72ee3f2a4a0e420d733b9422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3179f5b68b3812083d09c247e93cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a98de8cdf6c290e1f851c83c68164234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420a16821fe137d75daf6be568f5417235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59798bece89bcabb4f3fd5aa4ed01414236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2833c13d765a88a2d05651f329ae95d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668620eb6cca3a4eaef650263fd47b79238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a3bf8ec9a598bec23af2282d7f296239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f1a5ba79a0db22b31dc0358856ca1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cac63eeaf6c1f71368fa65dbae7f9c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33023322c2c2355d74961ef127bd80b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce630d3c99e55c37c1e118b3a272d37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad40ccda2aa65c4ae78cc356d10a0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d82d5dcb05a2be0dc4a01d45fd8f9c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e15103e6b6b70d69a2bc334c51a2f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92a976c4598bfe7326a7e96cb2ae12247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9db16a6da594eacf9911a9ab059b6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569a34f72581692748e74d4d65d0616249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61d219b7305d6ef4f5f0b700cf62f26250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84e655491d0eba5d534cdef542cca0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917233ca45b888bbac2e892fff8cf2fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a00087a654c27e735485c2c811859a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a87f91fccaa29c402a5cd4b1fc129254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9281c9526de3330afcc71a25b8512255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1e2013f23939edd40f4461f1d7f5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78008ee9656be05ef9865c5632331c6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8eac0c7aa30f638e88134f0534cfa2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d0b3947ddec04da9c71d0dbb99e1d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09959fee62d73f8cfa094e4346d0d55f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440afca5c06734be272fe49236e7c22261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa04ecf01810094bad2a14887fb951a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117289d3634d1cd96fa6568feb00bf9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f4b02a45d82335edb33d033b7c0d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42367346f4927e4dc7183136e9c8eed2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bd4604108678f837964203625c2c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a11a38fff91e4fd49908f8d09783f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a450a73c780486c650020596bd040268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a63b795d6d55361ce76d2fdb08ab8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912df3c2b14abedc8191b92e548da49270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af761d621ecb4c80c1272fd8a5cb500271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe8adce27ab981b5510fe29093b266272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc0c79de7d803b0d95e4eb20587752273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff605547a2dba0b07d3f0e9a4655019274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996b9c18b6eda51896427518da11611275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cbeb79271b691382cebbb07d9ea1c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47318a4bef448a78c858231265f9fc38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4b50b2b8189abcf1ac77927654ad6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f5a735ed855610b8f48f59a006b6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecede7a746f67bd0246a5f165726fa49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad95af1024b4ee44563d35bb8e17af281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20516d9281b9497992482ec45ee008282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d288da000a88aa5de2d81a828758e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481af236476eb1770a9a0b4b0fbb79d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e0b2427b7cccd4e5d7b47ae1b1426285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409e3a82e0c81079541e165c3940086286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f86581953dbfe7f2855c45629719f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6c7ac63f2c145e41b7a431e709b3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfe1015f3d9f1f003316fb5eaf4cd0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fa10b65dee8dec5d192af3f3987fa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf8c2d38d4ae03cd7537e0629ec617291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cabf48fd0c4ece0ffca339fa423ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae95e8411d278dfa0406a6bbfc4346293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1402882b0d3c6eaaf95279532ec075294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a7a54d10ed06de1938b247522913295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023c07368d78123109c407ee1c631e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506bf86eab7bf96bfb9ea710c71dce6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bc7336a89c4bb536999a6b92f7269298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16105c2b46af1c0ffc27209dfd926cd7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f9e1f4e95b8ef275543900ad2ff40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cccaeaaf3140a49bbba4eb3361e8e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44dc6503b55d9db5a059701606351af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262c8e37adf759ec1591cc810fa8535303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d68c6a0544aaaa922937c4791a945b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccf8fb62555470beb91075e685c47e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cf3730561e0013a623521d8c0ebe1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8668a5336b77e94de18eeda3e25d1d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b6a0f346899a0eea95d0ba6e32003308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a82c9403ed94134056135bbcffdfe1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd14c54519b7b96e60fb273399f35a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3405fe3f450cf09a192cdb0959ebe9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ec77e5444afe758d6e5ee5cf51dec312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedbab404e3e1b33aa282b21eb3de9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5c200fb0e9b14a5974730a4707da7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508c614967197a55b5575c718e7d9724315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4189bfa8f7c92e0677b0de6c8db482b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c386f451c185c683ce48b2ef844328317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6c99815aa969517c126c4d36fcf0a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd423bcafd30088d4f4d2a3df798ffc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8de6118b0e8abfc17517587d9b2f3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d24037eaf4ce2e685d43315666818321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c776f5ef00296e20dec4d6bed8f24b9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821a6f3f9f8111af892518f952a0876323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c975eaebd24ff23d147281bd5b769324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4170c8b2794c5744eefe1f255ea0e4e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35632fc65e1e6529d01703bc9d49ce3d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8eb412956bcbd2faf2e8ed7f91b9e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c97a89213cbb82e185d453c73f2caa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107e8857c30833d7c900d351ffe440f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd443fa194035188c87e87e421a7bb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08fda7a8ba9fe7885425eedf3c6a6d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3942699c636babf440fcaaf529e94d6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1969d2635ae9ac2d381ad28410ea6508333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e0250667af1238983a456b8ed47db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729cb595c2ff4d0206729b7ba1506f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ae23972afb0e46bee8b689d024e34336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac6543f2edba02565514ebf0a5fdfc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105aab2dd34c205062ea6ebb6112f608338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d1af6d697bf84e8d54b76f29d69a4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2eb630074e8de9d05a8b5f8c9f4b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee32997f7e9076ff87df2d104c3b76e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a8d29a2607bae065be087a1514505342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374d616f3b080df58222b8d74120b9c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d769f0ad3a904b91741aab94879e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4bc0fc38530e56794a8d490d4367f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117cef508d523257e8261fdfcd9059b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99f46c0aa68ddd744a3778d5ba0a28347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e58b3fb887fcf679fc2cbfeb88ff6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75fad59a8f7fa52d6e059a20568319349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca6d73803b8e29bfdbe0735dd1b6e1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d37bef46170a1d009d516cc9202c98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cd4fd1bb90e5cbe5d9b701f5f89ee352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d6e2b2855263f1cb74d44f97db4fd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b14cbf72210fc477c0a0faadec698a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28a659b5d61c19da26dedafb8cdc6e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9b44161fc0e7bd90405562e277ac0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab602223eae5f53be1cae0333f11e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461e1b90b737c450ea7ccd0b4a560f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703c04f29580fa78e988678d1f540dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996576fd06b80d42c5a15bf1460ab28360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d18b4c7556791356356cb9f9cfb791361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a2cdcecfe6394b33868a3df40df8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a3339c34a551c46b48bc7998fb367363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f694913a174e0eafc60058ba97b62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7f68a125fb60ed1286f9823233eb5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f0dbf63a96cfd962aca6fd5f8002d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2b39069f6d68a84857a3fa5395e5a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439edbab3118360c20824d1073622f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bbd85d07a44bc35e17fa0cfe7e88e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c747eb6318c223818dd0dd33f9de073370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df87f67be15c2746dfca91adb6b4271371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e29d768a2ee37f1e41c047541c1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8570283d4bbc8832c61a1bb7be0993a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a80a3a87f15dcb87b5f7f8c4830ca1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de275cf24125a6026d056a9b88ad427b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22c4458fe34c382a6979c94f383a88376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856a5ecb8486948f71e862865efefd8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404a508a3344ffdd28c5b31446efdaf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f011d5f4de8889dcc381a38467ca4c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f39b9e3edf67eec4f3bf728d37d03c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c26f5668f107e449cb12823b99ae7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c5b9ceecea3574cb0c377a3b7e880382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc2cf3733721c1d76e74742dd6c8d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff2e47ed32dc1dd872420f14872d7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993761bfc667c4694937e35f3934585385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c1ea5020ffd176bc3257eaac0c978386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ea16844d062f19c974d45eb64cb7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd635498da89f560ca504934faddee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9ff6d63ac1fa71e5d5b0d592969b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d912e6d8133b4742f73a12e73432f36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6246ed06cbc0300725710532157b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661fbf03a7f9a69f5c9fff46ad638eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6db0cd15b571d2ef8c6a5204dd845393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4c732be5b21ea778810e917320a1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04becc2007e5fa58b0b4d9104b1ebe8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74712934c2b1d959fe1efda7d7d6329396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e919cc3bede7391902d35c406a2ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc043939cd5d2b2ddb58fa1096c6124398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d49ef4e33fa72bf6dee11d149e2b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf2e877beac5a33ade385e328fa23b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0f72383abf9c12db98d5c2f0cf76401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91669098a56383c0bb1dd7440cd1e860402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb025c80c950b185aa479c9be02a21f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd4358bc3c6c7b688d962f46142c95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16cd8e233a18c7e21d4b55c6cf3725405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e565a2863d92b3d4348ac05cf4b218b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c565c81afbb0865afdc763c380984407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f757fc4b841c0c0d59504d7caadcc5d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb091799de683b1ad3281791186cdc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe09eac1f2548f5ab9c1ff1e534bc8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a105b61dd580ea15956e721d6173d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671cc5a6f187bd728a56e94df881072412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64056d3ff906c23a50467c40da57cc07413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffa32f025afb8b6e9718c3db20918b4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef37917772b6352b4cc7b6c516c460415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c460195bc51144905cc25bf471f21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e715cbe40e347e9c5e62a759362178c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231eefc7eb108da35ba152be5454a39418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f996a30e2a56e8ef83f7099c662dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02ea6ba3401223cac8e2145f8f1425420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608a5e811d8ada2c2c5a15e85a91b92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905f5f7f93ea207204c1e504bb7bef6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503552cd153e9ac23a917f53f9799e7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61e0f114509c6a54c181c897326e0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b631314e477888a610206702cd504425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6736f64ccc0c10227d46695bfd5f899426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56199b5b618ac171cd7619acfe8d6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b697db94e81a20d02e2b74d9f80574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4307b568f2b56020eeb75284c0b64429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a348cb02278a19a731df7ca66fa733430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029db93bf1e07f51a51f27ed0ed2016d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed6e092af7b9dee3c9e27c1cabc4ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60280bb694c6e581da63bfecf99e7197433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05f28d4199aec06ecf7f88e204b135434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e4e6e41376834151b7ac5eebda0633435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f364f1f68f0c5449a4f99f65ea0a8b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f50e8dd23c4c689005a60b6954b4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d291278bc44ad0563fec7eb4bced1b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b1aa2eb2f9081e5545a840f9a75a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c314bd8cbdb280729c9dacfb32d2ffb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4074541d987605dfd59f4d98e1bf8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe8d5ee0044458b16528afa248310f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b61b0c723eecb026496d38085e42d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78340b0a9406b0a1113bd1515bb8725444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92075b0e2c079c9f27a91bd95d254445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3872345f9cb09db18acb0decc25e1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b1f1d72c6f9aa2a4beb98e2a45aa1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72ced0a0987aa7c9c5bc0a295d7dbe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b9fc6d7c0658589d88144561113f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7384cf7df771344fd732a494e91d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714e33e77356e7c9c5d53557b61ec1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39152acacaaa374cb8513f28017c53c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235290fcfedda938755c215aef5b05c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346247a5bc710c775e6b5def57a20c48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25cd2b121dad60adaecffab19adeba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a76c00b540ffbb1587c87ad2d76fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21084a6e607b83c3ce00be53ae93fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bf58ada1d0d4dd6f45d632ca98601458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2adcbc5a85a4cc73763000ba91ae9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb4d3cbe2464c705c7d992191a52597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2459e40a5ec02b408aed9f881f818461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268ae1f955d5520ab75bc0e73f81fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946023372305cb7ba4b522cc1d605f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796f0f1f57a098384eed994525d397a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea32018a6d39d07185418ec9efde07465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa5791462da2c21d5ced9ddadf68d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c84d52199d75b6af491479b4bdead467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb406e26144a6a8f7682f3573f935d4c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af35f50d9843bfab22fd924648466d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528e908b6d3e80356e85aa8212c436a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668370b8e166ffb60e9786478181cbe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a59b123cc6b5add5818503f13850b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598994696b8fa6997180e17fda5505f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bba53dad379c0d85f20baeadcbd2b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3083fdc2a3a35a42281b83465272e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137baa1e0ea9935da0a027b39db86f2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457afa428c934655b5ee46879ed54db5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405623896f3612709a2e7ec67f40f24478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc65995d9ab2780bf032ccca94f1f13479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f43a8be6dd5558db3952e2e94a9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5927db47d93daaff5fab36700d8a76481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5778872a1ffe40cacb3aeea58ab96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d2dd7f0ebfa410cbba24a16f9439d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bad97f574388b3144c3226496ea1c2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c6474cd119dd25e15411105b39b7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703a4ea11712ac0670049629d07e44486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288d7913c61f9704d26484ad8a6e9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1187bcbfac5acb3d85c20709f15545488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f41e72aa7e190ab214c8453fa32d03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456190a37c0334d90d11c679ba51f26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7a59331a671a00c07f341c1293e0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acd92f1e0ae700455827955ef17224492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187f4973ce7930877a1740a628c3289493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee0bee309e3a85fcaaa6cdf0c59d09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d24fb297e68603343d3b7224f074e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6dc376767d5156d41675d822eb63c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d39b12f1e6769f7866b2cee746667497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91b3b5b90b23ca5acfe74e6ea9d214498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612990607898f34509681f6fd70ba3ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f715ac73a7be27569c2c2f0083c6d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ec13616195713ecbf8b0d04bb7a4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf9dcb533c655022c95843888620f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362eac81eeb3f35e74aa34dbc4362f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c89c06e4895f2c665c9bdcc1a2cf8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6faf854968d824c420e0698799cbf1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12ce23e9543db6eeb8aa0fc4d509e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153b14d4a24b3e46b97a6af1236f1ef507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863ef94257ed90176f51be97172890c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb7b43de7ccaa13ed06cd1afd6b3c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e410f23c8c158bf0e7b1f97a5b83e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e274ba837573c9a23a0d401969450511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd83d0b9183574404969ecc021f2c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a4d469d8fb18dda3f2229be2341d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78f7380948636cf3e7aefc6c48a6d8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d277aad4de95783422fa205d6b89f0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91044b0af00bc088ffe9ccb6a1f2a4de516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e18b939dbd2a94a1a7d1ef0dd4e8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c346d86542870fa45df7513d30e2d6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9084c2ea5a32225b98ac0c58c1f56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833c13b09e1bc3264b1ad078cc50e4c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52e02cacc4ad4a15af292492817df2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc2b28847f617f25830ee37d9236a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f139834c6254d6d5fa77634938b4edff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddfb7f7ce0bd57d3c1bb21c06c98b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e628ae2ba76e154040a2f6c84394d819525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096fa5bb2808370c773065560cb0638f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60647e9fe9fe72e0a26f948f72b129527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a11a4c86cb9f9df63a0fedb1be819528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef56c7a69367a56eecc1b8757a38a4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f90bf292ed74b00028465d30499bd5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c73fac32fc4941cb74ec3b69e0eb2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3782bc1b8f9dca175315de6eb93ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0efd70757331acddfb85217c98ff5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cdfe6c95846897c9dd69386c9d811534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c3535ba8819d57657885edb4e4b45535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23c08e9f17ce765a1033f23a3b0d53536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5df9ebb0607f57f86280f57752848f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e69d2ed72a661fe1bb7a7c9b6732b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179df8d4ca3859c2c9212f95661cf62d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028fb9c4871f5f65145731f1c2d55f46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8556562369ffc84065b030294e166541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74941ff41ce7bab534d1475837009727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7a9958a5efdf851dde3fa4598ca61543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b2a5093a5f55e357b5c536312eee4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d683c9e9b045d99cf2f2ece24bfb8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c819d762ea0f88265183721a03e452546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8aa9ebfb19d3a26e2c48ab930cecd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f8cf912bf4dfdf6d06aae2c89ad39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42283a314d9c8d2cee4c993a64cd3905549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5221dabe547e1bef50f5c811d86fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283fe339dd3481313331a25cd766ff44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9618300b88aa6e19adf2b852683615552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f001d807d8653dc27b3b65e39df6c66e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997d2cb83eebc546e10b200cfb2664e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167137575af2f59a9843fb0a05ff4c61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3b5f88a3914920592cb5638cb79e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec3912af47a6df0370e95881bcc036557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6092cd7a8e84238defe5956ad436558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ade9b3e46a1afa016cb259bc0f265f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b132f562372d8054e658351057a435560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f3c3a72533d196ae8b92625abd416561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ca028afc8ff8a48a973dc25845cb26562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c946cb20599d3b775cc770939b0454f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b237f8befe79e994a0ed71748427057564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a23308185f393f112d85565f7419e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26005312f97501cd446efeeba41a22566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957e506867eb456d8717ec1a69146ba567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc99d6bf98db999c12beba4222e588568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd4d948a676e07fc4d840e112a7e1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b111575606ffd19b04ce849df3731570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607e17f5208b32cf59346e88cd30376571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb6bdde522bc36ad1fa370ebf2891a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22aff398f84d89570109d53d38329e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0bbc6833d843221e0d362f4ad6faf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf7ec98fb0d48ec24d971b31e47eb4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599538bab721ab70186f196d4acfcee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cd6a7a38f9e7f6cc8b16a5bbcff5ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf891eaa1b311d426f5789da0a2c7a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa9fdd11a871059f6a2da7d0540e155579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0a716ee3d89317e051326b1476380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7111d5196c16db23eb62a157a6b28af581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337567c61bcfa77e7292b8c5f4893a6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93ab73ec50fefad44dd4c650cb4c92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424d2f96b6066320acb0ff41279f54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04b8c2c095843f9f9c0668b21c9300585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4240dbf356ef523339e2ca29bba72f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98740fd33748d6b35b8cd69ba5976650587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32241b7742cd696b79ae656cd9f0fe3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceabe98ade690b43ebd3aa9197f2f6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf72abe0c28feed2df762a7ff7f7a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80acf82d8b6ae7106db1a4972961dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e24e271a98d8139aebd427a7878199592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78daf086972a5c39a46eb9b8c466c29d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcef1562e3f9b0cde20dd82f108cfd2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6559463bd8a26b6a7e701a4b47ae0a7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7ae0bb71872e40c37f179422eca3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c42a88ba84d58e8dac6af95ec994e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9d41ebc9730a6924eff34a753993598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d592d18c6f9b978a88050bd93cf509599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a366b0b31e1e0deaa0b4b91bab5424600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de53fbd1e75a46a09156a5cfd3d7f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e8a13e35c6915a0f54923cd1a310c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08962ea0d0161214113d5cf8dd9b3db3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ec1e4e22bcd58d537d653844a7272604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f030bdca83973b00c8444bd14794276605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f0bc094b158121570a9e5617b3543606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b9142c17f96abb12b34db5d20c246607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814fcac2adbaa79e15590af0dcfba22608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c98c3b11ae6d001b8880fe3511a0a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8d6a13d1e2dcf98826916ffb9adc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b425028564ef1c3df4d9ff8068e8e4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29a941b7e0bedb2685bc7df672157f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e3f8bf24975c6552b9145a519fff3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226c2a137b90464858eee1efb1856f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7657d4f64da65526c43bddb3d6bcd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfba676fc8fe3ff727407fb7a72892616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4e3f7100f92033cf1e3b807d2ee74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1de89c3e286f2750b2b03b646e1c7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520ed41c4485148c5cca3a69def4081619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa5647890e1a3cc754d72e930bab7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8ef8655c18a78aff70555b60486924621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78746a650975569562887fa1d14cd7f6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571557077a0ea85cd7acdad61ae3365c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551574d037c0dc5ea3223741b8f4ea77624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36b0a8c0de513b35ef8e785ceb9fa4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44031c0c0bc60dcb0c9ad6b5b3fc8eb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1d72d8149bd912e2a24dbaf171f81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143949dd600d0d0ff0ca7a0887b714fe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1b741ad10055af27d5a24ebb0e2b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785e16b9b084766ed27cd9aed223bf3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e22b2cba843a2417bd9eb2809c6b7cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30723e83af8814eecca8566b9fc4dc23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d61d6fa5f1517d78ea5a80ea4e42ae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dffc13055b1c6c028b12ae409f0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75fa001165b970dcfc0798be3bb20e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5302c350b26d8bacbd51e23a2c592b3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34369ebce7345873b9e91109fc04f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f86c4eea9cee9a9fa34889dc3fbbe0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063b5b33c0f991bcff51887d71505bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd25b3548ca01328877e6882e08f6f1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039560d3e6a3dc8d18375d7cb1cf694641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d0046f34bbfd5e38a0669680acaf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b11823f2be818a8e1c3ec25965f6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050c1ef75bb3ec34618ab4fb1ca40be644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8b1833aefa953f54a3a1efce812a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3bd3ba3c8305bb8a162c6f9c28b59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff13e6c5646f9bf7754c31ed25bc53647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a479dfb8cc463dff2c8dc42e4f8b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a865d3d9097fc80f5d69148dbd3ce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702d302ee993944e134785ca73e4108650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95454c010c4037b494216632174c2bb7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c4215f7af87096dace9a37ea57a1a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92868f6f209d74deb16e93dd37ac3770653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beb4a075903de7856abd41408ff2ae654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22e407fa5dd7199ce8622222f55910655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a8cde9af8c89c277d75e9855d8f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488270e3cd39fda1602e83b69a9a6b4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf334751980279a24de150de39ba83e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dee6f9b3e8b9a6bfb6919bf2948db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad431af10ef028ca8ae805158cd9660660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a39667e9c64ef7b8298a669c40c6d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094531ffd77895c6d9fd6fa8b17840bb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494f566c9ec98c6fde57bf861a0429e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe5f873adc34ff53679b16262530af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9931fdb3546abec32eff31794f2f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dbc97dbf67c15870901c2cec9bd33666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c7e938b6f7dc26bd37349b31fe051667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce929023ea0d5c7b9e4ea76c924801a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62572c7d89225fffe7442d635bac909d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feea1eed894c72d344bfb90b3bb31d8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54e6960cf8816e5806ca14df527f7e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d2a1b98018b56a529e49a813b9cb2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22642d7c43af9e2fe934329f9a6e79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319a6f7c3fe5b78959e295c30fe93ac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c4adb18a6de5bffc97c22734af075675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750aae406918f63e4dc2c87c1d9cbf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03dfcb058370ca29116b8c260f115a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b4dc6c953d2730b40c1fbb9658f54678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba29894b364f71444cf897eb29bd5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2556e80b837ee85696000bdd6ed69680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b15eaeb9526596e81d42ad38cf50a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba51e249fb7da22bb73573f2065b4f1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0936f2a883346ffdcad2bc72ea39a309683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119930c042fba31a6de14f79bce0341684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b71e9ade4aa3de768d87198e73d596685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ef0d48b2668bf55c7d2cd1c106f738686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408d5723703c9a98695a0862285cc83687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6076446911a63764426eacfe7405e1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93251963addc04df1db80ff163efc47b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5e65e20efda2684facdc8c4ffabce690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74c88158c5fc86abf805bb9b62ad54691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180bcd350b37bac5ec8192f6b8756f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae23628ba30894cd47f4dcf23567934693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4874625dbc6eb8e06fb5f8e20af598f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24a5d7e7fbbd6d6f712892601fc94695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641220e4aa48d8ecc772d150b13df538696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87fb19da5fb53bbdef2f0b51fa9990697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c404038eed8469f64c2225858bf68698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827380f7ee0a85ade63057823c78988699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4f4ce7e97dd7d9c0222b02339a1da700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97edb2782c735095ba70eddbc7219d0c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e05e52e41b92b8d740082c0d9ce50a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804fad346a61f203b3a5ae8e77812f5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6312e779b19c6b35f04f5a877cf40e16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447299c06da01674f1580d06b80336f5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcc71b143037dd88c29282be9633bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae215ffc1155daee60770badd7a199d8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30a4347600c68c09d4b373be3dbd60708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5a9c566dab2b376562f70ba079b62709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c3d80234835674edffc0669775e8f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593a5727eef3815f25ef7a499f5ea0a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ec44d7b3980594e6dbe761e2c6715712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a95ce44c33c1447c6a3337d4552c41713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6b0ebdc02976cb867898d324df26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c23309a9bfaf8c6f1ed1019535b03715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412892b7dbc47937fabfae511f790f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662bb794f88aee7be5d722d1789427717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30938af6896511ccc9480d5c81212975718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad7bf0208752a493eef70226507ee2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914e0a68f889071ac644acc8533d583720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ebb43c6a2d2a1cfa6daad135e8b07721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421ea61516ee2fdc64776a4d498d9aa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c42281c72033376cb65691a2b63ff6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723de09ff4eae1898d339c27028909c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae26a4338151ae04b2d8437e474c367725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429ff9bc16ed19fad89c07afb655b63726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d6a8da3efe1cf48ce95c2d7ca5c5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18550dd82cf8c3bf90ba7fff0c65eff728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b724a2053b9c563a72f81130bec66e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45c1755ea996babcf2a6914325691e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a3795fea7298465eccb60daf46c3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a055231fb437786defeff43a3c5e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15420e80146d2379f943216344a774c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0f5e679a3f2e802981cb257ffed5c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086a489cc692b8362cd79449a69afc8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6fb5ecc73a7836611869bf6b05827736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3d51f095c43b2498bebc4d79872ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df09e5f374b1ecd7fb8e4ed4c60f7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e389daa1eb8176625f8d2617735eb739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6337439b508ac00993b2876343d7855740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705310f1d628017e290a41e95468a37b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521382b02e0f193f10743b631aca99f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd46ef06928dcffde5525b69b506f93743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe0ff4fe7be622903de622553567a3b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0918a32ed71772d68c28ddbeda72b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bf8fa044802696ba09f76e15f6d72746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c92c8390db7bec933f11c89c674f9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440398596d2433e52b71c825de8d2525748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1835f942e24743b826777db6e5e48749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33506f2177f4facd4390e03e2774eff0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cea95b9a574e846b3feb3a48d719b63751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3c1bf2bf350b5d3bbf160ae6d3002752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97aef8aef65b08f1d2ed083157cb98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2cd3b894d29f2bfab2ed79902ef88754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d7eb2c278edb5ae3e65d97c6fd309755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f6982c4800cb8971a9f08bed1e913756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d050aaef9c89b7b28357cfd3dcb10e9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225b97c3cc9eb34aaaba3a9981a06f9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222e96aa869c1466d3e5fa32ebbb1ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d255d8e9a4e27b54509a46074fc6ba91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325970b7180c611bd5a275e8d39e00d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12724becfbdf62a6291a083133aef03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc557b37eae7248517200080029324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745b59894b630c8cb62bac9d5c090a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97ade5c640bc6236ab1b902fd0a9ea6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6740f7e42ee52ce1f071dfcc4372ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d6521f1f3d3d9ae0f0fb7c52583388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256bad2cbdbf539c583d44444f75e979.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12cce8a3ae91e074fe3499df79654fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798ef49bda767aec12318a5d1c4c83711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdef15854446bfaa69e7bfdaf14e74012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fcc4981ceac9f394b56396d66d19913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93123366d0adbee79e5490b861258c7314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93003bae2e7daeb74226f87835ce6415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1ddcaf33ff2af2ab0ac9eb7a81a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a77ebf27564836ea8730919b3ffbbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c1d68f759095ef54556d5251c7a3a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f468c684453e2bcafb9013993bcaa219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4749f39800acd8df87e5ff5a6ec9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a6b8d8c209357fa890eb7c9e3f8a9221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f107f672923187ef1f8f4dda71a3d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e78b7132eca34b64d8abd3c9fea4f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db18a1e1214b26cc03f220a1d31f0924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a0fe89a2ea7c0008443024e73fdbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5ff35a88385c2af34dd74224d0a6026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f1f045e37897d1f4a465cf43028bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0300859a5e4b54cf18ef258d1014728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f76bc63e91baad9084fbe22ad9c47729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70661f703e7898badbc5859a59d21330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44db2c12a030ec35866f34d1cac86be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ee83e5cdadfc474a190e3b9102b3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4f895fff2d942a77e2b2c41908b8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374359028130e13a44c56e0f411ec1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95970b1e55b7d4ce688e23e27932f3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b739059754308dfc1d848789f790acb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4609d2a0bb5c9182cf34b28b41d8937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e452a0acf08adaaf10cad200da86e5138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bf6c68e6f4aab938b304255a6f57f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ee2e45f7de35e87fdb24824dcdd48c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e75d927fb68b4c60b8c313edba6c8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b26d1bd12f879c871a4f5d4355f7c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce661889fba8b7c43083a55bbf901e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1af27ebc19a8663de484649acca5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668fb2018db9fe903fdc68c389d29945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943832ba6760ad73c82885df4fc918046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68ca7c64f3d5267976061dfbaf191847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b5e920e51a290660f9a16680357f348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5d13f35c94058a81ade03b520ff0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd556e409296bd6f19e8e716b5fbe28c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e6c2aa1dd7eccf57cf929291a28b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ca288ce9c309cd2f4612a26bc06a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9827bfeaf5f07bdbefc67d909aff553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f10b40384c6dafeafafbd4a092a9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5345d01e4c563f5537c1494ffaa16d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a4ad188073ccb3540f1171f52b949d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58027c730ecc65c787d822fbe3ee56957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244249f0a81d9df74c40083ef3de45558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71075e75b9c83bf3da174a61bf99db0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ecbdf3a9574a7066fd4673a3dedd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42b53788de02cf897f79cedc3a269f761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c93ddd14c8d05a689af25bacf75e6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b5c40428d47150666b36dfd2e646a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685349f7a0c97939a32a0ba29248b96a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94812523554381c69eb563a2bafeef1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75fb87509293058e3f9325c139f918266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27468fb396fd2b8a1fe886e8e865940767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce105ea6304cc2ec9464cc1499df04a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06567a331da235efe49c8c1e998ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f19044f96a808a68d361bf36c07be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10e394905325608722bdd3f2d2652571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac56511596bc88867d31ad3d73e1f7572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa183c88a36119b37a06e10a5dfcc673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfffc79691e196d6450ec4bbf6a9a074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72bb3a3a2ab0b38c00634b8ce3ae1a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f99e00e076c21df426f4c89090d4c676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdc24f2738e211a7e6e9fa011b196077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4e55fc8a1ae06bf501430c16981e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90470d8113cf5c31a5eeb1c52e37c86879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644699d2d93f395492f9e066fca804580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18c0e3ee66411f14fd96a64a9f300581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693f5c1a8d56800ccf2b3269712cd4c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c128b7217b42e966002fc15bc7baa4383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1518db6f97dbe230607beff84ecf1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e289658eaf2612e5d04b8544aaefb3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8252274df7a3d8703d4b3e144dabd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03725e48eecdf6abf4575f87db6dd7c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fed1908918207c888c156fb60afb1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b91175a1046b834e002665fb47ebe189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b874c7000fe677e5bb9a7f9d13c8390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbfbf0aec38471b66e6991c7769fff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bda697c7b12073df31deda0593b10f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfe5c817117d6c6555a3fc1ea25f0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d32437676c11c9f9b1f62b821ba4d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b1e7f6c0446d7c3517e4b593118d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a5fc8ce278ab5c8f26fad726cc05d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bc249f7714871cad23f4cb146715c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77d710fd77487fcf9f7cb9ebed38b498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30bd01dd8b67548895b3d2c2bc2ebc999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527922f24dfb2634715f0b1364512e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4266986b0a673fc29cdee3ed200cc9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a8b9b6b6e16113205d76f4dfea660102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50607422af65f84f05c2e41afca314103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050462916fcb7c6bfb063485d21b7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf0c3041109500415ce8dfd1bf1391105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141fb8475ab442315dc0e976a6fbcaa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c954b58d07a8db8807efc877345b64c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fad9d85d23842484c23f3a83770ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c781b172cb7f537ab5d906929a9a982109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8027e5f220a7586f9a3d8c5a15e0ec84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ca7a38f00ae3e1586c59dfc49e857111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed47b39a6088e066bddb93a754e145112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110360215b60a4984ccf56ffb970a44e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793fabe94a2deebfc6bb0a8f44081d0c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97fec89c39bdf80eae5d7e4d26eccc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eecf45321b99755fb984a930aa10612116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28955d853d3dbaa6198d41393018e281117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb843826a40707c5e7c5e82957efb069118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfb5f0607997d485278f21e3b03f5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9f303d0b5cde4b57edf02758a3897120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba37ccf0b6a10685b25b91f61a5a29121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29668fa99ec1fbbcaa0aa677d07a49e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8dde0a1581cf3a9839cad5c0dda56123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2035e4480c872b3659b53a01ea406124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff88d7678df5fdb3b29ccd2c7aff3f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f9e984fb4f3d025c442d787a4705126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb60399115436726c1f2313a6731210127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832009c7ef3a48f2f86e3635170c1924128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e54d6584eb4feceef9f6d908b3f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8c12dbcc8a15ff89f092f2111d85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3018b58d18546b52786330517cd7d8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485af097379e0cbb02e91e1e7f56e06e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb08c58f93174d4860ce33759664cd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c59464442e673e2e1f9b3dc4132b8b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39656bc2c18d962185e9fc01e249df135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b053aada09d13c6bc8cb7f8cabe074a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e079913f2d221f006f71f1f504c73d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ac493dca766444f454162fa516a0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bbd2f776ccb41bc4b9738b0230096139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabbc7e452b84daa95caff5c703fab3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb3cc56d4ca33a4bd9477a5423588a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5689d32d568b2d094abe52ef70067118142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94d9351a748a4bdf08e79cda8c9d4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee4f25e27fc3e280cbb23aebec89b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6076b35f20e44066898df0ece82d93c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb033530bb80d439d2556e8d16650514146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b1fc30db292c5c47f42ff96097324147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca6741c18e32f8ed36b24b76f79d6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cc7e73090c4e11909f68a38a902d4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900a1079da461a61b5024c1b51ef8d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c847265ef80b03409d27c47962dd863151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22736af597dc914a93334ad1183a6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee476fdd86fa5909a738c00210bbe670153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe839cc1bb324d8d46e09540e461b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa234490dead843b6c3698a1394f142155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876987370a8468a5de183c14fadde43f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc40ee8edb3949dbaf37730c13e39b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a28770ae601e27712d42089bf60b5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee69707e234101784494b4aa810a8a17159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cb5338a0463735718993c9dba17c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c09b4a6a2d849b7d1d903e2087ebe35161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d71608b4e50c0298db191b496ff0977162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90db4c5730a048c5ac376702203b42f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c49691eeb88348442e16d6014e766164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501a51865a0a89409e2159ec59181fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0767eeaa61b459020cfa9e7924d88b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4142311ed810a1d80bae330893eb6c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfebb1699d6fd74880d56b9e4c69e5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a382d1907402463479819fe73080bd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18107b289f2579639aeb69cd983a6b68170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43f20696c20fe2c5162373180d8349171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42c647f03c9f93cec2188db6691a78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11184e50fb6c2975ad454d31d95063e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46541d4905f8c92cd6f36abf80d4f5d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38ffd841a5e330d38b9ec64be1673e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c9a6f72ad2c27df819f2454ffd5d4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a0feecfcb68c99777e26337d6343d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc2243b8652b8ec931a3bf8adab5f99178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ee64e1654f879140415c77a48925e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d50ecce6bfecd2bd23580b663d7df92180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204fb0de4c40db848620c69139bebd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef692c34f48a9904fb8eabb0a414bff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b078ce7532eb74a391c6380dd7529c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e577e921aa340762338f3ebd6322184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceaf6022ec429cd79b3e4350c0b06bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a697229b920f39fc5c513fe26feb9b4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62025a1b6dc46009dbc8dd33a10758187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a26ee0a14000f590f5a7c4cf213d13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf794125d6b62a2f021bd63d83f4562189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15116c8b4a20e424bbe911c6de08cfa7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc0b9994a24d82c8f4f9a0d94a1ccd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcea9e8e4603a97f6164d97fea80d6b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaff615f0cc2f77562e79943446e4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7a0eb9c434b7234fd1c0fc97366b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e600072f51da76bb137866abeff46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746f8e74252b4fc2a7eb97abd99a114196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1474637b4d8aa0c8261b8988f604b52197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a1566280e0267b9f337705e8e5e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2685b70fa79f94347ac3717f91aac9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a77a197c9d75a14e3a67c76fb478c8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ddeaf7cf8a288b728f1fc5fb1e707201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce8701b53ba6d57454931b9be57885202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9603befc032dd4f3782251b25e52e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6df2744f1dc7787292081b0318ecd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20266ddaeb72f152e7bb36ec0794c241205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e5c1a2e1d12aac339074fd5d73fff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39062f8e5f103a8e86f44e3c949fcdd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7ef9070d1b8da18caa9a6a46fb5f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb81b19d00dc3dcfb4107e48b87a2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a720494f5bb7714a3dcc06373f9fc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75209b2474375e2680bd54a6f544cb4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa92f0ee194c4e991cb5fe6f4b37bda212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb71ce1c14da5b7642cc9cfa04c380213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f163b53d02bc16929c0c7a2f8cc5514214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3af0b7fc12f09888c0a08a6021e7a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f8d1e89d88f933522a7595289a161216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e874e56685a3b3fbf4ad4504372e4f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb0db4de2583681d20134cd8939b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92139ffb046b27d5e4858fbb28f912219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1f5d1456bd66779db4dd9b2d13e0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154137e2b8ec0d95993fde4270ce30f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9998578bcd3becb1df7f5ce06cf3938222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76688f21589e0c80e00d0cc9d4309494223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848dff7c3ccf5f70f72572fec6dbfc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15569a162a28209cb141f53d13b5e9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e72a026723eb118a791a1a2975eb7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea2ece25c0f84904ef3d039fe706d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76247ec074ebd48609250dbe89a6c7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbbadf583ce84c91da0bb28a536c73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a0e7f911737046d84f07138debfa1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c976fe594b2ffc1629fa1191f9d4819231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb3651f50f98832928cf958e82f881232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d7d71978d878db727e0afa11f8d99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d016d6946fcce5046e3575b8d7353234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a57d8811e0e78b389e13d6da9cce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd07093cd544986e195fc3ad04373d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a7de6d74ac95121fdc2e77b46400b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127d8e83164cfcc6e00f25297bcb751238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f23fa051714c2ec95ffe56501c2c45239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c218fb8b9550a803758f6508a0466240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf1302c0f10df2a28ba29c33ea3b9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9c2b45b703be3fddd56a82a45d9d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db5ecbc8a72c2e1027c4527f71c944243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36434bbd5cff08811379be81e6e000a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a95ed4ea501ca05999f7b32be6ad6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8d1d15f3e28b89f27cad16944da95246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cf48cd760ca6d4619461680e530e8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47327bc5aee83fd2a0a9998e71d584248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1c6af10018ab883f3e527661a1687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf8ea89b9b4667c51316673da9aa4b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a1136b0e66a327a51f11ed14146f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237eeb271b5411740aab2450997d820252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79e9204fa1a46f9004bd39cc6992ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1553732e47bb87f0bafaa463c0a8266254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e133f3a41bbf62d323bc396d2655e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7a3933e969f484e8898167859e959256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44af9f5a51e2afcda5982a5d083fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4de6797e442b4cd2bfc5116ee4beee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af3a8c4cddee39e943e336e7d7c2ff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c878dac3798d33356719bfd33a05b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed4b91bc34c8fba2cbdadbc202de8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067480fdec1fda8e5b7b4ef5128eaa3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486bcf323e2296779e3bf4ea702b4b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63847d89056a6f1440856bcfd981cc6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eda0371c6601ff4cd8ed478e8214fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7398059df17582d3e21e20223be4e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd377cb3de4ca6c69866812b3f2c3dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794f10ff4deb6746b0c973cf7824db1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd41c91aa88968baf507c09fefdabd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccd73a36eaabf03e5ebf6ff262ff24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d68cd3e58b20389ef94d2a8d3df78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048709669f7fc0636ca46d11c6df1eb3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adefc21b2d422e56d67eb760f1bffd58273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c0f56b66df629f44418dcad8028f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d88a16d3dc0a8f984bed072c8192b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78607c774d90731de5bf206c41069234276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b2f6b505eab6f9d548671747aeddb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702d805e2257e4a6d2710a6eff380de1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f731d11af27eff1c9a2c1a3b629881d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d5f13a849010583ec52e1131fd0de280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a76472725f1fc49f35a516bcc9586281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce951da22e7058370b9d63eedfd0618d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80338b4897c9049fed5fa75edf867af4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d609ee7ea0c18614b2014d54d16987284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6265fbc200d528a912b2744dd081ceb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442b6c4be5b9649bdec3851b592dc7c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9bcb36c96dee06f20031a6e91dad73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23b04bff87cee219f03353d58270ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf16420090071383c1365486494ca5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dd16c6362506528177b3ff53f3d50b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3df981250d9b8a17bc9e7fcec696f3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3643ae7b952a4a80234fce39bbc1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440809f0f8c9ec0a9b2467623ba6402b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab5dca4234b7c7a9224b19c34d23ee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a29e22ddb997fda28bced0684ea69c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a6614ea60694242383d6ae98a3506296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322a4d29d6bc4c38655f540c7f8ddf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce55072f8b8e951cf6fcc5189f39c0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada38554153584b7ec2946d57b6f962a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098b420cc5987d5850203efcb4b8f35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226b91bc2120faf81542c8b23204c8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f324569aa0232ea5eeed87a135e863e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257155cf6ac2f62716b02e7c5cc5b48b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443adeceb217187d15c075618938eca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035366d6c5b6adf2a711f27ae8fe16d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6396e2c7d3e939510ef38d09865bbac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cd3351470e750d00280521b1cd4d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9d0f2bff03cb8035d9c6fc0e00dd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31b1901a638ad41aa2bf2de52b190e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ec7df53eb1c37db5e5563cd73d827310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfb037410c8e1534e1010c8d903940311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce10b138521df895879ef7b244e1cd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fc7489ff800196856259ef3f6ab4bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df6a8a99da3ee01793676cd9759af0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d98dd4a57a773b5d608c498fc6955315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1535b1a66de2e5571b39a6e51dade2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c7efe635816cfba438fb9792a312c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3760694b66b6b9cb48f5d3b889e225b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b60e841a5892a44579ead33471095319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6dfbde3e3e7628237e08abb4507bc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b386cde034b18baf86ab5ae32a0cb37321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02e8a4de1245ab863d0c310b9285da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74288704b45b0b2e3fc075509a2f4a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff93e992f291bc11a14b76ec8f764f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b618cd1c122982932c71b1e864f8724325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38adbfe07a939e1d006c2375c2db82d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6221e06434d14ed15165a5ef6ed981c3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8396d08ad53f58d4216baf794cff41328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c23a6260755aac64001e117d0124db329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768a44218834a4f29e76a37e6f0a3c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f67f5af04afc39e25ce397edef46331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4853d4b0670dbe43b4bb70400796c72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5f6d668d981c8d58d463830aaf908333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd581f9e28238c56ac7f1a733935bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cd323c14fff875db41898637fc38a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc66c57d512404840eec9e62112c10a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1986666c9c2dea4cb154bb154e33337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84896dde70e471325968f2678da80f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4414d27dce25a369449ce4b58d700339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3693782f654288c0f4c997c2010ce2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543904d22397af0923ea92425bc45f5e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ded52bd232b3883481b7f04c50a182342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f1ba19c79ff31388c10a50d6b043c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3015760044525f067e974688c404a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7bc8e9ab40c4f7d61c26612f36278345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b848c66fd79571abf53fbc023a44cc1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c536786b80b660490568daaf1138c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e807e6f3cd83891a98cc863d47e93348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddfe9c67f7c58a287c55e662793e1c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb583f1aa0ae01f0033b7b40b1d65f6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d32e5eb5abe8552832a29556ba3f33351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a819f60a92a73adcefaf772d2cbb9f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4f37c0ad87ae47ca3e19e93ac89f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9153c1bac6136609d74f279f2b3aa53354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcb2aaa146636b0c91200fab7ccc00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34268518db718e0470b90a425c24f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7396d488c17b89e5c26a3cf3a8687e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b99f8d361477df0f7c8c670c8560838358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e479fd55a88fbf822cf2bcd0dcc42e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd6d0401ae5adb122094ec4ea9173d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19014682ddbc135b7a72ff96b3395e75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcae746a0a76a683377e6e00c2b954362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afed5e02d84ef021a50995c0a8effd4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2986d758bb4d28ba0e0db7faa8167364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04028a260ceac3ee2c06e6507e003e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bae16bc7be27d1458c9e51f6fc2105366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111580f90d60e6db6505c0799e907ac2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dc2a50369c11d69770a0e0b3e11910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf50963c5567211497d7b9d08d8422369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d41c53499f755dc0e96dea1925053370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1cc3fec7f00ae48d4901584fc87b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a4b2e335e9e7485ebe391d8f6df1ea372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ddee2d96f9ea0f3c19567ef9d76eb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cca09eabd690806d67f86bbc5e3f89374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839dc83ed6b40332929fd8cfbb55444375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e6afbfab28064dec11e241bcdfcd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba87a767d51cd2b45f5ed39f982cff3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0ec8f87c09f94301d757b96c70fd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51387bd140cd629168f567060abf5402379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec2c782ba561bf9f9bb29b3f8b77d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67c198ec641b2f9a3d62e024e2b0df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3756ec501002b9d8db99a6f34b6b283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a19e1397a5ce3ea2e3a8d1fae28e2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed553b48b04d37298873b2591f50e82384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d350c833a7e166910971ce1b243bef48385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c38340f32e872e7d46327f4af0159386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac931ee7d5d91166a165075c0ff4b9d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4d189db023440e9c30d48c1d7bb15388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888c4b3ab8ae23f511523078510a66d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ee37dcfb331d1a049df705486331e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa92d27c5286186639964dd94d716c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa0acba85a4d4d297a771c368d95c37392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a71e1e606dd80a1d78c48781f2a472393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f4b8182aa5d791967498dcdd1763c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2237abc0a865583e68059a37184d99395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe07fc422b0ace9450301a1dd9bbf62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167c3f80492b055d0f8f8d19240a7d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec80f2b4d7eae619b901b4ea9ace49d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a92adeef451151c22c95c4704f648399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d504e09e1de0431ddb4264ebff8054400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f75647cb6805d39ee20777119ea86401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81519fd48431c8bfaaf7c51085f02402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d991d6cfc6749f5870ae366a8db6af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf6df6cb5a2d2c063cac87271132d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f3a80ca77fc2c0354ddc9600bc3a1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5c052f4339e5081c846dcc58b981d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a94be982656aa964ec564e69f1207407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410d6d3f29fcd9c58b56416249ebd0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3885e5f9d8ac0a32cf272a7f50a8ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323df121ddc100c176e24b92e87877e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005f4cb5341737008efafd892ea5171411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a956ef7d73bec49f8a29a2b5a36390412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ba7e7deab8d82a2a3faf5678ccbbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b195da30faa460a380d301c88aef65b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddb4353a813a74c745cae528b6eeaf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92314d1ace49fd79fa1e7e2baafab6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117bd3fbbf633e10f28af0f5206ee26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7eb9f83c820b0b2109736ebb346ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47df2b352f2340a58ca035ba2ca3fcd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c438ffc369fe84cdba142c06f0f04420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de6e267d6ef8e8a206a333537e17222421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab28a813c0cd9a0d8b7db17559b73d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564cf1acfc7113b92cf009d60fd39cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd8949a72a5ed46bf4782225341857424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376031a25e7aa566e0b9366e0982071425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0531ab46aaaa681059637b6b85f3c04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3991f4982bf0bfe241eeb01b010abc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7e31f47e3a2ac90ac74fa8f1ba526428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7def3b529c4349cee59abd545ca0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89899bfb2292aa8ad6580c7b0f1505a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921cefe54b258dce36b293067280dde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d0385c99d9f0e59786c6395827c70432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c7ceb0927d6a292f94bbf2ee57ef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0fa5c1c36893c1c0192949f830cca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6db9e8397bc438db7af61e10b384c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3675f30472cb18e21e09b82b9e57f9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576936fe314e8ad66a1f3d35ee2ccc28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea0868cd3e8b0665d9b98aef95ac11438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad25a3da967e2851efe4e343d155d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a864b0986c13c6c2f7c472d308e69b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893d1898f0ce2de23efde4537ad1a9e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d943abdeceac509030cd6af46e4ba84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f92c52d60191097f59d8aeb45f253443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f814f4d9ccad8baa1b6894c26898a6b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae4666ee12220e342aa5a10b6097c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b42e3ba866b48ee3ea3313d40125a94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532da94099814cb78dd70459596e8622447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60956b39129023f3f8b68f57fecf7cf0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05131b026aea29581a7678c1b2c6dd28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c90787df01e873457959cf2d21be0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31110538e5032bce07718064a32ae97d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d6b74670ed7f23e5a445c2eca1fac452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5451feede3b8fd530ac83ad3f46ed75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8bad80fa0af27a39252bbb149d310454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2877fc24b25e0c04931d803a152dfb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72988c6be5dda730dff4b621e2fb6665456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c787ea80a8d0dc87a80a1a55499746457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffe200e0c02c028bd392019d31b4b6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e9224185ba12c6e9693658e1dab56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebec04e536a427caa904d6b6586156460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887b2057798e80855c5762228fa5c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0cb5faee2185a1f858f58deb9a594462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44695f9f41ed4f668bd6149fce1189463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7426e59ec6c38360b4d5dc2775ff7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4707885ac9bfb5a4e1c2d96a55255465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080256a25c6284f29ed4fc8ab78025466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1a0956935f00e4824c65334c67cc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c3c6d8c5e74eb9fdb16d296e620d3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e03efdef9bed1f31bdb704fae8b0b78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d97198479d2f175b86722cda72eed4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eafffb10fbdc335d77e33d894aaec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5504a1a511ffb15ed85b7d6cd7ee6fec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a6426c80dc7ee9a621671614b529ba473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf460b6b00d7112e3a1d5f0a2d0318f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a687c696d6e3d1a4be3706104bfe95c2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904e340dd0d22bc14ea35fc5a71d6812476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d46cf65cac1f2c73256db33bdea214477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c9ea818ee55dec54619096cb0943478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdff4455ea2bd09f3b29720ad05bb5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0209dc203efe48e4587fd922c35690e2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c84e8135b25e83919e110596f1dd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061985733cad7a4827b92224385a170482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918456d5f50134512cdd4a8b03a881ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2205223660d9f4f440860e01a748cf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47f5a4a7ec7819dcf5851bfcd6710d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18234d81d256840b557dbaac9c9b638486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291727ef19753aaa2a32110f2c15478e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f603dd380b77ca73890d3439c4eb0e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcb8fe3e6de98a4f3b66d3ba14f013489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8f2ae7499fb0f263c6bcdf2a530cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f644abcc607052aea10065c7576f36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b10a9244bfd4d20755902869cce3f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed00e4ae18d24142e96dab12c548338493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb58fd9a32bf35cd23befcba8fa1190494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b394231fefcdc5c3698ba2d6fd21072495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd3b8e46398a64b6281fff60c67ad7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88d0d18df1bc46428006a96613b7a6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46b363f68a9826d2f8d87efa1e9436498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36a6aa3d41edb8be120eca5e5c2d59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4530bf83e0e049dec63338a9fd1b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cb035421bcc7e76c93b0858fdb936501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c629804589c5d59fee65e8053c4340502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2218d23d5ca7d82ae0d049cdf4d35d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a73419ae679c8f6b983419784454b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cbded21b7da222c445795174ca998505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4671be0707eea27be2695955f326ed0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3357ef93f54e90ed38c392b50674507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606fe4f7281e090a8f7057846fc5390508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936aec12961c3631dfae28ec68e39a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9536efa94efb613013a6e5fec8187d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e5fde03f098ecf5f22d95702a53dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef5fbfedcce13cf109a5d3254ee30ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da187f56e6c0e0757f1a330dcebaf3ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc051d6940cf549b336dd5490f164c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1687fb0fd001269479cba4e47451a3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893aaf6a03c025743568f7c6e651d6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc4d6ba7e7a8b87aea82cabb7d03a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44805d91358ad3d5d296650353acbab3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556edd64a30e9539a7b84af92896fe25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f48c856b98b4d9ee6b5e60c86886a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b395ecb8d81517f42acf08dc56ca9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6947f925fe06c735614b9c925509e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153b12a1345e633f11062b42e1cd1d1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f67888f8e9858c5fabadaf533f3436524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08f82098509e5f906d12838f7c4473525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a8a06b708afda7fb8c197fd3acff9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1152f5a5aa99e19778779c242297ac1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c938483cfcb2032f9f18f7e5043ae2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541edd6cb130b16e5148ae3bc6ed74c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dfa66a87bef0ad7de558062291289530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaed1751b22cd3d9128ae9fc1cc9d2e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a4ba55f44ad7eeb758171b4bdbabd5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95b8382c95b07e627635e87c2c3de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c91374e3f296d92f9eef51998f6e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda25517cd865f2eb2a9d9c409fad49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d64c305fa984786bce2c40893253f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c1a5e8d65412f6cba3b665caaf803537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314f11577846100c7d494cd017b0052538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c1e60f99dae8afbf81c5cf7ea93a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51c7f81c664b48c187bdba743d4733540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae08eee8557dfccee851c3ecf01a5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092931add24c1e9c60f0023262dfaf05542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7472830167236c3fed46216c4b2ed98a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a5994223615ca7ede4a1b27a00efb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8090fe159649e322ccccf1303db3404545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c8d2c9b3b9682069e064afd748c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407aaf2f6155b2bcaecf4495ca4a663547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c46ea374fcf10af38d434a68b954f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182c21eaa92216328fa2cfb41d54e6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e1825e42b003999351ad12172cd9c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7514ae75cc02da086029a78edc100551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2085f3cf23204f6921ca731d69ca7dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd00146ac9e69453b100ef9859955b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317892707bfc86d0d27e23c575733e0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3aa9fb6fe94651472a00da69c7c259555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4643731e32c28f1429e44e56ee486ec4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4877ff2347e798ca379eb94840fce3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb0016ba07f2097783d3dcefd6cdf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bcc0916b845b52a719a05ff66f3ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c798afd35da861c7e0c4857a8193de02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755384c0e947e91d1864071b149713561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23745d9d03550bf1ac81958db9ed6530562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac880448976a72bac8a14568bd4ca7af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb935c59282d096bfcfb810f8a8a89d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cab426cf39c10409fec561e88590e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874219fecb81db49844066447aa487a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449df60df234e3d0099b35bfbb7f4442567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8857826addfeab0c347fa3571bc6ae3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ddb2cf77886fd464ad035e499d871569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8362db901a33e8f8842f1fd68ce1c649570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd42482af4e5e390211cdb2a1c7e165571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba76b65374628eab9974e57762eb4b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c71f332b641481cdfbe5a71492dc0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6f5faaa387c7ae95cdb7b1b650796574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78e6321d2ca8ce5fd88d107ac475a0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a95cc03b56b0a1ad6262d09d72b56576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243faed5d673bceea5bbaf6e15f2dc13577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb93092e0f003ea35f7f57305c0634578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf08db6a6c6555b96a6bae774d4f584579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833878dd8e22579f5740d2006e4d64ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693595ae524d4a4630d0c31f717d301c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a9966105e69ac55eaaff765289ec2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359293c5eba8895eec91f2cde582032583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37bba922a202f596610602063a48cad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c0d602d53a4ba83d625643e583909585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72fd3524d10dca09d85d0a4a13f0fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f210583a62ee3de2f05f407bb18ba67587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb0fcfc56062374942f29632a5277f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4fd22ba8b5d2c095bfa63412577a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa26326a6ee0cab61997527f90346f8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1cc21b66bf77e55ff86a43d797179591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf82e924350bc6e0ddf9ca460fa2c7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb36485dcf68679952d3de8d2148a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f1d3022caa41fb8f684b84c5fdf0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1d6faf5f3be5dfd59e8b03bc3af62595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a117b26bbdd6b84217e2b2869bd22596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ed0281f1381f8c1592e5e46071d5e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e236e47f288849257114786a2a2b61598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13797fa1fcc17812d26b5a1fbe42f42599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe97b049e24c6d89ad412bc565a5ee2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8bc2ced87d26c049d7d1bd2a4f188601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3732888d3664ad3058c34ec7527d36d1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a85cddd3773153f0053ca3820223a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7209f28d457df1d4e32d397d93e5817604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739ef2e16c523738491d68859af861d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e1a1155583828cd9a3de4f2dfc158e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493b476bb87e8a495291690fe8d6cf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9418e2e5bf0ab8cc2bf67a4f87ef4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f9491638a46426a3d7c9124330b7b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf7a994fc263a6ed29311def53bc57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35beb752b6fad21cef0ccb13198dc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67571d92950eb02567d536ee21bbea8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95c4ac447ba6b5b777c85163222cd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d8a4c0368f85fa92c43e454c761b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a0d1d6ddab6d01062c58e028558b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df6b9e5d940655f9543dcb5ac9e69616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0bd15a7fc02fd088ed431f682affa7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de677db2cb4534f3b73a5c3eec05616618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98b817f9e204f2bf7156df132a147e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38fad934921e8593166b09050e5a0a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f11e1d7fb92a1848e9f3487277eb4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3bfb45aa053fc3ac278b95569950622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72e05135dfecb8ea4a12a1184986e1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edccba7ce0d09540f5f84c04f3634b47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e0e6cad5f7e2351d88e3b1840e086625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8812518e6f2facafdf459e0f204271e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65636b7b7649562dca38c3e971bf14627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8f865d21a8bd3ac4f88907b855dad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd9aef92a439e2d92bdb3f59f2129ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8aa2d3964fe533ed35d4a8eaa4f32630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a6b304b94cc437d437ebb5afe7f60631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2ef29160db2523130722040159533632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960319185d3ba941f10b890d110e17d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe682db5842c69440aecb6bc57fde6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e37970af7b49e05e158b099198c681635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136b364fb9bc856f633faa51ae3635636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae98463e00edf381a9c51c3cce2421637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a761dc003df4a028480632c885ff0ee638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd806f32c10efd4b12672e2feab443de639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c50221dc0ad9b45d2ca0eb802cf496640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44762ea4dbd49fbc6907ea9d1a0d03a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc3f97916d5077f0c6080ff2f79e04642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08625dbf9c34a23808b04318ec6893643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416b8902c46f6d13547e6fd48556448644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7de1e25db2b166e5d9ee60e6ee83cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6dba50c279250a850d600e5f8a2f8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849c796b5094eed7ec670f2f0c815b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb6dd3571bf5b767c793d962a2b8a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3eb54452a69ecbe2a12f7177967bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000a9f1430dc9d79d7087ee40bda281650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddd707737cdaaca1bb74aa1d125f6a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89b5b86f8040e06ec9aea7a849e8a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771b793d4f76677e00f9f4fd20d38160653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4fa96513611c01bfc826b96cd5798654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31234f0e7131d917c8c5d164cb674cab655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016bcee298d81bf46b8898ae19c004e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878486150f6c8a0b653a1ba1268b2744657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad2df215b2ca8b49da94b12698af51658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3743dcaf3e6769f25ebbb755d7c5746659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92672de95bd05c2d824c537dfef2648660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786a4ea5b23857c2d7ebf4d0fa27d7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec11e16c174c6fc0331e67cede8aed1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008b67dd73c121d392a89f29f098800663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfe0e6018d9dc8e822c4cf3c187326664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c7b62f0409fd04bf94f1909fc492e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3353d44d6f30ad411fb6e917956bb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64ca78dba2ba4110a640d0792fedca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318534bbf3146461d7f68ee413625b4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed1411032bc293914c381e3614ad77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10e4b7b080daf308d8cc9ed6ac1703670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856fb015bc8699436a7b0fc4a9b06278671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d315050d48636b57cfe610e8919cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d6934946c5233310cab201ba0ab64673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8b0af7f1d299489992b78ccf119c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c7060b596184cdf8dcc217dc4f608675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a326888fc9bab2e8825528137744d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146776f3b8bc2866b7e33de2646805d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b80786528ecc2e9782dc3430f76fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3125370d976d10ddf1b3558d12719679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07144e79eb26a95839bdba11af6132db680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545205c1b4c6d4e9b5729b14043f9da681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c7e351b80608161f31e457ba36478682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da8a914d5cdc9618d03e19dd54f77c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c01f84b052fca8b7eb8ebc77b3bf7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b799db69857b13bdce5a58ca5bedd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa6993e552a97ac1558027c9ce3f52686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f45419de5eebf8f2a89aa8e6d8eb1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eb539234d28358da2f051bf362ee32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656385bc9fd4dd4ec3f06e40d18cb7d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbffcdd5fdb918ac93a3b47270f1007690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f25c593a372b99a8eb737d218fb104691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f26017a3ca4b28022628955e202516692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3c72e84be143eaf25c7cf83093b75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899468e36322b062c6092f3cd8859fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69dc4b5d3893499ef4fa97b197a1f4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbca7633f9082191d6c025e3de0f114696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735282bc92851ecd5d615675942c705697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe0e2fae02b85a7aa8c7b4021e4c6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f387276cbb16d03864e32a01d0ea22699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956a2846d692f5615321c297a110465700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacaec74789806d77f33eb2b2a1089c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e829dab7af12b1e9d474c9d62369ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63496fc208a3b0863617a7453e774b8b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde682523b3cc05f6b5b25673608562c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ddddca7d7164c4839b652053f249e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4786616ed1fa75fa4e35aee0f19916cb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c26680e7eabd8f74fd22fd1750ffd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc49ed75ec2b5a72a3e249f1e6fe9f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abfffdc71ec0937b7b25af60f2f62d0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a131ab0a28217572987b6d47671aed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cff7dae1bcaeee98a30a3dbf2d44d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc61844c6af9c76879c3822a39428a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c132b53d791c11952ccfb38b5e9e5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9b567fb2cd66f3552405e7c2a3f8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a882c752067e3a343fc68e01812642715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b133d89ee12f38ba64d08ea47a8bd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81955f9a3465e8b3bc41559a16863765717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09dc7e194f39a2eaf0c148960309f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d322b56dac914622387360ed47a67a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c37d243793c51daeded500f302a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ae957370d8db4abcf8126284688d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1593ef65093c064936ae06fa791041722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c804211c892048290b30bf0d0c6713723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1c3d541fa751e9f1e603a7d5cedd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44ffb23a6a76a2c2c0401bfacf9af5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab438090cb41cb7243781c456d8cfabc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a4847aeb8cfafc6eb370b1d4d97f96727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9270f1c8b3f04281a52ef73cf8382ea1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681884e36e2b9c6a9d3ce92777bf253d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a128a255ea3208eaa468a2fa8979368730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7826b69c6761f32f1d38c6b71a628b3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed488a9ae3f16ac2a2ce05f93ed37d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd8fb3ae0e2ac6c9b2a64322add44e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89c223f9f68aadfdf6136b987ca8fb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd0af56d961a602eb95d8b15e0d313735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18877315385f965ebf3bbb8b2fa93f66736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158de0cc5ab28f21d45c5ce23a1332ea737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a3faa84b8200715566bc563d9a01738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2618de6bc24dda35134d62e632b2c8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640a27bbed2e116efba161d76f9ad1f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87520f98f3a0364b0056d4a147361a71741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0736a8030d9f08e57cb03cd81819742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af3929648bfcd915a42c36ca2e50a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4c47fad71f8f1c86d76eb0c638111744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80379c9df1f186aa709b7d2fe6b25b50745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6f2a11d5f27fd1881e233701a87d8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a41b393da1ed171a600f087354ed747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fd6ec1399533f9668e89ba6fd238b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97a995cda0f5c7290e8b51e932e2b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe649ffc1c27702f71675e71d45fc70750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18cc8be7f999fbc8a638fc31eb4180751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b34c651c88cb4d1b52f4cb200d18b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d92246b55fa0d2ef5cb2c2d2e175a9753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>