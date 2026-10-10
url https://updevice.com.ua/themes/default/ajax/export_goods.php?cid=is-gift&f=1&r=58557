--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dba98d07675ed40826d8988bf9e46621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315699c7d1c997f4d25311089de8e3cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea42da7eb87a1c6b5646aa458e39433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e20b31283299b75029a0a235708de4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40452ac3978a53ea5e84744964b596795.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b1c6a10b93419da08e847fd0295d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c45068c7946f2f108a3a3781b527f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb9a0158419622037f109b678c7a0a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6c2389efc72923fc725b93bcb8b669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4822144a0af899dafff9e42d1ae3489710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71598718808e30e1d5719526e2554d0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404e63bac96714a87747363a507cdb112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183101110b27ba4f17659da32cf06ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3f037aaec8a60859aef89c2c0261914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd58b846aa1127c8386213c286f36a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827829fe139a3f4a9a34c7f47a4e478316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cbd04cf58f22158613a347e7400fc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1420564f106a654f379f036c5f86d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380073dc81ceed79cea5db90af2e403f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03c0498692632130855160a43f88f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838a5302d102fbc67eb572af0e3501621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f329de1216449273acaf9f0a992daf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e6e15e1f7863d9acc44d66b8bd13e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213602e47015fd256c1fd86951c986524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0961512c226ef8467acd1d1c782e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cf4ea735c7576153b87381aeaf3e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84ef444571605e7070a7fc5c86bc5e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469aad94b4be4dbe4cb2a9233a64463428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c3319a9a52cf50326e51688c8777fc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f429a3402d89063e2c8aa543d82d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecbb22190ba209bd53c53add7404d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0de7102b2067dc613a4d173b0154d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a7eaa982bb4b5cdf57c09129b6d5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ae3d138e2b0be350bf9d057ebe46734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8b55cb9f4249df18d39c72f7092a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041513e2adb8dc2b5d75c7ec38ca1a8c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daccd6804e9aa3aa9de26c005f87b5037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc48301d6e27a3a250a6059de8b7b6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816928543fc07fb3681685cffc675b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff404603b8e5cef795242a738dced0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c67aa8d13ce638205ed08258ca9b9241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc02099dcf7f6e94588ec98023fd6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ada12553651d3a8812b6fe01809a5a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d867f72fcc9440f7cabc721fb01bc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bceaf83f1139dbb0e2db27ee6141f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13564978b88c9d522426edcb8122027b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d58c63c88ca6a4c0cb0f99e41f79e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0935875892c3cbd06c6332e188951748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e04013734bc1e95288fd82095e65649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a60289fa05ec0815a9aad4b9637589150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cb26ad15655e5da8460b3e9d7046451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe4dab2b6db4574fa2444691d81372752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cfa415cf8b8075a381cbaabab711f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237cebcb706ddf878f7c88396bae68954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f634f1fab43122ed4b231a2aea843355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2d7434ce579c0a895c5d7f9a5c74556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf10a8ed31a03d38aad1e3c486037557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc76b4c464564f0099e435e5aa59fb358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37addce1d6ea86ac3641908b5213d29559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3585b3bf7508bdd4176ffceddfb4860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d7965492725aa3cece922644dd14461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592cca0d4d2f05dccfee84e01ba713e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61fa4f4a57e7a55b235b67c5d83b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24020fb2bf7a2c4e3ccaeac4ec20a64164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65f5661d77e79883b949ccbe9bf7f865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4aac417173175a2810aff2d266010966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853150e037b05328b87d3a6c8645fbd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64015e5cb5a1962e745c0e8faaddfad368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a7a61de47e600f6789a8a0e6b9f3869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba05caecf12d6dbf5c2be2cfb54a2de70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a659f6e31de11cd43c0fe64efb18e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1bcca2d6b30f7ad262a64d1b1a6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202800cdc28eaa0706f0779f7edc67f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec491327da114a298b3bac8724aae074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febcc50d04b2eed917373c796183bd1475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68534ce0aba696ae434dffed44b8859d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c761494a926ea058ce8906a798dad6d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9890a4fa399f2a27593cc04bf1df9a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa02defdf5e5a593b168ee277c8ee6179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ef0f85eebf2ab35ee8babd303794580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bce3c7194beca7a99bff055d2d90f581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb42ed0715da5cb57d5d7627c043c4d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5892ea06c215f5d122c0f00857853c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6db57039ac240ae0951e7c00e9b36584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54d751179a1b6549f23b1779b754b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae9293567e0d97cdf4c3d03910065786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f25d2a9125b7addb89a0c6d9af0f2e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba198da9c9773280a167f7b07a01ca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dada1ae6e22776a6df7730db98a9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63199cf8c16e1fd5aecd95e797bb0090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e2bf88c2df21c848922980fd57f1c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e9ec613a56a21fb5d2447393f0d2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf43d331f0fd5a8e8c5dbd0d56fe2b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affd8774406b37ce8609609e379a3e394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ed70aa70be89b431d2fbcfb28e43f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9497ca0f66f816c55ec2112323baad96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744cd3eeb7c9d1e610e43617219d8f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82ad2bdd9bf3019deaf431f29d68bc098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74bcf2b3cab85dc13627272a4ce17799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde56d7c68f07588641c6835f86fcbb0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375324a5cb87b9fea83df54e4226c1fb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c072b5b676856ac9d1427a894a7b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0e1092dc386daab720193fcfde720103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ad85ef607cdcb71be3793589a4bbf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c7e72b4dd6ed5173023c34ef91da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae462686942a5c082e3fb3b4e1ca38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2b46cc3877be5b7c8aae075f78419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6323643ab302cf2871282adb5cc9abf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579880404e9e5bae0046454adff9348b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7d1bb3352be9d80833498e73ae1ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4eacf9a94440d7c76f22f543ebfff1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a09a5db30d460c3f801cd937168bffa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad1c370980ca834eea1353cd92c355113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a71f56f7add4a1ba4b9c1227e62a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238abc685bd40ff67cfff2d6fdcf7e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c618297f5c910df76f840c2125127a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b9dab9508537f8154a5c80e7920a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeee9999730f0daa2c13b04bf064cef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d858175d821181d98256743e2758f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80796d53fd1141f5826aa99a6e497dbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece85063b2fbc465477531bd890ffee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12991e109d28f4ca1bac109833ccc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812eab34f0f8a9a1e12f982ed645426123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e283cf210960cf907c6fe3b7549577124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c88c3d5fb0ad251161f598cb0673c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25569f19c094e81cdb3cbdcc145faf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c695c9320c3a7571f568385598a936d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3407f111a3a07d53959041ad1ed34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665aefd0109776457829360c43cf6728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a209cad44a5a8f1daa8f7f5991bea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88835fe7624379c2dfa5bf3b919f2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b99dc751268bf0e1b0f5b129a2f65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4a7856ac88a010132f1669c14bab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac2734244f05991f3732767a4aa9d1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e438be35bc07d1d0b5e5fdc08dda6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c31b1ddec39b99286ac58e1b32f187136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a892bce3a613a5b406f12a7f3cb4a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52397b67d1e95d6b2875fd21fd8d52e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d93df06284fe2728c48b27f91d287f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21801ff22f6dedb4604e0869b0aea7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b5ad546c115c79a6744e32babcc38141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d92931505e89b6a13a41018370eb2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b2fb7a41effcc56cfe761ba526e6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37521289b7af856dd8f88a8783bbcf5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276b135870d10b21a73e3b5d1df2b70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031f4ea948863bb837ecce4fb56c9f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2f81db616e370f75844197c80e59d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e79bde0c62ae54f172a7387e059d9e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586a29efa75ecab5772a6e4630ef794149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ea25f6fe571477c7f9f43724a523c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7694c1b3a89d23803e32ba71837259151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b537a59faea97c5733a4b3d99388fa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24aa2181b6409ec1675e8d72631e2e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920baf18a690b5a5bc909c88f49b3d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6e6728084bd4103635a32e056d2cc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f7616e25d08af119ccb4006aa2df2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92798879b450bc1825ec95038ce0a1b3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94473562db84c6a7349bb44a503b4985158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acdec93bf4df7e9d9a58caf705f32d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa858eefe73c26d42563add53ef5702160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e88ee261bb765daa2a5eb3ae1c721c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baca194d207580b6d9abe7ae4a4aa4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c5056b1055d2d12f4253a572bb4a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f957c6a1715c8b263c04a8f5075e973e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b4b967501857ed7fbe7a7580273e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c4ac4cba7b361e888cc39da3f53e2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37886ab22da191db81873b145928ed80167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59accce4d7fea5f85fdfa44f53ad08d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540edbe33a612740d1aea4705948db4e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aafc54d60998943e347f0fd851d2ac170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3280b7251473d071f751c886d5dc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2869f5c78df23a2372b11e8a2f266bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92afca9f08c3fd9cb6ae448ea6bc618173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317320ecd862c82621975acc8e08718174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181873aebf3eb9833da6e9e8a8dc8f9d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3ded22f7cbe65b32b55870a171907176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012dfc06f2bb510d3605de4db6604a28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfafb7bb2b729ec239cde1f8096ada178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9a745f19983ea5311cac38929a528179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395463aebb2282c3c9add339cb4752da180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ba57d45b3b83267e9c1a8d35100d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a759e6de11f7f1c762f866f49846ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a3d42837e6d703cc530661e190a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d9d5c75abbe90cf2143feba463568184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f358b474539df355e304329c09f0e88185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48dee729c2fc4e0957077d2224203fe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d251c75281a183614e31b2ebc7bd7c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f56942817e58eca0f0b706242ae8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1594378fd6b74699066d2341b8ee8e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213da3f252185db5e2d2e52bb59402f0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b43a135ab6315151aea21bef3c192e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae960cc2e3ef53c57ba660557053f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebef65c43a1b6dd0682546260003100193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3134c8bb3d80e75b908e2afd280e39d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75827d537551efaaefcc9ce237a2b96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba286b14d4bf6117c0d1d48d52e2fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892c8394640fb1f8c60e5ced981e23f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596f1f544f909000ad5f9c31e3cf5e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c794d1cee939dce7087b57c2198d64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea55fdc5c2e95a0eeb95f887384a000200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a0c672849d580453f25113568cc8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fada4ede71c23cf92b70e483630cde9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46353c60d884280bebbef6a4854e3f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea844c78847856c4c9fc6926f6d9127204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e24d1914d414365d20ec1b66dca14205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183e72ac861aa5f82e69fe9f0a103b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949e4da297fdfa7fb54d005b7958376207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00680f8db04ac1e8b948573339f706a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4775834d494952896d949aee890b7f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7692c033d14b1d9bd585d74e5c14758210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9de2c79260d07a3356fd8ccb179b69211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554eca483e08f0b546098f086dddf3b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594fdef82062bebe7ed98b5e722b274a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c77e02ee376b89ecc29abd76c1334214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2acce5dfb9cc3606388c2c5bfc33e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2764ba2081ed46f17467cda43e048ae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08035744074912fc2dedc545394f4dca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3fef09e6914acc4fc9010cc5e6f47218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3928e68ea19189f24826cca7d38b3fbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb82945528b4df75d908dcff77c41c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fda9dd1e7658bdf514affe24feaeec221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca82d5fe59b613188d21e950d3fc3b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2349ec100383257a99bd73c798cb2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabd1198ee4e6895f278fbe57cabcc6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76713d11b04d6ee3ac63907544dac8f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df1c005fe557cd28bdc8d5ce137c77226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df245fc3817a07ed15ae00b638da33227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffa1ce4c11a59d7fad5f61870429ff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8de678dfc4781407d610838ae30f7d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c957d6b7cd0a325fa05743200efb6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04887c613b8ef30ec6736fa9fd5856ef231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f07a0de01cc1b0d0a5cf0c29349aa1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9fc18ecfeed590ab5de22dc959478233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67ce973151ca8d071a9a1a1348f670234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f6cd1d797e26441a305397c708f54235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee0dec112a5c5b2d9d5924e48bca78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479eb36e0053461e58399115d8ac65dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39006a3cb95612437360d9fe64e9281238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f496d7320d5381af2a9c331a32419239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2f24f22b8632433a0eed2a8944e55240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c13b06e13f158625ef2d6ca17fc5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae4cde0979e5e0d24de2d6047eed82242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cbfdd0eca8ba7e3206840e5699ed18243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0ab2e4316947184d87e72584fa44c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55192607404257edb3fd1e02989c8fa7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064893bbecf4da5e1c51784b58c732e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5edb4e876462079802da78119b65b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a18370661e22a1c4bb5e4e38126c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2f7459bd421fde7dc96a0c0fb43c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fd4626aa9ecdd5dff4dfc59153256250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a309815e59a5fec256baff322ebe63251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb43a6d61409ad5d8db14dcf5e91d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed200751c73dcd1ead274cc3c24e6534253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7707f8828ac1b9b1a597b8d47873d52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bc84a627c5cb6c8f5df4c5e4bb6c4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed84d06da23f81285ac82a91771727256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3800f7f08759332e3f6c5f3c26173257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8b5f30fdc4c1e0611198d7d9c16dd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e318b272abfbae37d879620e8e6dbf0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea51d2599228b48465367fc41369d2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d37f52503020b435e1e6e6f04282f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777027592ba4f102d08a6a22a698182262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701b9c4e80d8f663ba809602d9c5e45263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b73849775d765b58106fee0fec9a5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d688a91786a521a07354ce4df6ef29265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63455c87d56cb6df1c27a12a4991345266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd88e36115b2e95d222d0750302242a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c27ca97fbf186e2c3bac18de0b0ca8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f586c8df23347409d5c2dfecfe4afb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd7cf8742eb36f79349fd96688820d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ca94c8338c3ae6997f58a75427a68271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f3f4f739ce9ac3735999dd01d315b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfc82c94a3900a4e8250d41e84185c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4b0be9bf472f609976ee76ad3aca1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec4eac3030014d47e4951510562613275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4025d70d983a85cdb1b54bb2fe21f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e3f43efd47d4c8e1dedbd4370c562277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221a6a00df5efb46c4ea214398b9d07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0072c7e5f8f1dad373926bdcd912b79279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75768328f8a3093aaad2240d1e092a91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db928301c9410225f6e06c57319afd3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647630aa8b76993cb2f90b33b7924d09282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa001d9a6a09556f76d39fbd0f862b31283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47d84e21154970ed95210f3a0a15f1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e2117edb75a5d8d3613b49de19d78285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1483bb552a5244940fccbaa760bdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e8b127dcb3934c0c888a5acc95ae6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21334ebb1b7485f35d7d4ede98f3e0d0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156cb2fadebaca97438fc4f249fd184289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a30fd16be650709e5773719d7b3af6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200165c9c10ab5f82dfbd474df8443fa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87319c25a7b455d5fca0c9fac3d535d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d80985646ea24bed62b1fd1092bb46293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3c15df65902d0997320d392fb72f3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8cbae7b74010a961700749c0732d74295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcdeeffa7363dea8831a8837dc270b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568cf7fa618fd3575421dd09ea84881a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1645dca57c9ad469348cabcae00a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288182df3831c5e6a5010d515d63e608299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b6914d44384a2f7b5a8a7ddf8b15e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eade28931f34f9fbf536a29e69d8e6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d246c9f7b080dee3f2475baaeb918302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491172b84e4fcb60a5bd64c5948a6f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c4f8378f273c2dc028e217c07587ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400e0224d31fec4f6f0c9ccb1cbe72e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d789ee9c0423e4313aa67fa357c84306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b489c733b8f6e287d374087146fe9c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e180e7047f6bbf67d8fbb7242ccbdd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefda1e16b5a444f931112664508df2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd7da12cdd784482884c3321cf2abd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbaac4218cf61bc05da18341076e41311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657a69cfa94420bd23d3b38be0c0bfa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbcd06acb7ee9d8188c9fe377b01040313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8014063495777370f0e8483bb1c92314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a589f1897614da6e420b9298ee37c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ace6f5bd5ce6e23777bec331c5fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdd2d21afd7c45dbe3fe8101a233bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbcb2820fcf1f29444d641363ad5fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782272616b40dbde3cddc9296ecc2e30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9367ede9c05a843909fb3af38db01cf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ceb8aa08047d0b0e21421089b6fa31321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506edcd169442c2cde3c7fa525efdbc3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742580141951ed21329c68ea811af21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268238eca2f302c7cacfc506a8d6f34324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb493d74600d4703fd5f168a6d3fa06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2aaa9139895f29987c7970ad7dba0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83719cd9eac6bec42e36088aeb3cbf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8aebe409e7571e004061df31ed5ef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a7f458ac359f2a44baab5fa464664329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6ab4176820d393d8a9740bc2949c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8459a3a652e205646278b56d3934a7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47837d3675f5426ce89fbb52fda0ee81332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aeea8ac839d2ba4f8d67ce70e33f91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8efb90fac0297c1493b7d6a6c9a2c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7986681fe79a96913176de9d61d232335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed5926f0b648a740ce71e169400a4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154bd53cdcb3a4a9984d1afdff6e1a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8512a2fc24a2a08b6f151361572fe8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6075f2970adbe583096f47ee1f4cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac37dd173b4c4c20bfe3dbd2613041f1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb34d1b1fa684e9e910c6731f8ac57341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a50b93032aed62464e82f56d92abde342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff06a3864bed2bc2215cfa71be889dc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444bab51ee681dd6e29bb75d1480227344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548ef86842be6ef317ea5d3375b174c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00237596b945515ede8278dcc2afd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8f20629956c9f3098d29d1bbd4ac4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c77a46b80a9fd9ad9386b6547b838a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22021e0f63da728884c2e9731a9c52fd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a25672fd368cd76a31e0e22bec5a11350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccceafd6a9117f86c6dca258adae05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49edb4e13ce0de727859452b63ac290b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f841fd096f900dd54042ba604bc7d9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815d008262f5df4f9c491016e83e025354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4728452fdfc1bead8487367d25c2c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111ce62a832c7c110ba8f18675f9648356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c680406f040bb2eea7aea3b5ec4dd4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f240f9f17bb8f9add798b687b9edf8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cef560780444363b031d3638a1022359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea48870610a7469a5a916c684ab312360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304f0fc5717c858d8cfb87e24879c0a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fde4dde7b4fecfb3a08848de5ee3d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecded1a8d13f815e162d2e7e6429183363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbbcd01998016f597f7e4ed0b7fbdf0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5618fed6a89f8f326d50cdc78168f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d5a6e7be3245e63695f05a0e216a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdef01edce83cc7ec229c3556aa64b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdfe3a80d82fc4011d44c0b389c2c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0dfa30bd6b326eb9e458df51b6d13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188a2e9f41d5cdf915d12a78e44e0bff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a251e4990ac1a421160d92949bdcc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29165e9b81bea34126e508d302f2a93b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d8735094a361235df952f1fcd77d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9aadef57ef3e72c678448d227fbea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20464cab01af02561ff26828ae4085a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10d02c6ef12325cbe9cdac54aba81d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4e94cef56face2edb5d2666e33473377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb36ad72f239601b5d14a7c9313b03d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edbadb6145550466690c1633ed1651379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd28307bf644948d80befc326a9cd6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a7ccf00edcb3873ac315eb8fe13d7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56cd1ef0dfbbde293ddd5695fa4a82382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281ace990bca413146ce855c0d08b58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea286e9a8ceeafd49de54a089fbef90384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba120923944e01157f9e4bdce9e5df385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94e63866cfe7032f01f2cb6855958d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4276d11925c19d4d4d1c1d16defee95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5958db1239e50b151ce5e4496f53a2a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c68628daa496d3717a6068af8e265389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd833f5d42007e1634f8093e035dc804390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781370511f6ce5984c312e85bb431a31391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358c906acb2866a2835389f7c0b261d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc386c8a480de819a4041d1d07ea595393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323822b441c0587826b113b4be90310394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f073dc3984fd8d3c366e8439f95c89395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1027f5ca36e50bde297d9cbc4d629f2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39632927dd6514b5c750886d17c3160397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d1fb8e7baa09b33a8fa39783acea8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf78bb936616eb939b583e0970b2a7d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fdbe11b05c8aaa568bfec21fe139c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f5966b02e49aeee146f468c2250a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce2c9bf7627114dee681c9beda7990402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b87cf5d0fe24ef416cc397a491151e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f87e454d0ccc133b9c607cca2fbf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26f37b99c657b901a390188c37e407405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c534c6d762b53a1cc9c8cb0c1d5ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bde32eef906265b4ef81f72026cd38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6830130910d90b90c5efb341338c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507e1552ddda3c4cbaef9c2830838f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a708bef8419548191664a5e962d15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c284d9c64328d4dc4ce2a64eab5f5e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf05b313596b871367846ebcd2caaec1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bf124f5998f9bd7c90e2f88f3aa4b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9d55f8aad93fd22e8bd7ba5718107414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23a3ca64244b9f87d7a3873f344335415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17484f75a54c6063e712c3176ee13d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58c2390c6a51922d7e35b5ae957f1e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4431eaa3db3c15a4515fde0a79903418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419606907e30654ef43486765e02e97e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32f119570e0e82987a050fab2ad2c1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcced4b23e2ac6d6c848fe736b33972421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aea17975e96e53c21db5b639eb948422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626a0272f5aaa1fd6ad6d66a6ee3601423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca31a32cf1113d82d3c320205b460af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591414ed28aebb7e85a7e8ba85e37f8a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb906888048a1d901858227023685aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e737f9367273b0f1239709f522a56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549244697ff8146dc16f6e19cc118754428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750d583c321ea13b5eaff912dce10c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500967dda391b280e42664853cb6af7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d0763ae2745d53a17e1b6d3f42b60a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c88bba7b98f0c02c32fbd04f922b5d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9920b5803f9952568c6dfac7a4d5a04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66ed796effdbc7bb507793ef2b5dfd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a2d55284fd5e002e596cc135cf10c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75578caaacd34750dd5c2ec780bf278a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d2d17db4342972c7bd66e441ad4f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a86d09d3c86afc9a665d6285e0da58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e676744123cbe3bab33390ee61246439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f9e0f0814b7a6bcf43d897e6d1ea1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f9621760442307286fc509bdadee7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614506b96b3bb2863a431a2d22071671442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae93029c96d47f1b4046d9762971cc0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b6e8ceeed42a1de4e999aa54b8628444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb62b40766f2194480fef491bebab87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee15691163d00a43a62c66e776663446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdc4d95b5062284d42a25f2db4897f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453a60f958c704221eff150b9d79494448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970627e199fa50802e1453febd58d019449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6918882afa9a9e0975e0767970320450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7850b30274de9ec89ae410fbc7845b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad78b33a40833cc5c56cf0969be584e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813801daafbcd6cadfea6a10477299eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d085835b02ac47d99e32e6d2a1c41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10aac77134d2f7e013466943634e16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622d10f62f21c4d39a33f2fc3e05395456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec65635b2f61a4f0821ad3d1e923c98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d90a11ed73c21eb7ae108e9febaf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf89a0e43660d1afd40c14f13f3417459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d62da2a1caecb75cd3a911a08bf42460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630ae74bed907d2b058d7122bad3d19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdee002fd8d2fd058dc3abcdab0b3c1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f97fd4cdbe32d6d309f5a21ff809ce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dcf6ed27438fd5f65d8151058af17464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7cf7ffd053668a4b8ebc7a9a7bb883465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f2611e70b25a17472f03976499cd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66d195c753b87998483e5f6a42936467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286c0896baacb202c87169b503169bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa77c6cbc5c1073d4022abce3b98a6b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf496927e11ab14813271dece18402cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80def85273fca5400a538e35092a5542471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809f61a269985e7c18aadb55e180b79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906d94beca22c9b55dce450fb19ca15b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8eecd006d206c2b7d4c251f5b6847474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452cbf8429312c32c87e2ca95768d7aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf419dd33531935005942f90b373a16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3967b5460b21964a490bad781df05b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ffd4ded369e18e2ed67d3923872fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2c8b0117f5d426909980ce893bb1d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c3b3ceabbd720a0822a0939e93cd1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b8a880017ad1d7877fa75a1d89f37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ebfd9588abb34114b6e76e136ad3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e3a6230e67821033ca191df15a99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae0e98e37a2751d3a3f37ffad03ac6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd828b8a3334e7123d1b6fddc2ab689485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3107a254cac02fafdb7c5f1ae1f122486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b576dd398ebf1cbe5e08613e859a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374be46d2904254da27a7d4ce88534e3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2859bf49c9ff26495c893db626b3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11e8bd6ae73038814d9794038c651b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f294462e7122e9e6d7482f34a618bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca26dbdd8977a816850766a43cb66f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bcd7ebf3eb51761246cfdecdc2ae92493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828aa9483fe97f9f99d957319db92454494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d8e2be499a18f7259cc88abf864ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b39341467f3553c435e304a2b4568496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dabe4d364666d866647eaccf2a1cc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2917654aae3f1aa326b86e9c3ad630498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b31929a8fa6e67ba355b5d248d42d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb00a370924ab922a218621491697500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930d099d6518023a4f7da1b2337811fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aaef4a5384f07fe67310ad9070bb59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb14f6217e2f9798573566c7a53f37d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d26b767bc867510ca4e3ff72aa763504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb70e3c351312a2ef4306c6943b4d7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd5b175fa1779a3f20f99e1f3b3924506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc76e648cd7ad50d97995847411700507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ae7c84ccbb3a4335b3049356676a2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f1cdf9c898b12a0d403243c6e333f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbb2f83b3e4c645d35c6e8641eb871510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504de29dd302d3f11df85dae2a036b25511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a587d61da9893880fd082eaa8d945512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e03aed57e97c3a95a307151927f8d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0381f6f5fac623cd7ac97c814aad77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2f860671fd6632ae5d1b5ba178c2f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1701e35f3da76569389e04b9fc0345516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353553b41643dc6f33b0a8d6eb852dfc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959adb7dd5de16dd27ca084cfb954d86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da68cba58f468d710eb6358b7c481d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17910566f6291b30b576cbe5314ee3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ec8a6cbd577ea0d709021ead6062521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025dd66665056317025e29eaef57d5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb881a1153fd587c414bd4b3e5a0d4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646002e5089d3449bfbe4e1ce6050220524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afbd3d69ee6ff81ddc3e258781ea4a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f329766988f78c9dfed29ca32d4609526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3fed8ff072a970914e4b6185e2e62d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1075cf17a3527f7face4a2ffd7f29528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428870643bb1f5223384611baf4eec4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83262d839df046a3226d914b0211440530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db254b489e9ccc59e09b901f3e5e25f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73b637655de28f310699447da50fa9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437aba51597d7a0bbfedc3bfd9120ec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2de7b20af793540f53c4c050605a17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb163da8433d054f4950ba8c67feb1fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002479f8ab24295136354f89826af21536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f42cc0eb0995328d88c3203f7dda8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ba6e616d12b81b5e43c8b454996d9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dca0e6312d68c061f03b309b48708c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5481de700dd446813fe041b600ec1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f611c5a90a98be1c09aba886aa98606541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9aedc8c23b1d694eead2291e95c6c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781b7578a648ee386204e866ffa600c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54de82a4f8b765c4ad94d9cc5d2c52544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a58c783353322ddf9192e7ba6f1f7d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa79c885f7834c1b8c183610449aca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d54afb6f49b8db61ec9a933b59563547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5832912d08689be4ecc6e68811e4550548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc9a181218138256448da3b0914f7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d96b041938b1337fac57c815780d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c7ed818204c83a5e4e87fc21e465551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229752561c40204521876c8054b6566552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415194df8a8fbf25c635d9b03354f02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa4502d21544c1898ad3148dc19ec5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b471ec7af44face470723393b67f3d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5836a6e6e8f859f90711b6a2a0e4252556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8a74c7d60afb215055f6bb0d5afd1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79b34096e67c6c5f97d0b34b2dbd20558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46d36300452f428eadc625caeb4ffa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c3c3a8337ab42a69b825784ddf2be560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee4a9ed40150199d39635067c3de3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c819c95f63252356a1bd4ec76e7062562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9713513c8ac768c6187885b1042eac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b1fea560e219f69f04e4d239eaeaf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09930dc04204ee2fdb68259fcd6455e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ab98dafb8d2c82fba23d0bf32f91d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e720c28f746054a2d32fb34a45753c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647db46d1e78c2993f218c48321720a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa447d1a5c9ca0488dd13060b6bb204c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b724f052e6e53f84ab27d4440e9fc3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f70edcd35fd56b45ca6641287053571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcc98de00170dac6c98a5b8e0411413572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64b4cbcefcd01cd138fb3995b09313573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e10693ce2c4bedf475d2bad00b67e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89220d373e27d6badf61489c880f6bc5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c5de0d044c7826af44b4c7d0ff3a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6574e39d155716fd7c218c733f0bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6786ac71f674b13d2dc2e5bdabc30ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5d5fa3843d8a6611d76520803a02a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6932ca91fa29ae1a0a467ae911406d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e429076b58af756e4495a7168f6d670581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60707fb4fa8608ef8a350ac1948af6eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989897a91352bd441b115fcc3ad00e2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe36b61baae8f69fd43b579d32ff45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78955d22cd6d0c8a7e856d3b0297ecb3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2710e3ed7051835dfa8fd50784453d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a96a6b892e433a602bba85a061dead587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac4df6130f3f5b28d8c4d544e21e612588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87ff8be822cc3251cd07145bdb6f41589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f05d3c69a82aaaee7bc15402570e947590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277ec7eeb0481b1978ba3831eb4e896591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9614b7fa7118252033ad48d0d4327592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cfe0c72fd26e617f16a85be9d80d5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e76f584c44d80c04329d73553c810594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38270cf42407d48eb2f1e869152e162595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc245a7236742311088075f162a3dcd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e9dff5fae7cffe41a6c837f143210597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1c1b346fdf31a988126bb7246dc45598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e541359046560380198f62b0f6c10599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f03d52ff3b4a11026289333335da26600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506d650bda5d36bcc3424e1e542adcd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a93762d67f8e8881bf0dab30cf9ffb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e328777b8e3b9e32e0c760325948d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3761aec0441f6d33c1062cd63f3743604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f891782b502c009558599269cdff57605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a40baec9cc3153491f69b5a5350fd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e5d831d59dc14253c1f26dd536cee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee864821e66b3428b9a1a1b8a2269608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f95b9b3aec16e46054dd8c28998b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f469e7e61ab69f6e21bcbaa8906a517610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd77dfb7276430953a36ab53dd6973c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d9db8f4e58ed2d51b4bcdd7ed5ac0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fadd56a96400762016cdbfdf6fcc315613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4400d4cbfc3d23cb1911ac4faa0d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dadf289a69feb519b324f011aed5be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16895528f7a1cdac0d330db6282d30616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc5cb4eedf91672a04ca648aa4d83b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ba55f13f91eee77365c2b6bc35b1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd1513b83abbae7b1b768af4134e99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369123539b37922a76338743046d22a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77d7fcacc0d5d46c95fb2f510e7504621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995ca7848de238237db8c30fdf0907622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb784cc67ba35a36c4aeaa82a53056ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d49802ca946a306e9ea7d10bab71d4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a7d9b0e36aea944cc04b005291ebc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f965947f7dfd0ca69a8d4f51f7b723626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccf6838723b0530a102f43f2c51a5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5621161296592103eac9f83c60a9d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5a9ed196fe50b513d442e0afea6b5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13147e04aa4381e4a1577bc8b6797202630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45dfe8482c265ae521c9dba04753ab631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dfdf1cd18d3a7354f0e8ac43eaeb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b19a499a3dd2242d902d415991676633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dfd24df704393697e472b99f491b4a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f276936743ca69f5b0ba8d8f261ff1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f8517ec1e7cf57a80be0af958c737636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67156a78acfcf7e9e510898e323b74d9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e2e987c18f03981294ad09b60aa62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f97ce97a0991edd5b1e9721a67917a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06069f9f6a55e41daa16e58fb3b4bac0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e706b9e1af43d37590f9304e3bdd0ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd10d1fce880811ba66543080ac6c65642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346be859bbed94a9beb03603fa1478f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e746d7ee53643d3609135d288a16a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27ec219c55a280cd867133848a183b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f75f0742e38c9a8b72b56bf9e7839646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ae470f5d3c5e7fa07e14df4a2a6a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6188626964c19c14cfe3bae045e68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df68d2540ecf766549a134ef7e2398649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5d71d91d9b26ac9e93dace5adbc83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000ef37ae8d8ba35a9b7df5000ce679651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef91557d87690538a2b3ebfff36341652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19218044833f4580cd6c4b5b6007633653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4833979f14a6dd4e9ddc0a3ad79ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e7de1c675a1c2935bfdc629b13aa5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46eb11fa33bd665890440121085ada656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471674d81449074846790acb7b755d21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73f7d80146f3af66809269ff9e75d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773d770ab591ded956dbaf804ce7d6a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f151c5ee5a5c9bc14ff32fa83db92f8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c942f149ba2a466e35ff467006882661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770949cce85b91c569c59fb2706f1242662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f74f2c4752073c0b890809e8454409663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae84d9c9398aacb35021da80a65af0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f96d18dec4785f2fdbafaf1fd8a10665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bdb2bff8525b2d8e3c509f401b6f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41359c8e6fe8cc2bc681fec066838d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4d0c79f8bd617d58054248a012c2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e5c7cc2cafe84c64f26860f94bda4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ec1c01965067277c3076664296218670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb55b23328c73ca05e5ecba82778cb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a0b94167112d11771f51548e9ce57672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed6912fbf94246aaa5e502529c3e44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd7d64933268d2c67567d53a7076ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d7d97a32aca0839fde9bc7fa061fb3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba28db684676aae26326433fbc2180676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb6243604514a07e6a8e255eaa408677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda269d127a249ab89836714dea74a02678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505866cc439f99ae9087c0cd5781f847679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a85b228f97d21dd4518b57e78ee05680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8aa9e7af1182814b27b7e762ed98b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adaa05df24c8eea25045af8114a2143682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188bc01c0241b87db178edbbcac9d5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11704ee6974129e623d6fea8469882684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e86ed87aaec472a4c1c038e5a2a47685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19902ca549fb8f8217386ec453c778686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733bb121ec7bbd6851ad9f31da0fb35687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ec5c7c16f74b6b8e51bf613e0cb64688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc1292165c2f6da71dfe79d65a62a3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d539e2c6425dcaf5f9d4a7236e43f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b5bc790910b90a1ea95f8f9fa5ad4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1877b0a825e632dd9109574dd267abf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2696a43300c61e15a3e77be6d4947b8f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47317e71adc609a6262ba3dbd1249053694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a03e0a4503842a3bd3cea2788d9d12695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c0245f2b31d342cf83866e17940ef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61fbd16f8d27a28457d2933238870a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f42276ffad41a33cd740e5db5e15d4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77a0288e6bca5cd5ef7d40c124e050699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efca1fb680b1a8a10f8ea0ef18935b6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3cbb78ba61ab162b1e3f3faa9f39701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e073ef4d677d2818fcf393dacb22bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb0201d6ad33b504e1fd62ae33a885703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d411b0246d8492099f73fd31ba4b0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270872605eacf623ea64f0a8e4b5cf5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413da5b2af5ed6d60a4b6cf3aac2df86706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de33703131c99d362ecb93cbd4c35490707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e27bee29ab7879a8fae7014ca0398d5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210cb3059ef9b5d1045a5f72495982b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4939ef31e8ac2e69ea40b5010c47483710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf92f3480881eb4ef5ce1885589f3f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721dd8130467cb7304fbf15a5e36067712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b583247dfb315e35712ce4fd9a5fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b6a6752e248ea7ae88d0b3fd73d3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425fb3b1917d630475371e24aa5950b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f5a71582847ce8c9cb0b44999a5a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5c139c3aefa4dcff32d2082ae9d56717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa73cc4bd80b6cc67334a8e53a86d70718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4dcf8548576c0a860900899c92455719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec46876f7d302ea7609d2071c9bc3c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78f63163fb64a7a431be4565d14098721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106468122689c6aa7ee7c33a4f50fcfb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108009e41771c0155fd6deef36e947723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e968c4441fe78f98418907dc6c98d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c053f6b38960e4368e2e508c05fc70725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2028edd46d9fd01ceb0605fb817f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1c64019957e9585a7a7c18ca3e085727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb232e9339ee5817a1f795f6e8030b1c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6f4f631cf608d5baabdec8147cef729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743de68d7a61605e035da7ea7487c948730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021597fbda3b5b78c96d766dc65ca447731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0779fda55e21e8568c8c31cbe0d369732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e569fcb08c1be9d10c88f16299c6705a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436eb94d03ffbbd32196812183f9ffe734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9814b7cf555b91f7d30aae548b380735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d92b894519db1855e5aa859c3618606736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2d4ceba478765960f872abdd7545a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af423c63917d4fe7f56f989780e9b2fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88604c2d90ec134e51df9d594ab0df48739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab293d99564fa4a07b2f0d04acdb0f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d13a9fe8e2e5a6a8e3b82f09adebe741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe6dbdfa42dc4927b3bf860e6ebf58742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da311485c7825be2df39ce743655c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a03bed88e15ec704eed70215b1481744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47a92505c8007043c8d7c2208367b8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df1a1c16a9b440570abe7f642f0d2a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2e69d92127491aa18e95a45f4e670747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a778f840921272b5bb314473d63e0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5508b0d65817c4976ba7c74649ced749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75bc50de5d30338fa3a9835a257fe2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fe84349b9e5b17fc100708f121803751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d25aeb77ac53ed0ecaddabff778ff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4f80fe194f6c83812ac6fa478f256753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e463caeba3a70d22538940d207b6e4c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33916d636e7671c0d2a7d786e9498837755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e4b58bbb84206c266af66ea394c73756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db902f93311b8ec3f8dbfe1f3eff9a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd59443383f7910857d6140bfe87df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee89037e8b66f5a2fe4b18e3d5f5f7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307638f5e4e5c372ef020278c57d4de1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d19e8231c8a36779090239e5e8d992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73207c406604a3250292bc6d95bbd75a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7698744380304e88b66edf5401cc834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87b0fa8480d215257fb27d891bd2155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118dd2e04ce49af4d5adaa7b18e82776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562d9187a4a6c9135588ed2d8f4b1eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72703205971c4611bf754eb45e728ddc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45aaeb0af4f290920ca37dae08a7739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276489f9f08eb42a1e69208225b855a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264c101fbd758f85b87cbc460b126611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a20786e1dd1634502227a5d68d20212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aff5283bf43a3a97db7073ea86954213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e80489290aba8f6b6a1989cd23c9df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861fa48d48ab300c8634f1f3ee85ad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808361b7027899e30e3aa63001d805716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63977510da6b13d31fe381c8337acf1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f07c37244da6542f00811c0ab0a5d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea59f87b28bae5dd98d1c43d78ba3a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7181be755c99d6712709ac391129820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f83ffc7ac991201debb20adf55679f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c0d0ad951037bec4e30ea2f495dbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d547338fde2e8c9b8049559465594923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda85f593c499be82216265c7c0cd57e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d5ab4fd8380bac8c9999ab7b70dd125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5df6d1b5482fe7c21e0df551a16b7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042fe6b8ea848dedafce58be1cd45c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1c2b246fda0b353694d306db3422f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e89fc4ea4803747df169b3f3f05fe729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8610b7a413ed9ee9d1df73dc2d3e84e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8075f08043dbc4a7ebdbdd26eff4ee631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d85923d0edfb5d7ba6ed2f40e3431a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddec64ffb8213b61bcd50a033a9d3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d000e83d809e234d9424cb61d01854334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e794970c9b5622a120b2434a2dfa635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e093086261a8809320553ca75d94198236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e275c50bc93f76680ca91ed9e7e4c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff6cd13842b0468acbe20c4856aeced38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457508fe36741fc44f64e62c1ba57839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05da50affc47071bea13523a5c7230b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8642723b47d9fbd7df274392d37341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f9ae1ecd091165800cabdf7c5757a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59c1b0bb258b1ce17ec7b7edd3e65243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e80d4133dd1b9e31895afe018011e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be10fcdc9d1dd1d428fc3c6849beb91045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aa670d531020a42b874d7cfa90bbaa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221889d83a64ca8581a54c8c45b4109247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f3c460e57cf088b19ce889e9c969648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e038e4e3c41e7cb8029703f5011ac3349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bae3d7b77ba085ba50f88e80a79fd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e918f302bc313695cab3da048e71e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a977e4ed366ba271dac752e77ec9e2452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeb1cdb17218de3e3ab7974a0fd7e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac24d3a0918354eb20347ce5b91b4c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd23839c863e322422c66a3ab3497555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327ca6fe99d900ecd51f703895bd09456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2d1bdca7a520f5fbcc5415d858be957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d6d62d8749f57a3928d5b8fb239d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b956ac87a1bc94b7d959cc3aa4141359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e285890157accd1c24aa042f3b5175560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9cd7dba582922a4f5261ef0eab70261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce850d6770b33859107f90d31f058aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e0919391a5c1c2a8d704d3d1e9ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89da442c33327a2538228449fbddb5e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fac4108c561f3e0dd46461877166265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa1c070e3444ae51f6af84ac5dd71166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef944dab42710c43292d0784090b4cc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad30c65076c4f1fc0ae64c42951a88168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16447e73e4d836040f1bcb5cae4907ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf4e0c94619e90964a72cf1521b3f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c02018460e843b5a51b459b16676b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cdf95a70d10be587d8c2f5cf936b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f236c9d58ee1d241ddc1c776a5cf873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4908ce79103df44d9a5cfbfc572e3374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33ca499e32eeee8577c89a0a0d59f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9977b81365b7c50885275b32aadb114076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f97b2f21b727b1d2cb009c3f8d63477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465d374ef66e9b59ef38a132863c5ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afac06d8873892d3a414a32808abe7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95b75d8b4da0dde4695f824bd734bc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef89c7b14d973b193499d293ec34e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab978fc458d0c706f3b7b0b09710416082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b039083d1f66246fd8ce05f76271b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922af6e0623376d6336c10d25e588684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d457d0a1f6634d949cc299463a096185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb475608bfa66255f4a77e6d7ab572486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6978872c0aa88da240b8401a869fc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b5078a4148bf6026a337d9cc5412888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6188cfeda8796547ba7e485138152889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab57cf3be2805229edf99f9a92233ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088fe569b1188e36b79b50583e339f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c761873a30ffa68271da0b2e24246e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd2aab5f217b8d00d2d7606c70a50193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573b01ca592c7e8690263c3c9e050ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259314d94547cf4d13d770e4eac9dfca95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b21da47ab7c6b1527e9664b4a5891496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae21ca80780624f2fd5dad6db3691f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203480d54787a2d5b51a90c9a68432898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6eb58f3b5328ab0a2c45d08c483399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92454bea8d8a934f7b862cff05783100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613167fd1c499c6b1f8cd7283f41e00101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0371e874d4c6773b81accd93f0053102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2c82e03a4f3a437879e9f19bf366103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bf7f11d837223ddbf0ca9a749b975104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9157029e912fa0bc634f936bb420358105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794005223160b6c5c6322b0a24b0538b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e327aa43f628019a21df4d2770d3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b73ce83a722cb77b730e7c81e114b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311a76561ba78317e105500a697acdf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900031cb77027ee0f97d7e3bdc5bfef7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de553dbe8ceb31f428e6cc22803a3db111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97d92c6ac38d28a8591b2d31ddfcf9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c35095a39dda8cdcd92fb446f1e27113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654b944e88f86398db321bab9c9065b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b7e18684bd1b820c3e866f6cfb84f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc857267d40cbe7291e9f58c5b59d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a80ab88433aedd350592bcf983642117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e64004a8c09a268a6a04544b9be313118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619987fec374a152e28fa4f2c883c3f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc8ab3cb2a20b9475861c711a15b32120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ac13e06453f50db104a6f32c9d5f45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc2a55ec0e8973f4c0e7faacd3a37f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6afb6b22b792db2fa8adcde2c756fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55f63cfedfed78d7beef12a720dbea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e22a848c92a342a828f47855494611125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd1d207bf67178ea35e6f999911fa8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a3fd2603c46e14cc52ffb2d43aab0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a752d99c9da4df8d84730b519b69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6311b6f997cc504e2f419b1923743a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a3cd8946f74d541ade962e3320a8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8126eb3051150c0425cd437b4041d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dd476b0d34672ee47ff6316661597132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626317fa7e418248468bd332bc50318b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a4a8667e05c8e9bbefa9248506a07134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84546d961b899209fd0d3bc16e8520a9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b9633f1ac1d9dc8ee48aa87d0e20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac67859315a8c392799831496e335c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f2b7b5c81b2e3c72a6ff27cb79602138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2d67cf0441c7a3019a0f96dab820e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7322eab148f23bd34b19978b8e18d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a1469e82f17f83c13ede9032177b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123eb3be4e9e7e2d00e21d9d413ba2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29e122c8414c4026fdde4ec34108f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c01040395af5b02ef0f11513153a0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb610922f1c3895ad77655359abff11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6775e5d2e53ae0093f782b3f266a49146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd17b1fbdbe80f9ef1a3e5e98e7f13147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe5beb2a9553289567335183c3e723148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656838e74182b868494d7f3f77869cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73aaf107d1420304745f22593bcce8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf065fc72dba04e5255338525407c08151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de13ea3f0d76bfd38d5e531a9e91d73152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f30ae4d43ccaaceb67ccbfdc36797153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fad803076a649599140db913199289154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7184d51da283e1f92ddeb0a75bf777d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d9a685150f8708b2a9e5b5d84df3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9a101ef14b4fa34760598e510b33f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406418900cced75b65353d52e1bc159d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3013f8660f347319ace4e4e6cac13159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01195ed27b49b02d61a402fb69326ca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d5e238b81fa95068ac28ec6d0db53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6402dac0bcef6c4c8d63cab189b3731162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d788cfa02e58955662c5816dd6a201163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40454776a05b867f879e6ebbb1153c2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2092c11b87b39d37310bc49e950fbc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741bae9d80f094379b7ea4ad11647a25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5969669e97b49f6e0e5fb51d9da06167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131f2ad1ed0859ed71c1fd3aeef2c62168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14dcff49e270812cf3c06751615c90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5576c05126b2967139c43282e1bd915170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf775a6556af64a9958d29f997e753171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf5406fe04c6b1bf2a47720a4f9fd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e71816c1249bb86c8f9e8ee5a6011173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c4cb1e618c20bbbb26d5b7a5f1f53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da4770c2056263a498fa8d6a3c77de175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c6d31f558f0f6816dea02631b1dae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83e3caf2a048b247d060761521eb35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13c89889135e4489b94098ba142fb4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b7e4be68e271d071b3558faed061e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421773607bddf8e4ea96dae953d95c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae39714177b79e1089a22f124932ba0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649cccadcde014a029f364084c18872182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a09ebeadebdad73db6cd813a2c289183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb3ef857abe2354bc5814aeb167c0f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759619f9e79370b4f74b00f9cbb680b8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba2d19be1b44e96e038035d17b7ee7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25106adabfc43abe4f435beeee2edc06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f08902640d73ca1695c74f55d6792188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00f0fad9139b5e8469bf4500ba2378189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2a1715bc7bd256fdedf8c9435756a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcbdb1cac3a7f2b76a96c09e480ae26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb20c9e17f3dcedc3ccee00789f09de192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b07f1761c239b5b2c3e8bd7a63444e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab15e18744f6987f335278a626b6d6f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda4f123df923c40584a1973f81b3d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea54f0aeaea536e429d300756ce3bed9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f31274c3bc3d3bc84f37620a84fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2501fd2e826454365d53005ea340ca1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48004729d6ace2b4cc5449c3bc0d924199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c268594dc788c2c8687724ac302f545200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b607cc74480c3840cfdc54aaab9a48201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fa634dbe08dd44051efac9c8bf137202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06817a44974af3f34f343cb67638592203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed5aa88768333fa422d1818e7e287b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33b1200cb8c0efcacde4ae80606463205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac5a887e83c5909e15f859b5f7ab2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c684ebe4fc06621162cd08a0b0d4165207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffc0ca1b01780911b81407fccabf40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9dfd3c4b613f7b3a436942c1f4721209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f193e210d6263eec021d749107ab7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2bca9fcd01825328ca8c05527e839211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c985105c81399d7a3847da5a63950212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f62ccab45dba8217a4d7b8fad26ef10213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4561f190aaf195e2e1349ce87bc380e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b1694b7b6abee119a7122eff49d76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658db7d430844d95b634342f7c46df216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735950f36e45f4da4f9f3f28e95d99f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fd5fcc36ec9c8f6c00b760fb2a8ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33365680cd582cd296e351ef47e69d01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09b105a56966684d6b0b21ee9b5152220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e2b69ee95532f369ba30f61a0a80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24f1abaef7c4bd9fc9a192791463ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80b020a3a1663b33721d56e485ef1e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503e5c0e9fa5fe99f26e9908e73a58b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3317c51f622d2c8e04e271e389c59b6c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dafe1dc73aac692a40e28376f51ff1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b57a6a698c7525966d8fcb97b533a9e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f9613eadd51d41d95f5781cdf10c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097dcb44d0e6c271f98ff89d00df050229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baffa48260077d89651d01fcd6d2eb7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4915d883d1050e72802d93cc6a23a9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd269236c254d7927b69deb7bb51c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657c809a59eb15c99aad852b4b2f800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ff1ff042af499313d072546119023234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319af7947e2fbc528c1635d8a88f986e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1506277747d4ed90ca9c34dc20c3f7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66ed7bd861404538d4d946aea18760237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171ee9b737203fdb51a2841fe90d02f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1579ebbe8907790104d0e90c5e9e2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9f6e1e98cb19c973175f23bd55850240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fd40013dec967da22dd4de58037dd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96d551432b18fceb27b97128f1b9d4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8761412876a83e761becab9edf5142243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2c97e9e068658b7c1b603676bcc1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58607d1ee43588455405b876b45aa74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d359d660bbb35458def81bbf2c2499f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728b15a737b8a36af5d23b330f5882247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b963ded1caaf86351eda7a950a4eaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd62f65b6f1aff9a3c5529d365e271249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5837b3ad4e6e1f7962d81575541fe78250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c225a66fcfb44cbc4cc4ef5d8e2ae3d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa0c011db0876654dcec86ab19ee77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc78a5f22aa8f0c06f595e8f0eafd8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ab0a79fc50dd02adc92bd59dad0e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65050d06ce44e7f81441efddb801bfd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4904b3ecfb5f36b2eb30ceb22dd8d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da49b542d1104386c897a2043d1d0b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d6a3d448616a02e3f49148c40256e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f357dfd05ca4448b9890ab524e4ef76259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca950e4ee2381336a6ac52bc98ee074260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba69f82888c14d4d07a3963826d61b4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37333b2b27a9bb9d594889ac4aa29f5f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd414eddfd423ec831b3c474c580319263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97032efb2173d2299da2f6334571a3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fb5d90f14972b2b6adc7163af0afb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676eee76f2bc07a05f4e7ef15d5ca61266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6c9f4eb73b42ea84ef497e582916a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf56c60c53a71ebba75f52e8f01930268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303a0ebb6130cafccb9fe0b220d34b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a9f7a6984b594724b747103a6ca911270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec4524d3046046670c868016c900f5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d83c340b58cc0d88611779ee009ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f0b23b14d889eb54876877262cf7b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b222eb1b8766da8100e76445dddc95d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97339afe1ddfa59497f8522acc4180e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332d926cd8650b4eeac822a9b387ebd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230992f78dab333efc978a1b8d6e59b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db223e89655791d90ccc3d448ecc3157278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad3bf345a9eaf767a18e8739ac2577279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b5028e3ef14b95d98fd3798791a6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b93017b6babd7aa7f1176b3f96c5f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e78c63657b838fcbea74d78a61da54282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9babf5c024614442d2033543202ba801283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c9906a15aa505583fbf908b8533e1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456118b6195229722cceebaad6e76dde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94403a40efdc91066e7885b41a2bafb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13992af3aedc90164ce72074829d7fba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed9c6f4bcf374783d2a0c364026a48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcfa6d10fbc44ca393d4f902c8ed79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899bbfea051c7709804def1bd5696e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef040316f74932a1cb909fbd1e9f74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2019131e74a794954c107bdd78c9ff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988c6d3700c1036ccba3818d96fbfb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4cf97e137ea541c05b3547d1961e3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0646f2d915164d65f33701acfb9af1fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef6100933cd95d7eb86df5d952305296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37b8b2b5b079ccc2a0bb15144ee028297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79723452ec99777a4e2677e2073aaf35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a041dc54dc7e305862b14bea2d584639299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cc1f75da1cc7be65d7e0cf6a53576300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92568e46bc4aae0db3777157ad2364f7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdafe961aa1d8e7bdc6b212ce331e3e8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151ee1ab29f3ee130d9b1a9a9e2d23f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dea9c83c6f4ab5eda7c5ddfa50156c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb46d683cb8e6c9b6d4f91ca034e6af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0fb39bf9bc3eb6c77b3ba6f32ceb68306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50a86d4db5d80860cb1d3f3c03d7b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48275a5ea0128ecc16a47c5fef45534c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d63971f23720dfba8895b7640c61c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2198c046a54552fec8513def790eb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec17edf35798aac9f5be749b8a21a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06af7db54d519b89d55f2f7051dc2a2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8a75cdf657b2a94875fefe4394076313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185663ec59a7807ff9aaba839b12099314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246dcf9b5038a6995dc997a15adf922315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06edbc33d2b26268b719d4f5836ce67316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836fabd81554699d46aa11c8c1ac56c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bcf7d0b69e09398e86b0d12cd4773318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b2edb32606bbdaf763ad58c739f0f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8a715487fc43a23045e53251c882320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34b412699fd4eb08f4b35ac938cb76321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280f5dbd29a6ab26b4cff9598c42301322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf09bc6fc0c0a1b9ad662ffae37d66323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804b1d33748ad7602faa2bb1bc631a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d67ad618e010db3b9924949db4d64325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aace68dee443d885d8442f3ec53b69f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10de8e4d801e669fe9f61454c17710327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac0a11dcc0ae78824317d3f4563145328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66657eb13cd7d1ab86e826a784c7739e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbe41ea6f6674a3a52b9595a8327d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b8d43b4a54dcb6506f19453c4cb90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81eeddd01d611bd2bc0ab2f39461e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538c7af638a8072a65c2f49d577fc51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f8c9ff1e004775e5488c9d2cc80a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556422e689a61447928864a0898052e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de87dad9fa9a060f53924d97973558aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4e8690d01f80bd2ddd08e5deecf81337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8b15c283802f62f1da96c3f41dbf9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08085e5cff7b1bdc59ec8e0f6c46e336339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4b69c0b25e08768bd99604f85149340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dadd18622dbce5d4749634be552f9d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3902f5eb05c3e65190838f8550bface342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad5e6964fb4b0945a40b4919fd5c4e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e74192b751c81b630564b1da9b099344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d9415c37a3c995516d55340d989fa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ed157c2cff2c972c2b78af90634cd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef8e68d9536d61f540cea66978f9b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975120df3c0e78f570bc2e589bb49b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4c2a367bc34fb347523167316bec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c77afe314321fd81893d5e7ee8c8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80ac7b5492482cc56c33051184ccfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e09f90242902f6a1a3003a85a0645352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bb2f12316ed10ae666c1f41896641353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f94a669734367b106c2d66e8c3051a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077ecefef885ff0e9826c727f9060f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66965a4e6bc1b6ef885107603f254f52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcab9262b7dd1452b48c1e1f918a52357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8774e1c3b0444ce5d78686d4afe92358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0effde328138ca396a29d6c06d46e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca846faa14544e4cb9cdd37e44a959360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f463a3f3387116c4eefdba22f13bc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccb33c1ba2f12cec3c2117812bf222362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9d76a4f0b4d8b836775fca8bda9ac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf883473e95147d0033abcfcda7126364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5d36ef49a245d754c22f7f623331365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe52b35e69bc43c71793f4f8f006fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62aa467103efffe27c4f07f944cac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05ee76379cd13bc62d3a1acd9ab12c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f5394d16077cfbc83d46b1812b57f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6d7900940a3f9754dce6b937fb2c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca27cd498d900080ecf89c29ab0c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1885db8ce90870cd399826f04c73bb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b72bc98824317940e9c712de9831cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5027e3ea96f9b4b95c87021a5462640374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d6484b3e28ece8edcc28e4d52651d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83e03aeda2a4e8b97cbacc806e58cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f853698be41fe098bd08d1deaf0e1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb280ae1e14e9f8726f146b9bd2894a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4adb156489384493154a7f92e7972e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12ef11e3f7ce31098250e9b4f79cba7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe531d9a468869c71b204d248f0fd74381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ba452e0ad6cf59e4879610e73ddfd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73e796e88f142c0bd6f714720c9177383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97f22584a0a56f0168e156e219910d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd0a97f1edfbc6f3b563043207fd53385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb85a221e3f51966b229864036b23d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1205de3ae08b23a560cfee6726269387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59d0c30db62a739145144b5884c048388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857de0ee95f130c7eb38f8a9b62d72b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74213ae38468beb6ebfeac953f0b06390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13160616f6371785ca19da26e0d5a243391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ef48784a6a417d42f195ade212306c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629df064bed56d2de2e9a8a6c5a6a920393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adefebf409bfdf21fcb3b5ec62c2a72394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675784455bf8024ac4a94fa9c56dd2b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4c9ca0083aa1c4417662b1a787865396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc157d38479a8d9c30fd4baace573397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae20609cc62ecd83bd94289eb4af851398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b6cd0284178160446b740a146042a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2ea909441ad8bb099ceab6f615e15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d45f283205f0d84288f6d42429b7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a040e31edf2dfb2b3434eb7437963402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe26a2531536e0412c9a914f3fbf7fa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f40ef92f9958dd97db33c556db7873404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa02fa771afe0b7929f340ce6f2a3bc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34667556dd3399ef7bef6088f990edce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e9c5160f00a1dee7c6eb50dffc115407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dcd2095ed549081f4b38828c67871408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5040c8c4acf53237dcdeb53a999c17c6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4786f4fc1ddc5209a50384334fd9e71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175a448c49d14fbd8830f2b29f27ce2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c51720efaf1653ddc68fbdcd05bfc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32736e50953f5bd146d8ff5ce64b7c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ff499e2d19f6cda4cbc40f4d3daea414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f58cda862302a49190fac445aae0f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc7849f8ef5f45000d0a980ea9edb7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd214c839e75311e27c6bafc63185e5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16a13b6a1c9047cf5c132e21a8a985418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb892b995a64f97aeb9f9c50d85808419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6125c64d7420b3fa7e04149c59201420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93696144e00a59e3c917790052cad6d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6082a6d4f0ae614792d7adb25f87a654422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb52cafefb9146cdd604fe83df957c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c888c5f41223dfba2c987917991b71b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364be3b87ae27a9aa97e71f99d8952c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dbc12c6247d52e77f16d01e8775ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd4f7785f2f07200f1c025ee8c0b9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d44afa769b0eb8a165914e3b5b87428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cb1d1f1bbcedf669a0b5c0a7810e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93dd5750f6b57b492a296bed55f551430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10a48c35c4b22e5ed549fb04f0cca1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61e6cc7dc3d386e602850c48a08903432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e313a092e9ca80efe7995af1d7505e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc80b003dd9ec404d2272409bc3f4a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bdfffaba2bac2df01874263b0c978435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be867642ccb40bff0130603500a36c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbf9b07f777b800e8f6650626835d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44221f8767044f3ad660d1c5e4052b75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0665faa0119eab84e54f6efe559dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91168fbd8e1a283f59ca94c90c932b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370373153d0dd3810dd8dfe3bea5955441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb58355d2551df3e2e65438d3a441f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b8eefaf3854693f94f366b8f0a256443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5db2b02dc0f794c2d79855d394401444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b63693aff692b9f97a09e9d1fdd10a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdfbacdef06d84ab0725a8df4d9662446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57464c4e306787991234ec104ce85750447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d09ce53a820966af48da69d74a1d3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee346b0606d1007291e77c8a701c145449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda46befe8ada1655d0f1488503c5fc0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a6cf0908702f79545d97b26464d0c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75824ebfdaffb62c3a81e88f3a5459d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989605372aa6046ae872434ada58d1d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d274c25ccaeff6f9a0a8da76f1599454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b295bc5f5c4a2f16c5c74770fdf7e1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9237b0eaa72a95205aa43d1e0e2733456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796954bf187b9ed8a227ac091c85c55b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e22a6c770009769a1494650b08ba71458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b396edc59dfc6c9e23dc26a35d1595c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc8fbd102d829363f34543616cf69d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297152a5647d58abc2dc0ea0db9ab403461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5f2a3f448a01b70547c71e0fa7e18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48e5545b3a7171f89facc248e3c691463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324467ee163974422ab3d807e518c38464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82918bc6f328019d1c798f5e14dfe0d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f8bf6313efabc4b63c9c12959f898466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62681e1b538d0fea0ae6e1dcd1b0d90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff5542e760961129e71253b5ee2615468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2d7737648a8c8abd3ffbf9672d48d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd249b0276c14bf3a20d26216f59224470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344308a52fdbbf6c88afe5aae30530a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d96ce8f84f8450ca40a628717469bb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2146be3ae5f2367f175ffba80151329473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e14a33ebae8f2427f7368aaca6964474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c37bdd478f58a21bb6c5a2f1b08edf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e79eb11082f637443fdeb30444b43a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ad9625331f66d37670a44c6b293d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7a886616c64604208d542d147b830478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce30d2c23a29c2b91a92d3e13fc2cd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48230fe18f6de91e2b071d78f9992480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c49f809139c7d6d97742b6a959440481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51a4d9336c287ada885c33aed3cfb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca67eb972d9d7d9a17b5df5bdc51c02483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832cc57c05ca1eadd5c4ecba57feda3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4579da95b4aa3d03c54f829d27de236485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3193b639eb4a7ddd8dd1e1f50b3fc7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7440e8cea8e6b440402baa1d1a7dc4f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d46f5ee4b839089ddedfac4848b16488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9e3b407bb6e2a7396ccf143756b04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539cce86292f25670e6e96042029a9d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606ad9d5b07651b440c5d657245bf25491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ace57bb7c14a01cbac06bc35afb4f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863135e686cb5887c69924b95d45adc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44aedfcb6e60eecc1ad4cc76908ec9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01875e227af3ba5bab40795b127e4c23495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9375bcef089baef7c67a632c600f87496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60290792399bcb636a4419af5eaa307d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221660aa21c830f622483bf4ec52e8c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813930f9675d1deb4c1b1893cdfa93c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995cad701025f24920381546e5deebf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277863c60609d1033bf613dcc877dab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d2dbc7b7bb6abfb806f3e57c566fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738d4e3715db3db436b5df38496a266503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82cd49d4a9fdc291e8094d91acd5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1afe131c68ca1a45b18de332957ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad813e7f6389889585651e4270440bc6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52052e23adc196be7093aee0fc5eb654507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dde0d76f220cf1e1c58feb85bb86a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05e4c58e3b37540bfab8e4b499c9c4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a348fdbf650c1456f849b4bd36866101510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00933501c21c383b16ff613d296ab636511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97456815a2dfe7bb3c02b33fa4c3644b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871ebe6e48cc000bf7d9b8a75b4b9c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac093a2febc22bf2102417f2d3d3c7ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e5e873944550d18c1c1cf52f5aa60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7811b8b484713fc630b0e31f0a0f42c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025d432556fac87655bf68d203376cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4a69e30fd0aee4022c2e78ede4716518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b8661af006ece712881f0573bf29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d3f6d8fb8efd31f2e85f6126518ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50c120ea32362410bfe30ef7342a57521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3be4618b95ba846d28baabcd356ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200f3278761e250b69b6596ec6be793523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48006190f895bc33944dac6e6057976b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129241dbd46ef9c9566fd53f36f0cac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4b4ec15983f5bef3b0cc090423c74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8695ce1b95c7586f4c859ac2999486a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc05b72a33543e6915aeddb10ca1f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42997c5f984d0e0af8c5c6bfab51301529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cfa94d535130061f07ae31ca4f7de530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d0ae513066e035d61389216528563531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b77717e25fd703a632c09d20a8dc1f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f889476ad9a82f33ba60eb83f3a875533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478a2e02bc913e9d08899333883efd2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a17b41f3932db81d0328b31f04c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2cd7777b7b0575fe2b5e269ba0e35d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450eac1467bfecdb678ca2d0a513bef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc1f4a73ff2d709f46e04fd8bdac4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef217df8a8fabd01c8ebaac57f5b9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79090110a818688c6529c3132f2c11b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eff5684369b9c068930c762d83e0b1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d8e6da99258408f4be5f271066552542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8801f41c0694fc2484d6b4de462db652543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e39399559ed064c132d02a5ae79d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218dc8de9ab2386978fc85fbf0a8253545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5040329ce344f819778dde9aefa9eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a377cfda69eaadc45b399b702f8d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c89586cd93b8264b6f108408af865a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19ba0021cf2abc93d84c3db2ae92b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ff2d0790119599058cfa22be43d3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710e2dfa4f2045487a2d13ca358198e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958d27682b3cee7b9380f09232822c9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485193958706fb4df7ca96b951b2360553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9c8e964a14488aece718a80c647081554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb12199248bddb705bfe8a52685558555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda1d03652306d18178093521fd20c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469054d0b881bde3ceaa2e64b03fbfe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be06ecfdb07dc3752d367fdff5399b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0791df4302d24fc2ba8960b536db6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d61e1b657adc658748ec60bc48820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4439fabf074df6d4e3849611451b59c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0136aca7ee6ead0a3b61f4fc086fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd4308eb925f3ba33298fd260b057563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183bf6666b94f0af3714cfe528021cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc6d8e6f6d6b13ada375fab55ce3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d6fae564c9e377fba86f51b393794566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7633e92e5cee856f96a7a37bbab03567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d602e26b6adbc553a89f4753d3deafc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49940c505edbb19a2a5b931d8c977c9e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a987905b764a6a76794658ea9bcc3c8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc36bbde714d04ed87df46d7479c00571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07114e411e33c5f58509f2ca002ae546572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f09f494658e0776aad1ddf9e86d4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5892b81e8a8b2c33b3a59d7a0627dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ddd7708cf413b0a84f542094e6047575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae44842ba6e8cfeb36698339bce295576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea6388958a223a99a6381b5e07775d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfcc24e4379cb996f75c458e34ad2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba5bda668d4bc4033d3cc6505c1303579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837fee946e9abe6675609c92a995162580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c375be079258faeb68bec01a7fb9f86581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779bd1ea6004849d852e9d02d15bc30582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0ca59d7d16041b099f4ed74eb64a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14997d35c24530c1c178fcfc6ed664584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4e4923862aa495a543ae513351bd6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d109413964bcca380d0d3bae190bd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee58d9fcb2a3b37c77212aab7aa990587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5c3745ccb730fdd143f220e3a00ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb5c377ac358380353167b6f248935589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e7b7616c144d76dfcb9ea75df30e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7186be800a37b2b4f5c8e4a6c010da85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b96d7851b2345d4c2044725117176d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c9d2be9aab4e4d584ce38d4821179593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73272de4c059e06fb09475cf98901c6f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2d8d3ac9b581f0e3917a9978e80b8f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ead3876d7822699a1943fe4e40454596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b4ea4b73619684c910d65f8f4d97f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd6665808860141133a7084768abbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57056395790993ae7ff220ba85e50b5d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aecd4c97e456cc83cd9f575668bf29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129360ada2991518f0d465f0136a963601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4144c4c8e019865ac1d28ae672fab7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389fc9899061664e0696ad3db6e96de5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014706e8e9340a2b5ad1c0a8df8ca234604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267d7bf9a491f2c0d7ae12c02b8be96605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b39cc5596fb4bb5c8011715d5fa37606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37361307bc5f147446a68d33025037b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03d7b67d372dd014d523c9379e1fa4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8035c1683cd6d8e3ae3c54f66e135609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6718e5b06fd5c9833e424075e6465b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b3a34156dae0577b087e373a2aa27611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e23fae72f311eb8a091f26868402e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7d95a89389d5cafe3d1797f9ea217613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4a6da84c774bd5aef00c2ee24fd09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6de1b58c21afac6e90210be787782615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1dc2b7bdb64f49234fdafef50e697616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dfa42edb78cdfa477b980189a440d6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734d10240d227ad49dcb707fde48e2e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2a9ddd8b2fbcc3bcec50991fc3b53619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd69a02927736bc8f153c929713cae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd460834af399a6b01f5b933e4829b8c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e8a89e51ad04800e9096e5b60e3d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febe0bcb265ca312c1df38cfeed3321623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fce92987af0e8bf814dbe14af6c4ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6f1ca9f73d6cd10be3e0b4d64ae033625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c48a382db126e5049317b96032004626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec3e862be22aff0cf94d4872b5d7a0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8e933956bfeced5ea5248d60b0240628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da022c7bbd10db940d40bbec278d372629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a690ab01e4bf6d0d9076ea6bd670fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227d03cdd16012d9e4423efec66338c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f957d9eaf1b2f5ae186f53b0b5368632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ad643b960a452b871d725740a86bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f2cb429e5ce55a2cdee15a26a489634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be67258755d7f625eaae86add30333635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cb177d0bcbb0303385cb5e4055a8b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1029c09cad8d9f086591900fd47afe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930e9eed87dd48cfd0747bc4a0f41d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb227b93f11815cf538de39dfcd985639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafa088c54e004bc717e71438470379640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e48c2ca543587427b943578a9d1b5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384433ff55e844d9b5eb70f3863b427642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b522119e9fde94fecb7db6dc79bfb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4e7b71e5a8278cf2fde6b37aeb03f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decb0dd4c8793a0ee63f5b1b76ba21b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941c96c4db33918a0dbd158e21c8337646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472624ec936594c5cf9634a70e370b28647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7a0343d136559bd2faa4066fdbb07648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95844baadf570a83336813085fa7de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbe57ee2be4ff4bb9af3f2ce81e2a9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584483ed1d20d54eeaa242dc2aebba5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05783e9c5cd5321b7d5a6ffbe4c07bbb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a46f16b65cc2fb647db2ad4c60dcaf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610ef572cc2a8c095f09638ea9549ef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d94125fb8e582008d2a43013d6e781655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecceb63d583ec64ec5f17249ecc03bf0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86414fc9d591044e891d402a3bf1530a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ef5136af3a8a82fa65509c05cb816b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f7f26109ebf6105da58fe93d50715659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fd781eec4a652dfa822553521a6af660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46fd9a7947fda7cbcc747f2ba759d6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f6597dfa0cccdb39e35da1b6d9bc8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c564c7685676cd794e0a1d1263d7c13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2bfd22613c443ea069f99a77a9af96664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2453abba4d452b8118d39b6dc253641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ac669ff860cb5a5440d3d2e11df98666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade8e144115c6343232e89c7c4a793c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d4c64b3bc2df609cfb7d70437265668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd6dc94e531b547f5f805a14c40692a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f418e0f877e2d3591e65b8636f7ff670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a3abfe01c3a8218904bcd0a364630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5f7f9f5b33c2430de733a185a7ac1b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613c6a2c21bdc89981616e0e817bdb2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af75b1edbded9c5edacfabda7cf5dc2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fac309508f460f5408ea9795a04544675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361aae5f1a3d409a81948c8b7545210676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894be3d3375ea9b5b995d832d6fd0f6c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585eaad70c0b24739074eb1f241358b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31be4a96f71795101d4815bbd04eba1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5acf450e3f174b349247e2f4b0046680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3eb453873632a7cc399007e9c0c4f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65ffd6fd8a244a769413d26f23d3b8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0827ace2b84b4d294bf1b7f2f3de35683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cd009013fa8c84ab367f28f1c71df684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11fb5a285bca2aa6f15686a82c5e21e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf62e7952090e2fbb3c4f41ba427b78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd97071a3b57205ad5e5df52a9385fc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5327e7af17c8b031df7437ab3c90c3c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc193db34be497c757f49b53646fd1c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d815dda95d3f4165ef0dab412fa7331690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e43ed7680688eb2ce82a514a5b923691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528702bff7ea5452cc3979456e88de45692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b724e64ee2e8b3fd2fdc74875d4547dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505911fe2c9affa15f3a1c463c10b7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d326525cede943b284ef15df2998e272695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121aba270ead93923d9904e9224a1870696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ec1466fa278c44a78d3c4ba422640697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11665d3c6d205a3d96d619c2e2af88698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd322301a81fe8658bd271ea533a0e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7525ed913dab954ead0cdaa2fc3686700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8ffbd87544d13d32627521afa202d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598d312f72f2fad86b6d4d9f3e82f85702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a561d6ab724a642a48477786ea7cf3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e6784a72ac61661d0024b96e71f78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9e54255a774bccfd7a259614ef2d2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2bfc57d6a4bb24d9a0dca4b169c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e4f698189787b184653cf50421927707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23727dec771b1027ebce49e703dd96e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007979eb84e2382507b925c564c41af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b731d0be434fe962888fb7a67d12be710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9c34e40fb8c996a9d6d25374da19711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413b284019904a90bb7a854cf31f55712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de384a554046aa383dd9917d2fe860713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06b41b0c35f07d2b86ab180cfcc232714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9beef4fe906b2fc07b6dca022bfb23a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ea8f6cd61b983b5a87dcb183c2f5b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003f02012afa66c230c494dc1de61d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d629600f4d7d9676c124461eb3cc4f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aba2a3ef95d0bbd2540a33eab41f33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b1d636043f4af94e493bd964d0ee2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb48bacd4896689068f01a88336562f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956e94c33a7b9ac4405b01be80938b0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554777080a24e9cbeffcf028f477d95723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a738494bd15aad976e3e9e29a4a85083724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463bba5f06160288e56a223429a8ae1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef358c9bd2e0cd408eb016c0758fa22b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9945ac19aaf70de543e8d797a4e1c76727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f821fa64f2a2fa2fd519fe4d0a4338728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b3fe922df165441ee1dc4470ad1fc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bb93f6f02554727957215689ad031730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82ef768313737252a21face5424869731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f7cf4ecb5f4e0e24a0b36f8ab01cb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5e20d9015d3ecea1897aeb37953b8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30217571471abd0ca71884fdac68bdf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b970f8bb359434a17c3cde8c05bcc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1a3275fbd283b6f835f64ff64399c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723307361ab97554467455ef7546ac66737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aae62cdc5c31869b625d8535ed03e7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4418a972807f6b7e02fd39cad9afdc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cecb50a38a4a61a118efff18282bbf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01988cbd24039eac95e6def4bef48741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9aa055c84ae73424c821060f68b40742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a91d50dc773be5f96b50c67151ae73743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da3acbfd7594b6ccc018467965246c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e428c2b399f16a33a48c3493384fd81745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d9ddb0d06cbb419ec26a4e513bff3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbbbf80b04d5b8524b2b91579af80747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602b23018a11127ba33103e2be14411748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824d6d8b9497f707ebb70c0efd33d80749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db9077b2e094f812ef57c4b80df3e5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa699802033bd19d4c518ee75f45a02751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558ba56852f85a2b06d5a18d404b1d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ef34795bc3e866d4c2eae5ceb8ab8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2bbf2aa50a7f23bdb75eb1f17d347754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0b0c7ff11de5983d2d1b765417510755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbfedb9624a76bc080ff12fe817c4ad756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb2211f407c8d43ab2b21538ac93e7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159ecf6b97323b4c5d5a6e4d40ec42e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9547d14e1cdf3315b8a178983889326e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>