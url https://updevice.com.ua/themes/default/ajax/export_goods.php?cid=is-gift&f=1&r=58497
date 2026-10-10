--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf0390e3412d66764f26f879bc48a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdaba8fd5a2075e0a5a94cc9af170132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db4f88143b4a1c63e8f7675ae7ccd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47314514cba4615d78c8fbc3f9602cae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb2d35dcc0d7ef24eac85f98c6483f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449c474f065497385467c358202d699e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d2add998e65bd44f34ff7dd5d25f007.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dceb40ec2623ecf7de70b49e908948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43504b9dd4545f42e31227bbe1a1eb879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744329fb9dff441d696af69179be8fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24d8af2763987e1641f33a8dfe59311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c9fe37d2f0018272baf811f98477312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62732ee78ad6493f851ce8431bfea913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d44e13c0d959690ddf462a1c6bd5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff31fcd430ac0bae6951ce9090e9e3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0bcf53763f87c868e0948049df0df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f99190d1c90a813ade4d3d6346462917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d4b59138a5ba830b467249cee14ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf5d5efe5d757c2fe7832cb2cbf14219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a33067e602ae89bab232474236c0bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e3503aec652ec4f4139954225241321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be83979e654f54ccd4ae75ec4b123622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014206f063d8c97cba2a5501fa9a6e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6ea5f19ee6816dd3ac4382efa7f0424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e6e533adf224f38705d97e923390ba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb57012c993be8ac54b09a690b29c6326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f330f4bacd15590e5d41e10e2db2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c93af9a8d5e25084a15e7421b3b93928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73fd7cbafaeb01c9c278ebb6cf1090b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50741a8c68fd0f7f96fdb434a055c8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a10a71599d6f2802074569e8672b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd21fe16aff4f2cf48cbb4c957db8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100e73ef0e31e3312bc950626e567f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e02028b9d46ab2bfc8aa20015c263934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32917cd5d1f20f5da540cabd6c9b58935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af26616954b698a173af5bca3c060036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e948a3749bded4e5e56d515e67f1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd55981183dffaeaaea995e3e02dba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc13589b190b84c8ac918af7d7791b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851310dde41e5a88c32ea216fc43071c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed4504fbf26577392274f1a8898c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b36f6340abd856c2f7eff302d9f1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aec6a6b809f6a8b0deb91801e7f75243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831a295be90e1ccca9f9705e16caa0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d934f401e4df65c3ec7365cc94a95e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221f4d39af77102334edcd65e95842046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f133c460e7b0d69ce7121b9747379047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71319a214c5c91f486d8ddd9317ee2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adc3e7ea407ede0ceb06653f53112d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d43962df7d4040159c9c01dfafe1150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9e248c7587f9801331caf769c467351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f0d64297832ee842652caae3ed9be52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d82a159fff6319cf226c2e5a5c46a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d7da603e4c6e8c4388a3825b4b64a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75431d18cbc5c56144333ed415e8da255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9b78c0551a99cc0ad438268542d5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96db45dc15564dab9c91c27832eda3b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e44fbb9e2b8c921434b2c9f85752f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c60305aa0b908415bc7a9617aa805a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29ee16cc278f291dac45bb058ab0a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec353e2484f64d12d76976793b03a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34281d1b0f152de04695486db484c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25689bffc237e5ede3a68ccaf67f22163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eabb7d2d9f02e449b75242475aa0e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a6703f2c006a504d71cd498b4d00565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329d93a123034f11c066277450baffdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead3bc26199abe8b5042faf925eb73467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f514bc84b0d7c53764ad940c64fa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cb3de8bbf08be80a2810458192cb269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31618ab8f2235aeb5416e3332e475470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc00cac9da39f00385c936fc33ca7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa120a6260bbd1ebdec60f35a7b7a20672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d18645c583ddf6a1bbb12bcf0da7c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6ab8fd171db1b2d00cad4db59a37274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff371735bb725fb0df11e9eb00619f175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64847e7e9a3126b8272c88a9eb6af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ffdfaf17d9dab9cc8d667796e22b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5ce7fa73a2d3347e7b333f2ea5df778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c85a06afaba3ca7341cb5009c21e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfddde779d19086aaeed45c55e9c01fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02dabbd76463d91af43a45a35a4c081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573a7446cd44b438f769a347804423b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaa78ac3c07ab66d11dcbe071515a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3d28328258f3108c403e54de52b5084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469ada889df83cfb3f8a3c318bb410a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a17fdc98f88d774c85c3506d45d2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eec72ca9383c59a87d48ad8c4bc11b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fdeab3b3c9b873a5eac5455be091ef88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8629a7da66279a5aeba45a2f73b44c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1dfff9f6ee0659fd5e0e6a1924a2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f227f84b8f0fd0732ae9e33aa1d74a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad64eb91dfc94495828c1b4eb54ea4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc57449d3bbf443dd359a6ba33cf64a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5b0bb322becee6666a7438bfe892094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8798e45d58640b9bea721edf204301995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600560d7a870314ad91603bfe6b22096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81c855e7384fbd0c6b7876227dbdaf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec999d41fac79717b1d91560f17987098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc2d8e9e58cc5f888eeb535007a4d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b67b24683a2c407f29a63f23e8a45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f4be84fad3f1e60cdecff1ebf1e69d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02d9a6e3fea545697d5e7f202b2cf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300730a24b29fa944a86021f7e01f5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b4101c46dee2fdc3c7512c8ea982104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20b8dfbeacdc3710e2ab116cb14664105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd37be433dc7345985fd077ce8c894106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b6b86971e58906d220ffdb7ccf7817107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9a5ab3e2f0f69e68d034f28de26e5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac40a06db7a77e1365fb8b20d4650109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2dcc50286040f14639c1a625a9052110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36820d9b23e6433a57b5319a7bd25028111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462cfcb1e8718baefe9ad857b65640b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b2aa3a4dcc118958a5eb336eb7ea8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cee3ee223b505ce2bc134438f6689f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ee62569926b092680542613f2db52115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec272a4d81ae22938f7b586cadcc1b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690f16f8b1c5b8c5425b3c6841452f76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7592bbad758408f0ed973ffc58b9f054118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863d3425c21eeb220fde6a69c0631b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd079b19b501897ce6146ae0dbac22da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87d1374024a581c0ae3332e3191a81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724afa56983cc0948d56abc90f18039122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd8364a973002f8fe9dd6ffd793ca9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af1a3a884bf908d373cfe011db385124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2abfb5e5e5229db877a0889159428125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6fcb1246bb83c7185ba77380adef7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af45948c735f5b4d0f630d2a6369a0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd043bc5db0be58ba444edb5262f4c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7a5cf27101c9278a3c2d772a6b964129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74e171ecd558c3c45092b0f5b7ac0cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f58d55239ee7a880a464450e36bb1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c58c33400214743fcdb1e96ebde38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8722dedca69b14973eba5299009c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c319d66eba67e33f05db5edd3afdb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961231a35d8a803424dd59058939078135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcfe9b45b3d4176003d9f36ed92982136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5719f34ce6b78827146051373d544137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1284db80ba04a8944cbdb3b9e91c1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bd859b9d8f74db44d75c66f2b70d07139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87252a550b1f28adbf04bad2d9c2a76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c11303327c413df7d2dbc8792548e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e554929bfaad8cb0184b59ed73605142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332da8b27d3f9accc4270b96254269143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c321356c667c8902aad5e46b4f003628144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431676f059439961cc261bcde687bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e768e37757de770082b6973ad3e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae8031b88bea457bf68c7f1faee2f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07863cd0d48a1a0e48cfbd69f75b094148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78cf6043204c8925e0842ec04992b4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f820475500c0993b93c8785e2f7bcd1c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97784b76903232b914d70bc440d640d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348638379e87f1d2d597050f5c9eb11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47944d46537346aacfca762975e309153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc615e9574f56b3f34353d123dbb00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0a7ee09aee2fe7653d3d1813690e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77096ca38349fc4b40258497557b0c02156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdfc88ff3ecf71373130eb1af03f3a2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c50a773c40a6f1376ae43d0f3ea22158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce490b174a968fb1b610a16b83d2190c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e06bf6129bf071ae5ab932eeca9f24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244078690c39a284b790ed13cf5bf62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ff1ef0c5fecccf3f5a722e339e772162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69901128d7edcf602db12a36e361a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529bb9fcb553b79650185d9c34b8c11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e68983783dd8cbb4432355c63675d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dfe27b663f16206f4bde9deafb8d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea8e18f62d4a3cf0c99b35f21da8ba167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83068b7f382c4c3172c8dc9ca14f42d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0a82ef5794239599dc6f5510ae063169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156606d2cfad5f88c6032e116ae9b2dd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200c5dfca80da98e0bc9580f2f9448b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9272c3c03b8d8acbe950ee5985edf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd39338d2377ebaa524109fbed1d38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26580c62e5f9e540fd22f5613ec7d9ba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0832161d86da2291acc2bd71baeed175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71816026e7ac373fa4377d6d7a6ec032176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b1f069eff82c7ad859fe314d160e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e89abbe966aaae743e6e09df8d73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b60ee638fd0fbce842595e5fbdebce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7100e3bb7bb7b2e35f2f1ecc85a39dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3da47095005d9243ca66953ec1831181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ea73e45cb2f8b1102d670171a700a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0884b48f541de1f0c79f16a1271177c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e7dd4648d6638e247bc1e23ae9be7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651b1c349f9c0d5e8098f94738418b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f221bfbf28eb66f6c05eba64041d7bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f65a20e767e23596b580a298d6599187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7ae7f040080df9c8c5de02de0a5ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d6f663c92078f9e0ea85e7cdca16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975f94aed4539ceb29efc77c2d8ad83b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c0b595360ff780abb52761cd52f1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e3930d2f05e5329453837825f442f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca608a56edf1f82de1d863361f01a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8b15c30af814a127297e1642a31e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed67dcdb657a3a94d493bdf22f270e2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d2c369927d093ebf00e8de3ecf7311196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff68370ebc85fbe46740642218a51c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d3547fccda2d73ab2740a7ea814ee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73026c7261e40158b1c75710870085e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e0b7af0ac4879878060a6c0c8c86200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398aa926cd0a6317c629799bc33f2014201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdb9133ee4b1ddeb0ff2cc1b27838a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c0713292594835b89dfbb16725090203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edef0a0e3e16c2c35b907442bf644c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb72a6f082f45a7cd20fb35819cf66205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35b681d5bd7622b46981748598bbc2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbd631824d1005b7b752148f152d7b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f218c5c5b97d1246a8916fa3a428f96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb6d116b706586f5f774f680ea1c0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdb3fcd29f89abfec3e087b35dbf09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c697a1683f9e4d705e769acf594dbd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da05d14b16cd46b25b6429c52e0446212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee257ed25c49a22fa11986f20a3925213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83463211f1e0baade10f2b858195d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ca79f02c88d8023b286ca50e218c9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689f2679eb8367c1a7f11785cb68f0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144175a14bb29adb8f34ef5988404f65217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b74715fcf38dc01a3c60048a3066b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea98b83ab38c210b5d8a83a72ea18c52219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88359d449cc784506b2182a79c6be9d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ec5af555f80d1416dde16dd6d1fc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6135be4b7181c569316ae7bcdfd28222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fcdbaceb5b724fc17cd4c2ca1064a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee17c17c7a5b9c8828f5ef66bcda80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfe0e5769b49e7b2c484cbb0cb5ed2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7651d323138fd8adc2e1eb2e4889539e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be922058315ca2e86ff8d6eb2b53b462227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5f250fa413a434622759fcd8e809d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd0dbdd42664bc279ac9c298cb3b3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa0fc203278632398b21792a7f527230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b97374df7ed241f5ce7b884b080f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d65543b7319937bff999e406c9424232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c4c12b669a6c0185d2f7403490b80d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b5b68b2b9deb06fd54997aef95673234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ae8308ea9cddddba3b163c3937423235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4099fdac63b88d17a872d06bd162b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e35c4a5acbf6ceea34f55bb076b32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60303106fe409a7191266d9239952082238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8e6a6e03d764d47d1f29331d2328f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebec3abf7aa2f8f2c9db0481c2cf095240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456afd0e7ea43c112b76cbbe0fc1b8c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4089b183d2ac9323a2ce164c6f4c582242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64503d5182bc801a82924ad87f75ef243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e510bf0fe8fe9fb48d0dd1a492db8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fe95f66b30d3c283b77937fdea8f70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a5dcced089eb82ec5fb443226e3b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ce4842f9a787355dbb32ea4722079247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c3edd94e6720bf71ed4c3b398bd8d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a609223632c3a9cc1315f1899d034fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001cf396deb0f116646e80c2a6a57b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b6ca5f286443e5e5404e9798411f3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac7e03f7e33de3e332588242be7d8e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a54abf46500e40c95203b37af4f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13543c6cde279121cc39684424b34f6b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5f13b5227337f51a3ce9d1146264f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b11603c37916ce52503182f25dcd5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54386482f63db5fdb2ddab4fe2ab0e57257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3da377d0ec075387144264c60295b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe8d1bce4b73d283265d2cf177d156259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283090b6453cd50c5ff7fea5c87dd2c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47bb4268aaa5392b67e20ff90a369ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad382755e43dfde900f8330581bf5a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a5910ae5a7c133c77a8d2f341aeec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ade691c279da4727cd78765533bd58264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10cbcfe0efe0447af9af4fd55d9b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826cbed3a77faa68fd096110ca125c8d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3d20c3d2c2fa8da43bb23232b6194267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e975187bf0d4fc3562aec37840f9584268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69534a91226decefd2d7be39a85a5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89099df5c8983b7b1a7d15a9085d3d8b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2debddf61d3621895c21d0954ff2f4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354063d4fd6f89db645c5d9971f875e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee0e67cd8876694c7624e84e4c20ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96426408e1eed6c236f5e971668b064274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8febef1beb55eb4fc08a4554c3fc9501275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660e80afa4660cd776083aeee8922d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b056fccd21fc84e8d096ece76bd4c3a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e25f8dd42885525b78a68ab60a2ee278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb86d7f4505df82328e7436aab7aa74279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c15794f4cfc0f1787c007a04a3636280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa02d8fdab1f3a944994d50688ee13281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a86aef067b569c8c132c67dbc40f5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f781a2a668d003871da8624da2969283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34342b88a85c12cde31e940db0e92b0d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cff4071229915f13dd15a6ae65535285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7419c1f05e0ab0f1c75521af9941286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078668580c60aaa105389297fed5639287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aff3528d3ada8d28977845253b85fb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8dc98e2c7ee67af40f540c0656a91289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f4d755d93cd6d0b4b1000bd486b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd87e6346b03a6f50178378604923b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb771058fce3c58ba32e14c3440aa801292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf41208445aa8a7ed6f4457c58ac67a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93badc9d82acb2f06a69e6a1eb427d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71f25ea50c40171146a225c00506a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dd15232d2eb04e1d1df81c412c01f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11dea6720982355e55a8896530aaf5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79034e0b88bcfa98fa8dae8e046dc539298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde40d358b6701a733499d2263986f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cce3630527f7b9225c4b89b02c966a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc714614b42d5f963cb443659a923f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e11b78c7a323045b4efd4097028e69302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba060ac3345caf8a68ac70a6978fe8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642393175823399ea0f360b818f93f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3aa6fca685712d13434af353bc9bdb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2622016fef7f79276a3934f43fead8e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1a063a4d4d3ff72b7d84af3696ed7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7fccfce171c1d1473a6509cc24d9a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00727a30d9a5d7c0bea3ff03d356fa5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb03477f0e89be0ac10e28188267d6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855de662c94d19b74f54c3514e7a57b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce09df75871c679f98d99d1ff10501312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081a60a19a48d6789a85a4b1c0e9d9a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9504ba24f619b4ec3e52911776b81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9fe9db09ad14e56bcd022541cf29ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d17a79842280fa5e21a9bdcb28cb5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59e5289cd9df35c85feb06c2276883317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246b1847062e39e1ae16e5227395528318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9cd625a309bd7305181cd08fcf227319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2aa5a90488247d7e1e2957250a98f6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc73b96e39b63855cf00d2c1bbaf476321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318cf261ab25de8c07d4f6b73ef2ea4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6a684a510f121790d6a6462ccdf1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6982b705409d0be402b74a5bb4bd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586dc18e59549ecfe97cc57751837969325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb29a964bb0060483e0d193ffcab38326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b000b3dec57db4267a8a56680ce69af327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544cd7072cc461dd5e0d942d8f34063328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e538eda74a7a977fc85e027903715329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce1fde9dca272178e4ff655fdd656d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19210fd488eff3201873372e60556dd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb194ab498afa4c1b721f04bcb8f88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3bf3ae28c0a57bd960f74ed9358b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91b1301ddea3a625d89e9f28d5ebb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a0c0d20510c7159e68552bb82fec1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb7311003d119ae18df4b99c84aae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18733f76f1408de61066fcb6cebdda39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49354ca89afd91c811732d48fdebd77338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc968f57cbb3ca320942c46e675839e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338b640b4c25d5c12df29fce0c876e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a8abb67dec6044891f5997ed54401341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88eeb361bab208519a21aeb081ac89342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44bbd39f400860ddfd4c5b63796a98343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182570b5e5e7b5afe524edeef6805732344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a8b49995bfff9770f636bb58fc322345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718195227ee076f787ecafdc3ca962c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226f5e1b54c9a6cdaa02373378261d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f568390340ab36c6668725b0ae1e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9d42057f0b975ce0a2927deb9aa38349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46110ee86300eb2bf1c740d2acf6f78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c850102b8129118220ae0f4c7f362351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e3fa35b3d1d30794a3e6a8fc01f1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03adf85b38bedcb732515f582651d8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce838cb38eef28a76ebdd6db9d9c130b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f537181dcd6eb7e7ac35bac8f95a83f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b87c1290cfb009f806aa7fad975585356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ee4ec22c0d34971d0870a3b432b1f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed234ab65e5e1a21a010c7f3cbfe7e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d4fa7af43a3d45a4d0ebe9dadf571359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d0981645f509dbfafccdb128ea9d0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013be9a1fdbcd0906f54598fbd971f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf3c8ee4388c685197e55be25314a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee3c550fdb0c6434830e802de24f3b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd4cfdc0eab2be0ee1b798445d55ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71778e2b3e1cbcbdd7d89767cb2da3b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2253d7fd97767e9b9f623913b5bd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c31accda77fd970c8408c1e57a9d7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab0e4f8341eef970f43d8f3b1835b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a659621f1e2386dc21147cf7fa1b6ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a233127dba331f8b0cc9e9eb14e58849370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fa1e2b87491ea87ca74a5fa84cb96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c02c088d432665cbe2fc3c3f3167e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621654603eb72eb4d6736ce95a953da2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559d1e2fb3363d5c3725e3bc3e2d1c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe211b7b3baf30f2f5b70bacbe426c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa390965f517329f03ff14ef48ef54d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69229654e2960ea5ba5e7c8dd866ba2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68581e7b648247f2fbea44886d8a65af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5385d823563fce465aaeb704596a659379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015afcf7f0564b8919e1e16b171dca8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57f200b4c5b505c21742c49fea9edb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f57e73177826eb48057f43650ad56382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1988d6137b4f488c3a94efc9af545383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2aa4fd98a4a7f78cf5804fe885d9f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac84d442527449124d42eaade24b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a2da87334adebd68b0376312eb64386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9e981b3ef0376241d071058fa609f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b99d55e2c0de1dbee2c4ac6973849a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95929c71604bd0571770d15902128e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197022b92acabf8a9b8d7fa64c5451f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9162f2c82d9b0a8660154505bd909391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf108c2907e3d2ef1e15c2ef60126fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b222097b9032b6a4750a55ee7b54a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d7fe32ae6c9e7413b2cbfb340282b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f061be61c482eaaf9314361108888395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2328ef73846549e85e21ad0d29e71c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadfb97f7b699166406f587cffb97f4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd274bbc23c6ffb9650e1a4f846ee5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460426dfcc6bf2bcd64e8685ca1a17fa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1e0c4ee1e39df9eed4099e39a0e12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba7a18118c26f6dd33cee0758dcb8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e8588d5c321a78f4ac9e9156a5e40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d18fe29b48844a755248d4d263a271403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b729c762231b5e7d78a6f4ad990e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d642554b3abc88c58ef1ffde1518b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044d1ff7f83101d70072c482d8d1823406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80809fcb96b69f6f528e0bee4a3008a0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820d36a6b107470f0f59b0aa20e20da408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9de6f6ecfec14f02b8fae9f4c4d48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec87b898c4052c68a7d619a2e3e7655410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109bb0139090d4204f966bd8cb50bfd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6e0229a5c5a613185e1a3cde8659a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd32da1819080e411280f8c3d04e3d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351e0f78cadbb65e0821adb9d35b890414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4b520cb02d606b28809ec9b8a59f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d8ef04e9531323cdf752f8cdd0d80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee9df9980cd82fbf3cc9ce24572b3b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac015e0d548aa59240ab1d9e3d6cc598418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb100fbca7ccdb1c542006a43861268e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373e3e795ab04f43a8e2c8f6389c40b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f036db9997f13262e54481b854783d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f58ac758841ee7f317ad50f6674f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc885e5757cc742132ba783d3f5a42b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2417d47fe6c191cd4e9e9a584334097424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae244a0267d9515a3caad95e9cd09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dab6235c2453a04f70cf6241f990f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9518035b8ffc281de63430a49b9015427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac57ff49082c9e3087a2fe825c4fb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ce40249d1fc2fcacaa3f283c02c03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239997b6ef69c0c6461a5bfecabc89a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc757634cfbb1755cf84e9c71198523431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1246f30bde9de654b248d90c3a25c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af9853fb200437512f36186c57855ad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5585e60da6a0efd25612e0f6d3fda01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243d7c0420256400b304decf325b4f1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8fee6937796bf283a14bf70eb6cc6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6f48b247ab1ffce14390364e7c612437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02919250056c27fbd5664218c3b082af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52937af35ed30a1b8db98dc59f0406439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ba08151aa618d955a6c91deda0aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851eac8ab83698ee185a244be2ad472441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6a9944ee3a921df27733f48dc2cfe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4d173862170bb8181012f2258fc22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed921fc1f5f7da0c7d3ea159b1b6489444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0a49a30118f91ec3ad4c006eb111d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7763ee75428cfbc7d28f36c3f60f8371446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3798eb1e8fe254f6ba7b22fa00edc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd306ec2851fa0af5171b075d83eb4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05db49424c9397a61643d1edbab928449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85c025d6d341eaa99e6f18df3cee06450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b9561287daaefe6472c22add9832451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901a3cdd0215c63e447436add974736452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa181d7248475a72686ce6a5cb793b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1596b8f2cf2a435ed518ee4b11555b6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df115537a08a39c88bbea0ac03467455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcf28c289c9e44e0400352ca541f42456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9721b36c518a59c4d4e38531d5d1cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fa2b5b445f9ec77c0c830234fbd2c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd3a2dabbb7bd3b48665d53f0e3692459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66fb786e2c5fdfc49f5b1a48ff2d042460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824bafa9a2df3cb9e5a6f2cbf1c9f99f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403e3854591397adc19034091cae84f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0642fd11625e6a70b00def644204b6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaf9eb44f554d5879f7eb18c0b7aa5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b019b91f3bf0fb7fb32e5e08b28fe4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dba9865af27dad1e19927bb226edc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba1ae53d616dd67d354d76d282fdf8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d53c2d3bbd732d346384207c2d48468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde0512fb7882eebf49310fda83e16f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7448ef435157da096b9fb7afd2ada3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159f6768112108d17e5250c832f32e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae558e8b1ea49874f3eb3fa94309a6f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8895f50cdf3fcee6e71eac2e6b6c221473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835cad08a786784633a1a5b4e11ffc6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f55cafb9e45fa0b0eeb41dbfbc556475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3976dcdfb93405196a8682bc46b39f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb1d8c8b68829e494b90366e44bf2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cce4abdeded93cff4254801dcaf45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c4655519cfa23914a048e44c9146c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8b65c4d8b370c902e0f72c96ef5c41480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034169b6408c419b12b4bcc5ce41af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9775e623e464e2396de3232f27d5e5b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028711512fe556ad6872e3f317fc9865483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3289996e8991c53f26bebafe27e4e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9f42cec052767df075d54de87a815485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4dc7ce77b5001f92fe8e1a5f508b2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1670e962b678d33099bb8d3c1d685a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959451b0ff44bcf21cf7f8b5cc34295488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e89bb031a231443a3e4d5ee16ecb9a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ce22d3ccafd0a46ebffb28788bb3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5fd30bbdb398ecf25614b611f345b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015080a92d80402de4aa09ba0969b477492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c70911afce29245f8b6fd6152ffb29493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9d49700329a7fcc8b3f9053593094494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3d2059361096eb98a4b2dae1e7992495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a90cc4597e4ce11651df4fb5110123496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd4852b1c143a26e833ba6710374d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4fec79fb1f8d05602528eb4819502498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284ddbbc73830ff54ef416f6015d8fe499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905111d0ce5c226781bda32e570d545500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a31741f47030127cfa4a5eea4fd24501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2e6cc3a8a85e1798b37b8259cf331502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf71d637553e789fc4ae505fb92a94ab503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68da9bf79e4ac7173253b0c09105f7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf37ae38b41faf02f364c60355cfe7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bdd5581bd066884178bb89a594856506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f86fa9618f0d695d4b84ce6d340800507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97135f1712acdad45d0178e0289c162508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4fb8af31697613dd09e0d49f082ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda68f9e204efa34acc3e00993342b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264aa774344dd43c4d76061d8d3c039511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b81da956263381ef0494c2bc703a8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd04c67ff4b83632cd798f09c5b293513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6f8d6bde277b48352933a8e03d431514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1595fc242e54cba827e522ada977c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492ca96707748b861abff36fad664a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c016d13e850cce77d4166282ad5e650517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9d283244eceffa6abab934265f2d2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f6c773427083067855888581359ac519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e60e1d23703847981ab83e3772e1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f443af0fbe573d928454f069e5c253521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adc2e644da89e9c4e4be3c78a20dc90522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691d4f0d05058967b55e759e4c46dde523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a81be576f784e159776aaf9db7bb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2040c8b1a6e0ee2bbdaff85ef0fc058525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbb1ffa10bc92ff01892009a1ce982526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b0fc17cc334691aa47ee33e75c6dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb154e48e5cbabfa4bae3f201a0dabb5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d5052ee6a221fb71a769f5ceac77d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb21b7d93124d0dd15c938be40fed0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ad06b36954c44b24f9e73f37b2b63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d712d8dc7a07bcd3cfe925f54423cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e74c4af08d99ad8a5b9b46c9c8f150533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c31fd29e9194fd79642be074daa0cb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179de93b1a7f020f2e39b1bd946007c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ec83d6edcf2453802148a724a379536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796cae10e7fc619169ad5729253265b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d2a50c4a0f7e5fd1b650e6acff95538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ad95ad05b6b0fe6f0367acb97cba7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235176590b4eea284e564699c1233af540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f264424341de01a1a3277d97caf46541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93bbd99e99f9511d3762f59cd812c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644204a552315be6ebcfb8357725d9fc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0aafcf4f4bf17b2420531605ff0e01544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4094ded451126988e69f607e9f8640545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2d2eaa121a4760778b2906468542d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c33920a198f2e3fcfef32e592846745547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482f536e6f39c83b36c9ec213dd135b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacebda731d2720e66f8b79ac73d89f4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8660d360db6022ee5ba0a1f25ec4550550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3d320a889a7e91ce042d570729ff3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2952ddd66a88e30476b849fc6803335f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef61aea293106612fcc59d639590107553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc69e1f6144e5dbfb2e374da95909e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f349581808556739b0d7d4c0f1073555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5a321b81e2094efda6dfadcfb9a63556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af89d218b93861a37364614d1097a4c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8933e3371a08d3d83f3bffbec11f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33866c634a7cdc3bfc4a1edc34b0b78f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d870982e250723d7d703dcc95cab9309560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd742fa55fc0bc8f5296dd069ad8393f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcbe85e88e1cfd640c5e9274ee0ce4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00007001d3976db5567b7924caef78b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad364bb034396aa712bf8413c6352e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a9e9d6172abe87d90fd9735a0a3ca565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958f8458ed2db5608798e1db1ee0edc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46b090ed2bb0db99c95887ccd0671c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d51be400d6e3f918477a764b4fa3c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529e7af337946aa03e82e73d4cd7761e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6be27dcdcc417b4b1b20cc8d8ecdcd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d210e751d83259b9dd6e4e211e6196a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8be7fd4d8411a65f7636962021af09572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e2c4c9a2fde8e621ed87046e48bf7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c65b756f799be5fecdbbec4264b583574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2ec6af91c196fc7dae584b59f1923575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe930d97a0eba73ea1db589ca802ff5b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39557c2d7df938b0ff435dce596636577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1765aa184c55d89e129afc3ab54cb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a9743e42cdf5c7263bb7703182254579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ff18a7170c53fdd82cee854b1af714580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b151375ef3f19f4138f91327e21c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddbd7d5cbc105d5f52bbb1512779ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e5fbfd8e89ffe05e09bf54257fa86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19388b11a862a77104c47892f9c4b67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a3d8c926a8ce6438fdf7b1d673cc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9203c4a0aa609976710f62556d85f37586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249183165a55910a22748198010c8e2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dbff20f637f5f5d1cd76ed96515f7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939578132225308724abe4205d57468589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd669af97260e78c8e368d9e41f9ae6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e741f22743c76e3fd05f3b9fd1ac91d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b02c8689b62a97df46fb21a368571592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5502bd331bf1ade7b17c1258efe5c8c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e23fa95fb121a01c2288e2de6acd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805d048c1144425acc31b507b47f436595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db23cb867997c17e4faedd2f859737596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88d885cccc1d6e1fe9a49e7db0889d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b6fbbbaad798d3700b2d19f3c5ca8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804f3c171c5b2ba375d146426ab176d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5bfb604223b1e206e76cd8a6647c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda45563aab301ab555a2c1a6cf90af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd1aaf8910ae845c0efe68894a7c71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8622c8b4f284cad21941db4dd63874603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023da1eba9bc48fde38273c0b9f38ff1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e428fccf7fad4fb5780db62c6bc4b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d2f51fb7f8e60ceba7112aecfc55a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0f85878366d0803ab39cf0d4b128d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48f716a24498aeb699784eb4c5d57c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcad24bb5e65e8e8c1fbc3591906a6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657d763be4a00800abc5e39402cf26b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408939acf8817c797839f660f241c59611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fab69ac09decf04c75b0a4749e1ebd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe9d7518af922d8cb317019fd2a6d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6022c9989634c941edf30a2c5cb8f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922e2ca042c0dff5736f9a5ee8aa683615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3809ad3513de7048066005553d2cefe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e8524876d23ac1768d5e6f2d33d38617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b9cfcc2c0ccc4fe2c0bd1e43388e7e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8522bcd2332ede1ac85ba301325cbc7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206b9e2deb0f05cc60ab13996cf6c7f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3145ea994ec9074d59f4356725eaea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443fe0b9f683794316d23fff1248692622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55973d15ba347b21d90c3820d2e8241d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3d1fb3c5cda148a577e1059cc13f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f60613bc340fa40ab7d9eb80e4cdf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba0955c2cb3e69d93f7426268f4e37626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349d3ca821f085a1fc087b53e33fad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91361765dd2b14d60b5311a88cc469628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8651de1f93fe8bc1f844ed6990338c3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a656318589824fb94151d8430fe52630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93956feab6358c1755e8dc4840808ca1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc56e0cdd0c4ef181c8431882874b92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b162f91e46cc326dd5a8346b4aba8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363993d526afcf4e14ea519e2244a201634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cde7e7350ed2733852d5d6af56390635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f933b35ccf68e690cc584996525d66d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab03c54550c3ba2fdf0bd79fed455c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2c33e0313c8801b47126b3c715351638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cfaada4606ace11345560c0b28749639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f8065e46b8109a5dbf55ab4a02f171640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5c7915d8feed1bcc922d52c4d46a7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040814df73d7e578e84e0afbe61f3b0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d664636bd3a2d0ddf19556fa0fae92e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4077a88bb9be18be52fab4a08f19b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedf410dea422dc9c625709ba8254fe645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014fd3a5a0be258d21df2ba0a828bd1a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ce5436002d6c3d803f826cd1146ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785e56dc379a120a7f122a419d3c8f9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804cfbf221522647a9786011a196194649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066dddaaeec7a5311df166878ba961c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc2251a62e36530bfbe68df11a55c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c0aaf9561ce371c1ea6cc4bf101d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989494137c1ec040e62f49736ad980e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f96f50f10a51255045f859d18fa41e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3f9ffa393cff9c990bb87d56188d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d17eb109ecf74b9dcfecfdabe8f1bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be00449b7c6a176aec0e470f230ff8f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667927809ce960ab5f21d4c82e4a3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321333c225191736b132d76553a7011659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a625b7a04331189340bc3d592b5995660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890c3e344ba84fe55d5ec2d6dd8995661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79351141a0203f7e81f5de412234ef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76afa558511c8629766f6de62ca8df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d027ebe1f26260fef305185c4d647a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06a40b07686d129395dae05ea02239665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ff7b935cde6918fde73c0b08ca75c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ec31a29f1313da9c0cf0cdb7ab1c7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0a48b72de0d4885bb64392e3bb2f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941bc7171deb82ddf670608bc403e76a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307824637cf2a30d7a041e50bcf5612670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53ac80940c7a6eb0374f8fb31a760c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563fba3feb4cd17e57241a7b655c5274672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c4bb74fe8f97ef5e626e6173d2b12673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d122abd6ba71e01ece711c364e12f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9840eeb97e9c9b9fbb8bd9a91c8e2c8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbae200e656a49d50301f16e89eff3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44978ff6b927edbd87b8910a5b55b9ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15833cea56b500706c15bf0e1cdfa1e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d0f3515cf7a1703b8b7fc3c18ad9d2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcaa3843d1cb78fb55b52543240685d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd79cec4ebac8c040d9d824d721178681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250986f5833ab296b5f0960721d5e732682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ecbcde1f80b2a3eb060d8732c60ff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16d6bea9d2071b1ff03f39a0708442684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ca120d66ef1ce79425faf87a8376d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba290c5d4a1b3ce812087a781a31a950686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055a2eaffa7344e78e39e635f0a945f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1dac4e0907e1529e36a0ff7b0368b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b609a887c7e5a668419632d2e3c2460689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669f5f96b5a0c9dfc12aec26dcf7675690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40402380e2941830010288880bccc672691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49637da51e60fc3691c5cdef0c6a9023692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6882a3ee1972f80b8899f32419b516693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dc539c936ab0f90cd28ba3d2932ce694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb113181381a89a6a71f517743c68bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174659c8f98d50f2ba8ae92e5a18cd4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d563e640697a0cc51af254ae8c3710697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd570cf62eed3f8c0f86cdd3293bf4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c495a3f4dafad58bbe8508b3fcf976d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23da35d6e3b31edb8c959ac984776d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4541cdc170169252a8a0f5c66779c669701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3f9b546f82305805441cdc13d13ff702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d856afdaafe596d6a08eb5c37a1dd69703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf44b2f58806174af92fb9d7d85253d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d19e8d2a98e7a1d4920bda4846d74705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e9293a474d0fcd0cedba3251ec40f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9f6ed3bb254c2da3e9f225a51d513707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208a2a5f5f88f47ab1af8e09a5af56d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f522cc01cde336bb329e92df174f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e902f2b220bb669b029f43f222f93d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ad6ab1f95a450e3f4f79221c3ea1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c1527688a7db1ee9a7b178c241b57712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69f44068e88f152a960484d521f1bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079547b033328d0f99dfffae76abc84e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc38ab92a11c72c1f6403d4ff4380715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b259cba646bad3e314b65f4d93cc27716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8288f72a4fd0e2f83fd34733f977c47717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdceb71aa8841388948903b20ee0915a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386b0b92ccf1178e371e22db94702d9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d7328aa33c68f6e263e12b7d8e3e46720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc98ba0c79f230633494b7c91ba9062721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e12da40d00e2d61eeec86142047506722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c40dfad480505fc99cdb90b3d3088e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b975dabdba9da4aa18b0493cad0089f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012ba3537f20877654ac9b8d3a2b87725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fedbaea6a70ea93ab316e41e8d742726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d11bdf793c0d77eed16118f95ab3d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19209468ca0033ce011996b1077e90c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af7b7cabb3f1092c6de5f4d30d55bf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f45a4aac9c785e3e49d01abc56d6d1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1559a4448a50da44c99e054520655e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ffa90e892974009b55906e79a6aa4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c895e0b12b68a348b3b501f307ce694733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377fa3f5d7a0a749842d51eeeb46faa734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87440d8a4d6285a187b8cc18a12e3151735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342472d45d0ae55b3454f08748f62dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df38dd02f8a432328775e283330326737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709dedb1b259eb3695e1520ed68aa64738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206df11f9ea22fd3cb7107184f0e6bad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26532054900ff63c1454427052df3d7c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f486765875b24f97061670a333810d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f9089185c8709a0ea25cd4183a989742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d8825a84007c4499f494288f08a27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e9f76458f70a0444c59dbc6255972744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e23db8478020f1dcd6ea41d6f799b4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd7827a3d050fa8852de53b7490f13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6abd0bbc9069e4ac9d99be3350881747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e882dcd20cbfe20f407c6c328db723748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f07b055c635321955cea35e93665ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ff38be2f908887a787e12350d5b34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52821cc90630d69de735fae7510ef87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3812b20ef0d6ea62e273f709779fc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a053d9e4d8a637bb651b2f7986208753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e0793a5837f3a1c20df6b865f428754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232291dc2beae9cbd342d21d6b36d8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03bb2fc340429355cd0bb2cf35614e0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaabcc5102aae882084090e3e63e5fd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb05b9ea18d77271fcda25fd000345758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddad77dcf9af546f6e8965da54010cf759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48c8ada0154fdd759f4db32089838c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfb11250bb505b9ce1254a50e7d4742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a75038139ca0781d46771f1bb92f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a407e74493bc3148febf687deeadef24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee18677b93c90705c35270e4288336c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231a5695547a53dad45b467a85f21686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e579c1a96b7aeb83c197837f1a113767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486b562b59a6b125a67d07e7b5ae0ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1df9b77c72aa1d0f1b10cd9262b8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25430c83c0208ee477d00ba0a3a4e47f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65560141b0fe453fe5ceeb3069d65411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26632bbc0e9c805d1cea5ef5ec1a4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54301a2925815ce298afc1cbb718ec813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c07a61cb7be2a4002d0d74fab0e2914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba443b300d534a8eb8a4d7146cc5a2815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9166be7be706862c931e3a03ae517a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d9f947ae040a486bb3ed5cb3aea2417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3e3c9a9447cc77bbf06363770879818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859457ef9121c976bc480cb6bd7a305919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffe40e35b0db272de3913f63add89b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa98cb0bc0a1676992aaacaf9d685821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb60b448d4df366045bdcabfddb5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe988080c52b9656c7445e337c608523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c4699f6052e10a097ed7b5505d56324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc53cc23e61653270dcc5912eb2f6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2915a8a46766d2720ad848d8ef8c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993409c29dad2740fe2c2963aa55d25527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1fb125759e3b8c7c899855eb5b50ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076330a2b506850d11a1f42255b0d4d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea62119be958d8f40061be4a83659c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba01cfe813f92634aef96c8aecd02fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2271959ba4da56d0c79f8392d84c4132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3554c0dc338d610eeef84acd9993433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c1c55f5eee50ff25e8b994e5843ca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d15cacd58f30fbf4bbcb43a2c5b65435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431c9656ad56a3755e8d0606612d2df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82a7284c9109de42162bf655c100c937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b426ecb16595d09f49b5ec5b70276638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff2cec233a2d2b8c1d77e24a29a4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86f9f0ab8a601493870fa959468f1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b1cc03be677500fb58be5f942502941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e1b443190e0b763df38ff1973c15642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77fbb176584a07f1ba70325b36b49743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401a4a5c5ca66cfaf975c2aca4e0658944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22152e910e96eebf979491c20e4be63045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34188a1e2e6fc2febdd0261cff18e5646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa43ac5aadec6f083730a5de8ffc9247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d7c66cc9a92b5f22269dc3c2c29c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032998c5ea2a631233cc2fe7ecd16e0b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb2ce33f7c4ca0af3f50118cda8a7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3641ccdc70b4d97d75d0937870fbf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8040d3fc8e317eb9f993c1d2e8e4a352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddd901582a98a07511f6743ef42f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85b78ae724776bc0e54ff92ba699ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42e421b8bc73c6eae49252fb9b130455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f762f4c1f7f977b1a3aaf2f6a8dc4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592a585fc352b657e60c0c3a319682757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314e184bb1a0caedf96c8a2c3556dfd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72800a5bc87cf545a17153d3dc0b58959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ebc0eab87652bf5130a59f10b6f3f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850728b6dd111b394489294369f8380761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5cf3ebd7e5a0c0df80f8a20c2681d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466aef92d890db016ca618112bcc8c9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e472c294551c150e4c84a0a4c86d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e633cc4f920794e64e5debce6b7e6065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa9403a73cb2851b145c56f43a09ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc69922334d3c77ef05076591bf609267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba46c7c3b0b2c388fa8c102c6229ca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0630e846ba6409d8ef46aaf0798cc81569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232d56fba5e598a23521f358536f21270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec378a4b5d8635ee478e13264a61b171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e8cbf2ecb59e053cfbd54682aa51472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4086693ffcee1fe5c0bd11d09784c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107d32b7ed9ed47476cc132607e562d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8aa25edecce06fc3ae1d8421568f8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b30d6730f6b38a9d584b1740467a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30574cf3f3f775c811210a0dbbb4d95177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522fb208c7d91d6b7bc3c742136f933b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692519a1baf583b4e5822478a6cf452579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36209ab9dfae4acae008a8cf1f123580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caac49f393b5e2054e53636cca8193f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ba0791b086a467b554c964cd37c9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abc47914f16fe2fbc710b9df1255b5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876027406174f6c12c002e5ac2e950284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e923dce9327776cd889b4afad21185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54862adbe550bf14b6598d12a973c54a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eab410345c5e2fda06e9394fe1983587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3429fe8bc83b7ae326a5fbd2c48cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce4e986ddd021960a466797eb338ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef85e4005d88fe12d8157bcc82e67db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bb7f19218b2b7b538535e7080b23a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332940acc2e0857687cdd73939316292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaea394bda66bfbc11630592024ed893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659233d5fe1371a35a1f5346af97d29294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1b4b83ec54b1334a3203b401f893795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b719070c622ab034f82acec92888f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4e9305d0680cad217ff9626dfee5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48718c4d81352feea588a78403d6c5df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2cc7f576c625bfec2f418725d4cfe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45be45fc6a3e92d87c957119491303e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf361d4eaff5488090fcd2d35fc683101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ed88214a1d402e3d4e1669b8a9fbe102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeed83c898f45393c55f62b969f594103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac703680cf02888f912786e858b2dad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57c18447bed8318e90d711d47f6e9a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb3e8632b8db29731fa0aa65189e7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9bb4f532949f86581846f72384836107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a18f70ccf3a99cc9ea962903545c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ec57b28860c56b3bdf881d046e718109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68bf4dca91cc2b8f76d26b47c5711fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae2d9ec50226d78c2db2385b2d9441111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b652bbf2102e56cef6c64efe525711112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76cd0168b5068703fb403e62a924e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72445ad0d62ba82ca0de8ab95b60d066114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20340b06e777f015929315f6c240878115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca682ee78480cce423dd3f0558f651b5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14720ab8e65829180150a45ae67470117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a2637a4f4d980d3edec287079ccc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fee50118c444ffcbcf886c296fde8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e665ac1ea6df9bc8d65acaec4a5d8ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f7165cec1c662f0fefea1deac386c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c97d4ffbbc6376bc941b3bc391c1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3235f1c1dd1abaac9ccac220c8e64b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24d9617eba462208d617b90c895f3f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f66ed9247d302f3e4ec46103d6ac2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc9a8fc78410231d5f1f4c6fdc6d75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b9d9c538ee7db8cb305fce5547869127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5a11edb16a0ce55dbe92aeafc4753128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ec22a2393e218b8bdfd082650c164129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c9b39f6bcb35a8ee219387148200f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee1fa5683824c6e961afc9910bc97e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0be0f9301799d9ce188f8c79a28d3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b101f35a5407d5db2a2aac36d632e7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b7e768109a6025af86602552cd367f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5676e17642250fa950ff15c450cd625e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a60b7c18f0fae2108e657305d02bd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ce7b2da8fdeef258226501a4c1df137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a32cae591d7c7fc914a6430d33de03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed579210096f3730da22822c0cc20158139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310f62aa6834a17c7532486524cee13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9912f9f7601f1c7edbe666ce05dc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e971179bd1b0c11015bfec4e0f6d8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96fec5eaf4201de2c7eb0d08a197e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb47cb87672a7dc29bfb3ecf3b594144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ba912343ff8e1632496209eed8f29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d18296b7d68981bbc068df7687031146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217da02a9e3eabd58ff88ce01b57b79147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143aa21fb096ed8c511508c9b56b5c93148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c37b924ffe0b468bde101acd0a1d92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e90e8472ad7887cd25588a673eb34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93ae87f893a4b586e5f81f1ed086e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee397bdcb2045d377e01728d2b1015b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869b8a014193ade97a47329e3989c94153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118a91e32ae6e69b02dfdc9f659862154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398700bd6c45032bb1a52ffa448825cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e432fc63bd5c9bfa5dd62586f89d35156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13246f413d7ef314b4250bcb16f5e6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705808b4f5f93a93e7276ccf3e89cfd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ade36c6f2335d522b7b470d4a069d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855fd9f38c1149fce125fd6cf4ac5ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717fa7795cad049530d5f17ef6d59b94161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62797facc2d3f89e68a1e15d57dd87c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee4248b4e6ad8d9715748ff99ee6b2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649f332b74a22c7f26b652768e723348164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec61867284f4c1bb4ddbfc9dfebe735165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b449bc47a821b57a833fed46c7a18f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b4efd2746c91b8c1ed60e4a52bbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8abd612d52e91b300512e7294f331168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78805fcaa359a7411b6dcb74dca9ad47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d15b1d09c9973bd56ad03ab33f6d80170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ce75baed751fbf85ff2aec5df73954171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de428c1f0d46e33761759ad9383dde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d42f1832b15027603b1c70a6a2b9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75728a974a932eb54041588ab9f140ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f993344fdce7adf245ca09833035a39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75651491b3efca84add99cada6651ceb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6eac5285ef5a92bdfd0ca15a33c74177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746146bc36b45c5bc644f4c98830e64178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c30117afedbf6524cc3b03bd1a15e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c7a11c4f968724c509eba2f072ac6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ff43e8ba6cf86a5901c44ac91b058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e43baceae86495dd3bf30a1f71611e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae957727529c58952d5ca3b8ae08a89e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3774b8612e12eae90604fce4f3bdcfe184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256521a5f2eafd5b29d6247637ec314d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d03f6a28e647c99023e7efa9b1587186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b7d5db5149ca1ac5c8520f50663d2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4fdca3211c2346e589628a7a96f43188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bd70f3fd9821e9703a44238c2702c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828620eb82382bcf3efd6a2469f8fe36190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff600c8d88eff81c340e0099a91da5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06f2558c47049bb47eaacb744246c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac9a46565ef467de94755be6f064f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bd0f4e92bcec8a2bfa0ce84737ed7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d2263da2afd551e0abd43f104a64f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e0698b6babcf94a34db18f333e9b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c473e1e68847127dfa9c699466372197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e55cf038ecf96644efedcb7a6672e4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3428af2d6ab9380ba56601cb8016a30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1de78ffcdefa50cb038144965d2b76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c51b7b20d13ea1e7bbbd62aed16133201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff918f09fa73b20d9894c96351b62e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6ebf2b775e5899f435f09151cf11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af4773e5a6596ed054a8a1a6483201204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cfe6292438a28b9925347a63716036205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f22e60cab27bf2f9898e1d054a13f1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2677811020a3112fbf97c7d3493dc05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca11e90697fc4793d685cdfee5235fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723e026bd4a61fd5bfdbc659fe068a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe04749718a10a634836e4166ed915210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72e67d2ceab7fda8892c554f1175ce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4826fc1604be7c1725126f323b6c6ed8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702defe56f5f45205ddcd4210994016213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dcaffd691b2200567e3224c02eaf0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0fd895669e279de1e736c6c212cdf8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac9608991787ed966aef81cad29182216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97af5fe8f9a589867cc53ca68844cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f8ea82f285850f6fd0414ef41cdcd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560ee5b7afe1c7d7b0859f15440c2f7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63df9023be0271103f2716a931284d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f72cb5c9b63d8015f6f190587c499221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace4a14c5146739cac08490c1e586a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744aaf78e3f5a06698816fb20f8a47f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c0808fe64b128d2e2f1ac88bae8b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc103c19b34dfcc46ad510791d28f3d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed63c98455f34aff50f60493348c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698932448d9a755dc102de06a63f23f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a198300d124cb25574981963a9679e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405d0a67c5e26e28129691d0e011dec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1abbc1d863af237575ac8e99805a18230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fe1b6a4d85b1ecadd922141567d14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b458c36ccf34c1ac6e1648186948f4f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585fcaeb022ca84435b218277ed5f50d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817fa202658528731c8997140d3e77234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17a7c212b408ac18c54b743364d96d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c728c839bd11045035a4e233f81959236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0171ff3de168c6b62f0d80190bb9fb8a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ab43f8a6e9a0bc817f52855e17314238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a89820521f140da3f90a218596580239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb74c11e05950f8a74b3d86e3db62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597e759fe4f345db8f77889e827f023241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e75f4b245de7ee88d9ff75a8be5b98242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2f6056f82af540ba7df48cc3025ba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b089a812495c0fd21db529a01db654244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5755e39b51898f9d8de87acc213ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21397d9bc86a688a45cde72862728dab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea382f8e997708e7218ea25e65a94685247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dbfea7a0433d72332509b8e09e80bb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8ab55ee079c82e259d62ed2303876249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e651ff5fe15c3a1eb6bbec692a6d1798250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd217ba125d4ebeb5adbc58349ea1a25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37ebc41c1c6411aa7436f80f2444d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fcbfc82d3c0a72caab7a43abf529dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa156990740c7aa7801926fa23fa0340254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acf6c2d4088d0d995a75d305377315255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fde6ec64b38caf27174e4b8acb972a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3b96f896a5fb4ddcd11cea95f3959257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26952012a20f9e55f999d7103fac1b7f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd38c638010728e931a653c6ff43ba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff52aaaca60fff623fb0bd2983d78b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eed52285314fd3749b29d2e665ed9b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9b779accc600288d022465adfef0f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b5a4ffb1addc68f65211a12f58b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc12e6a2bb1395ef573b1317d999618264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b592f2615362ea288b9ba3d34c93fa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f7bc3de054f72f2d0b61fc37c9cf4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289be9f7df3e8792553f4dbb2c8a32ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d2309f2b05e04d6d5f561005924ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b07e26f8ecba880101b23ac225476269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302c0b3cdf97ce269900ae8fd93b655270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011275a41829e1472a5574c7546b36b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838e07fcc7d5c23f437dd212904a7ad272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6b7ed57105ea2b6f9d7b35245f2f4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beb659637deddeaef9df29710cfc30274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c870a7166c35a3eb1ccd7da0ee4a8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986e85729b6c94011f352b4b9e3379c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744cba734160ab5f60b64b09f3b851f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438a737dd4ab934110581d6d7fb5bc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0751c5bb9d8034d161371800a9186279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4b2da2fbaf59b1b9ae796b98f5ab9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09266064ccd325e8be74b7675fb0c277281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bc5104d55b49651738c06eb2434a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a113a189c6f88acfc8f09ef1f1bab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af649e669cc1b75472225dd7de2e15d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d93a74df48fc04c551a23dec13ca4aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bed1cf253973bd261eda8c0098cd5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee811a450d42eeb886200e5f84a5dac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668f8305dc2fae1b3d205b6d7ee2b8d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962c1afa8f362df3cef82e0516341de289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c236746b47d0048551a357fa9d8e98f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30266fd4118050c2131b4e9225589a77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3345295dcbbfd4efddc2faf8dadf4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefff822ba977c15cc0280389147773293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a1711ce2ecf94984986ff90870975294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18db751c577cec563ae71ace556c10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda670d6de141e5e4cec37d5697fc1f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec282bc7e30cab9eee9376b675c561e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb54eae5ce1baad5af671e8b16f2ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b2302ec34fa16dfe223343992122f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e651c474bd83b40cb302b229671a173300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff0df4642febdd40bdcd5a2420bea1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97bc184b7147a3c2a3341c73dd9e21302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089c698b7e24d6e54b7b5ffd11763e6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4832d2e2eca00a20bbfaf2e621684304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e98cbf716a7463e472750af1e21bc5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476787618d047f33cc10aa7e9c093846306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0655c21525a8abb3a340c566acc1c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c57564ff5ff583200178d118dbf1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4721949c518a65da57755f1b4aa1fd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4dd4d351f2c1f56d53ac45c802e20310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382e93c365955b85912e737d10c6c6e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd126194f62bf4ad2164d19ab3eef5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1888c9f5beb1b1be7f14ca3af9eb5d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281acddaf2e8c2ccd79a92bacc37814314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1e90c09caeadc0e15c25f3d876aee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e4714cdb23a898ec03a4c14408e30316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93089f106d685ea880ea295884857e41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f389b129c9b7006007df96f11172f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eab00724c8ed65805929f743a2e25c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c9a1d4a102cbd957a7cbddb1422cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1906979c410dd6ee2b15bc53bca7ab77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c541f33989199db5472ed622d3cc7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d254ebdb202ea4eed0216ef3fd4f78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc49ae94e1ecb66d2cfd3c6b8cecef324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cbe5a0af5c707d198f84547d13da6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd24c936314b477378d07a32f56249326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a84458f395e7743d2d074adb40189327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62a12444631ccf88a02c9b88eb67b8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982abba347c9c27c356f9a2d56b05b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e372dc62f0338b9732ba4caf1927330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9d5f1e99251351fd7297c3f2b7c8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585766c4ad1e02be44333e6ca9bd283e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622fea8dc593e52393cdba3244a6241333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221628fa3b5e2e63ae575c7d776c621334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad9dc017cc24b5097bf714f961e56d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41fa973e93fd2fa6fe4d40c455d209336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f79c50879ee86b82d0dab507be6db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff615ae561c446e06bada400c97716338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313725ee7ae526b07bb72ea8a58581d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2566ae13110c7ff0f881bcfa425c7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfc7dcd2e100908e584d008505073b8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870d4d00cfc7b8b43b852e8d7188ae83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8df815e4d6fc38106f55179f5736f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a981e4ef715f2a0e5ce614760945314344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f2c3ebf741aeab0c1eb241d4d630e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630e7e68a0c834f1e96cc83ee98326f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fcaf99d8187fcb44299d5425ea5c5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f971c299099f40b437f1a87e309e5f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd103a7a9b3f9d7229461fd747816d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398cae2f8b982d6548619a4f8e332ca350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40774f37135c06e09cfc5e72308fa208351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9965c1e64a47c10c6c67029de4b7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27973aec8dcbae3ef78e2a861fee54c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18886c00e42bd78e763e3eb228e7f7bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37465a110e9a4d8194e7c0fcdf1c23bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e26b21b9a7cd528e149d9d8141a31c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9093174478bf53d2052dbb71ff703e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d9de99bfa4e61992f730474cd27a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b36208524525f74fde021c9e63f563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa196962ac787cfc8d8c7d98b6f497360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faed11224489b39e9bfedc213cad171361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78250ae0702f3ca118b6927b0ac0e9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404283e4261210f0d163fedae27cb7c6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080f0499163602aa685b7f809abdcfd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb1ae4793a26b8a588edfdb9fa4123365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f71abd3ef79f8d7007332e0ebfbfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e741adff2e39dc59e0bcab66a499fdf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d78d1413d162ee8dec4eb8733a0ae8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240b308a356513790786850805cd69c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06d7bba645bf5e6045e9703d400aa0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c183fc7792dbc2262c162f284941d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1367cb68194d6d5a0bcac8ec8a6e2402372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126924fb25e19ac7d96ae967da2dfecf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d94590eb8f511c93a00b39ddd0e9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a2577820417492da047ae75e2ac02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fc7f8e294a153a132b6ae991aa958376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e14e86bde55426e679cf43415a41f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402628a53f1ccb6640af6c409ffeec2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbb066dc3ade1212e4a75a14b9309379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0d397526bd7fca0ff4deb8913ab08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737c4b335f14ef5ec63f8126b948a09381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00213685442d83ae97cafcdde19ef98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e88127ac8efd8783df6179d423528383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea27ea49f0b8c57698cfdff018ee7dbb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5413369a0f3a0a3d4b1b69f0464b0b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0588234789ab998f38f02331368b38386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b5186ecc7249235e124a158f67456387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce78f62d32395dece00874d19c0fc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde85236216dafa4cba0d2e902ed070389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751bdd09ad55c1944c84512bc9b719390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659836377e9a57ef4637a25aff2d3f7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0750617051dd08a308f8db49f2fb39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02937b15e8207c5513ccbac9c4923a09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971700d724497371ba3ea728b04c209f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48092104b7f2f12b8b98b65aa7ebd4b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc4576fb0cc3c4cf2c39e9e8cddb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee5d9a5c569f13f4eee291e464b895397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172769d5cd2ac1fa20e40b33d43b19e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf94549451cf88c4a0d12c39e073b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02239ed02151497a4548ade7f20a524f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c453d87aea8f5d99de2dc5d9d26405401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2ad0a94d34e6e8221f8c99754145e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4bbe0945838031008def8afd51c73d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4689ab8145814ce2f597df2c43377f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd7631d851e0069e85cf6cc5d55072405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2548fa0f69573a0b3e86ab96c22381406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbbc44b9d22e80a487eaeb24aea01f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624685b8e1de14bafa302310d852434408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8290c7f6a3663b766f961265c94e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a899de6db14f2ef3351e8273fbf9c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f609695ca8a537120a4bb549a82f744411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfa28a5917dc812e4706acf5fc21c5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d185a3a8cd8cc0862287ad11757c8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148833278df89d7ab751ac438923ca82414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c80e05258adc7784bde9bbb2bc8a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd015cf0bdd55c56d0b502da1996d53416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4a4928e99756a4c13e1134d40f421417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c3224fca6757b2fbd76aafcf4f034418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4dc473b9d11526cc2bc0c3d454417419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d48461e634d4ffc0bc6aca4968172b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d6c09143cd914302a42e03281c0cac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3b23e7d39743702a1a37ae7568ae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca044ab5f14e1b5fef2968bd3705cde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08af5744bfcb1f764a4a628765d4bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16c06743cad37708ed0179cc36d2d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2caaae1bec516990a27e14c8a12fa1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77968439159253e4d4d5ccc2576111c5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d4f0b327cb49906fdfd20ee55704428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dac1f51a4117ca6e69bde312822ed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc920e3400c23842e1cb262a743404a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a4593850071ace385ca77e802b482431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f948f21ccd2098a4a01939922ae1d7f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036fe39f49f729c1c6954f82213fb31433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658530562a19ed4b2066f45ce6a0400434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975a61e8979cedc45b5f720b8d66257435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866a8bfd7b5fe9011bf0cadb8d28c66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55b25534b1663265337ddff463b06437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735ed6991db7f96fc098b61f92a880b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e4c42e22cb1f4c5a20100eb3f6187439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e08157bf8678fd39b432b3e0623072440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9715b4e329fd4c1f036403077ecde441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205690e6f6bb7922ee85f64319028696442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a91367c878bed6fa0301d87795a6e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfd3086172a67a3c44976027722f90444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a8b32753c14e846d8dd8142de77bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d03ea152112c188e9de16b52cf98446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01bdf8dab37ea3d296d04cdbdb82eb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd061a471a51e4d065fb5a7a8874456448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c3ab82600cb361776d941865f0e87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728dbd9bc112e85e4f71513a91f3ff8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c189af90be760490aa7bd9c3690de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece20137b9aced3c195067694ce35b39452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284c1a44a7746a2c49650c7b9a8c796453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d73be8d8535f38f301a6bec0e54c62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcb7c2f7c964137ae76920b287fadd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe104052fe162ea7aa456e9f293a64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a19ab5774433aee84d167917ad7db457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af6d877e840abd44010de67a5291d0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4b8460fa5ed0ea5e14e840e7e8706459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d825e59b52362c3db1a7de479f6070e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2131d2da431566916dde3e09c659d97461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f93a7d39faa2f33c1fa6549193faa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1600d249e8f1c23bcca91115183c51463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2413435242dd6546717e78efc2db4994464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a8f1f957d06925245c359a25898b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6432d6b14269cfefe3d1c8a379fd9c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ed9ff6fc2a4017dcc8a148906a137467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d29fd152e0d0e287757401143287d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e524dc84459cdfee9bf98d3943573469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27e58c28bcaee1dddbf7dbb91e9ad4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e46ab595c9e14a498a8a75aba9641471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c0a5c116db693635d2aec62df594d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090be0055b764ebc5978e8a5a783d761473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fbeac93a9d0835ba69ec138836c99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea19f007487037433094baddeabebf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94927b7a90d0a3ee5522c4b5f4c0ace4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c9d21e6050844b1f2808f5ec05e1a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88fd14c40898c1de176fcffd5f0bd0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fcab9c7c886db2663136a1fccf8b2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524fe5ef909d48a705098a4f4ed53a40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2328844f54d07338684cf329265f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f930977555ad5ac255dc94bed84a34c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e4e6a37d77b9e96db166e71e00e30483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3eeb22c72b5dea86316c5a70ca4b2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38854d057fab4c5236b68087524412485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32fa4aeca7e26227f284e83bb737e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4fdb3b8e686b96e703efb990889ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3144545b146c21a99a899942e67f79d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06341e66cb355085e5494a48221394a4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a4ddb1fef3b7e6d04d32ce9d0251490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5211554516dc3042c9ff73123cb3219491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb4bcc24eae4b0631ec50523598b06492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b564623d3238f258bc36d4e097734493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ea35f421144df41ba46fabb0ccea58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ee2dd71014b8c7fc70024e94ceabf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9e1fc4f2e71b7fd853b914fa712f8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f12fd8552700a5a1591be43303f2e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc45ebb291f6c47505f5687b3061220c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc66dd48503df1d717c12546ca5655499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6363ca4fd38f41cc420a008ed0fe5c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3d5820134320b15d25349141aadd4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5090a7d992b983d9b5e1d15a7a32e6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ea5a85e372fdab63ff7e0e0fd6d1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43ea18573bc71050f99546e6c7133504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c9a213041c4cd0b0fd90d0ef8269e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c4667eaed5e4fdb77076065a94f23506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d78be5611afe3d7fc1de57fbbcca1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff618aaea868e19d211dbe46c2da48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e37ef2ca092cbcae207503582997509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e26266ad2b1cda3a5c3480048f2cb0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75c35d768782d50d6f4cdc35e878a6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ca2e37348beb9bbe87785339fccd1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618966da7c66d3023caf1d30b963ed78513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5486172319e5f31d3f544a6008222ef2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b219a6783654b056f292c7e7945acd5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47b8e6b9c1e78edb3de30f87234fac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bba103fe4dcca5aaaf3f2d2e61d3e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe33b4cbd9c5226f9b8f75dedd4f29518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb373b65dc602357fb5d34d31a55e22a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a8cd78231ed4116779808a88d88b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c846223f0379a8ce5b8041c3e94a73ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940fbae524b1f2b39fd4cdb9ba9ee9b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065a4b1a5e9c3e3ffe4859a3e6751a5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1551ca472373075a9b5e0b5ab0eabf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd88bb0c86c808689377a0a51ab0aa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeab860449b593cd843225018b1ef5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c69c08a3396738b14b7dc86cd2402f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde56671f1a5ae73b0f03ce1f0fbd28c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa57657209f54d232b08c0b14cf8b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0e40452d3894f14b0f1ee454734a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c32deb7a8b4f744705259a3ee763f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e418b9d85b1c149b08d09fd2ea84f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a411a86357050fa03d6a6e309481e0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964af95978dc65e4a7d61b9b7cd87f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5406b5dbdd6aaa048c40f1c38bfd7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44565e7c7df9a53baf87d7f3449eb019536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d21f8f2d8bca851945852f458e62168537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7498619275cbcc9f342df15860542df3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808975cd3e2bbfe2f4b6f5417e3a6913539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b20f48cf3a4683fd1cbb2479477cb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4af1d3cc03ff118ecc8e79634dd627541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b70979c3ff36cbfa5661567234dc8f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a3f9882189f6bc4c55c4b782807eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166275218288599d09138dd599133513544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fed55327d1b8cc3e8c47f3dd2dfb1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7624712d9aff622779cf99ae48a6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9457ecd466232daa141471d15c5f7a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9bdb1e161edd8c5856888e37c44a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e13a1b25721a218404404b0cc0ee9d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c8a855eb065cc89cc37569e052304550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f390308de1ededc26c4a8f70624646551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6699932c000ec3394a4f46361294eae3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c519e1e0318cd5c5e943a0b4263a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65560b7c3d58a733aba0c6ca2ecce031554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea52643e94108cb04c48b3790680b70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb34346f8371f22014bdd411aa119f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bedfff1bb65156e31b79a38be053272557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b67d94239b5845d4cd792d86a5dce3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa963bff590430e723f1dd8a584d8ccc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de780d690aafab7b0473b721b3426de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fc116ba04ec3f5a0ccf215ee423ee561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590f861580a441d414a05394e8b760562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391851fc3ca1ba87b5d13f1e27abe47563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b00a134aadf374f8ea36b3a8ff099564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442bd669782be9665d0a0e76f1d910c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91e5d7883ff70e375f4c234b93da01566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc437c2cc9a61126a83f0f33c5d11231567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a886460904552918532f57de327835d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b698f7b82d23dd8afde34462bbc3dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cca920ad660b511059b954cdac1331570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa26f7868271ddee2c6c1432607f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670053bd489aec4b749f8b68376a8034572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca922cfae36da2317f4b21bff6a7383573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54315655b319e4f67f775e44a82217ba574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fde0b83f797c4228f6ac3f645c2429575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e86ca8aaa43ee58325f8b559f104a6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67f0fad3c4aa3560e6f9cc7b4f2782577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9a162a42f8fe40eac42e918bdfaec578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d560df64477863fefe5dce2baa71836579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0be1d8b8c6e5a8d85f2665be5dc9bd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d077081bf8c8dc4ed30d51845770c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1fb4e368cb6c047cb918571687a58582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47268f1f5719d3932cdac30b06ab610e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cbfe7524ab6993ea65cd2af9a64f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26240c688a2f0260122484a946486f9c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca879ac8496af98f9f7b6ae7da2a6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073ccbad7df855c93286c047500398f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e78cfc5e3725c0dcbf8ad52f5cef7d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e077a511545c9fc8c7253a1faad5696589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ffdf498ce0587dcd91a5f01919bb9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3119af667fc0abfe727b621b4094ac591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b004a1556cd6056f4b7d3365fce1fc67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916be3fdbfee9956036f57a409279435593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340809d1e28e1bf46f51631b9b514782594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceed18cd4f203d0de88a2724563d69c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5fe56aeb2188d105f88e460720a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227224107ff81d6fc9fa86883998548597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdbbdedd51374dece46cb9ee8dd18d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ac1950d7c5fad3ecd09bbdcfc3574599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a0744176459c3084a4e3b02b74966600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049842dee6e26ed45c8446f1064fcb2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad2b9a2b6f718b14b5aa6df0ca8f84602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfea6d521103d1a0d8b2635473c76d0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77233463e67694ec665d7016c425f847604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d6cc4fa685cc73d368b303098bc16605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692337e897ba44fb4c4a7a4f4d77461f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea7d41e0dda7b70951889a52d90c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabca0a0170c4c20a7bab199e5ab62a8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2eafa99726b111270f63436e56153609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1c9fdcfd526d73d7c4543cc53bb87610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c2f765ce4ab4e5444371eb5a46f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722b941ce0ba1b8643f011345313870612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e095c348c9866346a5facc2d6e2e1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d321fc52e6cfa40e7fe52b2e9aa4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e3f94295b425217ffb678ab5ccff9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a4e10b9d43de2d313239a100c96f3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dd1ad74b18e024ebbfcb238770255617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12e59115be0c1c119a343794ef59d9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b0e273aec741efe8e75c53ad4f384619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d633b807da48a6eff44f7ef6f438e8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9df24d26eda2cc2bffa843e401e705621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d300849437ac9fd1d8e317d06de00622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224fadc82228a86aa2523b5ff78e3a0b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18551ca02477ce91550e1d7e2d05145b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1dcc16482de469208e2da71425953625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074b6dad05a796f791bfe7248092068626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af161642b7b8647624b8494b99e3a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50b17786c98154b95033eaa7604924628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5679143dfb2c69f26059d06fca18629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae7bb8401da6dfd107936dd78866b70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f47310431aaf2a38d448df2d2db47631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcebf04e1e3884cf2b64e354fe46bf4c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66413a50e7aad7f87184ccf8a37a877633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76607e7f1d0dae0bd7eb8a65c911d3d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4734237cb58fffb8785e2f805f8de6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef16e6600a392f47bfbab0b6d474e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ca08a7bf9e231c4c4c142c09b688c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc59e3a659a721f917ea9d3df276c7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ce7d8344dc806ef69309141db2113639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b913eccb03ab4a80288c99b6441931640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cf1ff3f6109bd5b7a1d0dde2077ec2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0679e5c0f8a8f1c6695161af2fa4b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cac3681a1faf6b5afdf58ff63ca71b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b469d1f1ad38734e3ccf084c76c2288f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27a7f94338c1cf85b84bf59cc52446645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b716a37d5593efa2233f02ae69492057646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e84ac6573d992deb882ff1da4f4cf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709800582c658b666b1cf18d4ac52c31648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85699a20bcbb74a7cf2c0109f4fc92bf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237a6736b1a8f19b48a52d7fd6f5252650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c7c4d033eaa42699ff3a815987f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ba55d0ceb4e9bbd357e3fe6303531652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae90d4b995747edfad436bd3010090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaae658a1455cd298aa581902b64727654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993fe077ceb1dd6fb88349cdb43723e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82f3369d99e095688f539bcf4bb938656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654f7eacb8b4405945c2cb6d873c8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f712f7bec03e017d4e315914500178a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9014e6416860bb05b2ead7005fc0c9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8471573f67c1c1028d895a2eaf7425660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ea8e8e99a812b58604848cf013810661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b5373fad687642699914710040c9d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751a77ed15d949286d341d8c7ef689a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89c396f56da2267dd526748bdf7e98664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392848f517be4640209a7e06c90fec665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb1f21d7739a4e5581d7247b3fa2a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50680529790cd80b314b823968cce5f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d2a1ce6193e63b64dcd677dae2c6d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e6b65fd952c266775147fc904440669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87219620b926e51b740b05e6cb9cbd1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c614552ea9b8706db5f05b2b4897671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec44af5760d777a57dcd53aa6f9739b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c4589376e630d286d4495bdb8f18f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ffb1616b2b06e3942585f7f66ade0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b463a13475ec27556eebc3c4d516b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5fc4d001e58d846fb746de53d09450676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3b025a17af278fd6008fd3a1c820f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a8e5ee7808bf4d23c8751ed9b4cea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b260d9eed6973db57268e7ec05d52b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c876af58b6e5f0c10221845a6e3f790680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd022d26ebf0619e69d01e75de7cf6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03bc7d1b6049108223ae3a75be2640682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ad55c74d1125f09aefd8a31ae9f88683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1847871749c60ccdc0ae268c55ce3c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd794782f030d04bbc8a481ef0d92d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a09f23a4a2b21918de76b567fc1b0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a433016510c231e43a04b04915a3d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190ecc9b428cd715401f9db6b3a245688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fce827353d5541cf021f8d63dee9b0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a1cecbbab80e5b1383bb96e618e6fc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc921b9fa7dd75e114e725d1268dfe691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d920009fe8bd412c1a819800f5b5d66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003ced70bcb4066293621ae24cd8d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532adb17efe8911acf1003d2c5ff043a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ca04ce9a1b6a0d23cc4d8e532af3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f7f66de1373dd5258095c661af72e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03810c2d72e1f226b87bfc74d6754de5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b45f11e3fe699e39cf0d7b1bf2eb31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9470a31db2a67e024a35b388966e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70988d1cc350663f806567197d348272700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0eb30cbdfad45a97888e8ee23623b2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a60458cc2798c6cc3ee75c54d2f5e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb46f5173a313651e303da9d4843e88703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454faace51439878e8c72394c6d9fe08704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ca08ed3218ffa4e8b5b9e023b1401705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71587207fe29416a83c948aab1871a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff7c985e09d706ab25b4e7738ecd793707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8417483764f78ffdf73343e49f9237708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc31257d0dac149990036479fd20e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d94a37be0e347256c8e0276056c3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda954c1c6a7e092e6092da7cdfc67e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbf0538da83e1eaefcdb33199dad0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311e8322a6267bf7706c2f95dc94cf0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3a68c7e8390f3ecb6a2b51cc8ab66714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6368a04243fdd1fa543eb75d86a75fa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1acff64e200bb938de6664f26b2d49f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab04a7c76b1da739e6ff62c08546c44717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015454bc9d50a50c351bd1c8043a71c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc7ce7b99b334c4e41cc6a5b1477d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8531a8e8c599711d08da7ae36ca8ea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3127603bd38aedb58ec6711d26c285721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ba6e86b34f9cf781a9b6fac7aabe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e605e022e8397c817c59a6e70858e3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6318705f46296442bf616d64c5fc8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e09574bc7fd4f40ec2dd0e1e463a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de3c361ea498a19d6c39b7d532dc43726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5a91a13b405395ac08440b5f512681727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689074d2dccd967ff787ed04852f2040728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99fb1b00ebf48746c8b23ad46e44f35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc1a215d762abba7218cb26bf2c180730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d5720a7ceb087ce88e105a08e569731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b0fdd7932a402769406b65ebcb313732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0aba414290d76d6a980e9132a2172733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77955792ce46886eeca26bef4d9143734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde45a4e11ed7d417aa127452306080c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210df54054eb2ee50552be0a07c7458736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41368a00fb007324f370cb58c43ee1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e2df0f9c3ed8ee557776112dc5c288738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b5ac1d5fc36ce01c2cd46def765d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e065c2f5249c355b2e10c530d1e3723f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223c5c85b5c5b177ba6d342e081b57e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1f9f9475cf856b8f15a547848960742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90be582b50d9cb076fc0b8b5c285937d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03012cc678b06862544ab945da9e7fe744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f644c28ab0b350653cad2c60c635745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce229e1a58bb36703cd62d4f838c70746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c617d351fd37714b4bd86b68c15bf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e244f1abe62e7eba72865a20ca7b1a3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba08e49fea4b788ed8f64d44cfaee5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364fe2050f91f5afbbde6fe3b947029d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3bb40e7b07c6bbd43a5a3133703fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e08619a3fa647cf7ddf8ed42713529752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de841344a71f6ec29e06a994bb29823753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b924c840788f3e799225fd0cc1c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa0cca388aa3dbebe5256ff4bd15c8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ee812c183243fc0b83cf6c9afb436756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704f90c338bb2bcd164b5e730d4773757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df882decc8aeeeeacbc4c630308bea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe426afe0968de068b049a427cd7a076759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>