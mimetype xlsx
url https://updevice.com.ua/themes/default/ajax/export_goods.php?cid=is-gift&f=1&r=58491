--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba69fcba7b6024c4ff4ca104b5b6831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab314ed6d70e6c09cc5d9ed38a2eb9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65e23d47b651723b07bc0df73300a73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9607bb450e94e48f1ac54d6e329c9c324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc5f9f6a382265728c9af79cba6bf35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef724d3b2de1b6b3035d491ed3543f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ab963a02f75e2799b85f7c547632f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b175b6bc241f8f0dcb377ad7a02414d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f21256fd2276a7a2a451dd56eb7b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25ad8de9813d280a784b4ce21d23e6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1db278785461b95da27bbf1fc47da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c56f7dd9fb56d8e1913c1a11b4f7412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2e39d89f431aee52aae1f6f8d1b8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc36dd02d368477d21374991a10d71b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730aeb0478f345567e36bc267ce4d4d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473feee78282b08f050147235d18c1d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c055de902d7770060e07b536177d917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccc4c04b7c3fa9d8c1a2683994c1e818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ea09b67ad238418d37d2166ff71619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd803da3d7731105e9515c8b43f73a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec7655ff03436c08293a49f2eb59121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717726b01d272a073fcacecc096d1df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2c29a18bbe424468450711fdd8d8f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ed870e362b8cf9dbde96ff4ec0be124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005423625ca25d9f9329d34a3d5cc2a825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fd452fb8471a3cce183effd547bdb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f218e09928e9ecbc4bef1485b3d53727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a258715e921b4a5356fc6d5c5732928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823dfe6a06995da9a171a32f0ba8d2b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3182396cab7fae5aad2d40e953a4ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24607b3207eae170071526f2be80de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50b50a1ed0a5d9f2d2a8e75566eda332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64274d63804675a18d4a011aaab899b133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04453463ffbcde1297fc333d38281c1734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9d416b27af4f0f825296e160ab73b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e14583866a378077378d375ebfdaf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed466e8c4ef3df6046c3cf96f2a23b5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ecea5ba940cb3fbc08e415292f22038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85acf53a378394c6b13a10d65ebb8e239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ccdfb45dd861beeb0ddc8abe77f3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e9d9c3ca4439124ebb502d998c8c841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b708c03c539d771ceac85b4216a442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87559cb8b7a9482dac2f53fcbcdfb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8e52c8ca60f68a0f1183bcfa2f3b744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f786800a53a19ceaab29e1c48935fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c464c30217857c670e4b8f72bb87d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a43120e98591484395794c415d8d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa3dd0ff783f63f807ee358cd1413b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872997218fe761b1467903546b55fb5949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02687d87aad4231c27875958d2c5a4fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed861d5d2d8112c38ffb428d996eba3351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe1342dde004c3990d2eedeb0778252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d162ad3b11e3d0f7dd322dbdeecd8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b69bdb640edc17b35b2799b621aa7e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3ada13580f6e6339dcac5153fb1d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bacd4c68eafd17bbb455b1196f48d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59cae4a0bab53f5c33b2c42a2b37c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fef598479ae0c1d3f35cec2c8ac22758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765d9debeaa3c6e0a139d7a2e0965f659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbea2d94e8a330338b308f711ffce1b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b159288433bc9634331338158017261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e7c74b28c7a028d3c3b57d09639a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458342edf3d546425678b76fbf50b24763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a07d5d309088ffb5caa63bc71a0e964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cf891e470d948f51c565dc5f90fef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee19c40e06b95c6136a745e47fb2ce66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c68fe59508cf7bc44e8a9a2cc4fbc767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38c3b7a1be305131340effee89520168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6858ec3f5fa138852d40f03659fd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae254316f89585eb6d539360fc4e4b6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2349ff73358f2b2dcc439fa07202f8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697fdd3022e6a795d7dac8e54583e2b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485427cbed10c26cf3c9dc935bff2c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98284f7d6f65dd180ffa1d98e15748374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bf04438a369b679e35c578d7d64475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b06a47cea5832644d0e4afb7e441a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5cacdde309005e3ae971edbd4275477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168d200fc7816bd18a00012319bfa5b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc26c078ff0c4d7d44fb0a0e97082f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c287791d09283f8f3829d1820c410480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da34da5b87d234d929904b4108b29881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a7d41a6bd80f755fb9153ee68a85382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706eed16551fe336d8538b6f5cfa43583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40e79875672e94a9c3e116a32e2e2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcdb8b51e5c9c9e65a126aa65e685e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05b34fca266922e31cb0543d17e9be86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce29f568ca5126ca82ba31073d6a16887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808406f2dd4200580a46ab4cfabace4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d61cdcc67a1bc7a56d6f3b95a2d52d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a72c70d9588301d35727f72c4ed32690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ab0765d502242375f5f265a8b42d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0c65537e7e2d6ebebe6cd19027d0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad51d04b79fe0112a9424307486a9fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108c6caaceaa494951d5c1e9f39536394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df379b9f05f669a23d91bf8631f74895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae60d186690d7c09af37058a1b535c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da00fc816651a8a3abdad8eea94c2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd258f0cb575d81f2c56657bb9ab1d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c50adf63ab3066f3cf4a05c6e4e70b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6ea5782a2b4fe6808d3c9cab5664100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73112021068b941f82cbcca92e25608101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be5a9c88a5a6f0479c8beef007d154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29002ac346fe8eada339aaaaca73ce3e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba3a30ba843ea8cf93eb78ce6585b0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd79b15611555c320f84fed8a526dba105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba459119c546ec0d032798d6c17b6aaa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee03b436ecc8627063d734c71b92504107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87915ed5e00f71c644cdafb4b13ba5e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798d48677c8624f997eb75eaa4d7686109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1813133d71767c00fedf6e10da0a82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b5e33fef0605871421ac79ed55b5e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bd23f3370def54dccb14f893f5e8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0cc31a0c897b593ece7ad886559e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddeab68dc2b4920a45268f21b8f0ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c32da2c931988a4086f3546e4094d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed593d86f4881f7e11904623f276b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb3f95e3e7fbf76748572991b0b515117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f56eb38856d8bb54bb4e0d16dd1987118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a45bcf25b88c47e5b141baf9926fcd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60e8e172079b2d56fd22f46eed19b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6a54a6e7acafb5cb2f9498e02c1a8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5d4a10f20cf56ba2fc132cbae1998a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d48122b87716d7468355661007421c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e987676bc9bd790a021110f5547b27f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb79493a9d5dc2d51d75e5cb5c296c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22e2f7a3d782b0943d100fb9181a77126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664319978228ceafe00f2e09d593ca5c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd317994376e5cab32edd2c1fa0075c1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32315425af3aafa422b56b21b02e3386129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed257b2d560c515c83416bcd3e6b7d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef38711917e3d6594a92293ba9b666c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343ee1e3098fc97ce9c94a576c393d91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577db43d97fcc7a5dc66832a0a5ad6f2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229c17bb0c4e9ffa9c64bf6587c19ca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cdb7a6cc3ff2be74fabeda7222c965135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b58c3234606ef5a2187caac0d2550136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fbc6e8e631a772621ebdcbe1885c74137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87193c6af977320ba2dbd8f30a15c6db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea4e3f0bd50160027a1aafd2e4cc5b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233f981f7e0377fe5b811b996725416140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d332672a5476c6685ae1444a336ef83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5123e221f89686f8533f90e6fed21bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9d3035a46abdbc64025cd72f19290143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559f251681882cbc150758c68d71792144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88397255f3fe4ecc42032abbaaff5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e51ace315ea4ba9551ff0976d8658f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc586da8c380bc32dd5007a77b3c39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa862d0e0de7bf08e3f8c729d99f299148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acea9011eb26200f508fcb510f39ea6a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c2b0e54cc3c61a969eeacdb425ead150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62495c1bdb7629cf7e5d109ca6693b5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1eca0bfca6366d034cfcd4ea4f2845152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae386a2ada8ef436922db08bb9268873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0059dc5647338dcfde9c7570a682b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b2111859a67b2deb3779cb2898ce22155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a99fe5c49f0a934848ce6071f5ce4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd90ba6390b1f763b520116e8b92a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c25aa2acbabf32087e28f2990a35488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270987979d45a0822a4f9a3075452e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223de9682830703755e2d67083a94ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cd8427ea92efad7976e6b25cad5aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fa3573a1a8573727f0ab2a4d8ae8a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d747788c8a2e3c50cf5925189ee20163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fac50857170e5f18438f3f31fc3156164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884de338436c4af9332197d94c9711ca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dcb0883ec3d4d582b3204e1de85b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51003a545ebaf168d071619c2b14ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3984dfbcf2cde54dc87d47541325a123168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39083edcb1be7ac18bfb75fc10d69ac169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22af67e06083f7558f84bb11faa7605170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d2cf87bc3b4d3d0992e3967867cf5b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b53ea3126ce36338c3e12a08c83474172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba576c495093b9fe7433587ba6e785173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563e9347059605ac374a0ce061d9eb77174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e9427aacd6960dadde19a46ddb074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812967c9a6f66e94a3c1f8bb487371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da1b075a4e97e6288244282106120f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df8c28b5dfcb75ae60a55e4beee1d1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d3734ebdd98760a5dee0ab35a6137179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d76f764f374ae30b98c95d6433ee65180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce79ecfdbd911e1f0d632b3b875ac7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340abcf8f9858d4131bd0bd73164032182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2176f9e64492d4d01cca93702e8525183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6df5dfc3814076d3d5a1123048d5ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa9160d655253d6c76a5fcb6e1ab25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce9cded822b11d4e757ceacc6e1b83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c1a22476613f0c8d1484c0a6cb361187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e789bc9d1d5e3c07ce763b38a139d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85984b1601659f33ad8887f90c71da1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80455151f939e8e1d58e2f956850d5ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08213100ebbbe7fb1c3605fdecfcbba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1761a2662aa411a1e233319126b7f6d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187bd01a220c26c4c087f82041fab1d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6500335cdf1cbcb7a1e4cd11a40ed55194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f4c2198815b74b146b344ff958a80195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af778aa36591175b041e9f279f6e6c66196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9889081d7a52b77c0aa132d5cfd60b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541bb3e0b2245323e213a65023ef38c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef9329e2478d8e6950f7a0afb92326199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9699bea82f0edb85cc0da320f5a07a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656750d761a72d568912ada3614058c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab4786e9fc55e7bd2115ad1700729a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381aab2a6cf801387b6fff3f5cb07b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca97922610ef7142965360b543e5e38204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472979c655ff7f19449a6167c7eed23205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc45ed35a6812325d8bb5016ddc1f77206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf284a33feb335b3acbb4d88ce8cc2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c7e48c2d366764f085c6c6ef7ae19e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734468c39ec6d12557a23743456a312209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f45224c1fe6fed3292d2905bb98d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9835c6ad134a33cc05fa568dd19f09211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9e12f268f605238b3c753495fe7ff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677d2013e63fe1a4ea4df7603a7b5b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef7e80ee6ca2529c2f045258bea0dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef286d29b24f419e7fa3c52b9d4f6e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4d2e8b059d2aef437962a59a96819216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098125f4ba32438c1cdc8cf60201a42217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1776f55904933615b3705884667b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25f3194246984ae8c898f78274be8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4c8e85989dbc6afdaf555d303c77a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d544e7c2ec3ebf62627dcc3afd5059e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84e3d6ea62c110e1ddf64e5e008279222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9c8d678a2fa104460f1135e2c62ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d6af874b4dcb1531f92e1be7bf4a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b768900be5448be2eabddf91b8616e8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766cbf634b58aae8a8c585e9497b648226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7048340ec161d981ba3daef2660ecf4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c8530795c95fff057066eaf9265f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c144dd94cda0cc1cf2e4ab4d0f2a3db229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d74d4a6dda1f7e0b23db519c39080d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469ebc00f95b07f1ebea58a73ece40c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca131795c82d26358cdc69f04c7121b8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afe18e8c29718052bd4cf4183ef9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22377c99b1f10cf84e023a610dbbed39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5becddc2db62c78ceb3a50fee9f847b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4e120ab682bb9be087bafb9d2a67f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea36973572d01a8a2d6421830bf5ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782f248dae977b6ca769c455ace32ec238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee48fceb28723a7d72cb0ef61c84158239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9601f7b0dcee687b2f5074d49803240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436ce62fe012c98de23f96aab87e0ca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3a592f7d959bccba616981aa76d6f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e0bf1611b10fb4bb0fc6d2aac2b3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ba367c2aee8b9e4551ef2bfc3c8b5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2bd6ee8ed1804e8c658cc28441020245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0a2223610d116ef2037c454ec29f1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114defa34ba286f77e94dca21eb36f68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e12ed8b49cefc0a571d4138509039248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee96496b15b496cb94c09e45be2b040249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c31dbdab32f9bbe30ddb0f94973412250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b37a3ec4f5f3df74e448d1fd2b24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862dd3597a84c2ff6f329f5cb904e3b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf68185650b69a471c1bb7d1434e0a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e285f5f74940681144ec1e8ea9dc85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefbf73b0920fbd5a213ee15869a2da255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e056508ccb7a3b8aac794d948e6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110be2e09b2fe397c03e5f0e10b49e27257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821253c41fb41c92b388169ebc5fd58b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf401b651a53f6756bfb8cd1a6679a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5581c16ab32a9b72a3f5e16e1e7b0a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c515afad38194aaa0014c4330aa2d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dbff91ce9e6419abdfb1b6bf87e78262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dccc1a96dd4568dba84f989ccf044263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb836a4f346e6df20f50d3dec45e02c2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab208f638d2b7087acdc6ee2ae15f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f4228daee19de48b0ca12f9b685d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694295dc4a97580038ee7abf9957771e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf34a3003e05748171e6c50ef389cca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f3782d815ea79765c554ed0b80118269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8383dcd5100f1f4dad4216c497c7d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c0307c153132cb5973a66744e2145271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac4aa56a43b4a927940273dacdf34e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b6e2d8f76661a816fe7465cf19def273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a312b7fbbb38296fa347ee0e1be6b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e011eb781765c321e50b9df11b8cba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5a5f4d35048fb976c642fe5a5c647276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d03bead09ac0159f468a52f77e775a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b0ea27fd378150dad2d187599e2f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b821cd25cbcdd2b922c614d2bd23a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88047e92c4b1b0b51b6b2050b05e4bd6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a5746ec54d123ad222aee00d7bf90281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86f2b6e7f8f82e4253be001ccf3aff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433bd5929a9695485e173cc85c5b3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df339094989dd60e45f5db0c245dd7e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2810f4d4abc25b1a93ca0103a0a2657285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043c3bf0212c3858e0ef786109c2deb1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7a295b0346c37cf8d227030ca1031287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7afd96ab754beda7ad018d95ab995288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05dd01a98d52b12d44c62cca56cf50289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1edf18e37cab15e24305ed70d679cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14c02aeb71a4d1c2c59b6fc4df201c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1566734b608bbbb169e3221731ce40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d27bc97bb0f9229e18b9fabba606d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae05ffee8c6865ec546c1d95382b84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea121382a75b47ec8b07d8ac1ea7a7e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb924684b7a0433839c06539f53923e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8f504ef39bcc5856c988d86c4ccf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228bcc8aa488939bdbe3d0ffe13254cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067e7c4eecd8472fa40bae351e7cbde299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19a5a8c3e2e9fb16aba74183687899300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afd155f639b40a73815dc8d0191ff7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef321f09dd34d8937c02df70ab91cdf2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660dcabf435349a2043988710132344303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab8b4cffa7e656f613da92aba93332304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d40559a204973b0d380270b16e54cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89404097764c1fdc7b60d28955262807306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a565e411dffe57ba3168592db67865307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607705d88f8668b2235bef8dd2b660fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288758095c4624d1c5d294fb6400c72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410197bdfd7caab0a5ae0aa539825ee2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ce98e31a02c455f81bb4aa9c3eced311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec16afea733df6704293b24cc530694312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e311b7a9771b507fec42196408be9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137715bf76829bedf650b61f0ef0a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389760f98cfe61624a4ef620c20231315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be0a034d3134f3e80f640627f91a11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb25c8def7a03ca25aeadee39a035fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053134eadaa5d126dfb43639a28c10f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f233dcef2fe38ce9be47325153b69db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f0ec6b4437fe51546bedb0eee33ec320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39611a79e81603baac35933989263e1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53362af458109f8624112c2a3a4bd11322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06ee5e461ce0308989d551861d281b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e75219d2bed75da2bf81ede38d2ca6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ec18fa05a76d6b7e2c303cf3143ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e09adb276e8f862e92850d396d071326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3f80ae5a4754506873793f0b3c298327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc095388fe1d8e92e3aa58459e88c89328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d49d1de19274f4daba6bd20400cff329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd318f172d518e19e194ad949b0146330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e010b0e60b39389d4c94001d8618ecb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc86eefd080f97b9965c02fb065889332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ddbe12f980b7556547d4bfef7b1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96746ccfdc9730015a333634f0fdcb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2968b66edd6773016864045cab95f886335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a45c164b3a5070847bf3a199e21622336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74b936c8ae7286b4f3fff3a1f440ca337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a6877b05f8a22b375799ac617640b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e49627ba55438ba9b6abf146f50eb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9e0135c049239a051f1b535dcea06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652a5debae6bdeada6d37e0e572f46d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f1e93c1f95c07e9cf25e28d5c4424342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8fe4c9a205aeb38969a6e88e619ae6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f63fc7b4ba0a4e7496405d60d044cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79753238e39b57f3a8f684f64dcd1453345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626c706ebd677d379d4f8e2affd3fee9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c911243f82802739eec235d52779d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27b54679e817390d55c7319274b185348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511aee9915fded3df20be33fa5122c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f653d9f1ef14bf80c86ecc3351a95350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfa295c138b0934d0af90ac121c7c3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c933ea8e24c0a359ffef7efe6cc87352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa09504ae11582c687cc655b48b5cde353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b7b28664065d3dc87a32235cd76fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47109ae80aa3edf76c5b1da30be20436355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac15c5cec904102912adfb6596c1f99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3d2af51c5020d469b5dc9278550a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae520b3595e68c2e2547abc13af6b034358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1b695b3e158fcb2592acc4d684f64359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc3c1e938a00eb347dcad6a62acf90360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2772c5d534291cb66c924acb5738800361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf0fedb846d07d344eace39813793a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b807bb1734172312db36b1a5174c5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f78124a31045d288e6680988421a9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80295936a969ff9ca444fab0add4b51c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ec94f4df7cb597be79b1b3d084b37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c704b526b922d3bfe72bf5d52881a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9577b4040b063bf298be210a2151bc1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f467b7d5bf540acb0c8f55f14c101369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256abd269735bc7f13ee50148dfc998d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82af63e22deeedf5304467bb1601043371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368dd900cab3cd7c13b62334a83e1372372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b284b0ae8a1db3ef14c0b79df5e5b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daec4a98bec33b050b14d49ab41552f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193e32ca05e473b8275470f24cdc713375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715d1be938e929978f437de56a9854e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9733df2c5129f695b42e32f5817f852377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef40bb5c5c1047bb54e25a2b03de60378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4e2669740fc3a0e45b936e801b52379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a33cdceb4e97f22ab69923863a5710380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f2c8bf05a62956995cd078af3d5df381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0160953b3d5bd88638d4cd2281a5ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8959e5257f2c575cfee69d9d04d62e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca51d48aba6e5cc01b1ed3f6cfe5dc0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7afc72822725c7a1ae13e0928da7d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c450195224520647fc1ecdd2f1542386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284318c32303829801a48ffe369eb93b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51c849caa153a5c97c9f1f1b5e5a00388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae71cd1ebd7888a4ab3f4bdee3d038a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8773943c66f12a21cc0edae7d2791b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02227e1640b10ae923aac85e598c4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da5b9a80e923d8855e126312375e81392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3a59f4a8a9b266354eef9eb32e6ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2d1aee434b70538ca78114508c207394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631978f7c0240ad958aeb45cfe87633395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef448c8562227ccf615fd592f4f34ff8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37878ec064cd385618b20118a4743ce4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d0b7c8d29506aa1d65d0d1376b1e5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ee94a4ea5334a682a71fe7adbb43b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956d813c8fee19b429fb2a83d5c3da9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc67bcc3b2b6146249e6af8b61718401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988fcafc90123741ffb4d09cf11e3929402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba32e0e3fc9a1fac7e85d134b06ef4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2e5ae7202e5ff864fec71cc3177e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79244f492fab90f858ed03a68dc142e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e518279358f458c3f19c017734df4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09009e7d99f9bd1f3e4f3db42865867407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fe3f9ecfc3ca24b7d90c5ab2e6182408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a500ae5d2f9e5b7c9646f9ad164e536409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb3259d74ce15ab947753d413c1a6d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918eb4ae15840439db26a025d4ca659411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cc01185a6deffc08b9ee684240882412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180e0dd4fb644fbc807ea00c9337c51413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48d76ea4b6033105844e93346d9eac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf4b188a967cc5a97788ae9e73d13b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac7a751de0b28a56b4e350173d933416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9456c8eb2500353556186917ac090b4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331160e796a48859dc0fb30e0c1dd319418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bb3575684a2bd3a73a913445f45d6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7ceb798d4e4aed976d70025d4fb20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc6624359674b67918fe44d20691c6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0379b1f693a588a127bc7e22cc9aa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc7c49f35f062fcc6aee548cbffde3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e790641f54c67b52892f3d74a7c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083cb1e8bdfb3fb08ddb79c4a184f930425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64852617f79599ed367f02af38b873a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eba5f9f1bb67bd70975bcf3e5bfd9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d294796459f944364c7fc3886443428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062497537d73502e4f9219a9f28afcb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa87ae19a4c996b600a56af85db89b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e6de8b5e1d7bd24252e5ace76c313431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ad0812453b00c2a9a3d6296fbe017432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7f6aa1922f677d2ebfc8dec7a4132433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038aad892ae0193f13aaec183da0085434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faaceb694575867a6643f5179f683bb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eaddb0805c573d1062caee16fc0edc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289506964535722a5adbfa1b489367ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418c99ca2ba95f4fd3743324175d4c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba71b43a58d461558465bf31a9a9869439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eed8b3e27e9d6944d9b143fd2ab2d1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7ff3b3b5f3905fd7a311fc5ace1d9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dae16049afe5c3311d0916265f5fdc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6c42eb84369c932b92a3020be04f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688646417d0af409a8a9c7ae6ea7c7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30f5978936bce806d832c31851131445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbdaca6557fbbe1e3418cb90f5adff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032dd648f48e17c4c9f9980a78bf2fcd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb090107ebf21135faec78fa3ff822a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d0e8bed50042e435dfdabf8ccbd5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26dd40bf0128850a452eea7d76d8fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e6f41f231ba96ef2cac02d64fd5bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcceb6ec637474fa0aab856865cbd2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe414440c0659965426841f2e1d97a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74567335cf5041c833f5bf72d7971e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ce30c32b9993bc907dc5adedcc8ba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4c04fda33dc28b264ffd4ff27f024456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160cc36e7c89bb1db03dea43013be58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cca2cfca30261b6bdfcab43376e14e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182d77b8caccf1971851cbc92fcdf38459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33173fbfad83e3ca90d30e09a5a9ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910285348140b5b4ff26488090527bd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60e8f1440c1f3c73b2fd2c8d39505462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44247ae45ef987cf32f60afa491eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e557c7021fd8e49d6db11083021cccc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da128965f618bd21a4373a21cb5a820465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af91b50ce3cc87cab35c6d3d7dc8cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdaae271752d5b6c1ab42ba00baee0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32aa7bd0e9d5cbb0aa5e6a38819ea9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710adf675d6ace608c7c5ab80ddd241469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b24bb1ff7640d74f7fdae9e855354c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97163c3b339aca45f9e7d44c71435251471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183790a142890ca400274fee547087a1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109e060ae5c59281201cb7032d482e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733025a66e7b6dca4539808ce9da5190474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6502e61071937f79239c5a211cd69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf26128387c92bafbe54e5f205331c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491424064564bbb71fcaa5ae1e9f397b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07184972cf9c43d08cc01ea1052ff03f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a79545e069cf96f120d47733329368479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0373a5d9925c99f5772fc1d937c827480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d47d2c062fc60c5b36de9beeb97d5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92e845d365ce6d1852b509088c0f97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30f3b3e1e0f8a7134b8e3b4c072608483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0b626d2511ce72cbb648f927f40b4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8ec979cd019d95ed1fe1ff8245610485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6ad863e119709826caf3a7cdaa1a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29dda05aaf7ddd3aea7bba37cb029e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a5c824e688a2aff68a2b51eb1d5e9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d91c4ff989e92faeb8ae2d55af2603e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65d429790e99b8c80f20acf5846315490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ab504aa6b30029058a39173eae588491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa9d90af90a3871b87f5e15cdd3c4f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379788785c28b7f75f5e1bedd60223e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabce938edcd7032185dd136c217a04494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05769676250e73e7995f0a817c8a8dd0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596bdb66ee6f26a2e88d830965357e8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf6d08f597c28196e9d51153f1682c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c789b151225546ab5b8b0edfbc12e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d487c6810bf3d2562b56e647710fe60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0befb45ae6c9c3dd9e3cbb532e270500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a841733e00ae5892c18cdc13e560d61b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34287d6fe6477a9b12e6dde518fdca8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d78f083ba1cc908d89b89f0a5e40bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09348a71e6c0223d2c94618960bb8a8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91facfea256a9bb759723cfcde03265a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f49d8f47fb5f7d90d93e4565e8b559506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026173c3e4e23509882bbbb60d1d05e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db443ac35248cba5b32dfb3be3ba1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90592719f360d4cfc3e251ffcc18a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353bedc2c02ac70198ae18ad007679f9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e6650b0cebbd657e387603cce013511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89801e4128fa613dfbf7d065c2d5c555512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7047aec9c638bddd926fd29f6c88d95513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f115791e0885bd51bc267af6d2e38f5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1af4433de142fbd939cd8b84d9211515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d837d88209a86674e7476d6dac1d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef131cf0c44c611da5106893718f9b0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d541a44f0c2943394475ce9325c21518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7823e2e966fbe0dfe648cd35aebcea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a97010bbdcc5c29ea014691586372520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4c3c6d5e7bbee45f0892704629efc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a61f5453b2fdbc2a91123046e0914522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686550ce1d094124397030b11f45b825523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a665655a127d4435576b19adbdf01cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c941b57df70f8370a7275c76868aade525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4174759ebc7f935d98ad21902edb8e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307a7f0d0257bd35c986b29ead32000527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2e597b50decabfc36ee542738e130528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad9074c201500772ccb9228da94217529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800e68165aca0b76fa4619a52b1299b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a09ec10e6403517847b7a482c193531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb776443d1661726460347fa9f304e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af1f19470fce71edfe535b4cef6b7a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc508e57a46f880d8b49d5575b9908534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ed3499123c95710dc441ab8f9128535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e785e0a4c9ade6fa24b32dec999f5c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e555f125561eaa6177f1575852339537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b042ecc83aed56edf213491a6f429538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce51213efc332d69043e85f3aa4f38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ef617c12a414c8c4abb1d87c8dfe3b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48275bf290b4fed0f1bbff11906ec4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6f3e71411a94e73244af3236501495542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52939cbc15adf3e8d364381afeeef42543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46818e64c38b85c31308eb57c106f51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9d7cfd35455e9e34743965ffd1887545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd515b4aec816e7b5621f4133a94db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e00ac11216bb368c298998453cf16b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7708d334116de5cd5e337704990c036548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6758192d1dbc626e6798e064b22c7c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896ddc99d71283e3e80478e6fd83233550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5fffc10e869e1c6408e2eb92d97fb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1daed9541879cac50d8ddd51541492552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650de11285e8f6f74f68d421593c4eb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452482d19a6b0defa4297fe0cc43a85554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f708bf46aeaa4644cf593602f577a131555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da34aa7cd02be941870e95b7b1f74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def62c09cacbd7e49c66221977626d60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ca302bfd8ad387de5b8a84f7da29558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ab5d3b908f34bc6720c2fdad97079559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d4144c3e27a49707929e47db801b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca178121b8eb8ec915c3de2d927a24561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0486e19ff9a6cb315cd9224af2dd5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8555aeb138a3d28a9d40e9d3ca9c458563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21bfd1fa4173da29adcdd2ea90f911564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458d195a57fc1a0fbc7ad24d2e5b4e9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945fec89370518ec9ecb0c2309f7d625566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a34b03872dd8db83e2e15186bd0f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd12355136058dc36338cf37a0974e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4368264f51a84181ccc48602ad6cbf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b743cf853d43f0d74cdf8f2e01215570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3699952ec19739e66875553cc044571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ef202338d24eab2292b89a53ad47572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554518375539ba7c7eb34eff92428b09573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a31f4fda2639612a645c300be4d2f22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba68e21f4497c4d6ffe535746b40937575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3860da0caba9aacfdb6badfe66d86a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52faddf2e270323818d753fe98280a3d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fefbfe99dbf398585a9cc50404273578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc086ff0908ec3d5df070b7621babe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc12ba76e995e17ed627e553fbcfa4fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c25e755e88a068d783147b604d4d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2484953b3430711bfb3173eeb6de13582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a28157a296f526eab944e37b83122583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2e3ca1d4151f7904883eec0156ada584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c254bd258ad86c125b8e047071c34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8042b295f45d21ad9236a6168e70b6ae586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da960a621e9b01f843bf7a2740ca70d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a83c1dd5ea91f5ca9ec3d9276ee941a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda777c93aa7cbd6b149597bdeeeb733589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848cc2eb788a889610000c5533b58fb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe231e2b3900d86922fd99912b608352591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26ef4c5e7f8439f0b8289f22fd9e46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d1f94865fcf06ac13c7d2f9b39cd5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b48b23bb3e44105e492a070b9dd09594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436fe6928b0afe96833996cb5e08e9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7b940ac5fbe23695904d75827f782596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0132978d3a296fb1586a3f6e3c1dcb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa28ca096b69e062c6e9ebd8a02d8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907347736c557f3be20fd3c97abca13a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc514100f00ab392fb9c01da69434c4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0228a9e3d4164be041c07d4c38ec7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5793ad39990eea13419169fd06992da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344495e32a9cbc17371813d03572504b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1b9415c57ad28ecff66d9a25aded0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfed0694e40b7130f64535d024e9510605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9d2e8ceaea43fafe429e95b861b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b4f4e7f9b1565b29676f149849638607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791dc189e055989a2a17d7fb2418c3c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18ff565af9d9f1480c8ab1da6f4b1a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f2673fb16019053a7a6a0a4d84905610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6704ef25d0ae9458362fd2d8749085611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d6605d9788f236c067a4e29e8ff0b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79d23e5dd580e0a1bf99a8980f0f78613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46218c4c87554d1692054539a3d5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890bd534d0eb4c695d4afe04117d20d6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f31080e570548833abf117b28f831616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035532ca882e4beca15720a2ff2be15f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2fa5f6f8d5e18ca44eda7fff9c254618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88748dbf14826a5436ff0f1ec43074c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4ba9db2b606646ee137fbb14105c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a99707ed3eaa077968c396ad75f85e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e621613b5df50d1cd822557c3f15a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe7f90960034da61c1d9b1a11116b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179027e5a918d11cf82e9ed8c238343a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d167e296d46a593f267b1795745698625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b66bd8583c2df7c215656a550828f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1de6bc714e8841429acc0a19dbf28627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c808bcefd111801e82668376a4664628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77952c379478fdd1f764af388806f094629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a3d8584fe0ced629bf4da85c1ee43630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f8d6cbe0cfeb11ca3ff44cb2b6e68631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bacd67c88ec5fbee718af0c3f409de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f015058f2ebebd66ff0ef2fa15b23d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c0f220794c50ed1955a31ff6db2d0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4d5f652e463e55e8ffe195543a373635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f63c0f6c39f1372831c7c575c4bb67636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8f7551412d813d0d587a38ab64ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09eb17f4072fa7a549caf1eaded82f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30bb72149f242f9b6017c54f7c79bd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb031b8f084afb923f635f25e052529640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ae5ca97c8fb50f0eed7a4073553c8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19618bdd33eea774669be8907b97264a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bec5dcc1c268e3a3861433fef3afa1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150eceef57598404bd9a76009b37adb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b343cddbeea0f1ac0242e9477e53c9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350aa29a939e21bdf16b6640f734ef5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9460cda7f989ea1e409b97762cff647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb3c9d3c9bbb6ac94820bbaeef01b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3ed1e91608850b86d1a306884af73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696ee6a0d85160f11f0737576403220650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581741c945d15466c02c8bc59fe1250651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f523697bc5ab87f756078107a81fff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cec59da389faced60a3580ca68c46653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520eef2267a9e71608ad47f8b49fd27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f9151f6167cee031d167f757b7b183655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c241f189bf9fa9a9d6dc1001485cb2d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c32fcb18a3fd379b4183659028f0c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8bc5ae2fed045955d69b6f93c1456658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50be20b80857a53ffacf8635da6b945659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32babb862ad6c528d38384e40f633b6c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d46bedb38fd1723fc164a58dd1ef4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b26561aa4c9d51dfe0594f4fb241d5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ff34c8ebda0fc66ffaed150eee9c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fb6a06a3edde01c4949d046e4eb74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1788fbb04832fd0802908c7c1ed65665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988863bec15ec263d36c4095b200292666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748fd1a699a5edf06eb42ce624adb8a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6361a68d1f457dcef1fb21d388acc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a27f42cbe1ffa4ee62780a28f42bba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba18944588a4af496031412d39a7de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af1b5f3b58887883f651e1592d6a460671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343d92306f740e0b38648733e0b60ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c529c3c28148bcd9c5c5f9b773405f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9974dc52a0a11bfc5f461ec16eaef5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8075e835724af4756056843ed32633675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51baf47871daee5e9e2948429b8fdf52676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2345b53f23e0268caf91c7009d9cc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d456f58a2e909f0804a3607811853678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94973759cc6aa3a6d57a610321b154ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca431f27a36eed351aa3c3f6536fad16680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754c3876092a7dd173d5e78ab84ef1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc8407b7c2857b16d5915ffd139ccf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1e2a85ea6a5c23d47790bad708f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4c302cb22b3e09ac945e5715a884a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14d4cbb34fa0e692de8152484446c1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcde5c866a32c6678a25367b1ac0752686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c895d850ba8931bda1672a29ea3bf4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de19bd0292d9067857383e7fc4704a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61b66827aff85699ff53fe4b861ffb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b742b7175def73b4b790d3825f9184690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0b6cf60d08340adff2515c795228f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14118391b36fa05fc1a2f8bd55fb76bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e07bc71796f694537bceb71ebf0199693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff0dabdbd1ac39baa2785eac582db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84fdbee109f9c9b618c80114549c28695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc933649cb554847518392a4e94ff696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d506355139d8e32c26720bfb2f064697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69a852b62f7bf01d5ed015bdf07cc48698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca71e9bc247453c4fd58939876fd98699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af1d89c1d4f2fa0f18ecd6b2a14554700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a49ec139ea0bffcdee501ef0717cb1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab21c810b2dd9ce2d3a56393e2d7761702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a136478dbdb5629ed6923d4d968d1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81dd3149df190f29531a04777e905f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf115be1e830215709353d5bfac3d28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79b92aa0b3ee89f0091495f7794b67706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0d3f2b6e92975f4982255255c1204707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85197066f618f1c7da9ab713766c7c65708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efb01ebe311cb718abc19130515f39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23421444dd7a514ca1bbe2024bb11bc7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d2418a43881f36b2a0685d1dbae7b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bc8f46387eb9d2f1e0459e956dc48712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b1018b8955cf4ad72244fa60de88f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172bf0b71effff4bfb98adbbb186e6d2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b439d059fed885835a3251a080745dd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e06cef614b5df4fe5b23d9d699ddee716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92153bb4132addb18b487436483702717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aaac6eccec73b5a6903eec879d430e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a14d99ea0905a7071a9f96e3136cc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a63a6962d71eb800a256b47bd970c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1432e32e60332087837782332fcd0a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574d318ca3ac0ef239cbc740dddc4b5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1795465992cf31aa3aa5e29447c1468723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c08b27af51260b03fc56a238ce2b0a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab93b8acc1fce9ff37e2f222a2b832725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376d716efc319ea67588319bc79f906726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e8e1ffe03ce3676445aba4af5bf6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2929ef3265f57f5250e69938627f1e8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4489e364e5af5817858ad4230b4d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afe032a6ae16e14d224cb5c7310ace730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e008c42c4053c9487350ba4f49fd0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a5f29b72e359ecb33fe8d87828a23732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd84f5ca41a302a9259141eb4beb943733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14523f5c74de896be8fbe0bf37c3cb66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11930a9b494aa9b4bcec9a0ca748701b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bececbb53f0c43e4c77aadec053f033b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bc5c403abd70bd85930daea0ce6ef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0808dabbdfcce93b0a2de1e8011b3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba939d5d92f26e688bb4b5bed113908739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d0130c177707f64b3bc554a5be0e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afeab556f52ade4555f4bcd8812c800741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82a81a804227cba7325fe61b2eb9f90742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed356b6750f487d31c79bf145ed4553743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d86f399720c83eeb982c46001aec62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad73204c9d68321479f860f3141939745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad2537d5a624ce8d1dcc170635e9cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476dc589647d360edf5ce9ffdd99e9d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763dee23a82a45ab9d81c607f8043cc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f3f96ac71132076cde034997a21a82749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f637bc818c754dfe758a4dec0cbc7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54bec23105ca0beb1fbed44f543fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976cc078d25e43728a7d94464f35e34b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8196320487df8bad84a9b0a9fcaf9f3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34958d8f41818b0134c925f2c3118f3b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab09728a15c79ec9003a518d4cfc6a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb22f333ca83047f06c41d9cdc45aa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66039d9714e302b552f2f0e16dde6be5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cee14cf6523c1001ef4630cdce728758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6ded9f0b2839a3e0715579e551b4e7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62aa5e02bbe9f30ba9ff0e7e870dc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f34aa8f684a2698a17637579c33f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b82895f19a96f32169e2c8b3b80eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b0b9d3886ee1e6577520b0a876694.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98c56d010e2831ce08124e48b1be4485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783760978ce7fe6166a3adb14d95e486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dca91f6391fd6ef437dfb807f457aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e62b0cfd2503781e64b5e822a78a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee58e9157675e9a7e03d096a20fa2189.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb04bcb277ff61ba599349523b3ec3310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d02fa0811323e33117f420a424436611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6a5abd22e895765741d00e525b5ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bdd50fc619de3cd69249e66cfd64313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc2d393876e1ecf5f5af43126db8b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef41543cd1039dacc08dadc0c710c0215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a5954b635166b2606a8f5d634899116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58b037c53c6d0464f32bb3268551e9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1852b35b8c5e29d4c35def2130023d4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce2a026e59e2118118bbc73d8a7c0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a393856fe51177020b98470cff3fc09a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1fb1e23478a587390674b0418637f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c9779035e07b7e42f87ef0a54617622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531ee46fc0281e2b67de1c2ce8d58d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46367580a61de999dac56e8ef8cd328824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266cf2e7ff55a067880f1ce2c648bf7c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b6971cd2b37eec7dd69b514b9214626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70503b1b4479287476d9b57e9cc43a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48080ee523af44aef186f28dedbc955028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc755c5b6b4bd363786aec579c59b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac7acd828280dde39d17c39f7797d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3dd7af639b56548dd175241753564f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a5c4cdfa30de0952e998f74277f7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36ffa7b8753d65d2f50b9d5571925f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f0e3c5950624541f851089fffd8a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8488f8e19349995aa1e557d850ae93d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb283a26f8ddf2ce0836b5d045f58636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc47ee8218c4ad663af3bdfdc84a90137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a45e813dfe4b1d339d1cfa36a76ed38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1374bdd2c1aecf0bdc29389c32ab20139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83778924bf462cf1d743765980ab3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ea6c449066dfc218d0a3a2908f0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a76f5f7213164c10269fd3a4c62c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e986f94886e091ddf01c131d881cec743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121258de4b4dc38dabe02975442e99d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f42cf074585df2c191cb0ef7bb04245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910ea7a23b87d56a285c1e8e6f6c18f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b931902ae828690b726aeb52b231547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984d3263f7a969d682116237c9dc24948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41237d44b754283957c4163072cf743049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604b60c5a862214bae3b975b060931350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb481dc05fcccfc5d533e487172da851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58334a2e4b26ce087877bc992d5cac752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b9fb70ae941914ebb546a5cebde8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bd0872ef8cfb67dba31d98c6bf69a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1cbf2c49cef58014038213d6d0e1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ea929554ef4241ecf45e5e591a2cb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd970e57ab07aa4498d747241c7788b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88f1c54d5c4d229d0fac5b3df506b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8b450f10daacdddd01c829147c32d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691244673458f890fd854c46ff0d48b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17143e3b26a16ac8379a5284e93a0a2261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ef6f61dcc281e9d85abe256346ca962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55653be18b924dca4f78c58ac161c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96659ff5cc8b46ae821c280bfc6f24464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5f482378b5a3f4015fff8c640631c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6225da52cabc8cf0518a8544a279f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161bcde2b02372f96137fb4a548aec767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea7199a0a5b0fb94c7286f196c507d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ed331287a53b8939318492f708d9569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c4fc3cef918d04a6908598380836870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f4ccb5840b5dfc0c848b8914d7a871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca43a059b2f5d5a0f146cc6add3b2772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b05ce78fa7e2ec8f3d7639ff3b0e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1800b8b4ae241fe2d81d6afe03e9b4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce791ce531caa43bf788f63abaa9be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62efca2132ea79444b8e6131430e89376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c188fd2d683e181953707647f8259c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf9eebebca81c1f46806f6c12c614878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31642bc2a35d86ca83bdfc2662c6617979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b24402c1a4528148c6c14e4020efbde80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf9c4d79c09fb02441cb415dc471f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fe5e898a2fe7bce83f1b0cd99776e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830bf9c3886db6a036b24aef124e31383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d594028b8b49052a1c3fce0e10d44284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acdff9a660a3c231480143da98317b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef677bc7f0c2589a6be83b6f4f6b18686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a5b1b69691927376286b3a002dc2687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d058c01d22b2cd63fb4383e534436288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf2946e46610c96b691cf1ec58622289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d851bf7ef2bf72636fb92c74162ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32b3c5229d231d1d5546fc212bccd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bec8374328178c983b165fb02942db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cb161ef4500c61b5d93f2b7f64ae593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462e8d1c43e0adb8ed89e49368ac371d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0191cfb4a422003bfccad39bede9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c01d5a3e6b3756c3bc26631dc6e0c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df167720aaa578fd97069b9aae28f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628c448fa479634ba1f2c31c691a25a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6baf94636ab9490245794566c1053d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536749278e918a21822e22882a7f4520100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab389a704f851b914ee03b579b2881e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21647f4645eca6b71014c5aa0a55940d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16673ecd35df7b8dcbf1ccd9b95cef1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a4f43fbc416e89da46a31e9cb89f9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d217a8dcb74dc4a206f173a77c81ac5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4952db5989aafecf162c20d89ef1e44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6844d3c952e2b115a8b250a2838b5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ef2457cfb77dae3b2f5e26d7b781b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce245636c07b9017ab0b5cdab54c981109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca017d848a16e33e430ccd7346bbcb1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b15fd79196299e6334421e4568046111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608944d408d409d1080d7d0cd0cb74d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c807bcd75e61c9b92d2eb1649d4916d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe5cbab24a0cca8a61b1c0e50abbaf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312502848d979c2d57effa4b09068d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535848ae757d1377cdc10ac31c672ddc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01078991bfbc6256f670cf77117f00117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548caa845444be8283400e7d05159c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6efde570875b9d1960672d4eb99f25119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75febffe7f92a6670e5da457517561120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40cd51470548c137950fe134c20c1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c5b8b513d95d8a1c32cedc6ee5e58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02207b3f83bf0db65f301cdb178d8a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711fd6d1bbbd9fc0c35ed9f429fabf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816b9f233fe2a298cd5fe07d7e86b12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c75cd943d9c36f8ac988caf348f2a2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641c5028af7fe80d1aee08cbede2902127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bdb111fdd8a4aa2b207bbc08de624c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42ce3f02f7167b6beeb5705230979c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6f09e829ed0f4e61b2322f459f39e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed989f322b6b35734e699e219224fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fe2ab514844564fe6ea6611ea4ace132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5249ae3502320abb80318a9baef016133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edf4efa3a40e4c0d8670ba591002b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f87b8b94825e1c91aa065ff467a853135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91309e8c2ef6fdc79e5f2dad63053d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055100819de23252d525d90d62cac975137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e453fc858292136efcc7279382e78cb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5776729b40f90e22ce16c01f677e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d2f70276342b3d6913f99e2718ac6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f83f11b936869f04ab645f3b70c4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c94d64f38aca369d7695fd0b560f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a218949128770f4925dea3f4b5f20143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd322e2e9e0127e7515740c03d6ac225144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e282ea98b3b56aa9b5b63c1e3c25b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8973fdcd95a6d48dec7f95de9ac74c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940a51aec036a0c19a4d57533c159ac0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8e1d2ce4b4c94a414fb480d0f6f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85db810eb8458af222c84a2234cf846149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c4e558b71bb243f0f18b5ec408d2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55d15605d6a8c33270d8f4cd4e33f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc040807bfecd9761b9205732edc34fc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928abf71d050368fa382df508be7c30153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5bec3209e167d81cc53a30ceeb060154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136bbb3f3c232e8982139c77b3ee627155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2800deba98d80b43873b261da99b68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d981a8ec121975ae5b29bb0b3005ed1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74e954aebd3ce0308b5f98df03ba3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2bab3035ce54bad7b0652ae753a38159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1d37899ca9eea0bda911bac593376160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4933caba4a0bac7864c9fb6ef8e161d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173f3836adda35138a8aae37584721162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82583f1f8b9c071dc87f785ba9963780163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb0e60d4a590025301a4a9db383739164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216396b9908bd30988fe77840a6cf00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f33b2820d7ca30a37f653d8b69266166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480f17e843cba4a77a2e699e0d0f9ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad76ffdce911360350b589780e9f5b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a019cd11a3213a0fbcb39d107f1f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602fcf87351460c9b96776ceaf5565f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e1e13cc824ff8930f25503525287d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d5716ad5bac85ac9ee67a23b5d6fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9697124b611f05c8511f911989c77173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49018c2baef18e1bd3923e75c14b398d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6408d1bef29cee7b92f2a1fc6c3ac1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741bba5a67ee9cfe2d204829091807a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc526307d94cc9a489aae8f32746190177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c842fc8d1d9b95c7e0e30e6b7f1b1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa41552b1ad3e2a8a015d941ee0f842179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e4828c1907c8454ff4a11a423bbdc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3aae70040e3fbb277e4ceefd382d2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e3abb517813ebe343c777db32109d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f2852d682468d5dcecdeefae55ab1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189ce10d2fdd25d1b30f230ab03542184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a1eebba2f8795b04ccf868385b25e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88695a2206c216c380cf08dd0b05bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e64887c6e714c61b45e07dc906f33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8aeffd288dff8650bd7f33234709ec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03756b3a89b559d3657b54fa1dd60952189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9164b8cf032e40b8aa9b172d584527f1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725df15e2f289ae1791b498a055e59a3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de68066440a2149a449f0a0cd9828ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e524814bd2e671a68dfbcbf259ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8467b7b01b4d0197389e83cc5b5e93e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b28e6f9d7bdf5efb375b7e414fd49195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf156a315e0d2b3efea3cf66a0cd440196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc0c11061b4b66cdecf5374fe43feb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af311dc788920583623ee555425ed0c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fc4d87d9460f48f600dab013bb537199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f3e0f82aa79843a8ac41d4fb5bc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882aa1647617554d525d1d3990d282201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9aafb05226f6a9d19691c1098c7b2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91dbd08c087a17bd4169916459be72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1fae09e88f5fdba8d5108e9916192204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b0ac448b87f1bcfa624b301649fbf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d08605e9f4c45fc6f7ba6cce3ef87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d9e672caf6584bd6eb2d3fe97e95a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd85a9bf750108624aeaebc57fee8c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac34645a892e603f81a9a0c31b2ce6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccda6587c18e47f997911e8b5928b4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ebef1a3a865a75960fa765608d6ab9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b37a100e364856b2338cd3aefd4c56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4a5827ea33d29dd53515a31b849fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8ef7111eb4e6dd4843cfb4b4a6dc5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d12c675f5ea6a1ac269b464bfcf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d220adadb279623ba70f80d05041bc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a985e0109a9914ade8e26b87ebaf2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4f1b352ea569b035265be4aa5744f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92015551f9b899ecb32caba6985b36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e392d239ca9d37323c7529a753b42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a6c0be57d2d12f25e9079e2683188221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a80ab233a5e107056d413f3dada06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87166212abc0f58762ca8ffe764fad4b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1701a0cc2649a6d0dc0f8fc90b9e6ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9de1d25cd11d139258f6159372ef9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb06a35dd4ddcafc442d3dec721fda4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef85362bb6553cad630de5dcdeb2d8c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9dd2918b3e44dcdb958bb3e5971d83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccda463d9f1e9ad6c9fcab790f741cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24a224e948e809c7190ed9abbcc081230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80c68d507aa3119bccec7d3cdb3667231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cf26c772bd8368e7108e78412c4db232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d8c40656bbd6198deab117eb11232233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd1401cdc2856a67e955474e889c6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140665c620c053cd17c0013bd3fbe84a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaabc2338887d5ebc98d68bf44260d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad227043875bcf6bebbf37319414d6fa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22899394712cf036f02191e69c05d68d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fc5ab8a5c7d0a485db9771929ddc6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff58ed319c6d946c301f7d8d26e98e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f95d7b5e07bf54ad5bd59857a37263241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b72440e4c7849b20af9c5f17101a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39a44f1ec5a0234eee5b3dab4b5abe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda456fbe2823c113c785ac4bed64b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196a7d7f93f05860ee8795245aec7ca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb77af800f1ab74fbf2a36aa9709c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a2887362e3a3ffa408378eb846849247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0dc8e02083e1d8a6c0c2f800b38b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b1be95b8e66611ae623f52912f4e1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a8785b8e73ed8d074da1754b99f92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec86c7919c8027f1cd6873e14f933a2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22add1b988cf0c4ef8d1d5123b2c4750252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82065f8872a0cb5a005affbd9c20b243253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae1c1b7e3ec118acbee2efe3d93993254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d3320c8ca902ee39d6bb2c867c339255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1a69363e44bd4888c9fcd72cba96d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8b53c09dae05de4e141560f07894a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd46346b7f4dcedc031a59acdf43bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b816cc50e4dee9101a012eadb62c0a4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9782d1e70f09ccf21b7b605249ba722260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d122e1fce8008e671a997f22ecd8f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834ef1f731c195bd1d3c3475e336aa2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121d31c36370b9f3e4ae9b3d3375be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb0be38427862fc1bd6a5b859767e55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654a11e0cb820159e437b9d3701123265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f42ce0740639647da5c90785718894266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c551ab1a463b71197c2dfca7d95eb7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248d6cb21b546368e8cd26e889454cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9514892a70b9d1647e3ede3163f9314269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40402c921c3cbf055b33098fc36bbe1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094283b50897ea4b11e7b92228983b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57174428ef5391be2c6817a9cc774e1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b104b0b0cef46643961281b8264ac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a05a7f62e93528d78efe2f01f3375274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b71e9a0f4b21627714df6e6f38634f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00b7dce98b2b2fa2e170873723203f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef54210a39ab71f1dafefa52f1a808f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6322178968e4061188ce2e968471dc9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766484a3c9f5f21b002b3dd64fd97f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3242d36599461c2b57d9cd440133f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b2bcd2eb7e6d7779eec541e35246c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d0ec7e1bf1c634f6805741af4a8ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7116bbfe4d38c22585d1bd87c7942ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6528f92b421a607d4a1ee448d19e2a4c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70261d3138423ad5240f8739ff39f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39ad69d1f1bd3a93e879493d0bafc8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b795ebd1835f05908df185f3ec90b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a76f23d8e2afc8275affe5bf903d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad453936551bcf370b0de0287a0f472289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95264a8bbc15d1e873e21aa7effff039290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9842cb9bb619e1246b490d9d70ab110291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f9236d39b3f313ff7326b8c517756292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56905cf1a21ad0813439e48cea0dd70c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5655439cb68715f90a4a878f5f4bfc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb342fc2824c1d05383e1ba8fca125295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3ef35cdd6118585bf9df19a1b41c0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d7b1d2ee28f91c192b6ad0052fcf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef536082894587441cd90dbf2519da4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c78ff5dbea337833b49cb68b9aca3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247b30dec2c8f5217d7f9b32297a7b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb43b78f9bf1268524616bb027fc895301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3b389458341044957c75aa8bac5b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02e33bea832b95fe3b2ff78934f59b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935698462bea1f88013c6eee08b1137304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e05f47d063250a2c51bf7b7b5920305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b03ccb3c63acbd3626b26cc492cb4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72936902e23e3c1ae55949b354727b8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b233100b9a6323be437abb16496e19308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aaccf4f2eafd7ea79fe5fa1a88a46309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd464ff265ea3868369d6916558b6e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6485da7b1183b4ab47ed7be14b6f4d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d63a8816beb4e812b8ee1e6c2e985312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104690a1719935963433bf3b94d5b90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38bfaf195c36702cc3703af6bad81a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1490a53db9cd7a93ab6342aa0010f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b624c3627e13e7cbba0d97bc2863e3c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eff51f8090598cd1f6364539afdb39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23b1990a506a0cf92f03f04ceecf32318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362e1b1aa2d84d3d8141bb030a1175319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621b5ab2831e25b7b4b53a521423f10320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f85a5e89a500ac18ce5ac4a92aa9e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2eb4ffd44a706e7809ddf499da2a77322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e5651fa2370a277c5b4d63f4684d6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1517b6239bab1ba3721a88e90e372324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11af5713891ca00878ba5847d3e3a5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda5feec1c30b8f165a29b5e8e2950e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976161048a30eafe4339e3175345018327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf4fd8c876e6e38a22852911fa201328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0095f627cf2292ca2340c5f184c48b9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c91ccef31e6ef6346dc99d45995d0a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eda5c8a332d73f0abe20f34e817ea9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aaebb514e3fce1db1e3156f45cae04332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2229fc3458b648c8c70952a96ce62e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a4860ed0adde42920cfbda79927f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886fda4bb26d6ca064575c7e5d4a7c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714beec8632fa016415b577c50e418f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42472f6b1a1c7ce1ccabfd675c4eb90d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2ad9ded68ae76e44c32c06a7f7917338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889886632c16c2d918a13221af4030de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9879a3a49bb0d4d0e83ebd21622f1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88733665c0e82024433f449439e5889341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5b636a0714f2d73a51be70b03c381342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e9e43e561187afb7e85cda2607607343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d400ac044e771fffda79e230670cab3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8885be1a3ad99f3f16d7d196dcf6f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2691dd80e6cd1453a43e5973b4eb8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88775b98e6536259bb4691859000f52d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084edadfc805ec6ed21fbaaad6ba44c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6140d52045f2a8121644de417a2bd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356510ee1dbf9094f6f8e55c24811cb7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87bf30d18c115b496479a6631171d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfe77e1dccb5ddcbaf36b2173b81992352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6a4ce026e024fe584c54e8fa0596353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded102a240d40fb182b175a144854b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe552584d2ec935a08afdc66b61d896355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5e9152e9c1604f7f2abd1d4bae863356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a2e1b8c3267b5fca56556c113957d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781dda75114cd9e101d8d1828ff2739358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151b6a96aa599d7e755ff5c8ccca564359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb95b1a6134470d74115ce8d3a449b3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9745be55a95e0d6648a4165878b5124d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6776aa1fad4f9c9fe9ca2402162c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06130e3dccf7ea1ef57ec73aaac3de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe33178f086a448a293c9261e7713364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b576bba6414dc0b6d293859cf37cd53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eab262b2471244805b0b847e291524366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d577d9a0d58a1ec7b4ed9b3eab57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff2aaba712311bb12f70b84c2ac4351368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7287f17c9f03aabda9b0b129a158c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961de0bb9486813d26a4387452bea22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f50c5dc119e8223c5cde91e545fe368371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9fa1e275a7ed7d987cc8138fe6eb3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ad5decb069836693e41c283662d63f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b3db35ff5def546b002c1713c078f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86979bf2c7b952ccd11c81106e52def7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7317c37b230a6a444d65d3649c48c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfb0e13067ff773cd6860f8d693225377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e176aba153cd182077b199954fd4030378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd5172e950e48f57e92b75a7f14600379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fd801db83d658f18f99a93bab1ba3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce187f0176111d034b3674229f16ae381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458257038bcfe0cf164ac05ef57e2dc9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f098ff83acd010e71e156a576c90a4d7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e48a5986b965d7b752d332e7e8ff3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef9663424b87927330b7b9d84a795c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb37454eba3fc50b9ccce59d51022a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd68cab06a92d5962f80d0a36d5aad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec56fb1dfbf1fc8daea325da69dc3a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e1eacc16115aa50e2af2a775cd445f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32e3264e6cffe107df2e310f0b48dd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cdafec76b964214a5ebb3fdba9d9bd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ceae9c333f45c841da3301d10ee1c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822b82973aa74a4d1b7b2280a067243393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3f87b42ad9302f62ea5b7d232fdef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26663f5639743c0312c2dc5b416765395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451d6fa4e04d91bc23c6a82704bbfb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6722a9478eaf858e7bc893865cbff0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7e6b6c65e74df71187e69ec8673e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b972efd6cdb9cee355428d9cb0911399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744df3e42ae8f626457dfd075718dc6e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afae2466bdf55e1d96a7f2531f9a15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1086c51176b4932af5010957534516c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee30557a5689133384b641ecf10f4e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37cadc91a7439b68d841e3b6d63561404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eef0893ebeec72671885965a4a2a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8801a8645abd0e9c7d59da324942915406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26661950153d26e64c7ad03ebb90bea4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ddec399d7d08e345c7ba90eb0037408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc092384f7bcd2a6ec50da84b838e3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8e766dab0e2d081bd4bba18122a96410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55523b7b20e248e3ea1ce2e5fdc135411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e656e219b915fb0db7236920cc539412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b4141a7e95e0e9e54d7523b4f2fc9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a41033890322d38384f1320cd48a9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0833cbabbd5c6a28f8c11169582e3bfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d822be306047c40a585200853ea8b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5948c3698da27b9339cf2d6db3cc3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea4961420b3ef7c01a31bdb2d3f988418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46415f2d162185bcc99a39c24971226c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d79d16c381ecdbaa69e2fa7dc4fbf5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1c2665765bc6fcc999bf39d113741421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d08dd5abcd36b5aeca9a0fdb682820422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a88b4f829c9dc2d5f0886c8f99ce8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc38766d5d9563bd3bd130976a5037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb407de2a0b8fcd33a5c1ed43dac88b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47e1b0d82ee8257b5a5ca9c1e9c92f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084e18f813b29f082fb63bea5878e7b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb979b9c3c58e77dca617003625c2ff4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf02ea28273302036b7aaf19981ecd0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f71828774bacfbda24c25e887f7603430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211be08ebde61adee5cd11fbaa0a8b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde70aa6fe107c06caba9f0f93b6581432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde39b6f9e04a8f7ba17d7aef7b221a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90163d2bac7e77952abe14aae838cb70434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320fd0299b4541dbc705d9fc76c6f0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b217f21ff71090291dca8b569ec50436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030eba71f7d94b359f48a1d7873d872437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33002c47ec4d14149b0cc324d8df9287438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5976113bbfd6207e1cccde9f58736439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41686d69fde9fe394dbe190cd6b9e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55f04c81b49396c483a6e8b8476bec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81864a8ff9845927bf799cb272c7879442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d599f60600d508d005beb45a964b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493802c3547dfba85e08663f4ca0215444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc022086e4f806edad09b45cb083ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b309ce7e754f53373196c2f2f0d432446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be81ecc5b8220ec698c0def90f8fc6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533ca62e1f06ff7a1df9d78fb29cc11448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504d3f28f75c2e1fc309857e9bca80c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27e923d1c85af36b384f0fda2017b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b0b84ea5b0bd442c6d4358daaca60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f87866cafb5c75fdab30854ff636f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae62123b864496cd1cb5f05b3de83e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d890f67bc7eca3e20421b34654e778454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ffff7ab630cab47db3d829c68c2a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554b056281f1466f282a3c2fb1d8c22456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920f873f8ff65e935b25810b9aae21d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ffb0f021f95db59aefd852513928e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a657ec1032dc34019529dea70a696459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519c3120d0fb91a239c559f1311f3f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad8f4df347f443abfcebb701d5b227461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720794fe1e16169e1e44888a88962423462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27244d3dd9bb0e050cd4abb7c9e82405463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd2d6eaf01cce4877e58c449c53057464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea2285c3e7fea796c5fa1bf3108b6e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d0d63df9475f0843ba6942b8427a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1527972820a1940b2547b62a924b76467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044de2dd14d315b8cd162a65024de18468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44810058a05bc413babdf8423d89a0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd767a7376da66cc32ebfe879944bfa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8db4553945287c45eadaac0549a8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b59104a11944919b447758d1cf037472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7120db3a4a95ad1c408e5c8dccb6048473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18941af7bf6002d6f1fe4ce21b3dd757474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25d81acf7aa7142eb676a3622a0182475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d96fc2de479d071f38509a31b9add0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613e7bc404af29b6a720507b94a260477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac81b0d1a9374f6b77bae4eb4ae0b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb37de780bcbf16589e935e7a1a39c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b20caddf8944ece759c62559458b81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a6f6e375941ab0ea90c526d97343c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df0578dc5a5d1368ee349ffc0d34d7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191bc8689e0d3c28feffc63e3075ea19483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0a476cad7c5854529c4650c918777484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824f2072546db47fbfa9e23b6d3dd9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba319d8852300d84a58a6cb6148643486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9147b5740e84d0e03658e681c7d39f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57f0c5af0f711a4b4356cac5a06b08488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffcd3bf84d9c03c10151c87a2a96c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a07b563fbb7fe9acc75b9333cf4a25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9fac2afbee632a32be7d745f0721c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b40155609208c6f62a3170007ffe78492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b9f2abeb6433d74030ad7c868fb84493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba5120e4847bbdd8141477bc896562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f6b1fa6e0160fa37dc7ad8a8d0102495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938ee737bca96a3a4f94f226083834f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6c467ac887af4c65eea108250c38d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b86697fc5b8f4c10739c4c17d2afba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683b37f50e7b82593709119268dea13499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5357d80870af0e6fd33452c8d1be458500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c9531506989f53a2e02b89a57c7a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ab6863a80cd0c4bc4941550a316d4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7176528488fae6c7d265f18c9951097d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123e49827319b6dcbaf4944cd45a14f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce58a7d6474c36c035a047aa7bb11505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea04607d5f270be36797e009a6838506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a73871e0406ef77741816d5e1d48f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e539558216ec34d3863a1bd7857d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f77b9300ce85df53daf313a549efee509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b6be9c94cb03a3107fd763cb7195510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08b3975e25a8c593d3a33ff052c86c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3546220a4385c57baa0d39cd80f9c435512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b598926fa7b2caa762abcdf9ac3971513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d5aa167572601d53b9893489e2a55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1c5f07722c6bb886b4df4e2fffa5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3b52f75993b978c575db75c70074516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa47c2c3210b52e24d301d5d84cc856517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32448b3fc2f42d6315b1d5ba8efe87d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af7c25d083cb8f16cdd11c26392e20519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e29644a454add21a94efb71fe19771520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e45ab64f5a2c0f00b90a63429630e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c246370666d5a6de36ff716b9cf6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d36c1e47731d1b324980819c5a6217523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d4fb8278c600c63d3af49cd0d62c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179a81496b6392c681c804dba842103525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966c4b7b2746fd098825ec2dab51953526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7f2cfe4b1e7f0b224c58bd3d1bfae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f57826bb7ab6695314387cb960483528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ec0b308bc63f4443d43478412201b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781eb3459368213186563cac508e2b3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e35ed02d593ce754ce5c8c4bc1f8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e327daf76c86caea5fc1a00148b7e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122044f5ade3a963a0bbeb28951a354533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f8898410885db0804bd5f1cb9826f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b107a551f9719accc15c4a2abb12295535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8cb52ff4854ca1aa5b13cd50a790a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ce32aaf42e027930ca2bf8cc0d431537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5147974b0988120a6299a58881a5a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba823f4c69e6c3e08ce7150818476f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6688edbc6192766021e892c88f4d76540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41021f4eb0a9980d9b8e11b4566d2539541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ffc0b8f135c880b6b80658c8fc22d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79817124757a67904e5ea07837cda0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c05965ed429d104266da648345bec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af80d985262eab1a7570642e56bff16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2619f8012fc245a5bb23411e3c467546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc3dbbde1125b0adf8412cb92248cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d0ad76e5e272c9ddf4c53fea0b17548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa04c44fbafb07b08c27c25393fba7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7579ac6d70ccfb225c3cb5aaa679414550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a8831c62b717ccf8f61c67bde2d74551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60fc694b435458cff62b7e647eecac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dbc5805eb4da1e108ee8d7bd56fbb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d78eae9e9da8f63f53e0bf02679e0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292ec9ffdce69163a3968ede47c3d8a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b37106fe88dcbe6b5e1487f423e130556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b887a1dccdfef2ffa763041d08d30b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbae3f952e8ddb05b02cb654ed12974558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b92de38f68cb3d7cbb6d5225d72def559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa80077fd5c5c927d6e5098ca170997560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d010b8bd4c00255f01bfd058002423561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad80c1eff4ea849777c6cf97e789f72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9642926343cec20def344e5a78cff563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48875656bb3d12f5dee9c1063a9a4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ce08f5dac26c643d8d36a72c6205d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c768cdf5f939787b1761609861714566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57b3a82d357884f1fe00e465ff1366567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bc5d2cd24ceee2163b257a69262df568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8262c500b3c38483cd0c5e6fc5cbd25f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35559935828f4ddd366f07e711843d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c9ff45972a008edf7f89bd1300d5d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0eaeb3c35483eb118a211a66f74a4b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b36d968f1673c9718f52d8e7a5e379573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124396e37b7d730f45d1bf3d8b1d494574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370e967742f64a677f9908a7c231af2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880745d7ed079b70aa07015682fdbbac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e59c21872e4fa786ad7559b762c482577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34b47bd25c46d3e2b2221fb28cefaa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04701352e4d28ba61f54e6734a1bc06579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee53b696e132da2c38697fcb95329fa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f0aa14976d833e236466eabcaf877581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619f0ec50dd57cf9090d4b770029535582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd303f41f312e2851e0f493b83743754583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06970e4392c85611637234bc898e37e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c1af328c9647a946d2cd07e95fca4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed961e21691a0411706e95d63e9ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bf327741c99b301fd23dfd411c63b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b6c537e87491194278aeb6c553b3b0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963bb018e063d9dda760a3d2146b81b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786355143464917dba77af4c75c8841590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8ddb107cb535dd270356ee567ebb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a61b922ac2653fa638f21491738c09592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19412c46291b08eef8fb8e35299cbbfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c082da510ac12642e9aac3a97cf3aa3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacfec3a2f864a086a56346c91ac451595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff59ded71598e4da0a76816aba650a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28a5ab96efb698a02753e914eb44e5d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb8376c49acd5990d0d795e4edc5ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b52f028ce8527451d4eaecd3987bb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798c0da65a8791556f96fe7b220a9fa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96b9be57baffa9dcf140a8d886f87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35839b82c420ab78e934792c054d9a4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2299b3defc1972eb407b2487ab899d9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688934a5668324a656a1ec912867a38604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fe449b6ce2aad5e5dd3b4ac4da156605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3442b5e6e07c174b72f9ee5b2095c5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40d84068f5ae765faac37a79dda624607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5665804bcb7b882c3d4b70c012782c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc8d7addfd9e2e100a702f4ff47d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd272d9d864725a5d53925c454f65610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd9bb7c0109222e736f0c8d0b41c8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9f7adeb70a1c960c86b93afee0e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871d94ce5228de5ad2ce36170cd6030613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f62eb0ed28db575749236746914790614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a73b6abb2fe4ce06166acfb4631bf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbe2cfd52fbeee257a407d7ceed813616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de17792f19d66614e3ab7152fe75f84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae26e895498d24ecaa85b497012641618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c605d6241d608b2ef4a160869239c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2bfabfc315889dab8ce7f22a993a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91f61f89848c7e7b853f6c7578bc2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc364ac9513af28bb86055680f6ab2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024fdbccfa725aa401c252d6901964e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79130fc3f69fe5414a1915df1242897c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc8962d53bfabab1c02ee9310bebe1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169e25377797971de354de252ec6727626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8549cc86a9058b5420a584d9f39b73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58d660bb26dbce6eca769157f4142f5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ca0e48fa01e7a5cc1cce531a3c53a3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61ab802d1146bdd6f708897f64b316630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694fd749acb2436a6ecd23fe440c501631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f8262fe8902a43239be1bd5e0a725632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c84177ee7478607c33ea0282768a53633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3600b26a0e5d3dfb4e505fa8a5e6e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9720b3b841a1e3c3659eb7a55fd78635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac647bf0e6d952edd4ef424351fe032636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a02445651212a4254399c5f7fa47b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67dd7d37a84620c6a86b384f63ab021638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96e60144376376bc976ce3fefef70c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6967efe630bd157b54b14805773f300640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ad20b87ca2b6f7d9f369b641ad1854641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303666e1293987ac108f41777f3b20b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db99df6fbd8d4754660fbad508b227643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95093e5f606e13b2bc2934a6ed56191644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a0f17c8eca04dd8f84554e58a7944645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d5e879736e93aeac3b519929da955646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b3cd9ef3d79cec20a0631bbf598e4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d68e850913de0f69e1ff71f59e844648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa95101d2413b1ee98ed2f38207239649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45635bbce2e14b843c6a6bb278a63101650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ca6132d5623c9110e704f2a72f0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3dbe5c1f4d39413b5e1d803305f2b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a8636df473d0646b63b7cdbf14c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185da9d918a341a933a9727ff1336dec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e454aa4eb2f27914044ece86eee1ec8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131df4bdd8570263031aec00d595a8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacffddaa632f2715b8343324d45319a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f1adc6d1697e9710ac96bf88afe4d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf8eb2f8f66fdc1a687f81421d7b61659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1b7828e4c3b77eb0c97871a6d9a53660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c084f4d393bd29d5003e2f3d67b6a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9afebde5ee50634ec264ed0f5ed2d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768cb1690e5085db913edcaae24eae2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ab347becf6382968f25088ac4e21a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e724b74fdf37b3bfb5dbd3b7d3d795665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ce0a7eff3b0506c0f5a5ff2c00e8e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c18ee6a7ad7980015644987cab2f584667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cdb3c0ddf2fc95b5e31b09286d787668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36657ff41466bf083046f707f20f230669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549c398809ad20a025928edfd9c7f30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ba185326284c3fc75288116b86a00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447e3feff6652ca9789d42274b34b05672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59743f488f301cc3facca449da9b078c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6bb3bbf938f692c7a61e0284255e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb09efda937efdb16ad2fede5efabd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c9e45e38260a73172946c39ce407c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf7c97d602b380142b315bb5db241f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dd94e268e7721f3eba8c04d89ed65678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6fa47ff54e72396147891d4975c1ae679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116264f946b1b94576b287e6b1fee14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef30d5c8bfbcf32cb0fb81b140160dd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69021e3c91f562354901f497b2b14cd9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90888151279911dd256adbcd2a9af40683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e4f96d0331a85e1d7cae6720b3602684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76b3094eab3fe639d2dec01eb0ab1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16143fac8c7b76f967f71429f2cdf73686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87be553cd27127c704d152acc616db687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c95335f1c45a34ea4858dd2453420688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1fa8dcba19da09e13f470078cac072689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe25fdfa0548f6069f540e3ffef3ec4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760ec725e83b6d68da5d190b05a8933691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c1ebe38745ef8c3059332b938ffa3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281742e0a79a87c2e141d79ee321432693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04612aec7e09122cfde6d28df3cb3f92694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ff093a18ea2fceeb5bc7094382528695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edeb8b27acdb1a325b958203c71dbd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaab83987fa865a8284b5ff995e3082697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e0c97f2d56021febafc93a04934c5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fcf91b696e4ebd572210ff201a882699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a04970cb40d00e278c63c9757a42b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca2f99e88cb97d8f01a4d9d407bcf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7c50afc2b12b289c3990f5365aab5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960a8f75e5e01eda0d023bd0c154881703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7fe96c55dee226c199926dc9905ef704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790be06d6f31ff7ae96ac0cfb5d757705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb06d20d842504ac6babca94424dac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39625901f35b3eed0a97bcf4f438d77c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd753e3a6cdb9b4ecfaccf7fb1e168ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550267d7bf366b884852c96175b649d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819cd3b261553043d5585dd33cd4197710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f0a011bc880191136e956937a99f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a07a9364aefbf158a6e5d338972adb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baeffd51bb08c4457634aa8b35b36a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fd45338b415ab038809dc9b759923714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4479957a029b88d7c216c6c395305f5715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855adfe0fcfacd4d5477dde337f1efc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c1f4bc060ff1f3a494c0b3509b083717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d1cbeb9ee740f53ffa35a044d912a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc180a78b44305690a18bf0db6d9d81719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c9ff73840aeda6fd1c6427d583e1d6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0f506e1eeec3a9d3eefb9591aef9e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120b62807f8249641ae53314d8687f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51abbbb9a412db92e67ac9510e6e691b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f1ad29068c6dbb296415d25de7025724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131dc2f4f5a662fb1dd46fae035900e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb393b0c014d5c63ddeab2dbb1d6d7c2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd88419de2791dd1fa39a13ea5e59a0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ac192f3c9ce0b3f6efb7a84162181728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd7002ef1b8638286203839486e19729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ddb15a73438fa367fe430545dcbf7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2981231e69436f3bf8024cd6ebb885731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd77e4a34e1b2299f810272007dc1a9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973eb5b73aff2c960492a33f4bb288d8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19786bef1b3439d782bd5c7cfbd1ecfc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb994ddd216a7a9ad274ee54d5f00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d15bda8965e2dc6a880d7bb42e3af9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e89ec28dd74028bdf3d7f845f9ae86737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dcd1ba80b63b712aa4cfc8deaf81d4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8ecb2b3480536c9e9295fc9ec15d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa254c3478bd2c8660fd4f4326562f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929799ad326f995a846535da8ef47780741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368f5f39d9e8b2d34caf7103a4beb6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aac9f9a4140fd289a70ddc24ce06cd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88face48a040ba97c2f7cbe475b62430744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585b5e80d0d992817e40d4057ade8e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1582c3eb03e75a402e3317eef08ba8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ff3e5a0bdc0f04954758a08c09a84747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af92553e98cf1cc9f1d435c6cc5da30e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510bf20f166e9e4ef3251d7c3df3230749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28341696b02b4089e5d269c13ea5662b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c34e54891b7308214843a24d03d01751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf80c2f3f198c53ed04077c643dd15752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c1c619ab3f5ea7ad1e401fedd8bcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730f47fb70cc087b1d64f8c38953491754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2324f56d86b5240c5dd90f5f01eef58755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f2b44d0a7066cf47c74088060ebb5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7576079d4cc9520bd1fa5a679615f2c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6349d045b95c0a63f563bf37c8f175758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432e0b5428f8c505c1cacad00a56bae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>