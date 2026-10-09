--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32267df33229a0da8b967d7e7b88691.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d8126b7e1f1e6a50bdeb9609536652.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd88bc1c3e50fb43892d064f3f86ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ff3f326728ec3a0c080c9980a74ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fa8f862c0bf0e93e2b8ff71bba6445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a7664ee080de16c7261b082b35ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af13b7718ac57555565b5350e71ce907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bed92ec50a56e956848235931484e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6c93b6abecf624a72f9ea03616a379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8597fed322cefe30ced71dac0a7110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac082a5751190eef58018ef57fe629a211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4621b143a78e3e44ba5dd323055ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b0a2c53048f30572da9ce78ad7c3613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4665aca2e6a2e908a3d28c35d93014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c81edccd9a60e011cc6839d3f8d6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba0111951a92989c6f9fb470d0a9cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91e913bd18b8e30b3dad81a491ceec17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a67b3d565d8b0ea9e92f0b77eb47918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d41d146874b2bfb8c9e059175a57019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535ba2cf3b61323a0c9e77b87822d4b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334334d4dea5e48146d8bcdb75b6a5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790d162d53cfe644f49f12cce701be222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2a2812315db3c75163db59c1c2c1923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac65335ac4bd7f05d9fe6d2aa39d0d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337474f4136bf8ef5505870cc0ba5dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6591c2383777e73cf6145c6543940126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1921b9c9fe20dade0eb0c818c35dd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13236107fed0c28c54aee3e80f7956ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9a19495765925644393f4fc9b1d3329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd4b9f5a7e46859b0b2c928fc6651830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b43d39a7ea6d30f18012fa65e4c32031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89236ff328d62f09e1e75fe205c17d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eaf69f9dcaa079f870e7e531699e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee584af573b298547c35b61815667334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e386e9aa2ea264f3fffc60e082cf1d0f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20793d445204a79d66f11b73cd04736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee6a512b708654d558700a6a977b1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016487d0383b42e63ddf0308a52dff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bb6b30036ef0942f1d0a0d9eebb1839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4fb0b0156a37dfb39445f64102d93a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4641901688d8b406fd23c3fe2e4bb4041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270b8777553fa20c5986debd87d9e7742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696b444a12048876caf47ca9f4e30c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee753482ae7172562e14301617de1044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1442c4e3946dadd3ec37ee089a84345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b30b53eccf883d59c7190f556016ff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082580e0a7457bd7f3dfd0feee84160c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62536ef1ba79f43e71b81359b657e5d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e2ebbdcac7abf1c47a9fe30f92db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf88f9eebc16c914f21010f1b3f47b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7ee947c50882f0f10efc8759f522d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e8c7ff83530abc42ae6d507e9354f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df70794e9a77bb71d9d1da35eaee97353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032b880ea6e452cf079227e942fe10a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78f714ad4a049f089edfb77fdf11e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598131d2a285f34c4e884641d843b41d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc2ff3399f25b2d48e39033dff9a3a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115947d043fcc9efea7a6011e2050358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac2bad7607d40745aec74f6e7ba3e559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0bc065d95c229eafe19aca8066c06e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91acb5e5399411bbaa0ee5aa4c6d7b8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5134deb19e504360946322b029fb74862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa8e94e1b1f0cccb053a4491ad9d5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c8800f871e4c3ef4248c92866d3ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb773fd680874fe4af08440b43516965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9362205ff544c304ffb03aa45f845866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e659a299f7ecf4dfd385a8bd5688e0e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2342406197afdcecbb28a12e3633e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cb36df3624d2aca969d798a3b07f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31135bb7cc0bb9a72201ddf01aece70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aebcbe232eec49b5e8753cf29652b671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c0dadd55a07cb29a3ca2c917c30f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0475b4ba0e6f36d90859852b1b260e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0590b266f6a4b90924361c482ed4974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1376ff73e9838120ba17ff1b3ec7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f62ab7941886af9e98d41de9a170d976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eca1b59b2541ea0053f5ac076e46a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78473b83eaae956df463fa5f50d27c9778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61dec454ffc675b791d0eeeffa9803c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f026e9a0e8301593a19315aad865d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af9fcac23f6d24b0334db57503cf4781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3541777b9d7219037953d00263afb5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94683d245af0770b4077e6e461469d0583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7633c59b9385fc39c3667c33cc44f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8dac32763840318ac76d8fcba390585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d71dbe52d010dc9f6ac17288ad01ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cf85cbe63636360decdc40c3ab0cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfab1e36907bccf493df8499d3ded0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b2de0bbc1a8f33a16a296ab1dd81189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce8600dd30f84177ea357c2134b62790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f13eb953825cffc1f6c540189de1b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6bd614c6d37bd097c78232a3dff5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63447674c49366aee7cfabf8e5731c9f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb28404833c631ff67602ddf34a1ec0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f837a95354951b74947b45dbb30f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014c7fe3529878460877163693ed11596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce8a1151557d1d02bb6c5c0f7b1b6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14729f51db632d22917c37ea85f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca30f152e8d55d61f21538fb9fbf5c699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9b4194278d60aeea720a000a5d97d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6bf6610ee4bbb1e561edfc9042d78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84f221aa6460301e0f8c1b073bd6a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d49d3b08f6362985211f01c304b22d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f1318332d8d3afc11f7088fbc79d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761b2e784f196fbf133e14b19808ba0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926618a4993a2ee2f0fba2ba6b75b476106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498744e26412287c3d7a966616da8584107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f675dea7f1d13335d8cb8d64fa63f15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f3e6521346c3f1d05b538465a50a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af8d80a45e937dd344afafe85b58a53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b5cd7e9920bad18278d5707be70c7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a87b7fd6834248bef1678b8328bae9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e819e2d81f037c771fc76ff4d6f9e6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832774e4a263d9682e2474982d0612a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff31079fca00a13ae9b18b76ef6e34115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94159910a01dd0a0210ad1c9d654290116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c0641a0fe886f09ed0dec667010e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a672e632b790caf77f8e045595abf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25406513bdab24326d3ba60dcce71c24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf9f4f5537527dd651f7758f37b77f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79dad5e4da22e0e84dbdd5ec7f0dec5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316dc4a6c0c2d390225ee65cf2077f7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444a03a8fc4a58e437a41a732cd7edc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644c329364e94c964ca1c78b76383b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0582a72e9ebeaa71ac5ab86792be125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ad2c1d84f9c37d8ec5ea6419c311b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9645a81ad7971ab962ddebfcb8a28127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1039b2d5aa944296401e2ab39ca36c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89f879f06bea4d31a3536b776ce05129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b9efcf03b48d678eadbc8afa96c8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc2870d3914be0fbfcc006217af81131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d1346915d0f948ed3cd90b96592d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef9e2a7d0e1ff0486ed1d9d765a856133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e467cd209f77da1fc1f99975634ea9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a6869789483e3dc2444cf5e540ed2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fe08c248cffd58beb420ace792b54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45adbbce59a8c2dd56428642c5ea314137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1f12bf71cfa898f8bdd73f0a47e04138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4867513603d347ab2d6310a87f3e201139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98d928f03e8629dd2f9455a907a4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5247bfbbda7178fcea62ac3623ca23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52684d7cf374112490c5123a1611226142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4d5f01ade4eaf2459c3eeeda42be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737b63acbd16abd9ac9786e79baceca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f3b2f64221dee9a1a6fe1891e1ad4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64010353bbb1a39676e80b2860b8315b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458bc53480cd15ecfa9291b61d09204147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90fb176b1053869f4dfbbee7cf9b0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508d200c02f7935e9662e8c798004b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae9c750bf9004e489062be6053cfa2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b879e1bc34b99e60187d19dd3b1cc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af80f72ada7d065ab6f33cf3ff56cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b75f27c6cf55c89767ef0b19cddc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b60060d802dfc12586d5e524698dc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc2d8a647bc3c981ee5982ee1d6b79155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a87a67a1b13baa49a3b659ba8e5cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d780ce6e9ecb28b695e08c755ae40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604c56bf810f2ee81056d4358b85ac1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c87804886cbc1b2b086a13f649aee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e5bdf2e671d781dc4c973f6b51f04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e4c603e69a728331b9e17dc967710161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1e3197efe2a948379844fa7abbd3c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e476a4d14fa54bf3e322ceb65c6ce4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31f87a81973934bc53f1f1f1a1705a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d9f1038dcbe6fb00f8c0ebcd8089a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111912ae870922bbb0d7a74ed00b650166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8e080d5079e9b78f82687bf0a66ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c2ff56c4e7b336c4953a2355c38e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab14ee0af298b74b6987a5666f31466169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5709ded6ebe4f3695aa0509409fb7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42c88f757a7ceb57860553a0a514e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f63d5c6925cb84be3e772ff185aa37172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544da4bf5a477b4d3e29839822b95427173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81df7f9d1741f7379120be6dea0770a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892822bb1588f133e930d03789200665175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d636ac15e4de382d4c8bf1f54004b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c1be3e37e07ef02b760225c02b2909177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474da97a61a7ca79b44c7800542ee9f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b9a1f217fd28e54e3264398033390179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af3669c5bcde2cf6964978af71d7c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574800c40b0108905639ed2c6ac5c006181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad71e94e87a96be461ddcaff199abd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6466aa113e5a76f7b06917cd6a4db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86493e7deb4fe5eba92be0430ce3db61184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e620449b26833286283f2c53ad5da2f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb966baeb0a926e0a38945fce1a1601186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3bc9a810f654f6da7bbaa130d071c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384af68d3297f170c54f34da89fb3e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328e8ff1492b270e085d19dd6f4c006189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf648b733744e6529f5687704c42a1b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc019f0ae8e42a4835c4260346da66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e31c00cecbff08e42c37394d6ae8dd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819926e34bfe164a9614eef5a67b22f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9149bb699bdd1f588ce28ac7f39672194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81095e11dbd2227b6c4dbe0922a25325195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f2c634af5611047128ac0aab3aefd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533777b4b73476271b180d5212ad69a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559fa4f4cd1e7fd6ef15bd44d396ee2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fa5ace72088959d66afe31d7e9325199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8acae60ab17d484c92ae1e6fb7eaed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccc8c2d930c5f5bff8c19bed005ad7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df800c5e6d7b93db0c6d59399ba32675202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc70d5f21e09f51b8f38a2fafea551203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180c55c12cb9715f3be8eae559d6ebf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752e4be2a72a207f068f7a0a42b9066205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1d5446a3e4584891b1bfff87901dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2876bece551511cf6c820fd61ef4f6a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73c2faf3e9dc15e7853080dba16d3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c720271cb8aa1055b4bf7eb7706a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cec52d5d5583a1740882307506d76210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ccc7b26a807bcbcd98fc39399b496211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf6960519353c159495e9f440720c08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cd951eb91691cc4d43e72926d888c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275aa37d1f707048c29693cad88b7b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ba1b3af8021a204db5beacfe59fae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be424bf026a64379e9211c201c7c408216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000fd5e6a559dd9691163fbc9942078217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ee797a268943dd39736883fe35e78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893f4971e32088c5ed9433351f38a25219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dda003f1462966f3000ed634ca467220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aed20aec5104c941545a798c957880221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f780b332e3662689739d67738fa843222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9513c00fe459c01412c7f1c22df57d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624eb3b5b088c90a4f8a3481937514a2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b3015a8b506ab1699a0dbbc0377f4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de300ef22553017ef1b2ae74ca6aed226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07262f307706db32f2fa836e9741eb10227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea93a0732b295dd01a49ff9d9f51d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815944716f81a95c29bde8c9c9964acd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c274342a6653f7c1f89d2d69ec0029a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0e663c5cbba6553cf0951fb49ebd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff795aa2aac7bb0b2ed44f634fe0d92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154af33f6c25669fb95e96a3a893064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0fb8a805b99b08e9e11049ab8276a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00faa3e3fcce3999486a419f8bae1dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccac977f9ad97381d35c375edacf5d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018b0b435fc904505583a7833284a7a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af37643dc99098f020f159253278dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e7df5923f71b107fbf575627d67bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b3bd6cccae426339e570476b44074240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddd9427491d80e90cfdb7d8cb65c12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61e8e5aa757198a65f3743338561ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed70044fbf429742a44889999f39f21243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45713e24d3bf21e0abc30551ba51e9cd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8709d0090b3d7bdc3b9fb540556d9d8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a509cf17d59d888fc1bd251af7a9a5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a9026bb935fd28f10f2fc46677821247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b3aedfe1bd78eb43597c2a63119f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f697a28dc77b8df0337662d93cc12b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920a0b0117730ba991372f91dd77b5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1634166becb5c63a12397c8cebb7cad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0223aa5e9923d3a1e11573ba9d35ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4aa25121a46f49df74283fe26fea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa15a794c8aedd7c6301df2358ba9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe5572653f5000b76abfbf3587070b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b558c7656017269fc8153b8736e850b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebdda39bc7b4769459465e9a4d1f424257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c199ff82e7f8e7d322fd50bcb2ecb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962f61c9b5e62f3bb9f1dd2be0e9cd1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab17924914e54ea84f6a000a85a8cf9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2321c66ff96e0fd2e63141c73b0054c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d4c99603ba3d6f68f5690acb5dcd7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb8f49498af482c7a13449acdeeaf4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d306f885b1d2820eef506b87af79037264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc82a6443795ef1e2dc32d3e63e487265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eefa43479142d485640eb92e137f6d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f21b6c9efa08d607338171ed5661267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30bc1cc50cec863e11f8f6c2c52c6c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88a7a0ccc1ea85475cb37f71f3d3b3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bbfc3b535e92fd2f00abdfeaca60d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0d2b42c5a5f44633b8f5eef063c27271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5fbdc3734c9c715fb1328c3236124272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc286cb980f21bcbd192cb1668bdf5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1e5c37003a5c13f14541195a8557c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9209fad599840e82e196c0e5a29e8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4526848344ffd26dc36b06e7236d73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfab8306b8785e890a8fbf227aac35c6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffa056d2ea8063256be1b2147f9b40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437376cc97387528c79a07a796206f7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354c1068c572c448231b0eb4d266b7f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbac616fe5da2720b721e4656b10e1d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdd984856a6df2108d3dbf26a0e69d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447a475d3c141af50ab66346feea1d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e230c79b55ca43a303c6c686e6349c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54110e34ed3ff767fa4ed602a99c606285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd07c1b8fd0e415bce8dea2307a967286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf2e05fdb1a22cf084fb3d018fe777287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94978d5b94c96355af7de12c83a81c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7821b7fa41724432200044d682b3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f257931f87b4a3385f631d12bc005290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfe86cf1e28609ebd9481a83276ae9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890060fd8243a510b440157d3660cbb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05bb2d3b742ff22acad584a7343aa3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb96db938c4042581e5fe7ab5c9ddf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aee6b7d21a9980cb0a172cb0b27084295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a8959ae079221505345dc63d65e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fe64003e68297792bdd411e0235d7b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af8025d05ca531c3de3265d51043e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f506e92999102360a9160f3fbb710299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a167a2b7ead03b1ec2f90a30cc0dbd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c022a22fdd740478a6fc8227d76418301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fea7835a0f7bc78949271f076cfcf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a97df01ac0ec72effbcb96909f503b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce347c0449e781eac5ed4e35a8b1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccbc294315910e3453161f15f61d72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb37e7f930b1364e43f16247502d0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238e56fb2af851d58c12c70e8a42a06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c50cd74e0fc27ebf12e068080b281308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3aa01fe6237ee5f8f98bbc0b6eabc8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c863f269e5225ecb0a12bb70a4ac6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17483f647f73d28badec8229279f42311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447c2a02f66e3e48e70581f1df072a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead79de416c191f27fbd15c8bbd1f5cd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc09ade1db0028521def7f59c35e4f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941f823b18526fd67c3801aaf298ae1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabae1b98cca95fb3863c17df2cc8b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e00198cf963c056f1fbeafc74f8a25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c967d8b8e1322c1aabb2070bb553f2ae318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304648afc63ebe3cf14fc9c7ad523caf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5db28ea12e7de016314457a896142320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964d049b74d27c36c67fb7c74dff96e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c64da5d0c5665c9c6655eab4a3c37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad02e0841176a45c159dcaff3a05ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be7ccae7710c69288939df159b99bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eaf3cc634b1ef3ff9213a9f8f52f35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcacbe27bc30db54be1821504a8cf10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af1b1bf65c5bfef145d84810704fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591297b6030cffd01e3a40e3a807bf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097780fca6b00706b8062576ced1f78329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84f1bdd45cbfca1c20f6fe2580cef3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaef3d8e1bce23336ae47935e86dab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da33252122e5411d2bee0af2b0d190e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6c30e00f7140e2bb353b869caa078333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd13e5382d544b65bd5429885624dcf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2bb5287992454b8dbf47166f5a6dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e811ab60b001b8e1c1f5f2cd9564ba7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd907c0b9198468940e920ba3152d924337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2322c464ddf420e692bcbc899fa65e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95317175bc0ae0e6cfe0de5b66aa43d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a64ca743a4688f0e73164c837cf8c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8f4b6203a19c9f991a40738fedd7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87667cd7758498d839243cd22b49149342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ae7123824c4d6a9bb730d56b7998b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb4287fa0ace6e427faf131ee8223b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3962f4e6a7a50b5e8a7b85da064a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcc35cd357a726512c827d4d853fa5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1841c71793fd07ecdfc530891a3ab347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4eb81dd69257034c79e00ec7ead57b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14184b726549ba3cab752c5c651cd5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e4a9bc5e6afaaaefc6de134eec796350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814031d9a61d1463e41e1925c63d934f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad366d6b3346a9d19098111eb27a0c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b5d9d4f17b5c271d6f8afc11eba4f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f29d2557add9329000c6f51f54cfbe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598dd014acc53bba2af862473309f8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291af245d3fa570b0c810c7bda065a3f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b7e04616b6bf424e3fe6aa674392357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc2fcd59a5053a2a72090dcf00cc68358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39b022573ac31afa739c5561b3bd43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b694d1205f432678da3f4b1ff8f185360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82613b87ef52d214057f6c3636843d08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cbb3f153034faa00a5c79d875feb4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6302181576e255c4625d9518966f871e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088988d5d693d0d909e8b8e75ffbabba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e537ae88c4e610e98f0abdbdfa2b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c300f457774e9d593112aefac68c4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559b1fcf7e1153f1f690e7953ffbc47b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c985d9e006a5fa513c45b5032fbde16368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb136cd5432ddae9025fd64bff377d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ca915234d05e693a28d929054dfe7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7eefd4240af3f70aeb451aafaa618371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc8e199c63d49c8c7c3a90950b4a757372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5ab0ba30658946d76b8c2f5448df5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973db8b8aed9448624aebf6db846732374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60896e9317c8d68fe33431b197ab665e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8d63a3de467dfd6920d9133d8ecad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a87adc08741e242e63a24ec5fd7a96377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289d3b747d268f7773c2a89cdddca62378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6b48170a1bfee09678c783f7f86c0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc30d4222704ba2d59841b518b0040a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d250d0fa02ebcf133eea9cc128647a1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fbf69d588143055f6b1e43a0cce64382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754505f927b7037102e13fcc4401baab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2111b70892e43516d604b05a713676384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606d20dc6442792cf05ef46f6cb0d6f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254e6e1d00734164cf85963296249eb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b943dbb6bfa756c91d2f8bd8cf5618387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644eea6cb31ef0f102383b86be24522388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8037229426b777bea03ee82e74b9392389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13dc14cfa5ec8514bbb6f7e50d7f70390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96a57e7a5deac5dabeff650e7d5c4c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd0d8c6fc8d027bf3a71b5202ed716392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b506c258a31db71d278ce7b2df3aa64393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330a5a07b008b8a48747df1ab5e0fd2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6974f15b96d2c2953f98fb8fc78364395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab229602ab1b2326dcc09f3556f5b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71d4c1fb3934237cfb0c3bd56fbf8c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f6c94d2c3ce11581150bd552c1bc72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c79760c72bd22a7d185fd7bc520b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18804a31a99da161bb3e08848819bab4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b5609e14419a9dbc255b9c19212e8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dcfbb5f4c0e5cbe1c27ea7c8b3b6c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc90e79edcfdc48492b4d1aa01fb922403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98aafd10b858e2ecce075d31411e10b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a3449c9d9613a17a18dcdf155ae8e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c70da73f129f883cd915bef3abba9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8929ee2f974b2907c95b82dc4f1b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a15fb60558dbc9c8097aef0aafb2d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985cb0f092c0056dd75f8e591043e2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a616b9f5abfd1725c635bab13f5cb89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df972189d7907b05588fe015254101ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0c00ca147b1c071349593eeb466f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652033568cf6ebce65d4f87d763ae25a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaff7357349813696ec7503ea0cedcb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c130b29127743a405685c795f0e04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c6c49ce412ec9af3a8b8ec64b46eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd502fd3f0be5f2f2998019433b5bfd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab762e964906bc9eee6188c4edf5a6bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ab5effe8cf168d9217fdacee06496419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d7a2a742e3bc2d8c475d1fc003496420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2d55a6fc19e291b2b9e23ca01ad4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc112a0c138b9879a5bcdb69407e7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f3a1e91a58a1883009a17ec1ab68b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c977f6b050ce45dbac78ab2690bc0ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836a66e3b8bdfe3a1c0ff92009ed6da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6f5d1c0b9de5251edaee04f379f91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedfb27e30eb009488fee7d4e0c6b67427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1d2937a762b0a1dba290b25cfcd6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3da1c177cde1f55ed589f3def919be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6690bf35d1f31fec2088a3bb4ec3606430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64963f88505e91ed07be138058f16425431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7baa0af16b03cfe93b590a72fc41f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c40396c32651cd5bee5228964f1e7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f588e82dabb423f43a65e912dbe6c691434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6146d54b04e924802cd949ec9536c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd6c422348708940ca993b3eb0ab0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbf12d3b123951416ec2b8ea5d1c8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26b550e0a7f97c4813528113ee7acf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eff55938cbf96ec3b8180df19bed29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2738fcf229661f40f596fc3d21efea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d97b1e0617e87b8995c4bbffaa175441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623f4f7164a7d9f90a98d6c7718613e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ada1753c98f47edf0939b81499955a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191b20ded0662bd6f045df67d56632b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33446dac207dd65332f91ad16a7caa4c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e07d17dd5fbf2abe734b67ea0946f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514047a54044781ad0957f142fcf3221447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8a3e060c4a700ad5b3679bc137552448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83fdfa9b51031a96d73021cddede2a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c86d111eec334e2a8085846564af7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521211097a1005dee36f29b27d18c01d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396eb0297e6745a473ea3093b76638a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc794010ba5d765cfeffbab88aadae2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9b1042f7fd1701ec04014cfd791d9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c12c148e7fe1bf717c42a02114a0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9edfcc279b753b9618ac38b89e39a5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97825a7f601b0a516fd6e96abcbca39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bd24c1b387eed04add7c6e5d9ccde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ba66aa82e465efbdb82e3666f823b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a7e23e20760737b90348012a86a69460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73bbb0490062a70b5dbd3bd9eb3965461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5888c9d2f4f509c06eb9e68c267158462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b164658ed9a0cc7763389ef4c218463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a1790a28eb362a143897b35e2f5d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63c55d4f75ff3b56a3aabf2d6b7e03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11c74eef658fe94e2d78b6ed93f114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0cbd0d286ea11c26a26f73bf7f075467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e56b5d345f834e38d999fe29832dba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d25b96b31e8bfc05e0af22b7ad56dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4cd5fba41645e90475857c15b8b54470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177cedca280fd2ab4714595ed1fb27fb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465a632baf74dc0fba7e2307f89bbe3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd273ae0acf96abb7d1e867a2226b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc281e66808d6565692739cd9e289c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251ab4cbbea654f499b93bb4f453338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce236e2cdb13feeef5bd87ec6b7cfb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140b479ae0ed0481521b2ee9223859477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ef100b880dcd31302418a7cc8494b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791f6eebd9474f830a803af41121ceb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465625cd037cbbcea5536e3b0b4a7ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcaca0231ef960316fb0a4473a2227f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e061e31bb5963a58f763961973acf07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c57bd0ba3b82482191907f14078ffc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e953c8aef624a33284980e37c9004484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c228c5326326e93c1dd4121759cfad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff220d86477d4c0d94fdfc3f66a7647486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea832f0b0eff19c8d4adadba41cbaf9e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec8a34e6cf017340692d884248334ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d72a64736347877ba35a6501908c58489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acf08a86e5a140909fda68a7aa36b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23461246404e5078957ae64a1b36a90c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c31f05bfd8e5f2fbaf0f337e7bf4f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a097d634b6e16818dbd66d80bcef383493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a06d881ea07ac41e7988c2b0ffd00494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c117c1bc1cbc2aa5f9abe9354d40666495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a2c877fe0feb081514e33feaec5b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729390dca8d75c4bf6fb7ab37a192fc3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1878741a5fe524c2ac4b2cd23ca27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97618b3342d683745ad4532b8d138ce499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a217a134d4996c2ab580add405c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2fd974521bce64c114e2530e6dea56501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cf79e8daaa5f7a05f6d9610c9e0a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b902daff7d2e189fb537bbfb16e42f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623fc463891250565c24a075b7dc4ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c0ba045e5450f45c6111ef7bebf47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf1ac3768c42e1bc0e5b2b8e463545506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2b0329272eef4bbb55ba2f9f10b60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701699f10f1d6aade13d76a3319d7cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eee2e14473c4928f5fe3ffa652cb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988676ef99a4e5877bf367a0dc62b0a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247cd375d9337f6e1503174eb5803f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368267b57651968fa7db84b0e7ba6781512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b8eb406c1b7435f0e50ddc4e4b6f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c69c356d004e50cf07091ab8e3dac7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2533bb5075925445ae5bee2c5e3616515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf6a2b8e23a569fca02ebb58dfd43f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147cb726984006860169629b86822b9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a418232b8736fd2e177a0257dec1a57518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8d94d3ccb93361257c977ccf6e55a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af94948807d9929eb7122d3b8346e82520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771ac3309a799b07915c6637fc66c34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f66d173ab27a9c6a22537cbc11c60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0666f3fa659892a871436ffa99f6a32523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268514653cff99136feb6d338c09ac1c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ee097daf2308ee3ff8038fc8cb1f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5865470053d61221b11074134d9b95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f13e3d61b04795b4bb02c755cd8ae3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702f88753bdb2fa77c8d6b1e2ca862528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c31fac447681fa1401d1464205ac2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e6eb4c695ad0b1e1031adb2dbdbf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ff680be6c2dae29ee4355cbdf5f36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cdf50d095a885702ab6ecf2caca08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aca85fad9200abf795e9bb8156ab0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c439aa725ab7788b260316772b6973534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a626362c1242001c4de32a34b594e36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a86edee8bd0dc4ca42967d86633977536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c6d2b8a07d519d4ec048415224093537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a0f65fed501d5edfe6895b72377114538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1238d9f2ff9c0bca1d59b71dfeb03a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa83e24d50bd53825d2e9c0117fd3c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67659d8d98b7ee3f173fc0ca558f53ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291d1ae196f498cd0ae2d98de81f8e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc95bd9a69b4fe8ffac3b9926e427ea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f4610ab29740563dc07754da4596544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc943814b165b20115e78202a3d5c2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c072354977a35e65bd21893741f4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089463476737a575d15d76a4d6751f19547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c28df9f3f3cbc10420a0a5a987ea36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f101fdcd5275a0322c5fee65e9cd41af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aea7b8e4a710b0929747844c296c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4269ceeb9cf07cf15652955499eb90551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70948d8d2041d5b809a35f8c835a5841552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623368cde7a087409ffe7cf29cc344db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c8a6917080f5433203743bcf2f043554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582853aabac14276c266619b9c0c8dbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dce07ad5d63287f560f53414e3d17556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca16a56bc3dcb751b0c2d51cf7c7bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bcbefe2e2854c3b66f9a0b742a5f91558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17594d10b9b16feab65cfcb087ca66559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e21ddcae3bb3e6ce88906df724c41b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f26c7ae79cf4a239c0fd14614293b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16da30f78b965676d0c6e8bd30b5b55562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded68ef66aef8db45bb5d736745999563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ede9bd6843ea9156054738ffe34e1f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf150e897dd1bbd8cb9d551e631dfdb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c518f7061e44f0d466bbe9aa6147ecf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b405addaa465896b294aecd5d80ef00567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e6f282260dd8bc929151a9e507677568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae390328318f9d6c07bc4a72c92526569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87bac53309bc25aea075133572fe54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b92cc5a9ad488e075b2b8fe4ec248571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60fd9809846711ff3569e3e6837ecba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc2a171479575c84b535522b5d30a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac2a9e0c6e59ba4edb3f37dc32228d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d4e76de3b746616a876d062dc8abc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439858043900c5054cc99e396589cd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717d364a74164d80a5ed4b591a077ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf5cccdf6d0521c3c4909894f9aa00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1793ee84adf855822543f1f35387a79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b6812841325fdc9b0b2302fd78fd0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dbadf062ee598d16dfd06d487b933581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bed01c94895c9f38bf247526e872d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e027d13810229d958ad9a0290aee3b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122b77b083348bcc961cd7a715b1bf9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e651e1953d6cee30434fed5ee7bb60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38ea5fa1052de55bbd04d4a60577e5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43056e05975fc049a9b096ad990575587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4f37c75626a3cec8d458ff5b96736588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee78d4256f3a409a42d2e0054cd5fe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dca9ab1449fe710cf0bdbe6a5a082a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353c74061bcdcdc3b7fcc3fbd1fc712591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14505b4bfeabcd4092c3906c0571393f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedffa49d4f11a741a977540c5ae281593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d25d6fc370ab5f5fe1e581b01be56594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c869d6ea591a2db76e85f0422462b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ecddb259969dd590c9e0bf12a3f3c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0b8beb3484d137bdf6cfd7f2e60d9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a5a5927cf9dea72d950387767fb13598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83794a82c64096c6b2a4da8b24af6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b33301c974a0cbabe200780e044c46600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021bfd12cf3a4577c6510176be85ea1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e72ba741281efbff8ae17bf6cfd6d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f49f0268d71aa120aaca8972dde810603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db6725c3ff73e11f4a47b3349c5906604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5875a6bd7d79ce86d1dc33339897605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e5dafddc235c73116275eae221bd5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91067c2719aa1d7d5c837e0955518013607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23230735a62d42740347172c82b55f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f58d9647764c6731a86264ba78b1c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966e63f472a5282ceb0cad417d9dfc4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05302bceb21cac2d67cadf42196584fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336d6d3bb5800e0e19e04b952eb21a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455805c052bb29d62927d4b0fb3c21f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45053581c325ccb498ef991fe9e672614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead147fedc36bb35198416bd81f8e012615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b677b06f923bf8eed3e46496f7f96616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15771949f3a1ebfa1294427a411c37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a5d0b31c704f62f28f4f116dc579618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefd67d76694b6bf0bce45749a8a6e9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365492a006b06862871a3c7978a314f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6d54de7a5ea09d9e26965a4294cb6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c82d65c5d394cfbb50943b1149f53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7b029f445d9265cbe7a9f6a98f5cd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24b337fe151f75fae0bedfccf0580d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b75132cbc80839bad01918723074a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84cfebbfc03937b4f52807e7a41722626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dba0b4876e54adde412cbb9da48d3c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2f0ea70a75018cf0b62e2b8126fd8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884ca9b1fb1425f54658fc5e47728d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f018d3bbb9215ab8269a12395fc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d09abab9b9a3c6403c552771b7fc9c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91b72490a4c107d69c01a91203dc35632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb20c51c088303cc853def4fad402454633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adf3876da06601227b50d0e87d744f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81350ebef3213f4b05e8984c7e43033e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9fc96d6737381d8b4d4a60969afa86636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d652b070742982d59e10a1bb83fa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ac681e1a245449abbd4c58dfd8e6b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b47f16aa4a85b7b37a186f6a6234d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6536bc8c84540321fd88381a900709640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698deb3540d636594ec4a2b155e5a0f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89825d3cacf42151ba1b6ce31bf55755642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16149da16b0e8015cacfc073ee5b0333643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5ffebc7966d11db903f9885724e5a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39fe433137f0c45237fc361706226d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e7fc5b96b65e77ff04a889d28d55e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04a86b10aa90b6802f5c9866f2f474647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4617c04ac38045ef8eb2682a5dadcdd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ebe889c308f8bd4a14109fc26b10f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddac7200380cd897bdd063405d32386650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a2bb600fb9892ad14402da0ff8a9b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a337ae294935c32d4274fc68f20321652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f7764515b64142dac37f2a80e238653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3fc160a014dff82212e0682f6fce3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d769f0d7e999bc93660f85403f735655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a67354a2e0fc06d19b1bcdaa1ea2f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe44a09900678455d2b8dbe8de4e57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcf194ad07533c8debabf4dc6f5edf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a610005a6be13ecbf81b5203e8e180659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1b8398f26fa161cf023eb32671ad1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb86d9673e5f8f9a197e97f6dc17a7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aad7e4ae3b775ce0656c5f6920647e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02ca0d9955c234733f8aebc4622e1d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cc7e2a9dbeb44971d7a543869994c5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623ddec83b24a19047e80c428cf74cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c00b2215fb1a59c2766d7ccbf06c80666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78628c8ba394388e82ead6cacbb5864a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a16cc6bd877b7c0c0f332375f5d88d0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02216c36cd48763a21f0cda0d24b5ef669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9d1b3e5fd98b6aaf77388f737a36b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42d04e01ec8e37f8911ba71449e1bd2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538ee86dba285d40bfddde2e752e896672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682953f252bea12d3d628c105905951673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effadf008564e877426699077d5f5694674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e19ca98af9088292e2088fef2e15fc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9870775834c5c7b1dbc06d209538de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e20b3912846c58fe98abcf56a813464677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fecb1f33073ed64a279bd73a439bbf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350aeb48221c3facd1d546cd7ffc97b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed3bb7a491ac4b5f00235782157d61680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337eb04a5f98d2899ee31cdc4adabdb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f44557881158e00be468c1ec578e8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca3280f9871d838c24aec8ec989f0e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4009f185b619d45e2ff998e8d9d6b5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af336cc2827bc141bf4313f7d79fe25a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52150681a1a58b5b9fd6c1790afc1099686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbc4a714e4c963b63b38f780a4d49f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6e964fb0c12b8c88e37ef8414a528688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533be301bd86fbce6ac5d84f07b1c349689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0dfb56662944126d148cc88017c8f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785263ded734bb0447f2399a258edfb7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413a262e048e622146c623adb8f7b18f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63987a397f1d817495b785ac554a055693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ee208472d078f58ab96dec206e0b7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5c6d1fb4f6f07b6776e914ed552bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76037d7d65165e919d67042cebb3ab66696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e340c2ec9bdfe50872eb8a4ba687069697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ff0f9ed048e1eeaa978b8bcef4413698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bfeaf3d1d76ffad4f117b34ac28c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0d80ec8f90d958962465e3e421d11700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fce7a2c2e4f90b6ebf55d4a1a39580701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517339a056078ea7fb2db7a078eed2c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e8cc24af04e4ed0026020c778254703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef77c63a38097f10b9633341b5bc3a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d48c1c8b89f49fa7f88f5b83f22a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29070e9622c7854aff9dd27c3ec7a08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7812de69f9f3280950d0d560fa82eb1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3cabf9c223903a62fdfb0c2020d50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec083062dec6184b778c76628e68f04d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e88c3ff7e9ced1b5422bc99eeb3aa6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c183f2c258f80aeedd89d6c83ba55711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0906c00f9d4996856d7a42b75bdbd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971345f9fb1b14d731389153bedfab2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aae851bdd182e6be40466b7ff251d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600d50c1cccfe565fcc4cb63f8f4686715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268de7a9d97d8bfc64c7c381edd573f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e860d43fdfdd211deda2864a7b4a5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be9a65b13d18697c25400f70a281c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff985f47adc80ac77b5bb8ec22e9ef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108f50c47bca51d392a45d337358ed9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c9f80f668de0f31c71f32403080fc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639a419b55cd0e35e34fb2fe8370f01722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bd732ecacab125b70832a9ceb60d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed83305f7897f1c907d69143a4d30a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0dab73711766f41a3b213050ccd8b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ef07c1e331db6fb9f462c6d289dab726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30ac39b6a523fb79ffeabf68939cbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09cc2df28686170b2737274f5b6b7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb0660201117b99b6ee37f533dca9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d45b860399a3ebb29c122a263fa71730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b202ead22681ca80136a952d245d50a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d53e60de41167d1de6ad62a62b3353732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce8d4d500d098524e6e5fef48354f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584abb7dfc2209af7ae0f0a223ef9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8790cb31e52d4e9bf817691580b6a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafd56ef74354a4609a4a86a21015fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bc7fd9fdab0326fbe0884cbc1041737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b338e4f384ee6f26bb60e3b2df311738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb66a7a104dac47b4db83f4934d41b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fec7a9db587a92e945a866537649f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72b79d7e1b0031a1147be74504677d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e7cc0ae800f89411cb76a23f26aa1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660197d8a52ab08ca2ca927bcdedc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e655122acb76f1c35e6c9622ce1710c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a942aba3d2767a2575fccd5822f4b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646fc539bdd3e9f4bec6ce9d3f05372e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0bbe1a97dac3e423928690b297a87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0797bda40ce5af0fc5753e42912d4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3520cd4cc6ca0fed0a3a9f7300d98c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae99250958cc43637096bd593e5002f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e469a8ae1d7911ae9d63aee92e0a7c7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaf34a2113a21284c9875d5eb9a0246752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d6245046589c7264321c84df5d6a1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed6fcd5c3734537c071de34f19fd8a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469c500fe2866c136a0c51b4009fecb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844308ee2139cb0a5dc3099458bfaa81756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160e45cc6f43619c00660f7e2bc1ac8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825fd0a975de77aa514ef7beee7f4cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80511401e40f1089ac42cf82b100ae43759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfd67f0db441f00b6f4fca8dc0ea971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792e8a6c7bd0fc50728b446f0d8c70c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534fc940d6607cab19c9992635b63093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3909ac8c3e35bc413ef1925e79663ef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433301c8a2f92d707cab7c71ec39265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588ee1e481958298a9451c106c9c48866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032b3c15813d2042ec44600f28c69a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478eaa931558dcb4bcc6bb440173c028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810c8369ec7255e0c5ef11d3c5eca8d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c194c898889d51f94710bcbc62ade67910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757806494c80f4b2295905904227282e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2f2eb3dde37b39b9aab3a0863dc0d312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290df17aefba1182a90410e1818dd3113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19905faaf18abb9f4703ee6180a99b1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc8ec13fe89a8cd1c84cecefbcf63c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69868d2cf24a224bd5169cfcb76cd3316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b81d07f2811f69e4be2985a2fb505217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422172d5a7d0610525bed49044f6970a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd74d13eed6808bca669e0bbac856a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c7b2776050088388b0ce96fd22dd420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792850db14fb7b08e828409f394ab42921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aefa0f17ac31ce69b271aba5f61c1522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db40244564376297bcf9eef61717d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714590316eb81da72e25abb5f73964924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70081f847e2056b819ff2bc285026925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dd2fd1c3d5c61e203edc72cd16ba626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08506cb15b0cef00468f699690691b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb3df51f81b0f033d106bc53a86e4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e44c3925587378f3fd6ff3f95df13e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89001df3e3f55acf83cef434e619b57030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a08882b9ced6560010a722434de6331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66919e95a75bbc542ae134582556697832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a50fa620b7f9ba0a478d95cb8441c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301171c64f0bc7eae0ebfd4a4bf690034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe9c379e50660e1ab7772c0786015e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de76b078fe31d9ec0b3a036ab87607836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fcc943d306029b2cd6afe5b3e460837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9a6217cc1d092acaa0122f63e1a3438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab65bd0b69a74be58c77275fbaf0a2b139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581d80f1f01aa19b0adeda7ea985a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef90d8a097d93cd093a07b7e207f5a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3718ddb3420e935542081a524540711742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5336b699d6959878d67150b37e600aa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c1539f343056fbf71f9ac01be3b6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b05b8f7df9c5acc1ecfaf4c3b389b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6b056e84c6cea546aca1a0c9f7f8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c76fcdd691a1d5bdc7c37fa8f0a7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e83bbf0b7d8436fe4aacfe9dc7dac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f465275060a642dce69deca071134f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c919d83bf6747a5ccb3a1b910ceb97550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a28d99b833e4d3ffdfecb601929fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5737a1111006d8a2dc8f206c65d02452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4738c4de558bdd7845c83ffa99f2d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795ca4e54067408e285b6606f51743454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b22ccc9609a876e95cee2e8efb35055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187799709719766a8e3daaf863544eeb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34004795e46288ace8ded885a46b10a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3be71200871404ee9cdcea0e1617a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498f65b4b480b8ea3769d931680ad6e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffd1b8bd6e417e4bd5c67c355e6773460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4f547832b7893bd21710a8d489a9c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d404df60dcb323d528a336a77e63562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84086eb5af3a7b5fa5f94be94fd88663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fcac6298d9d3eb2bea27bdd22b7cb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f4dc3e963ae826629b847f45583bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7923dbd0b06f2fbaab6bf41f1b5b6d466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5382211c275f3968b0c3bee4c8fa667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad29db8fbc9c45fed9e2a67590358e7a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176da7747b760c9888c8a861d5632cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8a0716bb297f6b92f38294be1696770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eed6120405f2cb013b33dbc016b99271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93b317965890e7e4d8e9e3944b9911f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906879181c2a280289636499d50a7a8873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed99b98fc8f0a67a67ea0a0b7fa6b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d863219f1ccc73d6f9b6dacc3f4586075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53d7e4438ce2035e76fe0ffaf91ed976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb1c74261b5be0b0e19514265d18a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b7006c45eb82c52a348757865203f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5e5040853da003b20aef4283f383479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fae734f9ee84f6a9e6e2dcd31bcb8780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476df15ca10bc5a30a331fa4eefbd9081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76cd88f3669ae37ec7055eb1048f66f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58326eaa3b2a1a2dd693136a676a5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ac7659a3fd328f0029cc1f00c046784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029c16e937d7febb49d1f624aae835685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa727ac543517402e1a1ab91ddc1e4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a224c2af9a899cbdab6006367ba3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120462b5632cd9a8ee5acf77adcc58e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf5bf5737eb15b1b7b1e4bfb6fbd5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e011c10086e98c9bd7dba16d017a31690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42935bc2b8d6f098d4f79f09d3ce2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c55b879de3cb0a10efcc3c9fc3f71792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab3f136c8f40e63102c4c9109d61ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8f72cc3b70bb07946211e29403e4094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497348065799a60de15c3ad2cfd00cb295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0161b2f20f044adfa09eb8510efbbe6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ed26de028c1c5df59c758dd2ac62297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306fb2465e0ac7924b7637942624bb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52ef73153e89e99f8698c609923c2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfa7c309fe4a9343bc0313005573c5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d831dd40330ca091d773838a0969101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d053f637ae97a937598cd779cba668102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a516f3b21c52df55febdaf290fe86103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3516413c28455e715af2b42d581e025104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225cdf77b4649d6c79758bd9e038b21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0583a3b2c5076b6c908c9019ba97e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271919fb9014d02bc74eeaafa8bb765e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea7f33f4b80c0a0a9ef626d184ee62108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae4e9805b667888ec357b7bfb4b1ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadc3b8de36a1aa1cb91292198008d82110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc5514570e100ceaef7d7453bfe88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae410f28bce7cb08d5aff7b32b3894112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf06dcfd8bfb4ace6c039082873a75a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f208c92bfeb8ea398742cb41e113b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b07a00faf27f148798ea37de775fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89e608d256d7c098ae6a0d2d5c2d47116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274e3bd3e6c3857b9e842b62fe69879117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dee56d170e2282138a2faad0973ea6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8b91d1af5de585b221bbf7162f606119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bc4bfa7fa4aaca6c3d6f9d8e44a3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d00ee83b012857e46ebab4ba1e014121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549316471dfddaba3c2ca808de471df5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe1879237e39337ed8332b3dc638080123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b508a7a93fdcef395f8da16a0391e52124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6390c781cd4591d0ed88e85fcc094125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba499c9957f9cee7fd76285f228c404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db510d03ac5332ba85e35cfd1b2e4591127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff73cc48e962047c4052d1ad8ee546a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc72783bbfc34938b1f007e12130d16129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e08a6d3209c28a93153073cd62f836130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8848b459502005b4a9e6d4ef3c7e96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4166f3bad6bc5ae8554c7f52d93e3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef748cb727f5c8dbb332c07581efcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbb2bc9567b63e58f06e2e1ab0492e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb284d295f24b4eb344a664409e753135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dabcc5453175342b5ea5f20bda9df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccc622f8f3336dcff5e930cb634ec5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20eae1a9a7c443264a8b0c9215286aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc24877d5b932e23bd11c9bbac4c608139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adb3a8b4ec7727628164ee20d1e6e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c912e359ea0eafbbf8639d9c8b4599ca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df37a0fa241611379072d88e1a44c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e72f2e9fec43344061e8a0b851445143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d324bf7703c77aae2529f5c8f1c704144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed042c70b8fd9750444a5ed1f5b290145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194dd99c026b9507a70cb951bb0d0d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae44d05f322f5c76fd6dd64e3ca0a6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a927b5b6354be228a809de17edfbd16148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce45d6a45c91d7389326e9bd13ae07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57aab40e22a5b1c9fe55c3404433866150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1661d66c486205edcfd0e71311bf923151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7a89fd1b82cdda7c032bf4930a8d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb11c913f77a500d27e46933ffc2536153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ece10afe5dc2229287c01b9f1ce89154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d197e62485f446126543b804e0dbf4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28b8e6a7fca50e5032250c04bbe42d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb622139b4de0d35218ab9328a0f917157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd6ca6e933bd9139b16d8bd35127b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33447ba80068b0af06b9997fbfeba218159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e3c7fd05a3c60f175385e76723af18160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc120cb2cbff446dfbaf69951394830161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3ea5b87c4f2a8dffade49461cba1b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248a8244df028f6b24ef3787373df79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885aa95dfd12886defa4585afaf6175d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6aaafcb946799b2c4abc960e4ae26e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae74679caef57aad3b2b347cf2dc32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5e027973197a2b1cf216a7b2b7f61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560999382a903786b2c1e1905d9de642168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997108bec7a319dd3d8549e4e311a75169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd989dcfb04e3db396cf85255468a1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4cbbdbdb80009f0ff210350411d55171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd5cdd8549e3907cebdfc141fca4d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e094c6838a35fd945b95d5ec13d4991173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e31fd33ff7acd7a2566961acdd096c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4d85404110b6291a081f4089c7680175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44317c7235e8e6b350d7e02a89adcca2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329d6d5af4b85089bc49161969a4d34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341700c1a321101d84e3835e7c3d2b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db49a56ad92cde3c85a9892d66e007179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173f9a9458977bf0b06e205b95330a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d13a8e499db379fcee42c3d09f2e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e94ee7579ea4993403c4134b52c4e5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a2ac1560d39bf1e14e73330b13ead183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e043bb78992b8b59fc63b75b98c0a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765bd23bf1b33c74b25d86b1934845e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4918a2cb65abf4a0b2359287a2bd7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348b2f5c9446039ccf7b7edaad7c7ac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebfb62d80cec136c52548af79e9c47188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded4e0531dc3300d5a0405d34673933189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703780fec56e2de6aeb30b9fc4ef733190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e065024b4d242f835f7033fb5723191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a70a7031ae5e8e84454686e18b902e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42b747aeafbd51dd1b2089c5c93528193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c34470bf19b1751446ff1fe462e321194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3c96ab48d267dfc193e2c2839c66b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852930dae7c3296126147cc4d6e46af9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25180896a199ce0670882ad36b7469a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47cb701250bcdf91b313295977f240198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d09d60b68000a33c0646200b3ec10199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399389e4d765552341b92a508609705200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6bc4574035759718dd8cfc3f61f3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d92fef70cdf12f532de1c1057e545202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7032e29ff565a99402cceeee24b6ec203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba043b441c07634f0bfa5d562e65e90204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f799c13122ad0072ce8ec944754736205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85227b5b0ba3cb0e049011b5754418206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b96166dcb57f352b6bbb67c73d8cb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0febf12aac2d24088be1baf791d7f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7af357dd1b98308286a4fe7f73e94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446289cc3bae4546c09fdab7c838480210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b910a93495107cd71840cdd6bfea45b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c7c6b55090ac58fd0eee36eaebfe4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5d650260e1961b952bff7e5de595e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3b87f78fa50a34db2280e3c9d3b88214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77972a48a4f82886dc83646d02ef3b17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd8e0a8ca79ee7e70414d9f8eafba5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c846249f82ceb678de62b252317bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc8b5ea2401fd4510e058253f529e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac67565d91383c8ba254c0530ce09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d7ab5769fef70c62ed66d7047141d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea1bff3adcfceaf1cd64d7652b9f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65a6d8194492b2905175cc738ad16222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00acc4302971d370c06a02ec6f0445ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024202de1cc67f1136eb500003f5d2c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0234231a9b08719ee2de738524da1b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb14574ce048846127aadbdf0f0abd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc36504510c86dece307bbe2af1618227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf92afbabf3bdbdc5d02b2fe4b64ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700f970aef4b28c7193e31368323196229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae5744eab1ec9b2c2ba10481b1c30c3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e17fda73e9e003bd57b1e5cb2d4be7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9e5113dc0e5fde2f82d69a6fdc653f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147b83c6f94d96955b21fd2752aec48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8867eeb9c7e6d83d6166a6bf16af8a78234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b326119ed8a6869686aebb1597a8e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc918cf24e046100c6646b7192bc62b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4acc3bf42c5608e3c60842130084e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a76e3bb56a1a1a474ea27f89c4266e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1e6748ef3a30bd3a1e7c18482e1e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3849f4710a4cdc5d7319f40517937d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea8865407344d41c5ccfe1843626f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d5f2bb82985781828a4d7261d8ca2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ddceb2b7fb345a969804c1741d199243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa524918942fd5fe70ca68141c7cfbe7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6174a96e93125d56247a2f78349e66245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842df666f73d11461fee4698645f7d7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d917781d369707f3fab4df15ee8c6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddee770a38a2c9641ef3ca5d4cc0a74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c19397121aa1cd60b81af1176b92e04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e776039f28a30774600e7d7977ed268250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574341d815c8f85affd2eebda211594b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecaef84373e6045025dd85d514bdb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697ba109adc408bd5bea43c565e8d2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b569c1c19d2b97bece8f65dd4b5838254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2b5528b5a0f8a231302301fd0dd6d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95a195127972d32f009e25621e4b6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb32ac8e0f8347d4e894fb109dada49257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a617479191e99442d06cfcc85a15bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51c80275c14b322884f7545129f14a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0515833a4c1fb743a061f219ea40563260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f996c5c55f6ea51ee635af845cbe0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da85c8b40ddc4981f7b72e16838f05e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ef4a6edfbbbc7451f6d53c0425e39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67d24e664e699b81e524d41839e30264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2dc7dabd891776a8a2aaef2347eda2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596117fc82ca3f48e050f95fc14b9500266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835e3c4c0e3c2019a688e47007153f0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656a1efcca41c8daa13fb90a2363571268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87ddaacda20eb1a4ef2478bef1703b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eda3a8e6660b8058c94c72285ffbc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3745ada9107fa6bee8103d577c956271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680974bbdae51c615e9974d3d16c8c00272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5be788b8cb27f1e1e03c15e36a690273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d972cdaed79828fdfde88ca45897d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae524ede1080bae464ca92ef7976dd0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d6b9549dea78d3e5f0b936638cf03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d43af8e6db6bf43c3b540a22220f1c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5765053fb75f212dee222d4d2c7db278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353db215b5a58963772cc18331b4ed8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db41046019ec4c3f3482eed0217524280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bef06500c179ca01a0c38eae7faad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6867c3ecf12ebe75d7c9306c4df2239282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b00a05bedce32c44312af469ea0c95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff594ca0ba4776cd4ddc4c9385f28d73284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd4f6c045a7413867b4628d66f7e41285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0d8f8a673f2b9a10ee140e7fb0b23286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d35a2dc6b8d7b3a6c31e7f36e5bda287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b642afa9c0dc284f6390f2be00f120288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3d7ecf1489f644521931ffaba1013289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20be705ca0abc50fe3270a37f5a348290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c064181303df556144cb3f4bb845c16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202a48da5838773ef9da7d710563230292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdad7055cc68f1484c3aa97e5c11a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095e490d2f025ad91c6a7c33cb3cdad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf05d35b1bdfbc5bc31c14c92493d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0265abfa70c6be6c29eef40d12403296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac160d2ca23bf1710fb3f6b8e59049297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde0dfe5f94372fcbf7f3d49a603549e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2782117da1e2f5f057298cce09c255299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e332d2580a7b002544562edc81645d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb149675c03a8c9bec3ec94fd209bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16925b477604bac34efbaa6bacea53e1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fa42eb172431ac7a7e3a9efe0678e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fffade04873f6819d90ab5630cf44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45c18feb52fd4eb679dc52442d2d2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52020823d5af9c9709d54b31cbb033306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273cba349c35afc28594b3a4391d8af307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72fa0b73d9c981b1e6861ab81264d1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83284cedf24bf48c9727c55e2632c2ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4c25a915d65526b7dd2ccde96ec9f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbdb4b1a96321aaf3ffebe135c63217311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4d59738950287a0d6f4ec43e47776312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f48b4bb0db1201c642e0ec25db675313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6715b0ccbac0fccc812c922bd1bff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0355e54ce5bf9e614feadf79b931f2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8e2b3a9cc18b99cebf4cea2f8d5b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eb18e1e0435c71f4aec62fdc02b7f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e5d97e3230ece458b9e4f54d4bef4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7baa47b43a530589ef2d2c922cab6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56ac5a0f25e75fc25597e8aad38d40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1451ea869a028aad8364ebd5ef0d63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d0b50aadc6282f637e15450e536dc6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaafcf911e89b84bdece78853f0ed22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc2892faab18dbaea7bc594cf5f7abf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fccc3799c7d933141d766f4b9e21bc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606931bb84a8fcc5680381a9df688e9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa16c7fbb65cd26055e71c260a354f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e32c1a2728df877fba6ba2dc8d9746328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ce20f08c17862c7798a7bfa195554d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fd22ac212368e4850df5e95e73034330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0f8a2212a9318c927c3c98f9eccc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8900d8630c937a05472eb9d8f5793332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00080f2fe12dd472ca47d41346c24d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9810beb03e1214c88410257e4eeb7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0572f0b4b0a1d92ab16c4ad75d76b909335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9adc7bedcac6892a3a4275b3dcf802336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d2275ab68bdbb245e50424266fd99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb29b7df0340e08866006bb7b36e67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b75c87cc22fad0d4fa93bcb0d31ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c3afcc87aead7e7033fd7fa7937fd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c51214128acccb0f9e273c2106eec6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3803f780be11da0c7b1fb9450adc33342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c485477ab27ae3eb0708d508fc7f23a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fb40cf0fe8a63e73c09fa63314b4b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c3c4800ca7e689b9a0908914894d2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370acffe527084e29367b57671585f86346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7112c160c88fdd78132faa320ca254347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e4d5285c56268248f4fdce6e348d4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d44e3a3e92f5ae61054f2e3a04a493349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3c7b0966dae2756a845e35e52485a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c4b3cb495613e3e5da6d817b0fb60a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2833e1550159c4def91bdb73f706a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbb937cd5c314a5a7202a8356c2bbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2e0e0567dc45991927876c4de81b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba08969b0bef5341a01f9c089bc721b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5ec698f175bc60f319155446dca79356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45727d89491d69ec9645345455782e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae641320305bd53fc8c07bf01931263c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887f40b034b9bd9eed3cff3b97e667e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d744d3db7b556fab331d587904a021360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78c4c184705eb3589943d0138013d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecdcd5056077a0bbefd175a017ecf25362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8fc2f125dfeca949e4f113d0c9ffa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bacce4f614b4c2b779cc0ebf23addf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483cc85e6a1f3d7e0573ecab02672e0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5867089185f911e08ef6e3d0009cc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ae6604cde9ff264501481ebb36c5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da274c46f189f71b0fa29a7318b8d9cf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff02266d125f93a5d0d2cd50561ff1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad20701ed17aa0433535c515b0e5095370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2161b607aabc096608175d1e106ed0f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652363a3b53417dc0666f0c58bd5c927372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309af4be46033c80f4f9f13a620cfcf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d18ba21c43ab67568524edfc01553374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b343cad3e7a63611b9959aacc2b53a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edde218daedfe149d3203da65edfb63376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91ebbfdaf6a602ae7b2889008e00a8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0370d299024c8b6cda58fd276b94e3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f6b99d840f3e008bae91d6a66a42d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868e5f793d217324504b8d2acfb6f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964ec3e287cfddf4ae747e356eaa991381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a06653210bcdeb27d9d4ccf94f3093382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747035be0c1f7f3a9f50173c080c710383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037470f48bf38a03045263f3972d32fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b31002a67d00ba3d6dcb780dd327fe385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208fbaf9982f117988281a2c2b96ed1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e4416c0711e48927e9875dc17238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a577ee3ed8367707723d1a58ba5fb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f087769cec0847355fea8cf67ca269b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407eb6a09709e76a4aee7d40c0061b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b545e196dc98cd107fbef6c6ce5b1a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca492a4178e1518c9f5ac3db89560b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d3f61be12ab0fa390edfa692bab88393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0e44b4744ab3951db5387e3a22bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad26e4c91c68a1ece1fced11dc29c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea299005f1f2c98808fabecc6f52d624396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3a826b3b0c49fd4f10288f0d964cc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5180ad348a9de1088de0045736f0a8d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17821fd02a71b1058910804fbb3cb9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239d8ee3cf34221a7de954bb63be6a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119df3b2c9c02d366aef93ca49dec8f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e896ec692136b4358675acc287d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b646818474b1b5dd6f2462a83980997e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec98942b4f5e69e108dd687f2fbf0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f787608f9e173467990d49aacac2f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc797757bfe9aef0a8ca705cc73ce7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9be99ce727439b1f0c1a37e45bc782407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724e637930fb4f6ab0884bd7ad75b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14838d717415725c2c693ca480e4f2d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f5cf6696fb75e972cf26a2e30f8b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0377ee4aa5dc2a543f12d378d3775411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e78d37ac4353cec1f0f014b8030bfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e2e0f4b5aa222159e3c777a3bc958413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e22ad89c560eb6b155dea58ad80e24414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf076f4085d71d85a398b590a9894a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed5320d5996b976232fa8a24571920416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc773c60f4a010dd0a84a9401ceec67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a671fe2b4064aa1744b5f5e0033490e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d2591d57a52ebe37c7fa6161545513419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5299d0984adbb03f61e1f0d2aae1e5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d891df9356c8fb9689e188d14267ee6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32ad32ee00d83b808b7f5ee3e17281422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3d604cf86e26788a30350f5ae469c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d551c26dc181f15f7fc76aeb69536cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62628b4a4592f94249d7500a91cf1974425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8352e6adb354a93c1ad4e01565120b7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad774ec7ec3adf0572a68a063bb093427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f223a09b165b1a22adee5561fec6cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70711c3c48b42a0da061c1f71519edc5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4316697788744d14ef476b8c07635e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f519979ad468f527e8351ddcd11bf65431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c506a593e6479c0eafa27220c465b34432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862028acdafca782f09dd72abf92644433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885a9fe59bdb4d059d6d600e77ce813434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e619ffb0a8de6dbad1ef04cd2eab1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ba397d7894474da33c5ebaf9a9717436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3de1bb5cfffa21bb2d23e6c4f7556437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e9ed858f354860bc34f0f4b419598438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92b962cf0ae8950d8ceade44df006e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb16361aed411826bb5bed8bca2069440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815905a201846a8e607634a623322c9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd28f36112a25083bcd81404a6f6774442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed300703e571a97d63c28b626fecf2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c12b316d1b98dc13e24fd7bb75b2c19444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c4c4add44a5db0fb7820dc1cd38a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7edf079e9171b13d78a400ae5fec5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8a25df166faf07cdc2955b5370f54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae286411727b2d964faf7299d6ad78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987cf8ee92f68178c2c163959977f8d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ce662949b1f09d271d04b22a9d8dc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135c0037969504c02d59e364a5ecff8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf711bf9a5440ef3a1a3a795c5f1f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851ff25f3d2f47254a460820294ecb6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d861d4a7fc49fe1774f6cd6c538c22454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e36798fb3156cacbef747841830803455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62684c93b87da812845b7ef3d95f7680456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708323f632b5fd39441555b29cb92fd0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2515b2b732b66506b7341b32267ebde458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df3dec485695803cca8b4fb12773de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ce76328cf0fcf4b9d052b3a675e84460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71d3330e1d14553f3fa0382ae3373da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c576168355f078e70953cb01ed4f0d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3062612fe13c9e3ef8a783d928d504e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bad256aab6356d467d4241688af692464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9310f2d881a0f1979f11edb301b436465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d8926fd45eef6794da5d4fc83b79bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf120f5b55a22429c29edfd02c7fd457467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfdda991df6225f2cdfaa6eebb5fd8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14262d4a9c9fd253957753fa8c3c2bc4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b5c325655f9bff9c984c3ca8e95b2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60b63f6865b681d88e475ad8dd2d2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26968514c63bfd20c34d14829422715472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240b1a18231ba909d4fcfb7e488e651473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022f145675e1b3485c702708bd15e017474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c20e5a42b13ff5572d8fa9245aeac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5601f270a92804fd778c149bdf913b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdcd859ed7d81db387c2a71ddf7f8a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9820d9e2189ee9825549ac6850850f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc791a77b66ee98f1fdb88cd6308cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316cc79fb53f5e56111c4f63eb17f2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92e405061518d278754b04d68c4c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d2c95ae3c1c933ca3a6b9073f53d94482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f3c56e4db3d5a0a773f273f9ff0bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedeaaad10a907e7099b0ebf7fa3fa6c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e82a608aa01eb00831fba400b86a51485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590148d7934db55d097e8d4205036fe0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f237ef5de8883d387397a78275555eb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0f485d925dd1b788b339e61c245e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d192d6ce60f3a36f927ef10fa1952e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b09f2d6057e3f7e807d88ff6d31d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee9b7cae7200b3d6b057465f6c2a3b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d02eab2e24c4de2b23b97785381f979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769083cd0008dc48d74091c4f53417f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a94f713b44f787b952e1ba529ec723494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c372593a8b3a3dc69082c21bf771d1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122b338e27e73ea1e40b1c327ee037d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46723631baf0b90142e7413f9969284497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ee88b72d4ea42f8a04759b96a1f52498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59128a3af7a95094b4471822723de3f1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19050447d03ceeac59715d8e38fb202e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e36468740b04a118f5aca27997344f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617e9bf72347494ca06f4adc533d115502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a3f8589cc71124313e775a7e2bfd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a2011671229d7b6c2918ce1b7e90a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e9c2ad424c53a3372132494d0b404f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b654218d0d7eefa09cf895dd8a5b827506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4317dcf56ac74acb8952a10062da9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba78e311aa7865035a24bac4a93f904a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2fcc7fe1051cc135af771433cfff40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553fd9188dcfc3dd3f014d23ad3cc2d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2b082a82e2db2029935403b4e827d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e8a322ec24216895fe78e9a9c83a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287028dba17431a164df6504a24fa6f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d43ef11422b4d8d2a849a072363e4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636e4cbdd1eadf8550f89bdb0bde6bf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d252b4abfd53d7aac2d20d1c5a836516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a29e475305337a15c9ffb0a7abc76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677c37b164b5b1592b94728ccaaafaa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6df7b5e4f11f90a8aea67ee02c842519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a8349feeef68c533e9fe2c160638a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc3c239a664ad799f43750e80cb9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1440141f481f8c99e02e0956a60ba5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8063fa15dd4df9ef49cc2cc9a78cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa970d768c8de423a9ec699de3e96cd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185c109e5f592aface1d5293ffe8721525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de33594a052003ca54e82d0f61e378f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d6736b68613b69226fcc39a97666527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce9564cc9d187590f744fa827b8133528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886368c82d3bfc898f5bddc6b0337395529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fde983236de7de5f6e3fc473b6876530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be874338d480fffa65d69da42b7b829b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7180d00b03ee196f751cf368c9f5c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e1d88302519ba116df241568c5101533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f1551cc5ed8a01530db4be248f342534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36949072d29ae99da992e0ef231ddbfc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f430066ed592ac42be32ca7b64738536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09aee803e4576bdd8d68b72db0fa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f7a08b0c1eaad11b82dbc1fae1965538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b77cfa3dc2886cc18ef91976a92c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8467e7a8b21110dda4e3a0bdeb8cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c47f66469bbeb6219b15d91e9e1c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5235fdc89f4deae3a91c8c4e3032a47542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835a2ed480bf996f0c4c6b5d791de54543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e2298915e13807bcaba41a00415b7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993467bdc577dc9546400d2dcc697f16545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128e044fab3f7cd2a722c13683442b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf040e90f69628b004c8a980083f23d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb0be1794e8be33cfb71c4442b719f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c732c824318f55c7dba6b955210c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ec14a7e48065f9b5c397def4597a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7ef2b6ec21b651393acb7a0ca85e9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9945614a74376a29af5fbea78b275b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640619e20495e2102d0f8938cad3a98553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d6e508cd1915c0f5cd20a3f0a33c8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08be97f7a1ce764341e19d5c3d58ed555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c83da97a7e4081d4ff8d5274dc14ee556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7b4055b2709e92ba64688b9942bbd7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6021457c2d798ddddbfff9b7850a32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d27dce8ec53d8efe24be33f7a17e08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272345e3ce06b4d063f4067beef1ff2b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171bb7c26aff776d942071ccf1f3731561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb2ada3ceada2a187ff24edaa517a2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3e5e266a55e1402a917e68d96f48c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676088e036d274f4e089be146753cb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbec5c33e8ac8c2d4ad1d9c130cb075565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47e90ac09201cb34546c44ed50095e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6859d1e30aac1d0c73dba591af15b3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56546f9c7363b542cc540b192a0a1e6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe33b454c526e0e05e292b0aefbde9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8ee446c295e03cc97876718413fb83570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3da3c4c1f7966fbd97359e1afeeb07571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f03498c85c8943ff4067c7c6b8a036572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760b6c84cb59f3ca179f57a11bfcd27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d6b6173565a6fa13f0fd2b181b8c9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80652223140bd9d0f67cdce80848fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae3fd8c01df74e8347a4eaeba5e6eb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0dd671713de4e2b6158e72fea7b76e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cee3756f2f6a879aeb791ef11ad656578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7c222e894d7497a998c860882a769579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9f47b08cea9c8ae43e2e4ad114b8e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083da98409c7553921016d7600e8d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a501157fe3c1d34d718a5cb4b854d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03c4f8c802fcde03431da073e6dbc8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925399aaec77395abf9c321185053a36584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e09aa367e06484e210ccd546270ac8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0df6e6841848106cec55bfa6e0fe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3312abbd000e9e21ee0662e7d5664e8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8e378b023090539d4aa941b4ba91fd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d1445bdb02354ac4560871218561e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839355252ad8c692c38f14c7448d40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e6f788a0d92d2d9ca9a1f8d00f4ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1d8d0ccddb5ac4cda3d6b3f3f830f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7788009405c55fdfa31ca4f4d2a8fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c42ea43e4e33614cc3ba2ffb333d58594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dfe6f7d86d8bdcda778236e09fb64595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c2ac78018a1182189865cd90f45d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441cb1af1ea122b9b264065a8bd026d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b990d132b903b7f1e6b38fe330362b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f2eea6ca15d400f9bcbb746e06490599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba02acfb833b0b64cf91735f3e94e7de600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dca54c0c541b64021402a7b8adb81601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a3e78d0e6f2904d2eb7759ded8316602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b328cd59cf884a13148e2b33084fa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb196a521d61439a17b7cddcb9ceb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463074102d52f1d3a9c12f371e94150d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2527b8064d430f185fd55cf585a2d7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d20bd2f1f00ab0bfd4970fdaa4e39607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96592d7977c43d5c4850f7ddfa646608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8247c6f3d4b59752b2cb243bfec9440609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebdf218ab2a2e4496d449fa019edc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1010854ff7fc94b826c2116bb4b89611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e63e9b01cb35cc32427f63c750a5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2f46d75b24a2788b1e240a11a5504613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30814f88a837e6e15575d0b483d9da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f9111ba0ee4335c843927017dca237615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17427ea0b1fb0526a54014ca0cc37703616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85610368aed986133e0e20fbaf067f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa170e7e56b4953736c34d6de5d40b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff200adf51ee648c03d231dd3860d256619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce5d78b78bbc152d6dd4340e19168a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3132e06a60e11e1e0e31f8b645662621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f02e02280ae20196baaee05d8655c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136d92ed61f2cc0af057faaf1130bf4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc145150590f89f3b134df5e3e58411624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30079412f36c867c6886f270ed7582625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f924d91cfccdba35dee7c6b5b892e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e165c6bf990b99ba63ddc9778c1a820627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b639e0274ea5858d5843b5588733628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596d01030f9ecde63d40e7f3b93b75f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c442a73a1c110eb7d4f4babfd1202630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7483df57a02fec10ac9116ca67679631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2ea08a3a62fccf4e49c961a123ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31479426f3e9f4004cce2aab81b9663633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a2de52e66832b11322445734c0146634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6c0baab8f5c76711afb8be6ce66b0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf430b5f4c5371644358c860f67c93636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab8118ca280ffcfecbcde2eb84c54d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ce91a2df5b75989abdc1fe2d50e7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af261280d9732a593e16bf2185f1da6b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407e70ed99edba476071fec8c43da6a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e993feba3d4260e0e5c45be82c993e4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361dfd14b51cad32fef0f76ddd4ca9c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca6d5fa5c381e113b7ee1a8c207532b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c967925370c76b72ea8fd3d110265f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57719ea74e569491944615358b2232d0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c0f460f7997ebae798095caccc5b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ec70bf6c4831e9f30e408461356e7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffabf273be1a1245bfa633ac0d77db5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d1fdeaa2de0919feae514e878cde649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824c346f74a8f1d3aa0507735b07083650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ecb08c78cd4980aeb4f82c428e4c5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdef6cb17460dfde9c1b817e9e47fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d331d539adba73e56b532fb3908be653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e80234177f8bef7be8772b4909922654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7fc20eff7940cc2821a5dd6a3a29a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52a2f7084f2e89da1b76a742cef2ee656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b08e60ef15d410900a8a31e0347e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517601bfa03388ed41848388267e997658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7eca135131176bf81abf9768c47b23659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581dfdadebc6bedc95917e1996eddeb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6065f3e0458beec307610459d55eda2f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978e01e5c69231810e299d07e2ecdfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cac9b13e1b368bdd9f017e6a6c954e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67095fbe996e763f3c0aa50ca776904664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af9d97b26eca830b9a2403bab2c484665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6ddd99ff9c0a5d75015907dd7d360666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ec00218e4f21c0ae59b6247d1d710667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194cf44ddefe2f8f2446b0e7b693cb68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efe541459954b9b6d30dc97a2a0644669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ee65b3597e069979eb8211be8ba91670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8297fdff38a639fda6cfd65314f8ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1c4aadc84708b57415691cb8f5653672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720323d88f27bc909af188864addeed1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c6d08f1ecd5c3b86219a35b84fcf2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660fce254ef60d536e68e5e3b09e0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c0926dacb2c9555ccf5663498cf4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf6dd141c1b4f8a610669310667935677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0173486730e78fc8375f9ebadb222b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5763eccf4dac668d3f96616cfaaa616679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfaa9b211da4fae34796f54496a6c4f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7121b76e7147e0bc9558ad4017108681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42845fcbffc9dc076838721be693b67d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396e5ee5a2af0ae1a1a25ee6107836683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101ce5dcc4e5036f2a62d2da5bd160c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203a5541751e27c6c14968deb11748d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428462d6c9c20ada210877a012bd62b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bcb56f45134e1e03bc0c38dbc3cd2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759139f1f9bf0af29e9d7363f652d3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3684ae28a154fcc6c791329235f159689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c823df9dc739aa8f0deff44bcc2e48690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfd7792359a9cd27266a92e1dac586691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51adfb3cb06d8690b1ff7589becac408692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b070d01a19b609026017c3a8c9413dfe693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f52da40b849290998448130c7647f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8929b7d6f6b2f7c2c32cf476c36c114695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8464156b8f9ddf211c1f9122ef78a5e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc5007c8307cb49370d51ffd7f77084697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc986770b1a52db393f4d2b30baa8067698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456920c5ba3574499a8f4c71d175574f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e49c248cbf18470790d7e557d2b46e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5880c5d478c444871e7969a02e63324701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765304265fb58a477f3a0c937f4ee56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e99a1dbb94bbf55e6f935d0f1c0673703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7a0f61ea141182ef67c16050cc701c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204b4fef1f4e85295ce93b1bb87f7e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87fa0a446be516a913928c70a2c2cf7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e16b3b694ff2ec1f725d845f3c23c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244ca5f029e1ecd1684db9f4a6cb031708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f6b5241aaff496559293dd5540558709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57485d35e37f9d380961593a84cf4593710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620596ed9ec67446d053901401070026711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fcc1f2234d8b520ee9ad22e56b306712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbec4aa66582e639434437fd542948b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ddf4fee56f95c1703611a4ac12803714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe05560be758ff70af9c37971847fd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dc19c0d448a52dcd08e190b4a7f70716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349d956767e4881b35e5c50e5e2c034717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11e00eb1e532e245fb7a48ad52e1c8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f6a41effd782589857d029232d32719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef788543766f516a926c678906dd4cdd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92cc3d06bd8981e4dfa94ccecc743721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecf3988e312843906538bdfa63d330722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1bde907596159f16d84d7ede0db85723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a842dd38753789557bfa096f9eb31724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef866920b7139f789ee249144ee412725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a159a786355eb3026b587903286e5c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e2ecaf448fc3759219fb4a38401e4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931751f1a989cadf01d3afa199faf684728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e993d54913e5a0a7f0e2f9df0576cba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e75016dd7741c0390706c5b4dbb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b72652835cd654c07e2d38e7fe214d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739867ef49325b5269c15244691c52b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471961cca2f7929f7c3ffdaf02936c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee0238c572e8f7f85c15c70ee35fb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acaff9bbe4ebb036e9ceaf1320e67f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc20b5230de576231d409e749171026736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f7872b5275770717e34c9808c5c44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257eb41fef68291996cc2359113cab2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8191fe5e606939c77a7dc784855e8d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425207d6db445faa9fd8c1561fbbf266740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20052525e709e844d57a81b0834083741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8f07dbb954c201a8337c0ff8e76f8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4407de3ecd4ffb85197d35c87a2951743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a1e86413feeda3c4e9ba8fcd03f7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce17205c7bc88abf2f2b8043fe8c11745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3549952faf369fd5c0a5326900ded1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962a691782eeaee73cafa9f80fb6da83747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197765215117e7d126b37354db2907dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011b7b627eeb2fa25468fb929efaace749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0567a2929e8960b1960b1d40a01e68d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b7ab5a1471a22b629316fb55cd3fe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9043fc62a00eb059ed785349a7c32f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65f209da9376d51cde09f72c7bfaf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c8325f6fdad8fc9c4b2419d2e9bf8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff3af646fbd1435f671875ddb65a30755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74fd1f6f9a2aa52e559673b2ddca5d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec175456d41afd358402e0bcba25f88757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b492f76f765c123dd934739b6ad80d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb6ee7650d791b2a0060c5530eb72c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>