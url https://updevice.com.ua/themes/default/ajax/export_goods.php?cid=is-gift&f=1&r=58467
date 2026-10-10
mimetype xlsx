--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae784259b745a13ab0e504c21765b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1221cb785bd8674b97a4daccaee05a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240c099bc259aff0e5f0227f860f89d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffa7313c62e599b51b2bbf657128db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717239566aa93048a67d54c475d2ab8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3259c182c58797b78d7cbc0b68a24d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f69658908cc95463d9f03fe18a6f6b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfcb9906e312bd450154536497592538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159d1b1ff750e241738d1c21fd0b6459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a98d3f5c09643afe5c8579481f24310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f563d142df2b739e358f7905cac1911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316babe185019b448dca5c939cfeb02f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19eab499d1fafdaa797feca4cfa4b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327cc066f9066c9f0d708a4fb43731b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869af18970cfae214225c780e64ae0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d27af8df33b14b13b4c2b288e3187c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee391833dfe3f0dab585b588cb99c1d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7035ee9e1b092d3038d51c6de2581e118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ec93e5c47f73dbd272b77af23afec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e40f0abfb973f5dde8e52bf9390a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730c1a9e98cabcf9e2839704c140a1e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7f0b2a6380c5cfe03aded8685c60622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a70db1254a3887ad0689c2e633afac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97d9749110ff5dee4cfe5a28bb730524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254ee9b0a7b34ea3021163a5b7054e025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19875dcc4a480cd794fcc7a2e32bd40826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307c872278534a51f10c1b9c42a169327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5104e22df961370ac3cfb4132ee15cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f20d8259b9e232d91e00ff14069f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78852b205d61dbca2ef662a65ef3926a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fb44d62d931ceeb9ae66ca075f7c831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cca960d954e486dda9fb04a7c609632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6cb0e91c6771f93501e5c40d3355633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13468b62c384ccd1ea60c63e0e5c3f8834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95b433af4d330ed55a6668b826f05335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55472f0a0b0a32cda7d66dfd2ad2909936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d2242efced05444f7e378596de06237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02132e01e7f6279b11186e014c048f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf087c786623344cff46d08a524a9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f51c6d0bd7f08bac0776399c7c9e5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255200d2100c019794b251058853cce441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164953d5fdd4388933bc30a803d16fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc20e2c44ef49570d0ddef3daf916c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868f88d1116037f1ce5c10f74a46d5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1407d4b47292f963a0b2716e76a84345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb3e38e664c42ac0193142d5d995846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31e5bd7745dd2889fe73b0decf2fe947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f225f2812de6024374c6a8a5eb6cb2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96297477a44edf3769c3c7298e23173f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13920acd16dd3df9a27fc049b0c8913e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081fc6a4019f09b2a9112f468f3deb7551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13114319fd3458a2ce8a22c7eef94d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76d7b2071277e43b280cff5f9dab4953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b20b863afb9d9fa4b389975067645754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a60654d57192cfbbf4600e52d3cf8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002601f3f739e6d277cc7cb9be2e64956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0475ad281b9e0811239c7b265d30fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7962518ffa3d40e55003db26a650a158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042eaae42fd6a4291128fa221ef5f41c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8125f96d46f56d87022aa1cea6d92cd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80106f01bf094e4e3a7357cdae0a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c1b63a2e15b073cda2a623e57198a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a3469cb70e9f9f298dece258ca0e363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20223504fbfd1c068ac53ca60b5e17f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6020b28938cf33252ddd78bf2685965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cd7eabedeba1eed36c546ce660ef166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472d3bc9c2820c30da0b06d9298afd3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be38827bb5362141899fe0123ed0db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23702f5b8edb7883786469e4e6b9a369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178069de7ff4c9850339e3eed01472670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc083163851627b886c16494767806c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbc56918c52c8d2ec532c35f3e2f1d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558852176919e0fd31031f1981139a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb1c7049d696dbe552cfc843a9b8db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd4ddf9a9713573d1fb32b29a6d3bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f7b546b2323788f0cf388d7cf4b9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a951503d742d080df65821ce12e5ce177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66e733df53d7977a691b443c0655ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a281c3aa6621395749e9e9db8f1fe4579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c0c0b365b38d757330a7659330c2180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f9f72692e466497357f2166f87f7981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14107b73f06d1eb123be540e34e0f8782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f933023aff0a098372d3d3086d973183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05e5bf94f46713493f151dd313ea584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff53fbe389cd80ea1cefd3478740985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13b222a5e18d4813727e8024653c9386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d6e9fbb7ed2cb1a2312b722f6915987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d5b273cd141cbed043095860b42588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba25362b2b92cd3f7c8cee5894cc689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df60aed5bc69bd55d7a54e5cd42143a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a829178df58de37414b6a177151ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f17e0fe8f269411e18c455fb9747ab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82911bb21f6493289bc8c27073485a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c916118a6562713b84c119099dee4a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010f9a440528438132c73eb04a41fa995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508b2aa13dec7cd270d3739be29c8dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c827df47d5650d06cc9cfc81069be3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b8bf05069222350b9f94e54c5c1cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61986479f559ea107103aeb63422b099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f1c5431d38de8a32ff60025adc40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5d9813e5e85f2ad78f032c1cecb43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7ce00fcf8e5835b9699b1fd4b7d89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432f78121dd562c0d91c38c6c54b21a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13ed7f3b97cced7d00f7dd9a63f5cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276ed2c1c2923dd30232e82372fff0a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5744e60cc6df57c6f4fe32e4a3a0998106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a066092fab8b64e5a0912ef29a728107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a02df5e9ed44cdd1565226e61952b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba84f4706bffde16d40c92e85c91da4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17366362129ab223687a6fced228e4e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d44576a82d1909e1f0369084e9a2ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c47c5631ab9a45ee7231f1a28b74ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0426df142f5440f0bba432889342464113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b93b64e5a3a5bb73aa9f3f477509d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a941ab6750c188cef6a33d6152e155115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6118482ee830ee9a2565e0787d9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e981280fa9af2d34cb4542d1c67365f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be691f394cf06150b32b15d3342a3e8b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1c25368d581f9f75aca6387a8390d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcd4a3648490bab91520fe1297856c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50ce5847dfe545410a58785346b010121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a342bc7adfc043392083fbdec8bcd4f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc162c261d864b68c436567b46c4c4d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ca915d50e110cedef8fcdc8731e6b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b0d20af602378c38243881dd4546a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d55e0aaf99f32f5514690347eb951126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd990bb4c0e1b1a9b8175bf16997bd24127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10732046d64502ef6b527e2b4e2bf90a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce5d1e6f95a9df5fce3d8dfe8597715129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfcb467d0491a493aa5d0b00e5bd2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0337c01946580668ccea0535e3085131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea37d925fe68817ecb9a9e04ea2bdc40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890bb45d7767344fdb2a93e614212f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45914f367ae76f9156977d8732eb9951134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9dc332511792f36c169f86468e5988135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3d0277acf0c1bdb620175487ec01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701f876e632de784bbdd3f8d3041560137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2cde544f9020c124e65bda9f44abd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be88a7fbe0a93e8f3cbe59890f3a8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edddf1099f6f7186ffe5a2081685ac2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad6906f39550a4fdb3aa29b05152fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798c4d1f2098d621e3a357b295e6ff6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3edf0ed2ddad478a5f5bb5081047a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabdf5d0103526ef8aa2e22c5456037144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9caa46b0af5f7233ae2c1cb17a5f7c9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca4ab2f09595dae460980e3dde18b4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f5ae0841ad2a662aeaa645e85860c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30c9904033f22d79458262e6c273e1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e8dadf6ded0e55d2f327a0487885149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e953591ec851e7bd9202cb5264d10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0a5890be3ac87b3739c4c2b73219b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db830531220bb24e0a7322e35fb9e7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8604cbf2f2867ecaf7f8193257da09e6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13de4b396616eabad382c4d19d61f6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ca75d0c0702ac51d1c8cb5758d5d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009b2dd90b45a501244e60b9f28b041156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af7b268b7b116a01f196de1e4eed8ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eab95af4fd103512d2dea37a69c70e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51acf026b559954ae2676d963f92367159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884605f120b9290cfcee99844a7f710160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb478e72612d1b7d6715a5f1d9f49c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f356c66cf24e3d314a682a02d17f172162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cbbe4f9f7859f4ad5ba6091ec1666163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdac028ea2726eb45b0fd8528a8679f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88c0e47020690df0b57224bc8a5b14165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e0233bb730263603a002d7daa01ec166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cca2e0f6c996496164a7b6e4ef120167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d19cd7b4074b9bad8236d999358af8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53f5057f9fbd9dcb390436a3f0e57169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e653c92826cb20f83d530dc0e82c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01224674a5fd924d6fd3f4c6d6ebf782171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146d0995a94784f181ff3a639e7a8f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e3197fba61574c0a6b3eec23d2fe6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4bbe95980852f524b7ab337260ce1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4530ed976373b992d4cf9845d12ff2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a57aba71fccb02cba9f1b2f94899f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c56432a5ab0394117dd0e6ed791b1a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2795444047adc28c1c20d6d5a1e0c2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac73b46d6ce92ceef335810e45f10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5d89660d373cbd80ccf006befc4a8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df167b5cdd6134e47967332802b00685181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328e9b4a08cef0b833cde77e965c46c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18def1c8b7a0cff50af4d09d79fcc211183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c02f6194339a000b88e8f3f620796f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03661720a4944d8fab1889582335682a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02725f06a60d7bc0d977c7ffe2a81b3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe091daffd2a263d841ab53379c6a7e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a370527826c98bfebbe577b34d70ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dc2cd61fb4f656dec3d565abf4dc9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920f0232f3a9eefa421a400becc3ceb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da151b65dfb4e99fc24719b6d8592d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0321198dd31586842d94bc4a2e2d0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b149a9cd5f55f75e641aee509db0d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ed1cdd17fa4969c5ded3914112b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d65e415b9aa4791b049e13d0da43a9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d7e04fce2b52f83b2ef154c2a6b31196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d28e3bbd0dea6be1e9f94f61dd6a2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8323486a9cfbde7e582a0dc086024f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac47b2ad075a815f975a952a1573d9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38056b17d7060ee64d90869f9afd2dd9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9b6a9977db04ffdfde00e9cad6cd6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85d5b8bffb519b4a9aeb27457bdd52202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49d016845a40a3223554f16489d927d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dea342ecdab19d9ce17c8fd306050204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be12ac733cbc48c821035d5a05aec5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28384201abd9e8016b27a9cebae923206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606abb506fd2c74bbf0a8a9896910291207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6619c108e494351f1c5330a850b450208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46f2d1d09de3178719d0f7a5fd9084209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e12141e0eaab12daad566618efcc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f742f8250f0979fd064365bde507ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bc0c2fa601e284906de45bd3b82d1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d563800bbc392f8b2f3bdac3ab27399213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8743a5d7d1e9db9376311225cc06cd2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a1350a590975fa8460da59ba24fa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367e1195e3b6c254d54b3dc94f7d204216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801d9007f0055d1d433dc776cc72856217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb5faf84d3ba80026d9cd6f40ad9b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e460362d8933d9c01f1f75b94e4edfe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f745d2a4cdaa99f0d648b3fe2f3baa2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090492255cd4238ad3f7c9655e10b69221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9afd1abd4f9442d4f5223c26c4aeb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f524acf2e436cce501d8a308cb15223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e3deaf5ce8b4efba91a50166e2218224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95409580c75f5b199b0765c82c6744d0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d69b9e029a1620706948ee5ace5341226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d32fecf725026ca059c423a6f508f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775843eb65cd7ac6d17f2e30223dd23228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82534a6e4de64db2386c5a1592f9785229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b4d4ab5e1fc8f43e4ce4a9d816493230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff47b3189f1cbee28b255e1c284c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e25f2864b1f1a28064976d05c445b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4525a955ee96edfd2507ea762bd8f7fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59feed15ef6fd1f381170bdfabed23e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de963114d34ffcfb44c61f48565d625b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9398dad5db372ee4aa3923f51703c04c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680abbe22f763fc24bbdbd98577bb32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67090170a75f28e7ba1edf83a02a68ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa37366395f3df3b5a79a63c99d9d16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e900710eb0f7a572ec9e90b672761240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279d7abd822a280817f39dc51b57bd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23a92796db4f522f0403ef3b924c60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7c56281be5a58e1479f5ed881b53d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48da01b833b38567947bb0aa83a16a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bf77c1f6b8b7bcc6a759c978079e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5e65fd182bf511d45ff451b69e5b9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6835aec05c78048ed15d7142dcc2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812217f330c0baf6f0727d1374cc4677248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3301dec0aaace55683bf9987475712249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66254e2aa64cceb25ce39ab9b4943b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f30108aa499c73cdc3165824716f00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c85cd8d4e82ada5e862816edcebbe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492cbb34b67f2c24141b2d9a3b3eec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9ab899a3aded0d5983f579f67ca78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c326b9f1f2d7a4198f5e1a67e371df255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dcc7da07d90dbe268065f3a53b226256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81799d95e96b60861d6f0565aa21e0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef23490b6a5f72356079c9e5fe5d76258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b5fca4cbe7d7f3373f5648d8528e5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980eeab92bc75eff8bfa64c7272805f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbc179394379093ff0db85cef3dc5e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db55d1dbbd4bbac55b7c8bcafffe5d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf816a65c9dfcb8d0da7f928eb4a75263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc2482e1e795759ff53b8fb931fe4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbd7162bbd29f588074fb15f26b528265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a4634e62d63bef798d07c36cef942266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf14830d8a3f7a37bd5a912f73aa8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e998121627ebd27843b7e5a29cf9fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f5dc9e3d8dbf4e4c024e4a4bcf0cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da783633b89c76f9eecdc85aed49f1cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a3aed37cc723fbee7c906d47ab608271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca6175eff13558184b04c59bc3a3d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b7552284b760b0f4448a705fcd642273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3f1d21823f8aad7a4f33d90eb21e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715a54182715db099dd5639e649fa3a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd198d5350df9b095b05efdd9366e9a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e2d1626219a1e774c2228147f9deb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68769ec0fabb417a0c5f59e1799f724278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8197f98cce6d0c15f4cd2e4d1e33b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a46daae235757ae12feac7a59e8eab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29cdd4c83263cb676254203ab0a1bcf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56448372016e199f78b51f784113725282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08cc954d3a395470f0104654d033e4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401e53cdb4f851999fc62fe998ed3401284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0db030c9ca386e2ddd99f14d7406d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00588731a107832be2995432ab54a410286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f5fcf10e98d5ebcaff0061dcd0524287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e711876680b228f373fb3b51c0bb3d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51809b2baf728a19d5e1a090c12a72d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b4e3e5342f70a7600fe6dda4c2454290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a228fdfbe4b9d4fb9ae186d0c96cbc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba74a996c422e75e900e16ebf426512292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af85ff682f4455f660909351420ba7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6605b1e7bb67612f0e171e70db6cf5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd45bc15499a206ad8b693af2322cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f86a383eca30909f4d79168c28d4d6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea37a05f76f4c8b81d051881086eff297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0407a03c63c111e80d398364e55ab298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c92ba3ded9365cb07e57f665c9f1f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7118296257124e7f19d14ce1c95b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129933a0a0584fde1d00d62d3fde260301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebec56c8a87b09f304dcca8c5e6044a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33baf8419cd2e52f98f070c7b6d50a4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0071cc91797ad836b2d13de0ae59c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d00c19e31152fa4cd5bb32996282cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3bb1f42c25bf325a462ae77e8f308306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f73beece68a26a164c672825485d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963ac22596037879744179a7236966308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1040b8527dc80fd0fd25e4937d4153309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e55365bc59780f6533100c52391df4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6d475b016d3e47a44f0447da368eb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709d83ee0514ca8380be728abf02db3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117290fde02e71070dd3ae5f7ef55a17313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb678e16a2319acdadad024462ff5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a7aca3d21701547f2b452ca96af9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5f382e91b54961e9598958b42c32316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395ef44d83a36dff24ca8e61eee5f98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb3b101c9049e43edd6fcd86c9d236318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265649ab3fb4282e5b09865174b4df7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3a86a6e100953ea59a9b2e723b1fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50087b9a88dea6a3c5ec5e8dd8b5ed8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237ed0e1ac6c6b942030dbc88117c3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758d094d2c936db4cab312f109ff7a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db978dc7452c9d1d453148c6cb197e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5489a2ba1d899e00fd1fbb5b7e67437325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a373d62a417e90a241895ea8610997326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec123e8faf70e06f367525cda2135e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873fbe2c6f1e6272427a14269d067e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061b535d112fa0d35c3f3179e6dc7f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fad525ba14fb6b546e59dda4bb9926330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f1bcd74e462a9601aee2b3683e88f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1f9d4ced0ede1b0d944dbdc532b4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd77c4aaa87f16c0ea770db2c5904fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7094b37896ed203597b19739c0186334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d9aa96e4a69c2b1cc990fd65da69335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcfb9e453e86fe6f7a41fbb36a90fe6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130edc754c837ae467c1b91bb1f6148337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb1b32d6010828c385476c44e83fec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b647b243bcbcae1094773f13ec989339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb7f20a4f277d0671743dbae51dcdc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc87be5f6f935cb22d2c941e749bd5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce405219819fbe5ffa39f5266692a0b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4d1a901bee81dd5b4289f18623997343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7918c8584446875ddcd401e97ff636a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456458aa13bfbc85074f9af41778cab5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12602f8d2d3731eb180d1cf9ba1821a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5a06956b2481b774b2a6141dc63ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4fd7252e25ee3b18462a937ff6870348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40cf873b956a95602fd739cbb00c786349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d1fa66ff1caf2d2ac96ac5b34143c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2489a16eec01dc88111385ed6bd7f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b7142beff68767c59ddfc062ab6d5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1ca5768515a02f1ca29697d29af7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837122031a7ac12677f87a4d251fec1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607312961c59e187ce99d962243beea5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0013400c6211db021268a6ff049eb3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbb529c69221c2c538b20421049dac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbf80812c0cb03888708f89bcdb0e4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49f1d59ae0efd45b275408bab6af6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c8589af7f4f770a61593088e499ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e716781ca47a81e45d8c536afba265361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0a2e1ef808a3c73717f031f40bc9e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508d3c5dbc7259fc4227aa26789c208f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db431bf635b28cc2248e5f1fbe5129364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b507fd7817fad8173b6296810148687365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb34412f2c93bb7653adc0010e8459366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734376f77b31b9e38902e95eed505d50367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3388ecc631cd7905a30f8d1be2c068b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092575b3a7824f481e32821d5f56fe45369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb9f73f3be11cbbc4fe77409c7474370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29db0aa3eb0297bd8626a8245d097371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a471e0c309620fecd0bdf8fd2b3ca34372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a70374a18332caab95662ba657cbc7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf473553eefb06036ea0d76ef88f597a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ee3527534f4888ca85851712e4f42375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47125188ec0a3734f305a193a818982b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191036d67d4d95963079b27f05f0dbda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5b0b93bca6afa382045622e132e7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d90b45f2ee4664086dff97f8679be7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3d1102a4af9e93c7c8c6dd6a6a924380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd298b7306aea4c09e84f0a617fa082381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651eaf4b30760db46cd5e2acafd7bc1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9a4df7025800e28e023f9e54e492e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a3f4af4f83ab44e46a34037f3671384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315f55a0ca1c73874d04849ca58150a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca78c5009649a2d4711fd0a37129e76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608e44f19b4fdb17c3a4db2a238f4d5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7b4a6c452342259672741a007f1b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3de64b66ead39683ce40ef36a76506389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c45aa638af49f16d91799de523858390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e5b120c6570289b6073eea9823905391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe69faa25fcf662991c18a38d2462392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31166cc7578b0aa5506e87d4c076ed6a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bd91b08dfb765e071dc8a8acf95e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0833198b3bbef54c6d58ca7b23fb283395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00a5f3c347e617ce9d3a62562e56be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafed12a6b11112b06436962c7cbaa4e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667da63571b16c321f2650c8fd7876398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722532b43dc192aa6093b660ac31b8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b3a78697481ba35fb23ef5cc943a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb38b6299f169ce5d73298931d33c74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63bdd8badafe47d85515dc08d27450402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e2c0fba791cc72e03b2b3a25d3929403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2bc24d4ef2fdf037701b9e5841a4c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185beea6628e6b546d736a538a22df7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81a3f2adb889d8485dcbec0faaad87406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be12cc98f555b22b0e96b85b47ddd6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff775c2306a1f5e8e1c8df7c9222c8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020257ae4f0abd91a637b000f584272d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dac1a7a1317f7d14c448380ca0f9c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d38abeb5a89eb5a5260ed79fe5fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace37ec7d9d411c72683ad3e5a177e1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e79c22b27d5430f5084d94288fd20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919ed4558bf3b52631b976ff2d7d319414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697e99a9c497924c853bd9528ed7b31415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb11f46761117edf1e330eb3842a82b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a5f3bfcde443e83e14b0913b709cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078db5198ab5d9a90a81da8984ebe4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ce25fc3b4e83b6235b1af983e5b91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e75c61c1ab1ca7b000f45a7065aa923420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e4ced1c5c9f223de0aca57f0104be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fbfc6a94023b7908f3d880e509602422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef2241ac71f4d2ec34c5973473dd5ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62bbe17a0c44f47332ba4e7ec98b98424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553062c44055e1aad193235ca6bf5de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035f42d8490c0e9489cf106c5dc559a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc001293ee99e6d04a002383345f81e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72ea3635201488dd01c183f07e94e4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fca25ae658eee741f3a6eda8bb807d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583529b95002ef2bb941c65655caf005430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f3d0e9a249630c624a7dcfa03c472431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959ec8f95112fa089ba6cd4007bda12432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb8a3e841548bb9c9e4cdba32407d1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac76d925a221b179d19de4596245ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1021e6702ac4d15a00da73d53292f5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243711286cad63375e9067344d4c81cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb76a74d1ef265dfbab5c82629e0d8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a2bc296bedb5d00e376d6c7e61f2e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed62faccfc56d4d3d5f78346e0a621db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c182e12f2f68ac4b9c375435a3519440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcf3fc81937348d191f49574664c38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88580b597fd2c388d1e8b5a76805a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253458acb70038171730e33637fefae9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f9d273f083ca4aff9d77d077515e8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a406ddf0dce43efd01686c562728445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b491af58df9ce682e9f9b30e2c29b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504864d2125e0f289fd163c3a33f5af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137724d70dea98cce2e0b744d5ddba42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0e026881619fa41d85e303ea0eff3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488a7fe452f9b61b58815fd461820cf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f4d59b5660fe6feef2770da38aeb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b08b274474947ad7924cb6eaeae9ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff8994b45aa20515a537b63869a8cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdfe804b42590193bc969e87586ba3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e682e01bfaa9d443e1f6b994642c16f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62cc95cbf9e43e7ebc9774d86bc728456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06399af3ba7c188c81d69339c17cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded40da39713031ce0da73c7de1326d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692725a2d7ca179e1680fe2fc983305459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9bbe967f2e905b7cc5f5054452e250460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f908c3c2edfcb3932af88db7d62d516461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590e951bfc6918479c2a99d06f68925462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758759419e2da1d3c8a70dc222da25c0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a206255019daf4f5556c4e3b2377b7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d154983c4dbf4157e6417c337a083eb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc17caaa305337bbf902aaced0b6c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f58a55e063013a29f3f7119f11926467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4334c15291259980b4b22fb54f88c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c0dcd1abef7dcb665041074ecc84a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb3de8a96c30b1b94d23d449237243470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebd4decf9252a26cff8184f253a5c1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1abd11f7782191a6cfd7306c197c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7320b4c964663da02bc45e2668290473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c68dd805dfdaf9ef49d946bcba15ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0f96e6712d2de2656e5b5cfd1c344475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3fb96d2cb4292503cc9e124a5155b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2b61f9beefa1476ac03ae026445c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb6506a771f9fa8a150ed85ac19920478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d3ca4d3461d26061cb9537184d8c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7630ad0ed8ff2268db3b49cc22f6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade44dcbf1b3be423bae7a46e205cff3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa719faba40463620e8436ee0d2f9c3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad670ebb6ef8a1b2eca336f1552fdad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33121f930427299cffba99dedda542484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccdfc6425e95776c861050fdfa54d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c4d2a31732b896729b90c5ae2c177486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8ecd2c10bbe294378075714078536487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b27305e016f5f13b8cebe35bbb0e4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6a5846810d32047630a27a5553ae8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358d984d71847f94270e98e0861e951490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52372665ab77e5ea7673b5c9c7daeeca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f81a157994968099bcd510fc77da1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae2a37d9c1147980dd7369f2c4eb5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896e100234acc18434e7e57b5d1fa1e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591db37fc54966aa30294b1b5b34b894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80681118dba81c4c9aff37cdbc85dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc922e7988235acc642cfd580e6b4a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08188775aba5e9b161e3e84199933fb9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7e35564f643df8d331b095c41691b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9af3d03d97903ccd80ca627878c5ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5253e6a334af75d1d884980fe5480501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def470919222842321289fca9ffaa035502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bb2aefe0dc20a4cbca4aa9083f47e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282c38b1dcfab1fbc0955cea4db7819504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb910c670c1f4a6b33a3e950f08470505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05523798e93e4ce6ca9fb063a6737a8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cafc273d0999c430515ff750e35567507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258658f3514c332a97784575eaa0095508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662549cc3fe358cd8191a2dcd0be2ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfcdbd1cfaa5f0fff95a1cb7cd430ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc8c20e2fc3045f110f21712cfece6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b8e5aaaa0917596f17d17b7a9ac68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28106a11588571f91388330bc7c9e6ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b30338724a8a3887de7a3a1eb2c7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781862ba4292874d35a76d17e37edd6b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a13876eef2738b4825f893899833ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bff7ec23b4b46d503c593084b68f35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74842ea04a46039abb8a64df2ec16ea8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f262146c2096fc8ba5845ced1b81d25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e636b81f40ee96df1c91148f826e340520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3000c549ad25de9774315074c8111521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e505f31f23a85cb642569db8bdb8a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef2d19ed2c860a3af76f05115f74af523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88163800fe21daeadca9b0335ca8807524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a302ee541ed30c3a80efa388c71987525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3f6b34b242422028b3c89cf76e7e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84cff602be689390bbd13d78d3b83d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3c21bb773d82c43b8c59428320793528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab261123a52f20e95431380a74257b3f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97f3ebcc69858dddf609d5970d1580530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5b862a2ef40ceee301d617a786c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144aca72080f8d0e11c42d4ff22f153532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8c63a4714f4965a836a3b784b7515533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0925c6dd9620cc2652627dcc07682e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513a594f109c9c26700556cdbc65c82535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e067f394629f30a01ef5a6449e57b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769e4cfac454fd5905763e0c666ce97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b380d5babc21b9b7af0fb6edb050b72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf2308b554330e7b2b27e19dc59d53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f9e70ca7be7f4eac96f7556d8eb82540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b22668b4dc6ca727d89e70cefed0b61541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81731f15ce3ea5757c8f60caed838252542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf2e518143e36e497f23704bfe5224543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dacaac3c42201595dc2f402c5946f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb66cbc02405f2a50bbbc36c9be8a4f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5836e9c65b684f1eb01e35511e26a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04137361b64dfe984e130762473b07c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1579946aa99fcc5b3847455ddb4d4d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733ae4cb5334e0b47914437ed23b2f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1f96a8a976289495bcd3fe119370f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5136bcc247fbb0bad89d0d65e4eac84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd16748cf8c7bc50c24850d40217094552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac14746344fbc69a54f444c60ff393553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0de517136e244d092b9190803f662f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b3585e29f56a2f1f1a7b6bf4d4501555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36f18a9723d4059846a0425191cc96e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a7d7f7dc0f8ec5a682a59f3e1f945557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef31ac610380ad46fc84c947faf121558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81abb644c6227d1b4eda4b958c9c42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67e6a2acbc83af5f7c44b6d38a5eb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27779a3c3fba7a10b9278a3cb050956e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051ac8e4c8300f110e78457923d9cf9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f3fa04497aa89aea5a160e8edbf8c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601f502ae50b827c0d34f48177b24cc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105be3fbc2c954fbe0c8a39114f036f1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede12679e0de60111b1a270dd9b48a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a58023c373ff70e4946a8e84c937aa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54787f807ccb188b9cca26ffcdf3f5f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c162ccd136e4c42aabeaa58c87827569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e05ae79bd0acd97797480f6376022aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31b26e138a343cbbde570cff00164a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac75bb36c5f6af7a6cf7f9d775c822c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdccac7702404a5b7e1ef263dc2735573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f693a6a10aaa3f132b787edbe72be574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe728b5fc208c95cc95860474fefe4c0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e8f268760344fd139837210203039576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5eb97a8cc8a87ea198da5e9025e2c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc347932e75fbd87f03a74b9b29dc00578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730c8ff5b43456dfadf01fc976453d4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244a28be0ff0475ecea6de038a8185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3573f971f417299c22922755e1f11c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06940f7ad9a954f49d932c6b9837a2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d38996e254027680e0a9966e08d97583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32996c19a6ec2f23fd1619a2002cdbe6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfeb57eaa3a4a02489aa4a84bc8e49a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a9974a802d040015116681168d21d1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46ac35fbe4bb417fe88497a7190a71587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18233f0b1e0078d83598b972523a3eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788fa20411d59ece97e73a28856d3a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871aae54f3459186227f7012d3e85c8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e733ca7410ca44fe2452b03290588591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c764b49cfc7604c5d018af5da0ec7c0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be1d3f5fc04df52a9896d35efb3024593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e81923a73a2591fbd01df5fb0d18c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e417a8513eddcb931a1b9b06ab958f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65ce59f4258fafbe9762a5717d6e32596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcbadcc1fa79b4d60190ad0073b714597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452a610125af20bee456b5981cae122598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3784e2c531711580a0ff0939928d58599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b43510dc75a354521ddfb3467689600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008965c0e142d96a48b009dc0d2481c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea81d983a68891446549562034078e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d0accafbf79b600817e32a2fc8096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a7e3c83fb285ae54104db42578765604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bd4422ad932d638c8e4bf13c96ffc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812f0193ac1cba5e7be5f80080188d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba34528b3d9f53ceba06acd5bbab286607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f99c5bef410ef980a70a039453a04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442cc7d3d77d1facef5b8d3e04255a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0f59f0fb7c840634e9ead7c23196a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc5d1efd94b4103968c9e45c66a8803611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060f05e8ad353fc03e9e8a4577f4739612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9334878a2271dc7da0e2dcfb1285de9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c0b5778d344fe4fa22c0a0a9a8157614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5dfc642096d72c1c6a3a9f54536d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd42cdcdc851ea6ff99312c3db40b5a3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3eeeaeede07f85f3de82d8acd2a0d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e0c8b816b373e89197c4b20fd61ea618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7e527a7dc087e51927c7bef97f660619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b00a9bf8083d6a14866d70c3a9a48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5463d99af04746e1f3831708f6707621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2a607c2afc63c3df6c4f5a3d438f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6ace6409d366912685387baf1e3d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d6415fa53f42051a74624e56e4270624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373531136da1a27c92878cb096f8d3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb11344f343ef5e9d1ccca961aa40e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdcf7cda40e81595031c140005b733627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e52b6b37a94c86cc61ff866afc4592628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca81c6c58d74e7f07b365c23fa869d2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1b6ec01385567f7dcff527ecf461630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c806f8d35db0350138959ec29055e9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd57cbf33aee9d18f2bdc2406b73d9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfb451a9a4d7e388844d60e85f4f5d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a0fbf233c9679d77c31cfe6a4002c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce715e7090dfe839b4b769d5df707ab9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77ff4e6b7bccdb624c5f30315ad6ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98550f0b7d65b0a24314e21404b83a26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd795c785e28aa837eef35811854268638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ab0d01905dbc53ab597b7b0c49b6a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8c67c897100a326533a920c79fe93640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e628ea31bba91a1eb305ba19d84f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692621ad7fd15833be90e31f74fd38d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b4604d919eea06d011d061eeb9dad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fe028a692a800b7b995849657d1e8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47937950e91f1511635b1801993ff400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2d23257dac0ad4560e5b78b1ad4ef646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e46f16460254d78f80d30ada4f8c8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f9ee8efcdf07a4208eb443114a498648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae98c580b8c05ec2e6f95d2e470ede5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c1d683d693c75365e5330137dca92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe651968cb06e464988443af4653213651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae352c4b8241dda41c81c01296f32e21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e090c21eff476deb52d004cee3889f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4572a1becac32396157f99788eede53a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88ba36cda0f6637edcbb5967b6b86a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72497d46e248ee95ff586b01882e7ac1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf6b6bdc1fcf4c8e576d5934cfeb4a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08288fbde7e94ef8f5b67c52248bda658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f343de3bb1fd9c9d2b19dc1a84c43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6466438ba1e8c0dbfeb2d6299178d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481e0931c2d4a8e1a2192b8ae85e192661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61681d304596af8bc9ddeea7e8c218f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785ce97b34b3ea28544e8ac57d5a2e8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461b4b47f23fa423079c6dec186e79a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1b5c5a901a46e54db43de65c1ab56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad283fb94d4c968de4f62ba2465ab1b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b25d015e8039e0d0e073c9a9c48ab7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5dde309880921495daccb5068571c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9605f59bbe1a77de8e7b36c4c243000669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a5fdbb5a19256a3c06c2de5d38799670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6bd35e042a98616851825eac20174671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c973e1e2de97e22dd93aa07fa0c72bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5558d3c62c8772c1ed4f8aa4eb6ce25673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3850345bba9187660452b043bb19ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99917b7ce3cd01ee30c28c1286e9e61b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad84149a436c187854b746dc38130b0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8e1e6e48a39862a20d7931a552f5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367dc2f97feb5e10f956c3ac5dce6b71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c2196646bec51a389a692a45fc03679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef81ed331409a4a7bfdad48145e393680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc3437084811f9120a3344330e4b7d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50420c25e0c9b71ba8eaf1385d3312682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bbe3fe15ce6acc453a3fdb417a3e9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aecd564dc52d2b0ed2d8acc7027114684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8df23f6ff759cba940d6a7e085f552685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0fc555d367ddc7346866c345889b6c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093fa23aca44c1bd5b793174b3c2c04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c3011cadc474b208b37a8eb99c1be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e24306081385ee2fd68469652a14fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626af75b40633b2770179d565e0d37ea690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44181a94aef1b60c42628f50b0296c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df830ef436dac56822cbc181ddf29a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e0a4e153642964e8e47f0f332394b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310f4377857017f18649eb8e8baadbf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761d31e4d4efa5ddc074ce9306031db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16dd47246ca6ad48b1622ede1319545696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1cfff591d8625297dffafcfcc56f53697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156b012f95fcae1e0c359ed6e1f46049698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacdf9fd200999b278eb9174d9286edc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782004de7c7268398396ad0f84db02d7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6fa46646f2b1f152246e5471be7bd1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3063b53317ebb8fc20d1032dfc1340702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfde7951906daa07b19de3fb78a6483703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca888e1dca169e346e0157388daa4d2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a7e9915ea5cf06dc8dc9f85fc7d5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ca7d8c6dbac406c04f714089e1900706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b38ddda8777b526d9c8f7e170e02707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b46b65e8e313d3ce0664400f91edd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee03453885a31bd43658243da27dfec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27156263ebae679cb2de8ded27c309710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cc88ef45cbb0a660deef6f2387c2f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59919d66ee5fe615729f6179f5d02f38712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e40c640ca8e8f0225192893bc4c4b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bd71ce5fddb0790b014b5c03e89bd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45501e52d816e733de4e30fb9c78844b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235f2e3298259187de59a16af0f61f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f2e31bafd3ff6b9891e6fe0f8362e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6243175bfa0f0c6ee39fcdcd04e2ae718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2396f226185ceb1dbc5c9e933332cb8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37ecd79b94df834df9ff67b3129a8e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ecf1320de282d05485ced9d761e64721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368afcc409b214b5e37550aabdc21a06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e43faec68cb336d9436e56eafcf9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7957e7cd41343f1a7428d4c252a40f3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262fd2a01cb30c6cfc23cf138fe3d237725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f38b1ba4979c16f4935e219fced58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87243a17723d6dd4355865c9b788523a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eefea94ef35eddb32a91344870791a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c80a737c7bf479f942163a225e8cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27aba6378959383a80640e051297790730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5191639324fd0818c26c408436ee7ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18bcda46d8611bf82ae102ae538975732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c060655e046fcac1957909ecee54617733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc453ca86314620c702beb4fca6fb498734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0355763d6ff88b2427476fcd70ab43735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef6405a0e85495d4fca695b1a52ead736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a7f1a3821da0fa93a2e733eb35166737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587bed5ed4aa8858bfe1be407004cc2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c915e934c23dddbbae02e6bd9b91d3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308cd09d9a8988878f4666b905f3996f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c75f722baa5075ddb891aa6e3171f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3155240c44ce54cf6c46d8250162ce2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029d5c2705c798844632af2ea714250743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91026776411471422ed8e59f215fa02744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74cac4ca982a48bba006645fcd54f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841c993e0ed1426cdf0e07d602e051f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d343f0b8d2bcaffeef23582e36d30747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54a30c9558ac2aaf1d49b32d073040748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6101ebca81dd42e5a40c85196acaba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ce3d0e8cd4819cafe136d30156a5d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b831984b5473edd025166bb28cd518751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69781faccf30fae4c325790933a9687c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fdb42b7ace8163bc10020db4ae5ae753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b449981dc76d6a5dbdbdde135cdc08754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8294913d7e13bf9f4dac73b733da7d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76aa082f8373244b0fa2e9b9250341f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea39822609ac6dec47aa9e7d3ee134757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555b1dc08e632568e23b934f4b4713a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb10216142700c9ce92dfa61bef57c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5672d31e6b6c3c271ef372eac37291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd555f259a1cb6bd08732c9b758322.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d37d955b8723b64992db227be8a97a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c43ad6deb6c637d47542e5edcf08f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcdc3662f4fe54fd1a7533d99161b2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dc5219ecc2ad2f562e98cc75aa4446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca26e82c5d6aa22ae97afc9fc5423ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edaabcea34cc34e6dce7f41274127ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cfbac23a51ad8a731eaad62ab748649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facdbf7afda4c7a9566dee8ae873c1310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac362e4ad0afd44165142d8015ac1fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a4ffa3f8a31cd6a0a99bec680d93e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190aab839f0ea7548961017ba88a7aa613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bc9103eb94e7d6d109b35a236e5e814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210467ad49d48a29c6e8214f9fd56ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708c17f6bb991122d0cd3a53425da4716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e96dccc2d15efe850077804c857417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af077e491e27487a7111a9621da2e2f018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f6ed665db56673bf1525e439269ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3703e2200c10a445f54eb528b26bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97eae6d9be79ad69365a7a283935f3421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e9f11c8f6cccc7bc3ea800fa6ba1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4f884c03fdf66a1dfe180ca0e631323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff25fc4f677723fb5d096756b49b2a524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea384e7a0efd8036239b9dcb05ba6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66427f441191e059a5bf65b9246b6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc738e908e37598112bd351bf71c4327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6a3147df593ed5857bad5fdb5e99528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48d1a559ef6293b890ead21b6c03db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f992026331c90f5f459d378c0fe386a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a032ecf2168b6efec63f0bf83ac3a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62956011d6c2d9f5ddbf59421d37d89632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4a1b78dc1d81d7727e942bbbfc65e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6472debf8608cc6ccc803c67b9e1a6434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b30c4141d1e3155e36b5b101e8e2b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469719f7f3cf0a1d67a08fcd6f8a55536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e2c653f0c542b889b2bcb86d7a9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919338aed903677987e19843f21dd8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81e79ed4520523e7a705aa2785035139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad778a98d39f3fe1e77b482632bc2b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ba2971b52ca3e24e5b09578d0381c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31aefe93e538fe74aac7b5ff558c6742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64c1de8e0fc28b9a70ad7087d29bdf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf60176e15297da268ce940793f407044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe00cefb6c3e6e86b1459290a38974545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31392dee32430c5b39629995841222746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b190f02123c7a83ab5db4253a1be57d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552cd96684c21a9bce3ba046062188148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7948e9d25bb0708db1aee0fb5fd89fb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6e207793bb9c7f6f959b0056a05550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c186e918adf5e387717668d0c400351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0acf568b9026ccb0704eda4943cc252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cbddbaaf0d2592c8375d9bc5f7d69853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb2df9cbf95250b5b01a39ce198c5454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11435b12eda771c62166dc459b6d79b355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1362dd48a906659a315e2bb325d3f8ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e1d9ec5b0d157d72b7f275e68e70257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8ad709b87be52aa28b98d1dcab27b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6216cf6181d0d9332c0965eb99b1b0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1b67aee938cf6cb33e9c5d982cd4360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1eaf7d93e7adade594db9358fb4dc561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566fc9023f2668ca4d9e6c5a82086ca162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc952f07b8e1ef78e5dcb1bea463e0fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e35a8f6c2d70047a58da3e98b663f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df94e5a2506b668789e41d56975463c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa794d313935f589d0a0a1b5c7363366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98214eab215f36dad9699d78b4de780467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be8a40207aa4100924934affb214c468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073fbb7276b9a438cd897e3e9f636fe269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3acf6dbeec8b73c097319e4aaafa2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386be4357a64f5d447dd1473172cd2de71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75288cc589503bd0a1fd2d1415509d1a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdc6d2583ba16cdf97acaae26bc02b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4d7830c2013543717f38f2e85e86b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb64a838a5a855b5a6e6af4ab53a59a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d47e56278487f7dae9abfc653577676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e00f863492e586b5312e006e33ac6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7a8241f8a6453e28653a65ed03d9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01ee5c16b5c8e3ba25a3d27feb34e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443e83e156a766ada7cf5473cb59a8280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58150c1267e773a5f370f3c1138e4381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d1a157dbd391a80af6f728da7d418c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0af2ea40de5fd7027b43478ccf6ee83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003204fa9a8691ad21b63dbeb3d5617884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4cf9e58461a507d0d4af894ae1e1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baed257c7908e4fa9d7821628f1a9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a39bbdbcc91ab71659f76fd8a2b0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9c1b0b797d13a44909745ea43b65688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ee99019be9e86ee29b856ed4cb0f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195f8d95f76941beb3d41dfcd4d1b2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed4dcb98b0b969e24448845f8b48be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02a8151aa95a4d72b12b57118b958892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c13ac0ff84fe2e85e55e0e54c6d4e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc590d10829eeacd4a309309c5608de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760250b145346b94075f16dd5aa36d7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02707e5e1fbdd8540dfc030b8eb515fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09798883a77d0f454d1990d85748192797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad166e08b66da6c2812b7110fb5ca7798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee88c8d39f55257fc6392bd30d21ca99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94c5471f106c9b4ef34818c3b04db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de9f7870f56bd168f049d3486b3a56101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29d0822c1b8109b2bf887d5d65ed4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6920b616cfb8afc086ea1beba9b89322103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6c39f32d8ec0ef29b27754d2ae173104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b194313ca45379cd575570c37635e0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116fa70cfa063e32c72f730aeda62fcd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ac9eb97fa659012eefae1cb70b9f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8539baf00e1720d0c2d620b2c3d2a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b02e6c7bbab4cb99c5ceb0c1484e17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d68f22a1de81775e4b34d06a949c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4aee522a37d204c51bfa663bc5002111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1b07c06f4b74a249830b68de1614112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05d97d7783255f87be1f814d0f8715113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a1a3cc9b183a9eb2a937e3c6a2b23114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765804eb204ec934ce518e1f68cedb3b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf12784a74ec16af34a282a631d9fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655efe932cca43e7afab237a5b3eb0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95f46a43ecb00d76bdaaa51d74993d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305cbaccde2489f87604fd7d0731bad0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a45c12034ecd04d7dffdcf27c98735120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d650bd596aae7be21a1757dd8f1bcc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa53a3feec203fd6f9a2fedf2b479a9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74369e912fafe2c62cb85f866ff099123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088b6bb1035dafcbd4202f662828fad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b70cfdd85fc8f8b198634229d5a55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569c39ea5baebf3f690e901fc0c40d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210e7b8087072f4ef50373ecbf9974b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145750ef0f8e6777de4517942256ace6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0c49981f26db81b0f6c2ed190dc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e411234e7b5133addc8eafeff5a06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e7037b92a7310e302634731e02827131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226f1c206e656c01579cff5e3fa9ceb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92284b853cc462c25d48ef0dd1692b7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e84620e1a747cd35d5d11ba21dba91134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88517e97a87f835ccd28b5aadb3227135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99f8071f615b86875496ef819a7cda7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd5159d5de3f067489ad8c495db523137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a25a80f4c22e83eec265d8b1465641138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e965fe5c29030ac17946b0094669d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb91ea58d97187dae02d94dcc9a67e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6ef01fd2cb111d5ce8d64b270c950141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1020363559d12359351da771412dbdc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa004e5ff11aa90457f78ef0ae2ea94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05e23ce4546e368132aad617636e15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d83a96ceb808ee451b24ef3e3fd43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7a82ee9e7fdd7266951e77b689d9a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fec677cfa6dd9bcfa0922137fb8711147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bdf14f259b595b15310c404a467e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3452f30d9a0f9b260db86caf0b571f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e44b5e8bd6a4753801fac814d5057150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd10efbc7b153a8a21100fd487473a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edd8df13fd3c02c5802288379a5b5f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4946fe434f73d8f2988d4f90d2272153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e199a050fdb6a890c859c725ec3b3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426d97613f6d4a2c4860de8630c44af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8c6b7fd6ccd625c44c910682887bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526476a9b0aa780f8f66026294feb5e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740a91cc09db101b66b7735c34faeea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae29acae39ab9eb1e2c85ec4a2b7f8ff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea219d89381944b99c03d898a727844160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69bff86759eb83570dbc6d6caf5f1a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d8a9a37693f046c60757e5fe46f92162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b40a48afed97b56ca34a350f39c028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc6af80f3277fc2334b8a10148c48a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e635688a4e9ac0c4a284d09faff85b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1ef26725d4c0784acb039f748c004166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bbb5a0fd094d8b2d2fc494ecab704167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb0b25d4a1c45c64e9fb067d4fde25168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a372b8c6b57d5620adca3188c07fa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3c4b39c3791c1649bda6e4e22227e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233ea5d17f4ef5491a5b8cf94e966c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c103a93a7f2f5b3b853213a8925253172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e11eaee45105586e21ebd297c1fb7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635736a5b12e9bb7dc322cf2959dada174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818452f4b7691a95909cff63c6d6d79175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d9c739300289cca4104a484341a4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa61ee418d9bbb05eaf2d6a933b1c08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51875bd6f62ef5c77386da48c4c0cb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc41f086ae4677f0f11a324d5b5ae6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacef70a763b98c12aa835981781326180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8675575dd382614be5a113096d172181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219043f9e66c3f36f016551cb9ab4bab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974549d9877da61764fe6d0c41b76b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c080071df66e71d1d2a81b1ac9866184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dfdee415c3b716e88132e6d462466185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106be460520759dfdbaf7737a7c85c68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e09a49049751fe695a27a4c6a18de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0f5fc4deeeb2926c6ae7446050fca188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427c9bf79b32f4421bd92fc59239177189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6161bd406913bb0dc7ea900b7daddb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6b39aa018ace57cc421c72be2ba4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483d6bd566cdbfad0859a20acb6a5eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ffd49fa5c94799eb51291542c085b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae50ef3863c24c46e25510b5dd285a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cd11a750028c718e3b30f37a90eb9f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137030ebc3e25564d9b4cc7d64a1969196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8e8c930482323fcacb17aec16d449197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6d14a92bcc6cdc4133f772d38b551198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0f47d10a97870910f395f2c052a64199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13059c82c1e09ab2fc03063461a237200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eccd9183c0de59f6f8e32250253191201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e90a216edf6ad91bc8d69ea35a12a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97235210cb8a3b5b9c8eceac6c85e76a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4310b16632db28057c7ba03b4bc08e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7465c75e80aec76af191a98dc7b5210205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f8906435891611583c770afd9976ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48affeb3029dcc7e2cd274a33e64e02f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f9887cb2009ba080dd272f2c54891208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34602f240ee5e8752322db46a6346e09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb048613408263106873f72a273dcf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682d456ce5044025e913fe39d9582c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7071f60a85fc6b7fae2ac3275d94a7da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e892c06f33a48092b35ecda5381be41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834e5936b10370c45208069a7e73e9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d758218b43899141e3766ea4dfa704f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0303f4a24f64fb1297d3680241ce4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad86ef5ebcd6183ac195acf5ae9b09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab77860a5894812213eea3c81443108218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb44f4003cb6ff205d55e41a908de80219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00c9b22706e9d605bdbd81e08f5e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f759f3fc74b9cc3c8a881326ec8b58b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97da04265c103743b3d18b03ebfc0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0c0c6f8a97a0fb56440ab44e28ffd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f83c0bedacdc84192e0f4f4afada99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c6731b777a09ebb6da47e7ff7b00d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc43f03e2ec61f66fbdfbdb99c7db35d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d5eb36f638181b25a25d13107039f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14608b81e5052e463e3c897b2472afe3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded1e260518887b167bf03464e0ac29229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa6f933a083e227c188ff6f3de43fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e725458bedeeca05628650a0dfa12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41028840840f0354f89f3f7838bca1b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e03dbf8e313bf2bad6773834e6321e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a490792ad9719fc3ddeac0ce1090f87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48464e202046b1eb2782f2aaf40cf016235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b69a0174b595f33c0ce3de243943a1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740f2b5ac82c3d5bd312681c8091c7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67398e77acf221371896442685a9084b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d73cd19aa0c628f6a100d77b064b5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b666a90e9033ce482a486d1b35eb7a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0b0c3ae0852e22724d7ea3879225241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc74879cd0d0fdd82b9178e0a6cc679242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44570b5682c67d56f95adbe23a1bbee1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aad2b955c8adc60a5da8d042ca917244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24397b4ebffe5a094e7f8205e39f5e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4160ff540a3e42d71017c04308d76f5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9d6a895388656643bd258ecaa13f0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d956324c4713b12060e3ec284afea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf0f28159c837912aaac568b59357b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c71df7433a58e0546ef1a007d25da250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529751c7c26a6bbfdeccfc00a43a1cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bdc938b5aac4fb7d92dcd2e1fa2b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba953732ed46074156e9f365c8ca9f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a753e04cdb5cf3ec4b4ffc326b6384b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018e7eb5ce6dcfd51a7add71da49addc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fad08cb01c7c2334932b21a274277e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ddf335d3f5155ffd982c8f71ba4a1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fc1023c8a0aa3d4c4fc11d046c78f8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b53507dac26245d761a345a5ae3755259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f91676c1d8f15205f2a4972086254c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2ce30c9d19279820f2cd9ac9a65da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2aa824db052e0471b6d531bf32bb9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceceb24d3a66a1a069dfbdf24c24c77263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084011d02c8ca08463409da499928295264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3f3eaf13b1967a4c46a0bff92c5a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a75d738cc5f3f246469661bb16f18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5a809f79346efe673ed3f42aca54d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062900317246fade9765ef945a74075d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eb6626b227bb099d7875e7ccb9f73269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fe7c3f18d7b2371b08e75dc63c120270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62331a981451770b2980d7206b1025271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039185bcc3db5dc0db510f28793d8543272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1722a7bd32f007414a300b39cba1c9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371b8303bdea267903b8e44aa3a9d6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69facb3d3973baea9e5f3afb735226275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468ac0af3ae2016e11efe7c16483817276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399b91141bf460f40c0ddd02be2872277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65345270f1ce8e898f908a14c6b65bd2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c9a2d65d87632139f00c375c887b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6007615932d258da11669e126bdcbfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc23a576ecb760b07c7f65329dbb8b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c49e47b4f2cfb3e75ccb1fb6467414282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a478207f91d0b5c0ae70692de611179283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f5364348e832c39149fbd5685494f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5195a9926043c09213a4b422a7ea3b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8322b6089967b1ecd0f65189a0b84286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df52b843a1f3d0b1255be0ff16c49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf50e915bc8731279ac38e952608fba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ed9122d4d1fae0659d8728de95eb4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838a8398e6793d1fc2c166bdd1d5509290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fca638c21eb6cd4ae53cf6a59df34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c362a87fafdf3d4af13587fcb0be6ce292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e3d6d8fd55f4dfe895d146defba14293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a297e7d1709536726d51b5183427f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aed8180f5adbbc15f050ce3626fe2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c1a7220f25c37c11dd18f3a461987296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f038650243188fb155a00d5b6f191297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a703f4bf6634be1db293ae06efa6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f984a28517a9da57e7c625b8f478b3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98165489128b00e312de638dba26fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce6911db4c3253fce635b2664197b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c514db7ee17d46ed1929e24f51baba98302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934d3b8cd4d0efb3836ee96e370a5a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0da9237f80b423826a24ea184baf65304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821d931ffe073c38c89b1646f3957a5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c201f3a649e4b3bdeb73a0ad7ca3b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6154cb5b0cd91ce22fb2f7740dbf795307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752066b47b8a8792db61306fa3853b7e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c318f6ec753710bd487f001fa8d51309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054072c14e909ddd722e95bd4db5d427310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac304009bcbb7ae487a5185a6e520a2b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43f303739ad5ef9b69e6cd3fbe8e3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e7ad3d833154e2a38e39da8a0e46e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3834e05ec1e8dd570481e2ad81f65d1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5048b6ef4058e91de270baa50988e4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214c1196199816d4ba7ed20298a10da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf2937d6d45ae2b78c06facd1614c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680882b708ec9417973e818419e3e1f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab963e1ab01ccccbd0b5ddbe1a967295319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5045fcdba60dcd53b8aa8fa9f661cb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40471bfa3536ae8234f10341b8953e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29efcd53c0e2e453a0d0b8597437f09a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e91174a40a6215e8aaa182d5f84f9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0df643acf24ed9346ece7887a4b67324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4959bc6b4d40cc6da05f9f1c921f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e150ae8834bb5e02cd969a15f0658326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf217ac83cf209fff18c2f0b524352327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5da351462177236c23c3e87a5ce74328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314862f55a497d9377625e485378cd80329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f3768443e7989fbd2875aec646f61330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ba37faa51eecdbe72ab3bb40dbc6b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506a43ac7abee1a6b4c7341da3fed2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c5fd1a6c0f25a535ac570f7fa5c57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb7a297fcfab7b0ec3e4bc0f82ac78334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938ffae8f88044977005e8a2ff1eef4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51cfb8f8ea7d95eba5569573e28b1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cbecd4befbe1451b235900f224991337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b739b0fcb8dac1cef9ab29e1fc4da338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c12621cee766a758a373ea878d0b5a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3810da4bb910b0004c77cc84a1c0612e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1aeb5d790b7f42fe2647ea8e9232c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b395f2cbc65ba6b04f41e509e82e75342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7338f59746b84ed05b228c5af502976343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0fa20cf1a26f4564f9e08b30ff493d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7ccc7381507d1d9162429e8aab134345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca010b43201153bc132cf1f32a0f4372346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a73176919509763da519b1ef23952a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac485453a56190b93a78e08b95bd1d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054be2843951eb9a88564579fe9d6f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20188f9e787f1f4e7419caa1967ace7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c568658a962b115a730304c0380b73351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aa2aea145e1ec06943b98ccf93bdc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021b677b294fe177d3c8aa12f084bcc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911f3b304e273a541db26744ec58311354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee44113f6da647f0dba493532c92d08355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a509fb3b2ce7b773d974d1a9d17dd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74beae9523473954fb831d7731766e96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfff8492de406acc1743af50075677e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2d2616d8313af69b25d60541c1cfc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e499afd627b58ade0e64accadc89be5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360581d40284f0e8ef05faa4a53ba5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3cd99c8f1bd95df21767163130d105362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c736f85b56bd287b2fb55379466770363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e488729955c6795e714d354e898bac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563becd6154157f04d6f619b1ffae76365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b514c946712215e8391d37a3c8d1e29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bc2552b52036acaebcab17a37ab23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0cf42c1e1ae60411fd8e9db57d3a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9201646f877d982c0e3c8fae40b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8fd9cc56060ef6d8072f378ed7b3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f0360ec454598b32c970c20658761b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d04f6fcc5d0d1aef7de39e6d5fa62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1b6c5bc0fd89aed6dcd38091e122d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cd548ec7237f2255fb591756a1d24374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aed49a51fd769c128b7a88045770c2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f718a8b2fbb0b076c7abc04b2257bf4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a66a66b874d1c395241c797af0525377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9398d13f9686e1570bb44f4b520636378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d870345e1abd4dcbe1746f412d3ca1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a81a702edb153b72c94bd416c80672380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a5525d40fa81c84887196dc3db19a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d12fd7133e86142b8448a3f9fca2c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159b5ffc396937119ac3999548dcf64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3eef6bd5e4f7618446903f09425ba384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd31d48ad65e2c7240b20e5ca6f969e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f72187af4cd7f28686a49bcacb844386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a4196b8aa30277be14b469dd63b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1feb777f04a6f4f8f86c050b9c5e85388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99450b34fcfb43a1f9b611d129469dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57590668c39ee94e77d7d0b18d2625390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c0e55cf1f229b4e781423959859b3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbe65b669552169e1ec2a1ddd54ec0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4cb53d6962bfb75bf6db2469ee525393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b6e4a491c759044ac639703c008d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90f1f53a9fbc69c9675fea9998150f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a060874124f6ec142ec6d1fda8e34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ab540b6be6419457efc59ee02b3fdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952200bc3aff6bfc9b22369f10831d4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f12e75116e1cded7538cebbc26357399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280232c1bf27d74910b524cd80a7751a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8783329a7bc2fd033862ca90ca109401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef73dc162e89b9b13ed3ffa9fa79f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab94095f658b7025aa74d6efd2f4a7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672d2f93132b19ccd74c879e22e336404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57da9ef21c8a7ea57420165d08a969a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b449e04a49105ea14fb83590c34bbcc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc34655e02c23350a9984111ec2905407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d3c9fd7faed6725afc4a106ee5772408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d22d0eaf5bca502dd50433784d5f60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543db0dddc60b44532541d6b4df7085410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe9f366f5b98b99d8f43292f6b820e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0088831f8b613b618e6e6870cbb7b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af63e98d9f6565205587f3b1642078413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736a16e3f0294d8ed7d808a446bc28b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d2286f1aed603104e5b90e9ade36f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887e7a4f2abe9efb4f4c68b129611e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c80ada87e4d4a832b9b2e4e1dcfc27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8379324bbc11a26d4071b0d2ba2b23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a6468e84e157b9bb2ed602fb04239419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae70720c0b389aae49344acd0cbdce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d00759315a2952cc13f8d4ca197a8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203045a0493b072016887fce0d7f032422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f438ab790ce28240499967c681ca0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f812b52a1718f8d38e0ed51acad82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06c77c7028f99c83a0c89fe7dc5309425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f32bcc69d07a2f755919d308c6e055426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493ef0a27dd286d09e4cae28caad5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a7803a07b2d172a01395000cdfd57428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63189fb943de0fe73e88ad228b667310429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f119919e873b4ab02f0ac7fe591a3b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b36ddebcd9985c3d8da317a6296cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556b4ef5f039165d9d4c749a1605a7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080dfcf6d500407f7e24639cef3cdf7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c553f2ef71424668b83231b358d4a5c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f919cd60afa836b14326a2a6817d801435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f43607a0c706b2c0cf02933e0e1cf4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae73a400605c19ae1ea81e5c116e778437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4376ba3ee303e9a9526460d14c7091438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0c8f880fa638603785c1a7ee337c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856076deed5b32684746d74156fafea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37964dcd5036532dcb48065beb223c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10a383fe743a621f485bf932de25e5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c86377e7fcd7de09cdcb87caeeea4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c26f4d12b71dfa8f06881fcb232de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e069c09d7b51c203a43ef3aeee0bfb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea8c88f81a74cbdcaebe0b650ffd65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ce52cbb36628f8b9fe181e1cde479447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc88d0bca8b3c5f02ca05600c5c7c89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774f31a6bca39f88f9ae76c5be7ae85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e677b9bc121309fbaf345d4b66d0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a5a0608ef35aacb6f341d9ce44395451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718fadaff9a52946ac905036ba644bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b81185212b6bff64c86d16f59e5999453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f07468f3b896bc4e299569364c974a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6ad99cc0c0b88210c29abfd0b2286455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9aa90593463766b730cbf426893124456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f3854596b9ac662e4609d44026337457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0709f2417e38151c83da94d553816458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e78fdc7dc1ea1dbb9ae9a7fb655e45459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010de8de15bbdc91a204ee6a353b8c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dbfbc6e7f117912aa488f414cee4a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a89fe5ac242970e51a9bc16254f39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c7f18d559d0ec0401b9c08e422f226463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54dd22fe9421ae791077870e660e7c8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7690ae9925800094dbde686940ffbd59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974fae611c7ad53fc6d7b8e2610c8a12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795f6acd000840928832cb93da7d378467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed902e029276708e95f5e8c9002ee6c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de655a60ae380eece5bec4b84bcbf322469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bdfdf63334a2265114e3fe9588bc59470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3346403e5363735a0f1306c72423d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318991899afd6fba5cd6d8c575ee363b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525ed4d53526b39d49d6d19b7ac8e29473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85109bdc59b6ab3db688fc06779e33474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c19e877a62939b83061752b4adb8f6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f32fa32a060d710eb6a1dcfaf938a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df1e301d3a6fb21980082a79a483819477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592092207595fe89b6bd1395d7af05f2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0438f67a70635d188ef0e2a19a65ab3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9aa24c4dcf4b00597db2d7c9f4aa7c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc10032d05272d685c3d9b35077aa06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a67a40f9496b53f3c916158fc34008482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca65853ef6d113399f0306ca079ade483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c76f59408e327fd2c357b36d555d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78b0c22ca089c7e5fa07e84ed40857485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce749237ba8b3ae73dbf50ba18dfae49486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369675293aa615348799f348596f4c7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55744b2218ea7814b7a435a9af3f46b5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e3bacc3195f638bff001be164f46489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00511f62a1188ed841ae4cdcfa3d030490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959848639c1e697565c88869abc4bc29491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0be7fc9c94a55b189576f5c2df6205492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d3c7b2f0785d09a7b91295cb468a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948a8db666713c21df33f2f684787eb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a835f528bade5ca30748bd7b8b5e4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7cc42de2815729bc6493945d7110b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2717ffb20516fc14ca85fc9c9016f9c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08839af07e1a8bd9e59139757441060f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f4162347dc50057a335815dbf70072499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e92e4e22e34e274b2ff7eb38b3b55500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6922566ecb85c44b0a4a2dd126e8b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6090b14a735d89878d36f58cefdf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c99c5f9c842b217f88bcce3d3cf4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360480beb481835f758bd0db4b54047c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564bfbb8752bb203ec59ed1b78e1dd22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48a73b7d1ecb63c2cf7a6e43affe0b7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaac06862095c1f2a1a75896e00bfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c13d7cfb472fe7dec424f2e7b6b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde3a996e3592477e754c983e5cca34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0e2398878295271b332707e9a5b13510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823aaeb74065a86414bf764e3f00f910511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03589474ece5321b0b9aeb841d18956c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ba0d1975e5e85dc1838927fb000d0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c35128ed165b008efe124098491a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14b7eee65403478c288b429324b500515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851ec2c0121ebd5727d8ec9d9f9b852516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ef2258e096c8173a76e36f1ac54f5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642efe88f7987beaa7c2c4c3875e045518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968cd1fe194eb8081eef6eef4d2f4ad0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79b6ef58d8c4b8c4581fe0205ddf5c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08570a2f01022f47ff118f2a0eb92b64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6d41d9ae6f1da13d8f7adebe0f0ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9312560803eed7a95c3363cc4744e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd9ab764b62da408fba1a1333bc71e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15843b641f4f539caee3625aeaf058f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2434fcd5476529a10ccfa4d876106526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710e49e6fb27e7b5c5aad0e35b47d27527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676777b21bbf4c3eccfb1bc02f5ca1dd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44fe01fb68ea7fe1fed4a3fad7d439529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d114e7c15332e94b698b653b4812f6a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfa8c8792d048e04a8ac714f71865b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede7e9286a7645029901270eee77744532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e682a8a6cc0af285c664a0a42b7cf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f63dbf423d620a2c24a39640a21b4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c77376416eac95a70f95ed4247d44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7c6866ee2a3a1d08271a3368ecd86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7319dc0bee2203892291531b08cabc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f335b22d8d61efd71a56996243685538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2981fde6f855e8cd62c13d099fa764539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588361bec03080ebb94e9294b743b4a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299887c82c81e4c1bab909556e94a9d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21ffed55cf292024c5715c80f9dcea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0643fb8d5e20bfc15304679818a7a508543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543990494c800f427c85b776d78442e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b3b84363516b784d3a933bbf4d2ad545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c20ac0566ff29912bc96e03c1327c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb7729bf7c1d085d4de1b43a01c914547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e207ee697e160c56e61bcc09efed4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a898d18f2e141224ff2dddf446c2b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2bb5cd05bb7251f31a2d13be5622c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ced97379a910aca1b8f8afd893abd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba822a6f7fd0d5b213f0ddf1d64d018552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a108e1e246896909a489b7201b9dfed553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59059cde175c764efdf74c285f6ba3e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a710dd127feac844ca8bbc3d023ffb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6791859f78f80293f93c162a6d358556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6061c5494c5a0171d83b69cb081d3aa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc3ca5dc4640a79dbe8f22ee6885c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fd4579a8080703e45b399953bd443c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13c8d4cd9b2200b4bda16af715da56560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974e6d7e2658b40583fa684c3c06ded561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9432515fb2b5bc9f7c3f64aae6590562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da7d3f3e178ae903b1dde928aa234563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef803b5ab18e7bcc28076a68754a99e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace9285f3b5a3baf7f958d995890475565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44ebe61afadae0d9b42d8313443a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76508b221823fb6e927f637301027d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac43b89b85d3d95ae478044f729df58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543af54caad53cc98d5d74da1c2be18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8fd4a825fc9aea15cb7176b49e133570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54964df44f304d6d82f5b39047e76f14571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37015ff0fe8b160c727a4c11fb0b6ce5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242885c017b02a32e081c73082ac9fd7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508cda088a875b5f10722502f2d73085574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6fbcb30386db4fde201836a0dd29ea575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f63fa1b1b4e4632fd9ebb8f5fd879576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878518932f4e2c435e8fb6684713d6e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d97210b2dcc133eec2901a4a0da506578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d876ecec39400955a5661e51aec65f66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940680e88fa4bc6c2466b8e76b0fbc65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32b8aae66fae4ef40ee75fe610159e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5303e2e1f58b83abb72cda24516c9e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e402f80d48f78a63bf1f56d8a70aa1d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d28d93e65967b8ee5f67d46a524db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922ba7c673d378df875d627118e8f4f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef53614a0fb2c8856d9e30d2624b5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e327d46dd7f141ca17082d3f6f989587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c9175040e6922a82b7f6ac76dbb5e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c2525f79fb15973b49c0a8837aea589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1e9d1685c77bf1c96a0d22a57f77a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f2dbbacc2658c3fcc79e6df1866b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641277be9bf206a5856940745425a19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e27a96e252a261adab7687cbb0920593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d5adbb77482b05285823c5cbab2b6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976486005868ae8f5d8ac3757081f02d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ebc91b813b9cd347836cfb91db0339596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624c06acccaf9b691a2e4adf2051916597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041ab7725f48005ca3a31ba93618515598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee0dc0837fd83a349fa86f08d1b703599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f8923f5682c55295237a6308a0286600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627c2d1a2b36d55d79230050e80449b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbeff98ee04c8093921d7d96f11d8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aa826b915c726e9964c0705438718603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1bf54d8b53e50189c50f4ec0b2205604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14aae9af08ae33d62c26bdcf1b8ed6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2ba4c948507bf5f7ca4c464789d3e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc22be2c8c5a476e41e809bfc6bfe8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3f7d3ea542eb6dca588b3f65f29b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba358c487283dcc121ca04ef00431e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c54d4935de7cd9ef44d8640250a06f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12605a7389e5cbb8c09f592b3dfd1e0d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f25a9914da442c23da3555f0b7be0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735550c118e58c718d6635fb63c86e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fbd915c3f31e2a0790430c7c373f7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa418948aaafb6e59ca910c6ffbbc7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d4a13077f3c7e06fe06cc69ea654e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183129d81679dd3376dca1fcba1ddd26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc7b86a06dd8dececee26430d2bb12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c406522e0b54d9861200035b52ef4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce792b8e8f70827f34e6d548863669620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2698120ebccbed51babaf5fecae6b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63694bdf7f941e128bc2283b4e281e52622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd96c99d5e3614cdf320e220703a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1a554fd270bec4ce37ea0b2825e2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2047d86329fd4c8fee722d867d6c20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e71bf2512f8de107becfff92af0a67626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2437d4eddc71efa95ed4738c12c908e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee076ddd34d42ef0baba4fad3fd1980a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6e65a583cd941411c2e8a5600d963629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bc069a9dabefd7315ec51805c34e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacad40458b3f32e8e65b79139465950631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32a2c499f2730b3976640f62d3b234632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b89eaa4e355a160bfa31060bea4605633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa550faf14719affa8a794d6ece781634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b023f5bbb984381bf1b4eca2536af635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bcbe46512ee87e0838287ab72e39a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68607ab106518ddc5427a8779ce06dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5a1e35b34e6eb7267a7f5dabcfe6e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7ce96e2b1672425babe802968a94f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb587bacfd83f9f7dc049118d9a133640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53211097e4fb910e769f57be9d1b3ebf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f681a122c2b16d56c729aaf06f009642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff214263dd784059d818ded723bfae7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54d22ef16c4a0a1bfc15fbb5550e43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd148e8d5ac1f61fa013529edd750d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7618cc7611f6ed9a5c21cbfb005738646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906b4034a6850f5334944bb9f2705f0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2166d770149ffe5197ea42476b7b62648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746301cab5f15b3786c6c4a655471be649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aabc66feba3ed95f91258b712a9c3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f185de48f3659a4c88a364e9ef76cf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c3ad9dfdaf66fd1572d2a9089ac8a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ea706d8ef81785c65d110f766906f1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb209685788e385d6d77d31bd2b2aade654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666d1e0b26b475ca4e3c2497fa0883655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783dd7122d5d096f44f4a0be2a5c175b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8feeebb1bfe580c3f3ef893bf0dfe8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4261d75bb5eed37c9002ce161d6309d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c6783850b1f054083aea1262c380659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4425f9989a267b23a57f329336a667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b0d4f0126f6e4b4a068cc4ec734894661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a8afa3c535e9b1e2dbc22dfc12e11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533a019a9439c1e33880a89bee3957a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a148a580fc35f6a9181240b4c1190664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ccadbd8d31b5dcd590514ad744b8a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdf3b29f4effea111c9b80149fffca666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae9cfc33a1dc35f5656590e0e98d82667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c5361c802fe20dcc1fdc66782183c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e111524c285810af747fe6d351d23669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333192217d426bcdcf0f29fd1184ea98670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8b7bc4e56798380f6c7adf8b08635671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77ac6f7cbc0ee7b7d96d5cf2198c70672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93636d0a74234834ba01761b29ded8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac878088adaabe61d4ac4399ef1fff8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3b344c36694cdbe0da96af2947c4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c5fcd84270f902589f0a0e3d57ed4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a703340e45df02ae7ff5159020ac2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1dc6cf44f2586da68fd391e4160bb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529ceba1bbdce736e87a87e4d8d473f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147c2a3c08b6991081d22bd4e107f52680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285ae58ca693d864f5aeb3204bb8d82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d4d977c30bbc9b6a2d60d5a2f6eb5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4738e0c1f16f82fa58730df661322956683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7c81e770f64dec847046910db4944684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284ed9fffde7c095c2f74984bfcbb1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f326c7e7d29c895931e747c1fefc8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35fa73f6f31be70116ba41c409607d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591bc571762d2be53706a561ad02183688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454460a8c4711d18b650da401aa3af1f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccb49c3c7318dd983d418d72d53e94690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643a5967c8122bcc1e4948d911871a9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe717ad17d868a8da5026f8763a5f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496fb249cfe0fa7dae7fea6b69ae77c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7aec4bcdc5ad8d0ac939bc28e8c4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3868972e47aace9531e6d216546c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f581401084dffbf607994370bc0381e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e76201d6f91fa75d17be4d128c502697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab392aefafb7ae364f36afa264d8f24a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e7d905f63066d0bcbd86aa26d41290699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124af1b3382f38106edb656b877963700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a00ea33d524ffc046edf381d534a2f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ea4b798b3c94763b7bf2760499b6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6f718f1ee831fc59674dea6d4548e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe4ea30f34ec793500bd4dd30e54e47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d60c6b01f17bc250b695a945666b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4a92595035c014757c7f9684d42ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e826fb6f6e08d6429db867585a9c66707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e35d02eeb8568c45e414d3e27e830f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764fd3e1ec1184c36e398a46130195a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c52fc4fa8d6776b7b829312ce5ee3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c10d72cb16d534d328e599ce9ff32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33bead80a2c734a81d43e3d16eaf7f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d9872513518073141ba7d3506e3e4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b02ae9f5dc4454b9acdc891a4101c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b116cf38fdc5b3d207137dcd05e4049715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd8c5b664f71ec522502c5581d7631716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae55b178ec860da6b7063ae24c2c60f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b0879cde8abf3cd0d011b9adea8d80718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4ff6682b0a5b20bbe93e9d9a694c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6fb8f1a3877774480263b81e0acb25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2b1ed509f4af0580d371d293eb0f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1f1afb019f050dd8c053a57904e2f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27451d1c31ce0f2e60136f4ba6d815723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015e9d300780bbe1f2416835e9a4489724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b5485d2e1491a33c13ea596af4986725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd55fd49928699af233f269dfeca31726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88602697785546852e67cb4c65704cd5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f45d59d330573e858f47dc38b168a4728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0632451ff34d9fadb467ac19cb83599729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8892ad0f1cb3991ea3fa2b641fa44b1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5808725f5da5fae13428fb5d7f3ee6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e240c009dd4132abc014fa472740b2b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a19392e9902da69291aa8d66f7ff51733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0911dcc2856acfd1b80f19487b64aba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765d36d18e98e0833c0940757a75ddd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7a0867b0bda246366175b977b5f52736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae34390966c3bf7fed5ce63d421dd0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f66343609b17ee59a1e22769c462ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac5988c5ef0784c26e8326ed894983739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c8d10f11e12fae67813bf126d27a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a5fad72274008b3c8ab1870fd61f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb329e3db05cbf825385692e978f51b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f4a7474e49dc0bef6332e252ccd68743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539b5e7fb39804b0f9eedf290f5a8e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e159901fc3026c326aadbc003ce88745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b23fb51b81ba65b4251866f185076d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016760b839086a256cd13702e79697ab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c62813e2ad03a6109006c62b4966748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5e7c97a31e52f155a191a2041d19e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3746fe5a32666cad10aba5ebb2cfcc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b2ffaaf2e4372fe0f6b24e66e3eeb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb324427bc6c273bc411caeb74ccfab5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d3a45cda938e08fec1b650d539861753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cd8f4300874e687f8fa2f76ee6a35754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fb45c664174bf471cff32fc064239755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408166c371f63640f651e17789077c38756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91daffb73f01a96cf3a60042281997c9757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0779e876f9732c43f3052bd53c0f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20ff362752f8ed463c58e93144c210759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>