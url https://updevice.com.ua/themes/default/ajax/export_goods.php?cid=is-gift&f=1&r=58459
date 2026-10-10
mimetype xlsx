--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b37f34afc66696f1a279e64c10eec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d863b08af5ef7fa57628337bb3d922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d5cbc349aa661819d4956654207843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425e6e411e093921070cdeeb5e5f83e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1333b322eaa40f2ac5ed7001be94f15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee010f1d2bcfbf0ce03dc551d293b6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5a9549d877478aa2770142325452b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfa8ddc0fd63be7b644b34b2c764948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc0866207d1167d9c7c56fcef2143a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dbaea31007fa5cfe6f374d8804b1810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c008d2a7fc1384820a0df59c6e455511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee8c24486df00153bc97fd60425afe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897ece668dc14158e0b9e2a762556d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183f4ab505bf4496da3f9be95f1eab1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b067f6c8b8b5dded38ac70fa330c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0912d140c75f67ae752deb609e77e5e416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eefb2134969602616e6c26f3e3d3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b568ecacfd48e8af26d6701dd470918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a85c9b63ae5c2d5206a80c354d55319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc765fb9d743201ce7b37eabed3216b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373fbba15832963e0b85176a3bef84421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41167675c07cfc30305dc1d05b43e47f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d0a2e140c80081b3287cee544e4a3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21019d0c11ddbde2e1b6076aefcf784f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501785c9c428e3b620d0fd5c7adef48125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7dc97e774da2737e667628030327b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38780d9159b3cd85148c03c9fa3bf22027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d957d88dc3ec4fe2d25e9af7f8f18cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1ac2100ffa5165c4c8678e22da0d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a7bf09999c4a6a01f2f5e3fb12f1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc9efa372258a066c79fd40194e8a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6b0e68877ee05eef51083a010c1b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb7ab21a72509e37ae8d3441c8eddf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718d52bbc10566ffb1149b03d0964ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc89d0154711d1a401ebea025fb2b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc50d5c224f97b5b5d926f22314aad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6803df47b7c8e69d5355b1f31ba22a8437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30b44b471d9b4186f6bdb70611e1638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322797c2bbabd3d0965d5e27580533739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b59f8c3e9134b7f4c4ed727781f2df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dec9330266939120f751ced1c497d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ef3e3119a24f38169367cea268ff042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f8aedba90cbdd355794833fb6f7ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4073c3050a431fb0d803729001a0992244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aca68d93c29dfb087b30721255a59145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886216dd9d31a7eb27f0618c4eed45446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982ac8c215a362e60e61e3f3404dc5347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7e8396c5a38d9464a19933a7119d548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e2ec23c6c44a02270a699acd91b5249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6325b0688477d56658eaaf0c8d2908850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cf7c0ad97b7f2136c6ee7efa35c2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020bdaa48dab8bdbae81f37763673fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99102363fcaa24b21287cda3847687d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e86c30b32df49297c651b4547aca054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563aaf6b90b127fd9bb3fe40e5c674155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e0b6efab7452beba79c9ea2a79cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb92acf0e3490d3ee2013ab195e8c1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20656c3ebe3bfe876f1e408f669fbf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44582c59834aad27b7bab7bb6a55d48b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f21046d94209a12f6ac36ef551879660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa20baef8b2ddb35ce0c69591ecf5f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea9b6b7dd6327ee66b8d88bffaab562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9585e35a84d08487f42533bdafda63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78557025269afca07e9e6e1ce165119d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbd86292ab210a5841ef2ac1eb4f3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6cb14f5fbc809abde914e0357875f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c07ddd42b9060b78a7254c1ed3f453b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ea4d8ede9b2517997185f0f004ac268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec411cbb9cb14ecc24ec6d923ba94f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee41866615a83a2c39c32d1a73947670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc596093d74c4d7cf9778515acf26fa071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a36f01354e94b45045ffe775922872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f7bf4cdbc2c228b27e0732f0f6db973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba47e174dff073a15c717ddaed3ab6a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176003da421c73cee67288ea72c92c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecc62a628b5b1c05013b4b71206c3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004c4b4331b1f4f231a42ed95f4837cf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa243cd316c2d7076e5f1ef0d8fc3afe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f307169e5972021b2bccfd55040d727479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb7c0d2b08b2c7e480eddff1d5ad6880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07e4c686207a7249903eba4dd4a7a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd476bc37dfab4b58cc1311b34ab578782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a6255508267b3a26a8d5131cffda3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b7b92b343b2bc07f149fd2336852584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145d8f39af3276d55225b17b571489685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61c53b6278d64b459cd2d4e3da861586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e66c16a749c6841357ec95838a3e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8596216113ad5497964574f6b8daee288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf726533adc3fc2cd857c37567fa1fa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63f08f9058a2c1c2bba0809909b40790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454887eb7b2e6388ce4c91df809c64af91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69375988c34d3c56456876f2be3dd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c970de00c3d6b06b4fec86964d3a325b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbb64ed56769a4272bb05c15b36f4394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd04136dafb90dc36e02f0d26fc5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d4088249a24491d0021034dcb93cc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42321a019c1e08dace0d5fd7275b6f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff69295d8ec47ae736b6f67cb48aecd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6d5529b0f2325ccdc27664f4d128299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c8f4532d3553835213115d99a9cc6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52ae66bd2c03a2138d51c2f23861d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211efa1ee45c5eac61748179fdd6d31102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a032823be01d74f8dd8ec57bdfbd5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b276a9ba87c2bf0c3fe0a4f37fb764104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac62aee43e07fae555f4a821de4f8dfa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ceb4f72faa3bdb9bc9d76a8e1bd0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5dabdd69303978ef62c0d3c25e498107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65e4648d0acf0541482de27e80aacc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a4a738c290542e8fc611fe12e84813109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d5949a2faef55e82f9fb21f9571f7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219bb6df8324c493602be4e4b03efc4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f3eeee3052b31eaac1261a970cd8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eb33ff22605ad93e88d279a0fe037113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd61eb7ba7d4245773df8298c3dacc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385f14f9b5adbf2f613be2c3a18bf39115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f3a329f684ef33791efd9320bbdee116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9303bbb59ec448c00a6c7bcdd57989117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9a080f24a1ed5630286d32b8e53456118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903752d8c9d5bb9a5a85c67957d7f6a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f350fdc3e590462f7e86654fecea2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6978671070439cb77904567fdaae196121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e413e413b13a8f8fd8e1e260cc213fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6083fbc66999e44f17fa1dac969086123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745e310cdcf479fc9fa38dd95163e8a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bba79305b5b5776327d63734c064f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87457562deb2d8118ea008eab2b15b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58633b053f2fe0c3d60c08481bca32127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d43b7cbd5ec41cf69df050f3d3534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b832c263b307fe33dadf20706553c04129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1bf583e83bd8f91cba72ed7f9195f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6f281e9eb8ad1466bdf0ceda807ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3e8e28d092fe5df3d7bca3ff408f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc824a1140799b12d2020716a643b55a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496a60a0804bc38205218aa5e1801e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd33fb3c240157ca4f504d8217ddc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e605dc85f28ed5c09ded4e26e1ed113136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf36b1cf7480b6bc83c03e20899769e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376ad70039726034b52db2957828df6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8dffe1f9fa02535b7527d6efe08c96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb320e24067441accee09431cb2adb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81b2e5923c2de0ed6dca65724442f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517b6e6feef8311ee96503fe1410fdf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b868fba6797f86768b81b20cd6c414f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98a50abc76cef5fe29e6df8d4eb226144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c913019fb438e41602638bbc117c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147eb7dbcb746fef8249cde993e1ad0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f63c248cd30f4cf6f563c2821d9e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86dcfe5a6f67c86f2c060d67587d2d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036a1a3c207bbd61fbd33603e67e3fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c7735fa35e74c13cb15e09f0feac34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31906d08edcfd1cfe5f1d2b1c0d04245151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b815eef169014a0088b8a994d0c4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85457560263d538d060554783ba8a71153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ca3c51c3b13632eda1f220c997706154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178919f6e3de737a2756f0e5eb016f2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3171c852c14d58043e6203fbeaa6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3bb33d42de63ac3100ca282bf0507157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de23b1000ff89a94bca536875541875158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e26c5cee1684e7439561369e980f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0848162b2e111e0ed00b179ec390dbd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0246b5850946bf2e0525b47e02fee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69438f58c44925f5d7924c80d3d3a3e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5d0f976b465d626788f6a3f947b02163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa661799e5af99eec1cbee048bf031164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddd2af9b37090383786e04ef58b7f57165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d308ca4334fb207c47ef9d009f14eee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083059ce04109c6db92559791550c64167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f171cc3cd4996cb7da23046672ae750168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bc643b10550f3910df92109a5400d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d781bfb96969dec533a0b37e46554c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd4b754bc1821b8a671f2449bdba86171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c02b2127744a5f0343a7363e86ad1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f27db603affa9f75633da7ec2cac06173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd36c0a65985f321a1250d079e8064174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f957ddb2b04b5b9b3c3e96d44d7e99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac8af488bb0a6ae4849d71f4bae488176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a0ef0b0193e86039c640083c5e606177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abccac1fbc7a4521cea3f43394b15df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615997db51cb73e1a55737b380460822179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fde8bce81d995fdd5dff940240fb5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1ba09e490d17836b61367dd2b2ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0373f4942fb298fb9d186d2c47dc4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb04ea23b15583459460fb5315a9585183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460818b030f147d74cc326f5b4a120ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da301867a7e9349c84921b27996c5b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1504400f57ec10db29dc2b9216033cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b248a0047523c2c260086ae4207090187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd72ce4df029d220dfbe8ad1ec23d54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90630a99d1a9c627db7d8c94913d10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fd45171a5febced3826d520d50a3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0a3858d407cb3fa0265f27d5bb03191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf9408ea414dbc4314fea5ee22b61b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2abcec889f294a8ae0b421f0cacdc0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ad20348a334dea9e61ae571633a83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b823c311a44fcd4a31b84b0b0b2426195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb87c9eeb817c88ab181603e23d497196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048b8c5fc65a1288457221e27ab106b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de66e1efb0f170b8166ab10b958db161198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daaa3fb3a6307ead6d4b0492b339da199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a045d7be35ca9db368ed11323d1cdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b19e208764f5e21c193aa75914d854201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320afafed5cc8af87968b8e2a97c7ecb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f41b39be505237e1326125b3eb0c83203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336ebf227a0012884c86c82b9261c9f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5f33f4f4409a190b4b2a693b87a80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1650f19dc44955a26ee09c6993b6a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db6be004a5446f1105fba9f625a230207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732496ec120493058ff44c08cbcf9d80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72fc7ba430db3856732aa97624d22e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484538cfbd5e27acf74063a18aa30b37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4c52e8047ed2f815696faf9d0af52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1684b4b3483801ea47d8b15ddfb3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314e218ec50c015827fd806cc49232e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4be2c72d7a413acc94e6810b76b30f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c45389b8605d017ba289879a45d823215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66aa86e9bae627ccea4a21e398c4da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35e3f5e4324507afe0045af176b18f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd7cb25e40591a77121fc010ea2da8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642d8d6665b992c2d0b00bf1b5fc1da219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559361cb6b41586191cd04f24ed81521220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa85e6fac078973a37d816154f930b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922898cbff0873509292911fe77545ff222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b7554ed704211ec061abcb38b0ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09b24a47dbc19e56473511c2cef407224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd99f09065fc4f133e98a65a8f19045225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9aae6cba3cc43dad01da9f938de02226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2061c7255063aed32e44acee12e2c0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199b40217db7d739de17a5182465f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c226976c044b5504300633799ab1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f756be32169b2932a0e5b628691616230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8beb9964ba7e3d32f6410b65517747231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1f8b564b86a7a9e9540869de1b75f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846cf01e099de0a9722dc49d7f92b84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84afa53ad02078cc4fbdd35055bfcc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0ed4011ee92d9cb8dd48e25803b43235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554ce705781df6520b20c26d543a985e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d28d3b649cb4ab139111b521b26bb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf97abdbbc14f8d6094cb7f69e3403f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f000a76496511ade55a2c1d2c07f2182239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ba3d5da20e2edd90ba3e91ef7f705240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d3f72c86a8a37e29d3dc25c2a84b0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3e2e0194c6a269211ce79c150e671242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac77b61c3d005dae7ace0fc652251f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182dfcaaf5b3aecea2d33b37b6c602c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb65e43ae738aeec78c5830244b5b70245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f94ad4d7815f433718dc3969fb238246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f306d18dc9abf9c8797c67461d0721247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d2dacd13ec9e861e1ef5fef01b559248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e203f0d785f7230f100d5b232ab5bdd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351789a7ba6670f91ada33f9c7ef784250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e699dce7113beeb1c6c8fd8f660c9f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2321e2d3d85f7f09c115a50fef222e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aa261df254f6b126c968d8c79554d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ad6545cd318dc5e5393093d46aff3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf375b0fb47509616d795014e40e3afe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e14d6a9b193ef6f359176b78599d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c9fb1e75140e84fa02ef3e85d38fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f262327224692c9bce234eabcc4e80e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba125d7c58ec3e96d0b4c393178657259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff8bb99cbe2251165afa3fa3a3ad05260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f430c4aaf504f316de71c3ba773f79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a5f357890c808f67f4a3081a81669262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5e39186dc1c209ddb58eefe9e1871263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c829f47a6b87140f9e0be9080963170264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4161f6557301eddc40d71c200ac74dd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286063ad8ea9e339ff5b90e59e0da64266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164415e7b0b1ace0c15a417f0a4c5ea3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a88b5ec07ae206ac7d470b7362c94c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8458a4405cd56a748cad7884b7691269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c9fcce246c7ec6f5336d15e16446f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7cca2f1ec5bd6ffaa324851dbb23b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93297a15e18af1891ae01a8b0ffdb230272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193dfd404142181dcfb91c6c546d408273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a57a4e6838b3eba89e35226c15d12274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be72c19a212a12b88c853d3d6255bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d026cceef94f925f0a6339840504b2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e63ca6ae0b2053ebd9a65840c56ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a8c074d9641f1bbcc9767fbf55f39278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d25971d02d9d5443a3445c221962a7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bdec09cc077bd288e69955b043cac280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b570682cb368f7ef4541bc6a7c8171281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fab320823f2b2ee4962750451fba7a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6a071d4a921a85fbeae3b0e03570d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7549313e6f6bb00a4dd5ae216925284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2a4682a4eed67e2f78fe734472b52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86f0d4d7445e9668fa6058958490e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7128005f90d94004ca377a5db57835287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9012ed9cdb0f63d86aee91f602b70b1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80088e0bfd72c505c05ab0508e82074289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1cf24fc2d50bf29e4f0d00e628d2d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2611fb2318647dc0b65674fdf421d3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35f8672d19e286c3d2959540c17d23292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b37a59207f4ae2e282dd45a831c3e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2c9de610ef9977be0d99e351b6bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad9885d18b320a591b2f5e73c2544d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3d2b47a4ec048e8a9ec3bb99dae44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a543a4c5c944340634f018e15c38f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a6b87e347a5a8f5be082be1eea42c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d4d6d8c4fdcf28ebfa5fca9edf34b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d75bf6decb3943f1aaf264f550fa2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d4ee8061c0d9c2685aced6b16b071301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe090646b8ee83b7789670822828fa2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32a6bf21c571d4769707934da8ff45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e955d26ed47c362d8f77b243830baee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b2ec490ba565b39ad3f7f4ba12f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea46ffe4f445f369ff8fa7cc8c8fed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf84fe47bac6349502eab560215b1e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79215eb6bded674e3e61b135615403308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34d3b28addce9bd3a4926ea41eae34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340cf1677ce70ed7db4d87508f565bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b48e06166d573fc937329a539fa19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c9750be8456df20cb0d0da509b7b6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc742c1d03e712faa803d015e1f4a9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434dbce68f5d2883220b0f15d04afe61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8256d41f60618d7e7fe06636bc43d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d42d8fca6ec6af99bfe5d934d6178316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f172ab7a73f0d11144372349f3ead84317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5923b87237e26aea3d34313492fe17318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97d2bb6282068921f94b8c6efc3ec3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176aaa3b30992923f6812897b9cb278320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608e409bb93ab8580e494134d9acc35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda686ce02c31cbc0b51a7e8d2f5e21322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461a624e7472843db5b7367150a3df2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c4f818c948e2b986775f6442e52ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588029fde15c814379078880c00b5622325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe2f0d7dba5ee7dffc27ecd3da29d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e401c650722d9f9889ddec7580c414d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0aced3869ef9c41a764057d007a128328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991d5e2d0a6e4f012368fd1084dcd71329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f1d930f3c60d9772e678414310c3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b7eb3c847b2fb9b8a02443530a990331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f095847cf7960b4e703008d973bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128c6c11cb870beca66d5b7bf1c13db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3ec75b86493611815c274340ac1b8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3cea95d149fd58b3f39b86c4ee982335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab0c3ef6131759b90a3b2d6566debe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c072070822b0f61d7bcc54a029d15e6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2875a27a891cd7b7f26036495297b91338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ded1c732c356411e09cc3d53a4da2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e66cd1c187f25f2440197758e60f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd00a041d08af7b3fce2243ac267590341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c60aeb0f5836378bd72f781da180342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d1ccfe7fc577f5959d9b0b03fb90e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6b4dd90c0ac03860c3412dcdd1668344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4ca343fe6e6342f797b9c0178c9dc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9059f9ea9f6e5aa753003e15790c9e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60d29a12188db8bd5e5b146457d6c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0347e5a82818a790836f051bc038d55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca6be54e4dee212a543947a41f09f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6b7f51b557be9ac1311eb8e38020b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a9eab5c1531939846c757798c10c1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb87f3e26ff796bc4ef22483f38849c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a24764011388d02d146e5389ea4bc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2e4b5553cbf2d068d3d844b588e69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc01acd123cbb5b4d9a33ffddbc18d70355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80c49c8fed115526ccfa37aa6d302f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a8f6c4ec918e08e1c4ffcc878de75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711672b207a4747a55461973b9a8d61a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ed44c7d6348a9cbc1c69036375711359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb0b5f8e7d83beb2291ed05f91c186360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365ea1273fa34c09348ae27636fdd0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1455dc4bf102c0d01610ad7ccde14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21bda39bfe78e7bacf8d0fb4ce80a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b7f6ee487be9f7db75b4694990c2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ca4cf5ec0d4f7b8547a90717858ce9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4a4b51b0ac5925138e3f61987aed8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc636414c7796df08381d9e21febbdc3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55df03e8ad969f141ffa2482c52ec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9636bc3f34ce94b11b6b3bec4f8128369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d0e3907d8636b638324c4cc63b2cf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bfb92f1879c9b6a12d717cb1ad5784371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff21f960716fa4c82082eae6057059a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adac9b512e2cdf7aa89750d73e46410373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e3a8634d1b7d5941e4c6d6d3a3dbb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33037da08bbc1bdfd5c18f37b1d97cbb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14200e2a3ec907b90dde6936d0f2aa4d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57311f7c46b3503edc8d13e2cab5d76377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3d6f93a0aedcec7b8454d3167f2df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb19fa843e223f6ee52814cf5ddb196379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d25696b8101dba34ea8f054831ade380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9875847ab46191856d51b3eebc537381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7319e6b2075b0584ae6a935ebab08d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9958e120b02c1b824a86f17fb51e510383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69d6c85ec143b836d2c3d2fc91647d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a938a1ee3a5209054967893a1e7d9a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22d175720eeb92f7180fcbc79e5e13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c69bc9844ec2c5bdb56c9bbee4335d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1759821401483b3287cdc0d6bd7a0d1a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ffbb90016fe315a79012811f28fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e357bcc5eb227695f198daff8934ec390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954a91f6e67a8de084efff01e2f7bc3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829834a3140174882256df2ee3590ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e570b5a1c8ea84fc1e8003680d23998393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5294188438ed829b18d60a750180807394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880e55ccb0b0b9bc5f8d3e905a2ccda395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf202e49501dbea8e63a4de84a882e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca605c4abd434562e5891a7b686aea5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e6318212e504c24beebf4cae1f4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a55cc58f4169fa33ee145b02d4ee8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2232a5d84219c9b59391931da2910eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c38b9ba297d90aa10088f5b2819893401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caae43d4ab0892c5880758b5664ecc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74182bc571f42cceb2ad3d7969ad4e59403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e45a7a18edf42ff09b6d44e4258bac404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36059305e653e54dbaed2d429c880e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c465eafe5cf1237afcded878a99c8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537ea67a6f124f1f929101e7bd3f26a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea66ae3090579145ebbf46e0953ff847408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a7bf4d1ea3dedd3aa23671085065fe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda671f56764d5f6697895f62c026f18410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7e0b646aa8e0b3f9c9bdaaf50d427411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9a8dc69342cf0705d6df566177ffb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0035f631f2455b92e1cd2b740bd7023413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65c7e6d8150086c5dc0e860cde1217414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2c28c0b85d10c2ec2d85399cd2ea9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6419e105620af4c28d2a91e97d0430416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda68851a8551208922a6185dd75d7a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd7f14f7c42c7ffc5febabf8eeb79de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58481bdcef31077066342f0079b9f75c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14a9b12ac8e7a74931744cec26dc9bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee8d67b1b0b65ae83f6d3aa1cb0681421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2cf4ec208df0c173d2467b8ae67c57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0e83aeac1f152f0ee2e6ad353954b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675ec7f32ef8c0c226602c9478603a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755655b88dd4b795be62a2886d9ebe97425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3792e0288819024d414cac16c24e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551e6eac9e9441e98dff13e749c86c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d2ebd5735ec29510a6f89af8c9cb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8a7c780a63910517a5ede36f6d668429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdf85b88d7f62f7b42faf1c7806eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b2e728313abf9324cbca844d0c63b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5869a3fbf382902407678a2aa45dbaee432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310c25e3f44952739e8e8c5f012ab4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da79b5351a9b9d25a4dee599e3a6f4b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ebf370e618764ef9b997fcc80c3a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046e9091e8ad1763ee0bce763c882a7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef28ff5017a53ca131c734a741aae1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842ecbc3753883eaf334841a90ddef8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a3e07358ba192d7ff14d31ce4a6a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd640fb5d6d06cf55cdda89a580e8fc4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9b91f520b16789ada9cf59d10d2fd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02087c965a80371b03c3fd965de800e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376456c666c1b7743467f9b2280401c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0528d28f5271d4794f5420a5034f8444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b95a5309498ba998fd6db50555ff6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d3ec2c8a09a6a750221666777af60446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb79330dece4b54708cd7d29156c12447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70137119795d1473d001235e5398274448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca31f716d9a62fc3a20450238d62700449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8de0083c2d50547caad9decb77a9303450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512e86015e0f7a98e7cd0e4be44bec6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8294915dd295286f027cc2b5ee9a309452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbd8a1a222a283f21a2f288a8d468453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4089a1a7f8886b759cd83b2fb3fb75454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6231bb703124d36a7fa385ce15c0c54455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f1b6b6fba8765d3f6f4e58fe87153456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d97d76dcec8acd4578fe5a8ea20c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecac8dec1b2114b9ad909c59d95c823458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5ac2fa6d54e6d99746832211c3c98459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e77c369aa677ba83f4d1de82f73a6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c884db194ce44ff730b26648847043461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762cb9f7d72e69c3ea30d0a9ce8776f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c3a627991b902e657961527740591463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d55d848f58dac80e92febd706bb1d5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4800d3cfeef3e5e6f9289e61f40cce23465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91be46b6c3a60aaa062a51f3c38b38466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bc7ad6004d55ebc8baff2c4f4d13f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b62d4494c04daaa51db7f8ba0d423e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59d13c23c6adb24f2cadcf9ce999b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8c082e30205f45fd2fd3546f98246470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88328e409c88b319eabc7ea231d8e0c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef219dc638f7c979196bef13258cabc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212bebc770ffc0ac37ff861c4ed45bed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583e0de08d840415bbbf06c79b5396a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69845abc82daa6b4cc6c6b6e241768ca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279f55e9de73bc5b113e8386dbb5a7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef3e7aaadbc67504385c23b01e7d31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fdb64135f2b683ffc775eab1d7751478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3495ff859ba337b6de854d3fc1e98479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef94b9c359b9bb9dc8833e80c7b8fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0be7442486e2deb857b98f83801c4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25a59026e021ffaa468dbe5c38fb01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7e6b08cd817a1ae9476a7941192a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354685f979f578a59f453ba5bb2e4261484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2d79ef57965084b2b9b5ebf50c9ee485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193875eb59bba3da57d2347ea05485f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25adcbdfda62c21c202d074b5a4664487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf730069451d509568a81ed7beeac3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6684b67e34e4585d8e0994714432bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c43109cb20a57efede91090982637490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fafb497821e6585ba159a03ad79279491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7645371d13c08338c0f0bb27df6bb32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f79d362fd916c76f0a2c4d4999184493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039b23bf5e151a35e87661ee3f17f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad90eac8b998a62efdde1711b4e51c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a705689c754a620c1c6a42718f800b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ebe7878bc61e754fad9cb37e1f92f0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685035eff7a3252dcbb2672ab7fe8f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7406b2236a8e9e7328b8f08fe2f70499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca641445d0cecefc556e581681766ac4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01de415476b1a6e4bfee5e068ee753a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ffd153bbd012d99c79317e33eecd61502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ee0d9ec6a6764f6985e13250128d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28319e5cc86b9aa7d301dade5cac5aa2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6ecfbcfea56008c7ebd070bc55d1a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecefba250cfbd1549a686781659b8c9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3cef36542ebb79d21dee000c187a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e3cf6df5c9d8fca2dfca6d0ce15dd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe76793f90eab689b7dcff6a438623509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63975eb4f8b5fbf64c9d2bc8fdc9dd34510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f61afc2d95d5ada2f2704a67dd831511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef70236158b25e6ff5af620d73184b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875169e515b684c26b428309b66da408513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b396663f06a2de792a7113fdf415a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924f10c52a8f5d181c06436d9bf3e10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babb68045ace83b38818e023fe37bac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7f9bac9e0b73aa91f962decc06eeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5deec1e69d5ff9ee312635f90059518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de332dbcf1b5c78290109a0df7ffb7e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60b0c3aa30a32573ac37b7f6e620e3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b181dda438045c49ecc525b12c31a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a75cb5d139f82a04f15080976ff37e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b44a21aab641fa05498207e9bef51523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceef6d52c90d14339ebbef7b1117c9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93086aecc25c629034b72a010880cf0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44ef315dba83cd7be3b65aec07294a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e1988c5e7a4b54698807493c8b8b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c6399ff2c797efa29f52c8989d6b6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc4c76e1713fd2b4ca30f79a8429b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326a0e5eb6e4ae8b082cf3342305d86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cefb80e237a808675dc2e0519cf23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07086ef02b25493ed76faa4be1a497532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f248e8f9b2280ba8dabd1174d7f88de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1f80d37bbf890f21d482ff6e8125a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5526e8964fd1f9bcce51ece9cc1dc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00738166f21a3822402db00237ef8047536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f155dc093a650877e9cb932daf67d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc6092754006b3b876f68551d944ad2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624dda2a7998bdbaf99593511fd1bc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d77b5c0d4ef36fc04fa26f06b4fac540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c41e30be52ab2417893f50f9eba3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc45b38d1dd6fcd90a9a2443f691944542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fda803cbcea47c07e91a142c926ce8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587304fedeb8c1e082c0d756c35a602d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b06ab8cc14afc183406618f51bfaa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41cf53c3d8cdb1c195252daa621045546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58168b92e83f9e851df0680fc8e98dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3cc990a370b10fc094c926c0fe5cf4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351a8ad8973401c899092f6bedd7ba0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf9c4845458c3d3d2fc82e93894354a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007121515f4b80c2fcf943ecd805e954551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc5eb68a48bf4db5dbde58697bf907552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52f45524a355b241fc346d1d5bde0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230f169ab1111b285840b669600752c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27e591f129c7d71a3b39ce5c8894a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f4670d70443da7d918a8734f7d2dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a5ce6699f8975d9875ff1724efa8f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4781b71ad596c0442bbbda65f663558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e26fc6dbf9c059764fd7fa5b21aa6fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a102e69f8673b6cc30d8d3e275b2fba9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1b3e1a5ec9a2eff6868a596f9dbd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79c0291f6534dadedbd453de88d10c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5ccc9f559637d802b5d73e50d8d76563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53f7e4c442d456a210a16203dcef8d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e0af97e909f8dbea94e75a671ce8d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80291c0d8d3c26f3f7c11995d66cfff0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144d23b0dd4f680b9ae987b6dad3ed8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c79f49fcf7ff5d349e3ce2eab0f90568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0587a29cf06411ef0d8274426ef6b97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbcfb8eef2194f080de7e8f796a257570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9aedb73d94b1830cec06d097bea5b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d54d7c08bf5678cb84c4c4a1bf855a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbd0d96331e64951da2853f60a1bce573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8efba11a4cd1e59b4788614974ff2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70596d6ae62ec9005fc149283f6fd9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef3555059d5f333d1a260aefde3003576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab2d2c5052fb376d30a54b13aa72eb577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db413e8ab26697601f5ecb7da69cbe8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0d313631be729cbcfdb9b21f67a75579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c70f4ed5ed9f5be419252ec4384998580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0a8c89a4a6d8c47b8c17c93269c98581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa520ea7582e12cf5804f0e1b0555335582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2608f2f5fb7f865eba48a96fd585891583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430db6d3bc68f54c20a940734aba778584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bd27912e8db0d272a5cff2256b9bf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd7b22ffeada8b4d884459bded5ff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54d26ec1318e44cc7fc5c4bafbf0d5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4c9ae24d57db3dc6176bcb89714d0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677b26865a95b7edd0c6f7ef7d24363589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1303688a9f12141b8b3fc36cdfd93590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd5ab66f2e198a7e6f67256551097c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e447e19e03c54556d1c690583b7af5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c5fb83f4b2fd7af055ec72a85b76c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961bd49d6ff7e093afc53b3bfeebe3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e180e0f53ca6eeb7255a4336a8575595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b0a532c01cc68e36087d9f14bdade596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50252b00417bbfdb41f75bc84f74d18a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42115a1ccfeb704a2c4bb11ed87f743a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc1f8ba7559706b9ebbc6fb44180f6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffcfca9e650930ce910f25453faf48600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f09a0dedca34f587fdaa4d0e57ebd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12915f47204769fc6d26ecf7cfe72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4362cbdd200e05e6f51451bd4956d2e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cc515740dd24a0d2d88dcfdab58e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30162897bc27f8811aa2d9490872569605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b49e50ffee370d363ba5f06fc6b33606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127ede0ce442617522af1b932d09d74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a612451bea42de264c18cdb37c1d5d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be02a232946e7f91da2cbea9a91ba609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dd251aa554309e1058fa6f4340190610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd92551f97f9078c5b85791b83897d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591472bf113200930220162ad575bc38612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79a73d0d990e04761349bd51d4c918613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc768d9fe4d72c4a2fbb2afaa2c6ff614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6efed17e24798087e8e0f3237d67e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32cd61c472b0e660d02f08491cf5e5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce035bfd4472ea36ae45bd305ef17b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3fa219c96c4e53960923df5671e95618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae89ccedfbef3588bbe6375cc282ffd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fcb4b5f910c82cff69c755b5a36e93620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7aab3fb70638eac78e47f7d4238a4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f103bdf011e0dbeeb61f405ec3b5c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41615c5f3a4c97dd3f79ef709814dc5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68e521a89bd023c75b024c291ae5a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c68c455af4be42923c55d62591ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc6fa713d59c1d51457cfb9ccf95a40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6bc9df67ed4622dae9baf4bfc1ff0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b66eb7658f3bb13da99452598af3c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187868c637466cd117c130b9e351be0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727093e7d2434e0e9efc6fc8ec314494630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c3d6f506e5c1e45f6e5b7bb029555631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7dc6050baeac73541d3b7f356641c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af7e950138f5756371c8c05d884a3d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5348717ca1b4676c198c5db04be635eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43be63d001cfc1f19c85e342014adc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07655ead625cca98fad1845be9400876636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac268f26e326764d71f3b295514fd2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fecb3b285a064eae83a8ea6c580b8b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaefe035070fb852d11ec642dc410e6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db17e21a47e6ca3ab855bf93ab972e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a7409d609b78fbd3fe2b055ca09e2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67bdbe4af635a4960176b78c3684e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e65933ff2694d01968d6a60ab07c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94ed8153f7cb2e9e7566304aa74f83644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5b6cda97f5042d462f0bedc1c0976645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ac872cf58fd0c1aff75933714ca93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc200856233b346e7460cbcfc56d4703647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23fe0ffdcaedf64ab8cebc43fd7249648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b7123f8b823d6840759910a7f6a9bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd57bf809ac89f3fd9bb28dcdc158f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e8ba449c3cd2845bd8f425e4575763651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfdefbfc0dfbec59fa7850d33246b97652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e04b6f12f6c364f9b93d772d0ec1bc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2f8d62c0f395ac70f7afe20d45a8c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c6931bf7b01117523bc74fee6fed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f49cdef02789d6b06498047c13084656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f02cf38b33eb755ed0b810856a114f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb3a33ddbaf01c69382b9a8969224f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b1b6c544b9e73f77a3588f1cac4cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83d91fd17edb6f4203b775a780445d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551685af64a560ce381393d28f1b1dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000589b20634212054ef6407c9f285a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd8b1311eb2ddd80fc34ec07e0687e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe6735a058f61003b1c5e608474faf4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ad16effb9c712990c8c30005390be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba774517558416fa0feb2212bf7909a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297b52f43bb2702f0d3cb68dedba110667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a9e5c585faa2cc8c5e7023723f45f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5bc3bec67ddc05c5a8f8d5b920cbf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea4519303d890c5d36398238fc0fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62178088cccab6f678f5763f2fe97a27671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccf1af3a4c17a1ae992f76e95a45c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9273fafa9f718793dc977740d0bfe72673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f27c836ffc8a7ccad9248cce0b1e0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd640b6e0dd97e87be18c5692fdeb7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c704fbba24830c3f65ce52a036dac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3cdd2d8ffd1ba4197de879a338dc3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788c6c7ee7ae78f25e13abd7549431b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41c5ab4af0d41561a947a5dfceb1f69679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f87b1261a7b05b0491fa6a8d32f2d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e189d14737f514da86fa87a10cfce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1893ffb37a65b91aeeb3d282d2361682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bcedc1e2cff7610b27ad2cf5137b76683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71045a32e5a38b709d1d1c7d471c69a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef207d6e8f7e536a34d4ba4b3c9a25685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1ada6bb247e1a60d3bdb9045540d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b2588cd2bfdfb8f4790500b3765fd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2b04876a59d2546dd0c9865cacc0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8545618f58fea293177354321335bad3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67832fb38eb3fb957947f662733db240690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995d8ffd74e01a86dd2b86a5cef40d04691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1ba12a1d8b21158eb43f96ceaf9d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e7529edd7c16e778ed0c47b081ae7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dda6c7a35fe3241888a21ef0f1d5889694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1b389d985c7487f7b390f897a8317695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c583b488a1a642ea0a0a651ce048b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243599c5ff658491aba4bef3d623673697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc1f1372473fcc6010f3262af85736698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c3428f4df0a8434292cdfa25a1a53699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea175d515b13b1b142807c32a873f258700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2d7724deeff77de5e50964a3b5430701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2d3fa2c7725ed50fa3e8d52042035702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3b42f111340c6e8ec903540810a970703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111aa08ab62935771a76660a1405d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000734d91806dd5ad3e22d12fd3d6ac8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc38db736f248c34f359396cad0a40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8074405e56087b3915b6a8b95ed89707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bcd0fa9d237a5dc7132dbef473f31708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d256853726049e935bac4c76f3d7c79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894627855d1598fb125b6aa6621e9c25710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b42c25e01d60632490b18ce66f7d40711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6cd19f82445bcde520d4a92af6e6d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a17218629a00eaf2e431894282a82713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af3bf22210efe91ff1e921e366d054714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ae6c0d9313f3fdab3cd28f2f83b55715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d15d41b9344232b6be1f03bead91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e678a1a62ec9bcc45bd4b930f1ca7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7729e6c3d4811b67143b3b7ed77b399718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec309578e1545202948ffa76d34b24719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d02719f91555e1e2998ccead0715be720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843827aa131a85991ea49c1ff10043d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f93b77950436db52556f9bf2258fbc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff9ca6ee4777f4a11d9ca094d0d965723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d597c5b8eafadcd126f726f164ff582724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0f4d3d2f3ee75d01e1455b8e14be6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8c17a52abdee8171621224b576e9a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff09ae51f441f922100a434411f79727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286df4631e3bf4456c0f11e93c60bb7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7116568329a3086db02897832c4c6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558dfa0fe52658f8fae30cd2f636f7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e65c898941f0f65fb0d7c5fd04d860731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c56984724f79bafd31f8c7c51e8593732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4160387aad4f578d3807964cab819a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244a2f9a7054b0b71b7e6377b25ed3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacb642a7e286c3d6973d3fd4e8a42a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb85475a92c188c74b52975fb9ef90736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa44fc6c0e0e52288b961f3cf9671e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b8498d3209297e508c62535fccac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d7b55a3ce2aadb21588c7b26ed556739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1b9a35842b9410b67d5be962a595740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d7992873384fe2c720b906ea1cd4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9052bc790efc8ff3d1b569e19c037d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3866913e82f09c3514c43626570d36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def88a21ecac8c81a205bea518d5437b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4a5204109bdcc414205a42c2b98c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddedc97b036d4ae536cc3f7bbc12f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f3c8aaa7671cc2788fbfd09832b66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90d9538454caba5039c636148623d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c427ca9c013d6e1163e6dd5edafe8e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a575e3ef58d759a11b2e648247bfeb2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69747ec6ae40ccb90c5ed3df2de16f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778ae5b76ca123f631fa5f19da8877f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96144404b0f32c58169279c7a1b3456753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9c43d41900ce22d6b8b96b356bba4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f9c086042c9445d37d7fa1479252a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9b38f63a7b670ced7b1028de864ed756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a22525d163db1cd285bdd55808c7d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb24bc444aee470807baab00644cbc758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce74ceada132ad77d2c4d3543bf82e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bb1979e4595bd52bc60af1646e3b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c728c790f6ab1f1e6f87c39c02a82e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3f2fad2f1f30c744b73345ec4493b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04c794e6ba8a3fb0290bbdbe7d2da54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfb06fb7e4200e4ffe62cac84f4acd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3b04cf435c761268e8c2233362ade6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfff98210527e1f65b6bea992671e9c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a77ebdb191ca77e2ab7dc4c5f498c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d56d7f06cdfa7feaea9319eef21b779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f194eede9fd628bb6268fd8347f8e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ebee3dbc06166ef86d754b95d25d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949bc6bac46702546ebd6f1663524f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a12d942e5e053b7c0c068b411d32a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce02bb2cff0c3de06993a523de41c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b164422146b3c847ad35b135eb55b1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a61ce718c8f595d110acbebf47db316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c08ab4d59e23291eafb19986f02f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719d9b22e4e65829b895597d05feabc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf03899d3d650808a11f6303a94180319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954c97894c1feaa5e682205b68d2be520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce70eacbbca306038850b1da64f384721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e601afc6538a38a493ebdedc7a58dc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44fc55f47ac36cb39ab025deb0380f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5842a3cc07a003227d50951baf2815a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93ae0029013c9d837dbebd4ce4ec3625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5586b4b63c0a0c6e5c8d2bf574f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb5456e5b112777a0ff2ca1325aefd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb0e6754b2498de06dfe8a269946b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be00b8fc3c851de61d028b813d5209929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b6e50bc89e4a700ef90109c2ae59030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4652328d603fc27205c17f0a9125e3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc1ac74477584270377261a95f666532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62929b3138f8f1d5b3377eebde47877133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6bd38d80e080541f2d4fadd405b5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b779124c364f4d1816afc36b254b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e182dd8ea3105119b1deaca5074647936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76170154b8bf8e654ba7d3a1103e3c1e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd5ced340be214e361dd1a73380d7838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f01279d36574ada3d0b6414bdae739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26227a9c675a69007a2c05e33ada99940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef9ab2dfaeda8bc55fff1b78cf35b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4ab1c82f9b3f26f949c0ec3c48b0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029baf830f0e8ee271c493aeea97ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0a05631359b043605cbe9373f842544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc191ed4625a214b3638d4e38bea0d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85390662295d9d86abd4a4d31428c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64eecd4a8d6a56a47800da63554cf547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bd8c65814e491c97c6cf52f020df648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d051f1c88631d145c3be2e90c916da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c72eaae8cb504230aedb3a14c2c64450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29500fc63f0b2a9b5cece9b82a614c0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382cf2c769e3da550203e7adc4b7e2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbdd7affe05de9a298d01cb85d465253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b898670fa37b7d807d0583b429525454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a7a2f58750550a540e7c6213cb3b655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2fd2a059cb77a75da052121d3cff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c270a2452a542d4157cc9155ccb4657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868fc9e8fd4d5502ddebce326713f0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ed68831733265bd931d8af419b4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c54939c2a2e4eba786c72578a1a95960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fd7e97f6c6dae1d280237e1968da661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde462a4fe9aaba3345003bb14dca1f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00c60002ca758ccb654eb0edc8a20763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61688ac692544ed22fd48f98b2bdd88464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8a809995a67900fb3001df062be8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16001cf331918213279e15ce0d301466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f863ac8c6c8f1a3704e869cb2f36667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bd07cf5839e4d6ba303ab0d9f151768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f147eccd13422c3f8fb0589e25f34969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6d26b8e983ecb35999d84a4426a9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1f258b153e6bfcde160b3b906d1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d0ce00e9d96b697f78b85f262205672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e4c53788094825967951d2752b06173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc2d5f31ed6fdf47cb98cca81ebbe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be80136fb2f8ca98dcd5a7468582ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220ba99dcc01350c0e1158c460625ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b122edb9315939a96e0402426c800c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e094db2049277ec38cfa992e3e877b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f256ed1020aaf353dd553ad713b7fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241763e3dfb259f1add7f94cb764f20a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070f309056abbdab2da4afed679ff9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa059f2410919d65c8dd19940f60350382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5859a0a923b2b76c3be55647bd0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb2e89badf1249c8eadf7c96cb178084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72794fc2deb8024ea86b427bd81a2a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558a4552fdabead3d323b890effce6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309589b4cc553cd7becc5daf4216a5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aadda56bd3ed34d72a6b2b8d5b0b8f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac40bac84fe71ea965ccb55187b9f7ea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86e43a16ae46d20b1402788ae22de90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44fc0160d7672259d34de905ec8033191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b45c30c8f8837deb4ee44bec4ec7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0fb2dc077020bf543628cb615dfdd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48512d604b8837c2361509c4163ede7394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90463c3ec58f83752893bdf584874ea395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48249a8cbcae59dea67f29f435dc6dc596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90e1519b5c2cd3c89cdb3b22be074297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22df99b9134f31204f438580cb75e9f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3495ac4068b11bcbc058af8e8baf91999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294422e3380e81fa01eff197a542dadb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4eca20a8fbd0886e8b2197e1ca3c78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00269dd41c07f704a09c17eb14232b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980b37c5b33ce0c007291fd947094b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f580be805ef349007bd1e3e38f1a320104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e964dadc5c9954e9baa3e032b6f9f49105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c235679dbdd0f4c3b37c0b98b03af8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad07598fccf6011623c6b7d6444cb4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70dea51e51f97f90d25852c066aa0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97fb29a824a84397a3e62f29806cc5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00e1230dc0ac46dd91d428d194d3ed110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08a98b163f2bb768d90dfc04880001111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72b9ef363b5b7c99404527d098b766112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8348c1df08b46ccbabe6b735bea7978113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed29875cf1df1be358835a0c629d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2852560ff49e7596a411808661a3b56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26199ae714e3da4a09857b15c6d306b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0b1bccdf6cb0d50406de037c1d125117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d34f1f905db09fe85106ab4d2588f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0884ba1fcb3a0a0d31c3d93c1f85fa3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ad15072a02976450f29a1b90f00b9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556e27001dc7c593e70e8ec1d4164df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6fbd337c9cfb6c26a48e40da34413122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c660bdfd8f490793d570895b5832a3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288fc0b6fe55df3bbdacd6735258c95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1425cca2ebde60d151ff94d31e6736125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a2f66bd17f18238181d920f19109b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725cb098762c126579e89e27f38ab2ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49570417aebb883679d7fca4b35d9971128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b23f4ed26592f8ed7f7d27a92d471a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7c6ce29fba60b7a4d496af2a0ba02130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e184647b0c76e934803390a88d3e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265e136c84905f52dc8ad313b6f2d81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bff7e267802474fed022b9ebc46dc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6568cdc5eff57d242fc3f93f890e4f4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6def6c44f3c2bbe1ce55aa0e452de7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f831b276b3a7baeea12150450e610136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170b3d6c53273f50e20a0dae67c4618137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df0330c44b16bb4f52cfd9bf0762d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa1fe5951519717350574cd94fcc5c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f7bf1f3c75aafe537f79f99c6e4b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ad76923a5fe521e3cdea7d7fb7451141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d6550d7b118b7989b19209f6d9421142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1bc50384debe7fefec186cbfcfde7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce191faa1c66de364f3cdec4c919f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6b187b890590f0606779d0669f801145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32e1b6d7b0d10f7f7a7e2bdf762ad4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554670860c9d8342ee21e4b77d40eb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534ff50f3cfc08abb4eed122649a09d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eadbd5366c4148c132edd0fc877a241149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868288c6829b85096b10f65efce77fce150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa6657a29687c58f7409213baf1574151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c841e045829c89719950b6b2b1de2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39a96afe7a32120cb4a5e5b6add576153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd48994baa6703853285547075dea1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083b32ceb7bc40554b0b1d742642252155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3fb1d661ef62a043ced015ce06cbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a02791d493809347c824abc54980e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab22fe23157630a34c38a88f72c1d7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368f300437ccbc99bf9e0d91f02ece159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741601fe6ff27658205074278dceca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de07918caef29c183b7744297f486a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11000b7d108ace7653e66f3fedca31a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4323496b0d866d9d44ca28dd045cb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4585da0d83c361a80bcb300de9aa9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6245582836cfdb2241b95fba60181165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ed2a87c242aeb961022096c764999166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c90a444f0135a5440c8505c7a5b9f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb18397eaaf8576610e9fcdccfc4d6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408a045dc1a9034621654940ea6fdfe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbee88d956cc4b48b537a2add586c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55def85c1f13ba9ac32436dd958c235171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd586c946d1ed1e7c2359f1962ea260172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66029d09da35d9aee58b27de5a19bac4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5bbdadf42cc007a8cb821ab517b55174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3c0054483ca1f95b095a8f9087c5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c2f42f35c96dab9a2d42adaf2f981176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c9204929b72433ddd7eee940355fe177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d38b146dba20841c79f2d7ac4f26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa129db27cccdd0fbd0008bdbb876e7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b95cf35b28df55fbefed030deebed180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9941806b1425d4db0c10703d63f09878181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54085b257dc323d6e8fe052c34bf44b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd0e0a3e0eb20e5d491d06b7d746c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8413a31ed0b0d237e5cf4e24583a831184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff3a7b7a18d702d63d42131a3ab97d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e5e51e34fb15f78c5725ef45bfd1e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943db6541acb7f4579dc94548e8a147187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4d5ac1bcc240c4a0db4db6527b960188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc14989c980168c5b47b7259b5d8de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81775fccf7538aa005bf6764f9a265190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab39ba935e5f27fa852eca73fddc78b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74cc076e015657320a824525a4be194192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ca10ee3e72c8976a43566ea148c54193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83687bf6da5b2561349cc2d34d7221bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e58071ec5cdf2a04104af3ef6e664195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862f87ffd772f75497d3ac2a40ece02196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f068242344d1999ab3b37e8b62ca5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8828bf05e330104607f998f1e327e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd1c4684942f4d789b20e31e89e12a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ba5a21471907477a179ba0c3d2cba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d02ed60866609cf10719b23a0f2fa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a166c1027b552e3a2c58841495020b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a4f66eca3cc8d1ab47dda49b550c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b3ccdcc796fd7b6cbeea1856ce119204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58602d1f5371035bb255fb87404e2225205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a24c83d0020a3635b0b1b4e2a44b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0ecf652dbdb03e3c1a3dc2f4a93e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be2945a64a2c46016f555e7d069643208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babcc1bd277ec5f6e3a44241f4aadac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccd27d4ccedd6a9e84c70358e5ae95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029f9787482f52c891bfbe989f7cbf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171a0c67c1dbe0f2ffa7a256f208a698212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffadeb0f7545982a7d95dba91599654213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a0beb41059dc0ca117de32038b606214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6db891156af94096660efd66e4bdc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a732b662afab65e11a18e1e3e10bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b31cf205c4bb2b96124912ed33318217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62db2002d900b69ae66d9e034551583218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15116ff189030bde5f72d6f31d8fe84219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2327e3612675594c18a2263cebebb05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68bf549564e9089d416e495890b3da2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759da444a697b67f35861e1dfd6bf61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9488792aa85b771912dc8e3c14545a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0610c67776bee091fe297a356497d0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1fbc3422bc182e2cbe46a415171c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8a061190dbc28ccd1bc5f1e60226a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c9b8769e863f7e23772dca113f616227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d84a0bf68937aa0d9b646a6049f194228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985f48f5df5cb7f02694b88d413346a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e1c5b08dbb3a0d8da8a2ef60ee3e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8baa2bd7a573c0822ab3056da1753231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b85d9ffa36cd0929df96f0dccda907d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b21dc094cd7850713b8daf02c6cd2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa06e4d771c6896ad801a4226ec1d83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e07f984123245ba4e92d23fa2329f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe3cc30ec4b7109e1fcb4fa8c9920236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0e01fd24f9972af89a2e8a8391e03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e24d2f286949b1f1ca5f443d1b232238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93f6a70db67e63e4b6d3a4feaf391239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf04c91a3f70fb2216acaffa92c420d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea2330bf431f4f75aa222e7feb5d60241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbd5f640ab96785440dc890e3124d2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8833eb0d2de1780b2af46da1f6cfed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc9df9e308f2f91e75e5dc416e98e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aedd00a6316b4645efffadbc777c2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4274bb879f50fe6f7ee255171a390246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df799938a26ab08685f68bfc91aecc4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940dd9058f6644dfeec5a07b2cb79e3d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8e32a643a63d309fb2355e1abb7fd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0e9701958e005b1777d7f02f84f12250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31ce504dc4453cfdf538e9853a2fcb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d61adedd1023a90f3612875bd007ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442c401a9562a4d6fabbc3a5e63fc62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff8ff3e23e57857d81af631d33ec65254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14c3ed6a6fa05612e7c2e3bb2986ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374f0ac2dac932e43773a7c26deeb9c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a46e97f7eb82fc1ab71e356a12dba257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee3386157cc8405b5ff5d357921c939258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0581d7145d5017f7e2e47f2c081dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f115ad5e40da55d8bb0336b0f67c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230fb2542e52fea0432f206b5b0d0855261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679d7117179c6c55d40f76a38d3bc1e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbe6e8d5a9b5d253371ec7d9d0d87f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6f63730424244a32368d8059a9d8e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b7698e2b81c1b069d87041c15ec97265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae023ecf46d27f6b5a229efb208c47266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed655b7a9f011d67db0010f743c58f81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401fb9e993a123b14002ea06eb514d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9534db714c67f2deaa7546976b5b86e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2309a6f387ffc6991ddbcddd83ce6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54f7243436c0b7c6528aa9969f431b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693587ac4b9627fccafc572cfe86d05a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796cf462507bb468aaa4a20b1c875b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab773e3f49d5e3f5aa000328cd83a56d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e64da1aa5ffa06ca71cd7ec745c42275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc66179ad62c1d74e855faff86ffd7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096f26f55f80539b3f14376febb9ef8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7911fef663719c3f718b4a82594f3f8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a7e191818a872652cc3862855a738279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d12143f6e7c68ba004d5dcdb9d79dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0369f0a2756b1a7b09f75bbf70957281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e08a2692ea49e08c385b7236fa1c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b1f186a9334975a42c082b67d1844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917bbc260dabfba40fdbe78536ff7623284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df1291e0821cb4d8b9c7758e060206285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1447f441fe5423affd3c61f480306286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304c6ae7b5a0bbd4f9453522ed41a28287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e078aca95cfce30c654eedf204a9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1dc9bfa9835cb44e4b411d3feb42e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c9a6ad2487c8d5e04424ffdd3189a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05b02048f7ea081864bef3c769912c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3b3e4e2817d2588c93bb8af7c0921292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574be2c515abcf66fc97a983f14aac9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b9a9ec8349b236796bfcf1fb8603e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b754e86d7c573650f0790c716e64aa295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bd1213985fbd904ed363ac0ab47c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e073d1ff7bfd3734d43009e6fe94c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6da879a3adc6efaaa12b02da524d309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfd1154412e2349881196254bdb29a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc861ce841ca41f9a1ed7874c061915d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72218aa095ea94530b9aa1266486b399301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783238d979283c529d38221c5342ebc3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f05d72f10b0344ac92a970cc17d34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4f9c0c13716364239a3711726e64e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff0579943d0a8bb7caa86cec5e7a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e2556a8cb6b3552a1c18373559c49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ae4fc618353bc720b90a0597144df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14d594b032414450fd1233cb0b82d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b69847c0352e8bb1b3a520abf7595309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c2ddd39dcd283e2445e6ae1a89ee3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecc8fe2b3cab087e570c82f283c4e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920ffb186ed496ee1f4f41203d3be8f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a876bede51f424baaf26f09f5e23313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b36a5fe26dafcc1a9806028df87024314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601347ed3b37ea17fd851a7c9ce2fb3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d898908a6eb88e8bef25a8716782e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea63652d662a116c7b38dc476c364fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd27fac33f4c5d4a074812c511dfb53318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69efcb121f9c74e29ea52f0fbd18c00f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738733997126603a8f5582b03997baf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36fc4e02f56865780c71868c3b8806321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92208817654716bee13de707d3914aae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe59b391291eb20be842a4dad948c51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5523dec563fda9d3c28bacf9708d2b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd23c78dbfca7ec8a1e857aadc436f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9888b554aa58da482186a390ae14f7a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b79556cc11fd09c8a69e380355f367327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143965189f3cc5045f9a1ffacda22ca9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cd1ab98d7f9f27c5bf6d36adcc2ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a63996fa5858dc732689913c8ca72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b7b6e9f97f93ce05dee4f3d5d0085331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb82fab1d479dc97c8a2e35078d8da7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed455aa66b606d7132c4a241977d7ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec79e0474ed07fe1ef48fd3593caccb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031ce7acc507b94fe8309cb6c6c0b94335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86bfb8c437bb22f0567a4832f0384b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b791cff6f46ed841b86af13fd86e31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21a4283cccf3b212dc143677e1613338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a381c3e255f9cb2ac0f0b4da56315c1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6096624ae3df7803720cbbe9544f043340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374d3f8b6fde46c8720cba33b890e32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf3b2e51b6fa230aa75123cb41392342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f0957838e7f0fad5bae0ea5650b6d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22eb82781787fe11ba387c3aca1047344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfae5bde5b2583621f02dcd03b7b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a90058c76bae80f0f09dcac9a7cad6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3de7bc8444796be7de742a3244e58347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617a55a852dd293570be7e53204c895b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb463e8c5f99dea94e52959ddfe0492349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f568a7a66347bb3b87dd592af9b2bba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e803c85911df448efdc4dc797177d4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e19baadc01f24c5afe06bdfa0b956d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e05b0f107f69bfea094d6f5d6c68d6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3bdacf48d9c359af320843041641a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c63539935f8861b6df005832236c96355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89795cddbb258db9200694bdb3c2b4ab356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a6c78a55a22054164d5c8bccfe0dc6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50457d071305157ea0df62c9cd5bac42358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7eb1d8c2a99ce78fd3de7944707bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862332235334439b99af018e973fa093360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e98122421a14ec76a8f246abcfc1a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222348c17e6c63cc305d3c31f42b776a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c18d3a376de9d572acbca76422775363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502d1068a48d0aae2cd98ad84f2a28b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d80508343d0a8ad1de69fd2ac1df9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a7461df09c79f18e9fa9300f3ef2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50888e5ad193946489ba6ab0043fae2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc43927be28454365f7da3470c8c095368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e47a03fe08d9e20eddb773cb1a378b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291a27a1aab21c241f3142a84567d2f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda3ec2f28c168615e778c120f8af13371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29215f273b0f1bd9f7e1516f1878b94b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160943b8317bafb2d9209e98607d41ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691540ddcaf6744de98264a74f2fe6bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be96d6b663b41f2969212d20769954375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92a05b95d5dcddaebc731db69a09be376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a5939e1eefab330d883b84f42784377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab11cddb6d2b3b5e46e4ee3cb2232a2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364cff2f1e62330caaaaee4e29667fa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5122d0053c322b6c1c53ed1f9a06d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78119f8c53045202fb885644eb97c598381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8d7976d5b4782e77a4d1821a56ace382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241b7cae1f7adb456a6c799ad56c1a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd4cd43fce0b53b492f0787e0d2dc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed826b86f5e20fe30067e466813b57f8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92874f0e666e1bd948fbccc2f42983386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987253d47601ec855c433c3baca19df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11575ccc12674b0c0554adab87edd0f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726695a8c7ea651598a379dc1f0e874c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09e43ec97dc1f2aea67f0761fa0b87390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83cde8cbb67fab46278ed320289fbf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ba1a1cc1894e0861a58ebd71682b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef78b7d654f0642b0e2fd48ad457c13393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ab2bb6c163e07782c57536ed06f3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef8a1b4e298f72700645e9f160981f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f072b0023b9f7d5f45a00e72bb143396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c3df76241787f881394c9ad706803397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8083cb80132a796eab5da54324aad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc94ee7aefee3acdd74e9719a50d7f33399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b246d4d3ace7185bffeca808f9900400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a70c14f2df496072b8e501222f60e7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3531601dc6a3ca9208c26a7a820d665402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a554080d412a3bea311cd92d49e86f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf20cf51b021b46dbc6182ef746542404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3d6225fb27e2db57d3d4e0cc013a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08f71c630bd02f0208c9b0e88dc2c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e82e12608dc8e1f50c799bd58867375407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb5df3bc577e51c455b3fb1449b8db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e71fe29586675ad261c56ca056ee48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0f69c5d698ae98a9713cc5d1122ef410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a1ad419efcd2e3b40f587a3180ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4031df11e0cd62c3c8f6090c330f4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9127bf606f190fabd69592dbfc9b7e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786799a7a33e36a96e1462cae872d4e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d47934ec0367bceeea05f6cccfccb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d16b3727789a16b6dd296a798bbb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3cbcd4d4d3024b5f4171ec51ae9a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309161a966b9e3f05b4f364c0a994e92418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978d8a88fbb275beaf1cd761d9bdcc2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8aa956676986c07c20c20f259fb97420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d4d903511d28b747b24e987ea69c0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb05429abade6913bfafd2751420ab422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8009ea9e61a870330f0f1076ce3cd54423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee044d1d44151d51fa1c1c8a24bb36424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317ec5af99a0b70c81ee816cf9509e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89deecaf636cba177dab08b66b211734426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe89aaf9ea678f38aa1159690fdf0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ba0483061cc0dfbc1807846cec28e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159b1c38798ce7f9f7a4116de2d130e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f11e041bb62046bef2b9b7a717d0ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f59874eff96b94b6b167729dab47b0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3d0f2ff0ea0e1b7ac60e142ad4abd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b825e2d04225d94437c4ec28fd008433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c3ca2be88a333b104ad44acea9f3a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e790d09aeb3620663a213b8b98d6d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361ab2dd84502d1c69ffd92a9734357436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da2b482a225f28577986376b80d58b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24a8918d53455b2a0aaf9ba57ae76c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef238888b15b527e7e11fc647f5663439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3d751a4016cffcf061ff1097a80831440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d2024aa83690b7c62d9d090a7cdda441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef70e0ac2efd52036c0e7a6397626b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099815ad47b5f0741dd6ec95d0a40db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3bc2dc6192d9c453c3f4a0d15b864444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a46b7777566c382a4156954efec0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d05dc2489f8ed2ee00ec5c9f5b4b7d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc80dbd79ff4174909654ac7e0172f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e45e06ff01ad99e511ca331805b84448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f51b0683fe7be7d055d425db023e1a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf42364377383179a999e0bf27661de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61378447b90175c9438006019d68c775451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a31c26fa02f4865cf8e12a3f8ec18452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b42b8f97eb38812a4f1da9ace2af5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7b3725fc3fc7af51cac452d966a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08132609f12fdad9105b30c53999dd0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594a0834152f00d941f0bc2c536254d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ee89fdda0ca180383bb0cb92a61ae457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccec3b2cf34a43c718d68ebcde2a47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382f30c19fb3f2a0eca4a32df6a07aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a87f6836b22b5ec36a668b0a5fe28460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585efeee540f7f5fd3f006b07cc93dc6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023adec1fcd670582af04db2d3fe20fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20b36c912256479cc41da8c379c7e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526152be5d762a329e7e28781ebfa65e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dff2ed06f8210fe1de54711967d936465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674fe07adee23860b1fbd0722e97ddf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4a37f1c3df21d26357dcd3816d7ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984edcfc391c32acbaaadbbe033a3d32468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753171dafd93d989e0945c045047f8c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd57017116a6c0335cbf47dd3bb5b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c24ca2c6d12c6d8428f7431d46e397471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f198ba7be01a90ddc029adcff24515472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d95c252178eafaa4079986b1c5c154473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0aff0e5c283dfdfaae3036b7e2f6be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1913240d5e4a26a8350008d00333c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b938b47490eca288ac96beae9a2e76476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f513abc4eb8c80fb8c8ee2d7029e42d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1b54f7e0540b17224a37f81cd4265478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda24871413b5bd7cda0521b5e2ceee479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c644a02e2093e1fa37d2bc9d457f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ea0d1e1efd6e4cbacd33d4e79ffcb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7375d2f7aefa1fbe2a024d69d2f9c1b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c48fe5939b040d58b85548ccc43e9ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbc04a79ac7048a9232d442eba4f39484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108562e049ced36fcb424a5bad9d377f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5babad64172261bd9aa9f88f08e68b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec610e76785d1aa7a4a3b05f9170766e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f22d70420114bb8acb44e19d9986d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3977106895dda34a92a96a7485e9c5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d845e8a8afbcbcf89ca69f4d756ffd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e43f7faf84394e5160cf7ce0ddee491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3f2660e9cb73ff8df0c5df61f57d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d336be30303205daa3eb50ad33d24ce493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d582bec296a9a1fd20d93ad8cede6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d753c9352a33e870fe11f121e25d13f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439d58abd8c254eeeea4809b59049bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26baf9873c2feecdb2efcaef3d31fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378118b6f0905efa153a292e0279f359498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8dd6cd359203aa09f4ded10608573499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff472f34e7ab4cd436a640f54162c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243e378a38b5546383a37635977d0cf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d4fe30cc09ca29e911709ffc1081d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720aed969af202742a9c9ec014e61d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5673fdc026f3c467aeea23e41ea0e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1513e08b7c8cb91758be9f3d0a293505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d4a0b1bfd3f643721226a3837a89b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd92d2a100f66ebdcf405e38cac62c6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12225c9d219eae47a3c49aa906375655508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e7cf06a4b7ca5e301eef06c244cda509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59457e949635b881c0742dc5a25a1595510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcd7ae9d7c5cb180f84b5ee34085f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2585c45686fd2a8c20f41cfe9ba2f9b6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc4173cc2736b10734edaca0f02a31e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38922b64e61b36503ea49bb14d0544b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005a0754d53a5cd010db1eea2c84112515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6dc9b2a21b0f7ee0e037e1b7056c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d6f5f1767f39793dea7adbcb9e94f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8b786588ea2d34b4dd4f4972ad092518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b0193df0c8455ca56e8c43ce14598519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48380ac2b10d4fd09f09510c81ad0e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c69720b1cc549690f4aa16f2dfec1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e758340efbdf6c104ce62ab35ff9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c86231e5925ab0ba07dce0916487523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d11ef1b0ec41a51df9cb6c5ad19244524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b3fb4049aeec4cf48954f3d82e96e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f269b84ddef7037f9de542509bc9ab526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3351c85d89d3a93740be7667b031399527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326b73c347fd986c9ef13932c618b65528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367b6234e737ca30953e6ed437132e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab585d79ed620fdbaef0e109e2a746530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2a7db0e6e611433b06b55dc985ee2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48554e46626cb406cd5347f401b7306b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cf41bf24071404ca260806dacb4f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb71adeaa2c2e10c8e3a2b21036c77b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884880151eb8aae258e3cfc30035ed5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173854ac5f17f8c57ad3d8329a546ad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142a4aae421ba0348051f744eede26a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f26625f6a53880a7a2024efb9bf9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804ea5608cca5cccd5059f219050c1e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0389b6092db1f2bebbdbb8e6100aa540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b53f1cacc9fd05c837a3a3e47ecdef541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f01398fdc4ba244c08dec3d01b1885542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8aff36e742bdd03571e390ecaebca1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be83fc082bd863af78de83da75bbe1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8216b0217b5daf7ab723b2974c4d6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0672157e1ccabf28c9ce08d8862777546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef19e12089744f910eeeda9ff995a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4835a65249c848fe09836b289f06f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833fdb25db6b2574ac920c19c43c1675549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c744736388ccdf15b0e476720336e91550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa2ed2d4ba8ccc4e66549a3161a4181551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06387dc5b4024996ab14189ff7fc625c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02183381c0931cb9a895c2dcfd45ce6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383ebcd014fef9bc253bb0330cc7e71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a8c2bdc588681f7564f5b6bc18d62555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4587018b3f07de171c16c5f12231fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd9c2f7017e7247cc8808bb6cbbde557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11b3d1e94b042c769bf4a38c5b8d32558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bc46f2a5763afaeafd91907135dd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0e427107a225f8d60d06028a8ff8f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00e44882b8059cbad5f849a6aecb3f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d271affc5806f2cb80ff6c0a137006562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c349e5fb36bb72ecf07f635287b94a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091822139cb9e71eca19e1ba6b4fb9e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a76e5eb28a947663f85c26647384565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad517a4f0c97068160b6f48cba32203566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd4c72cabc4532b1a0c7e46db06654567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da070123c20419388b231cb617294d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d0766539dbdbc305c9834e4de6491569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beaae890f427ddbeadc258f811fff21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497343507f255582d0b73bd2212cd45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd93a95f0ce05d0276a203084bb7f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75b5ee679323f20ed96a396ca8584573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9e01dd0e7adca598f4ef3c538a90a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e95e65afb42321a1bf7db56ede09f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52453be97e2741ecc2449eb9c8cd85576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35498e0ba06f2dff7ad120b9db414bbd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66bad09c33aec1d04d3d74b53baf0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42adb6dd63bd6aa5b00a778d84c2e3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7feff34c9350e8f7c65585d050a380580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c58954b0d0ebec883e9af322c0ed19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d457b165c06566f235e5b7695a4fdb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623ddfb97468406d4cc3a9486961932583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607891f46520b80ad0dfd274b967cb1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f67e002378962d57569b728d2471585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfbe76ef74e316959639035632dbb45586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263415282bf330963a3cc3a1c77e8e35587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e766c402e926027d04c41d64c10bb6c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6d3fe711aa0e6387fc5d4107b24ce589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56f71c8e398b407ab009c9fb12ff2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67b4e9b69d735b9830feed60a2a195591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b594dd6c78e88b80caa74414fbb093592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6271c7b6fe1392627dab8f82191c697593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc320b650b38ef81fa3bdc311fd9ab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f09409993f8892dfdc779cd98a84e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebed81d23c41348e105bb89f992e6fa8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6da0bf2a2074b29410eec0d9c20cbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd85dd74d9d41ef4f58fdf4183a99a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67205982f047ed89a4611e04612f06b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f65ec6b134494a4e09b13c71e7f7d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c226abcdec9c30c9b6b718ac67a72601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cccf6b2111e9a55f0f594d95d2916e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da189d46867e7147fdb8e0c902499017603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703a4b441a59971b5ceec27305f9b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c422880769c2cf5d62350486cd422605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1e6bf92ab4bb7e0196a143fa4c8aca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3846b9b087c7c3989e8617e40be46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a22bf12129763245624b30f1d5d19c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5af016c967f46025d5e0aca5d1d7b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d537a7e6565425d6d5b335de725819b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fc6afaf7d684e28d86ffe3a95574f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff100b79919151bacecb5a5e474a00612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ddeddfa0f4c65c165ad3b5b2eb738613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a73b55bb78d1c36caeb8be75db66d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25cde858bd455de75cc620dadae749c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4a1656fa0907dd2f9891459d4f576616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ceb805f6db30caf526c9a01af52f11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c433c79c25e679895d4193c02320618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30e2cf714aee8587d2fa5951291db0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559046a9f8fd26682d3cc0e979d5a5dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed704fc94ba47780634df624cf7d2b43621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aad6673092c7d9f92a643d6760d407622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82593dbe2e6dc993e1ea1fbe16d00430623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425074e9087add9239662aab4bc0f6e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b355c51efa6058703608d69c179e9b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88824443cadd679ff8f8431eb74a2a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4973ddcb47a587d4f7a4c88a52ed8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b86efc5fa792b9fd4ad6b1bcf10e80628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d16dad21925935fdcd2c2213a2a181629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a3bd38ec6477e2b8dd2554cd6c4657630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7b0314ab5598f097591ba0880354e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d93cc711c349c20c9d445f89a51e9c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76903f7c8c818943f3480dad6848b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b89ad9fe735adb2411f34fdde06e29634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5ba9d23369bac4050332a0d9ef025635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d4e88242ac14c59f25d7708aaa5e0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcc71069b3ae6288fba17607f65b12637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b25eb90e8225620ff8fc7f02323b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c5b87e5281c0582004191fdb7e949639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f8024a5d3774c3630def2ecaff3b8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4a832c6c48de53516c8a4622ba2520641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c14e4cf716e5c14b32264384df4b4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c6e84fd6b9d3db0b14e359bbe43c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf3f59af5cdfbfeddaa8c5166aa533644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2f6e9a5765118b96d575915d17746645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ec94afd18402f9f39e3d8f1693e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6c773fe4b2c8d0b2234f5852cdeab647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99839cda464bcd0025324a71d8ad6448648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d2c1a9d4f5aed5a259d8c5e67fe48649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff8ca3bb5b3d86730f452eadf257ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc783f319f2e944f571f3b4268f0fa0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdd7b7a987388b3c8c22109b1b08c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442235d899e02bf4f6286a067a8c7404653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9ae09fe77117a6cdf0a3b845068f7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57530cdde7c7805f79b5dceafc869280655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498e6270db77d636682ee17b35dce0b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98589e8471d14d7a79d5ec7d70b1670657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6df5bf6f0e3747ba034e63f5d1703658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907e8910ec89edee08a71b73583f3f4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19fc32775b6bf40be8fcf6d67fe5ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10679a88e4b7f598168016a9cb77902d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb178e2deb956746ec0eadb5f8de426662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80478834730c04cd7d33da50819b74ab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c752cfce8c1ec3b4f940d65909214b83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cd53a8d4560d7740af4d118a03488665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c529ac4d261de5be3d12f4fb085216b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a06ee38b759f46e31eaa27c48518ac667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1f3e019b883939f2dfca4240d7bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1422087a9ed36f5c901a24f608c59669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b58a80a152eda69a863977f41a0370670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882721e20afcd6156b651d0e4e3219a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e511228725fa06d5ea54fe2a57e04672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db8711aabeac2b10b1b7f8f9511ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde73a173b314796dd4503f405dc3054674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89beea496043ffe78bc061d6e819c5d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45e68fa518d7b29233175abf6c3642676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991535b942ca86bb32b525f1a9751a0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81e14d850277b933d7e80a45e6056f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022706968e106427800105ce7dced6e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627eaea47e0c402d198ff177c482338680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0b3887f0f2058b22e1f43ffbb5768681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382b193fccfddfb2b72a787cfd92b06682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86b0c49bdb72c0c0517c20954216c1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d76b0dfc47a67f55b1945ef5a4348684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8177996d7c9924470d10c4251ad14953685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b8be440431f0a52a643e1dc387fe5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26825ccb3e3acd9fa0dee651fe22641687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda84781a6091ccf8c2e84d635bd8e5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c57d3f63c6881b64f2018f181ddc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76224f69cb7584f82773166de903ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e494403997516f96d5cee5c275ad41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2039301bcf2c0a0f4e1d15f3afc2c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ca2c277ad7652db89b5556d8b3645693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf4bbd972837e2d2f39f31a370642f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cdd3dbbb1ce157b6e0265edc28a1a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b023772110bfe606a56391b569f9d99696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2482ec2c168ed5e3cdfe9b661070c8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59b5dd103d6bae9beb20fabb8d280e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf1bfb4ea212495e81e8ce693ffc5b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820a699fd566e97a91cde4a23250b7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701a1fa40a8204cdd6bc5e0de88b1225701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937eea7b60acacf85050931fd92baa2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90c68e85b60d4b4bb5b0888f72c1d0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95ec3bb83513c8519a4517301e455b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8d4b2f1384d4172d42e7599ce923d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114b12d3f052ca89c09d7c275da1b8b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b651cb3ba4f3a1d892cc7ab5d0f22bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed885175de0b9d8f14396f071991101708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ff2740905b5a45283cc5345bfb2ea709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdfceb02c04066bed65444b327e506710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365ad73a54e85336d27921af678475711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3a1c75420f3c943dcadeb6f3de2ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cf3a00ba115358edbc0035791a50f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e76aaacc4e453a1c8fec61bb73194714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8900bfebe1558fefa8e19554fb32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e6f554419704a0648171e2a9c49ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae2bb8a206293d690806e98dd22f88717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e97cd47f51dad75996bca5a5df34a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff754b6172193434bbca3a4f03a432719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf4d28dcede4d2bdbf529831a42d164720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ced12d5f251724e692e3722eee2ea721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f5b33436f0386925a7f8843b7ef65722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21f82396d60f95b6eafa3c31f75f14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd32d1ce4e432fd4daea161860bd87724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f729d4d8faffe68b107446aa2ca4b9f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e78ffa2301e5659abb9a7274c75f09726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e584c69c7a3d13e6e4fa1e8adadba9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225be3582396545ad1bb09b47f0e9312728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476e2bfc785bd1ab016a015f5f57d57729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc94c57c6a9dd2a0370f6705ada2c05730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f8163d86e838d8a42cc57c6b94e787731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fcbd71fe135dd1c78b99b5d09af95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9611fe8f840e50dec532d492ad84ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8216c5683018c74aed8f4e3dff93a56734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a593caa2a7643b589e519baf920925ae735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d94d9ec98fa72fd20019131b82bb13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c9d47c70f5d8ee2dbe9598903d8df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661cd392c9193a2ac7b97ba57c86f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796a969b7a22b249f070d85d3ca6b9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdb937077f39de627aed59602dcc89740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904295a1fadf0abb92b895ddf134454741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba082eed562acb47c7d06603a40585db742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60b4df8c56aecf5fdb66698e239088743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3811ee025fc48b56c055ec50ec70503744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2384556b3bc4e4d7433eb92fa8f701745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8b209c8fce1cbfbf1c0e6b6978b1a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e935f57645e59b0b30e60bdbf6dfe6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7cb9e442cc1157204d2cad653a214748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9738eea8d5d84ccf2ae76c1e82b47e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758e5867a3203c148285630152459a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc832f221424ebbfef0a2da84f7ef81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c040b3728c9a99ab4505a402d18d6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d6fb5cb7ac60793867f8631a26c50753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>