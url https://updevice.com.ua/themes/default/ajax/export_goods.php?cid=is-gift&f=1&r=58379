--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a31b1c49b6b9f546da1aebdd47f031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c101632397e82086b38ee5c45f4ed912.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158ea3ac2422cec38dee2187a42fad03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd9617179358212c69216b911aff014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5714e04095fb19d0d45bb11a02af15f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39294ac796288f7f246b2d4f8b8728206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77f174c7d2448c9b7b9de88e48cc707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac73531cd239006841d6ee04f711c18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541639474fe26ae11e225201d37b3c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db10efb5b8b7166ce91e1fc05bc56d610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13a9bacb0836d2c8abbda9aed0a02011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d94e4ef18716c25921ba727cde3bba12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b57510d792acd2e7cf7456373469013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938ab38e68296f7e55d8cb704c720ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039bbf0c3d52035949d4fa5bd7eb64115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8eade73c583786abff314d25d5c7a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a618f6f949feea170e5e3306830484f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7baa3bc2eb2f98bb216857b73a4d6a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89389b31a16207908a08fef9d778bc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b02ec681bb8199f12301dd326c9bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d96b633004b67cfab9c83f38a74ff421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a53b7b820d209bb7a509bfb13e2db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a1b0269bc0fb85c49475b5ecd23d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fc05c3f6d264d103717e3a1a8ad2c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eed786de76507b75b07795d8eafc3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60696e32b56ea67eed5ba7e5ae7cf0f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef596185ccb6d2845562b2755ea6ac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059802551130e499375e22201e8017d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64207e47d0c67e5a38b5abf11e9dffdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2100e2dd920b9f8d03db6d09695df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fd7c99dec4a28f1e7c9736d361ba731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfb4803a5253dabddf787bd0a52d4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4016837b46d8aaf8b08f2fdc741b22e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec753ba0237e8d11e15444ded99d60c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6a3bc14d22d074e000cfb98b0030435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c895d9f375973fea93f123880f53ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d886631a161df3279c70ad7e41219d137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17089d19a4eded3a4434be5a731d0d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8db63bf7c4022c2d2a7cda7b28aa4639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2796dbd74fd4a1b642f3d28c4ecfcaf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a078bbe67a42a24affa98e192e5ed641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd31f65733d3ef663749313d6968aa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a618832995a89ec9215027036aff243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8a83e61387674573fc283d63ac9d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c30fe04ce25284dadf81cf7ef1d3ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b6c6c6210dcdcedb3c50c70245277a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d510710e675fc810e63f49b84a434547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce8913a3487534099da34585911d8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d05c9e01fd880c7fb442aa33ebffe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf080454a4d58620dbf4a877f07acb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff89c6d133693fbab52e7a51e807ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f02b05dc3c2f6dee54db0fa99015f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326942a1cf9c89b0bafedf184aaeb04553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732d8e028db38f5a4d3e57443ea6ee954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d2f4de1427b2531e450994328288b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43fa6066ccc0e7997e977c015cb2ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecce47c2e941088fdd601b91d14af57957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39362e9d289ac906df09c1f589cf4b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f9c7d406f70a3c9619bf95debd5a6b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f25dd063be0aa78d4c302a199f5fdd760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66362bb30a32100f38e966cf587d3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f928c2658fabd852214704a64a442362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68718c854a719d43acc3df5b1c054dba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f660f3e0e64ca3c2946343513ba42c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0bf8a1cc2e3ec063abd8a1a5d9b4b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe881dc57b50261798ca87dc51b12ade66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e419470e700d70667a9ab912cd1bde5b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb75fab277cad238ac2e077a11683d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8ca390898a1a767be215bde8fff1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7740ef39b027f45595138258a35d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8a5d9498fe3ff5ab8d1e21f75ef6071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfbbb3131dbbef8a518e803248f08272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0981957e75887621e921a7a2c4656fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e2ad60cbabe74f4309d9e6f689fe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925cb966446fa945b2464298d56a22275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42d46f2bc9ab9caf21b8e4781ce0276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f220c65297fa08abc59f6df5d049877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5521531ec1efe249f6d39ff1e68db11478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323689b3328c9dc13b3c8312a6941eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516a3a67287ab283aa3cb2029e4ca3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a57d4915139a10a8a91009ccc277e7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7904bac9d58a97816af6e03e3e7456282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef9f50049cf2e46e9285e138cc410d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199ff0352e45ccffb3fbc3cd525f6b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3979027d1776d3de79caf6447b757cc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7d66767031c5809ab43e953fee5e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261b331ed2192811cb10cc9f16f927287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e9d7dad8ba1c7def5036d780fc49488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a68c07e661b3922a0cb61af46e7c589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4859666bc63b542aa6fb3a5cee8fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d04ac797b8f2e370441822b89a1a891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b94ca2f27ba35b8d4b540a20bbfe292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c2208b02ebd61ddeea563fe7076e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9531bccb77ad681a5cc914096309db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdc84693110a1aba7f91466cb3e98495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6982ab809906b3fdefb4800f96c637496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8717632ddfa3f8bc25118197a538e897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23954ecb82485764f30d2f8dd97bc5698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebc220fdd06d6265242dcb37c14e6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c84c0dbf55538f08fe00051bbf6354100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dcdf0a7de3071c410b71e80e57f42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf93852a3d1f3f2b0dde998d19b61da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4dfb39b6a3d719663ebb5c215b57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6f0c5f205d6d0e492e1b88946ad33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6069d4b4f79f4f142edfe215e44d1007105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662ff412094178b723cb05dde194abb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710040bd6261bed14f001721eaa94c89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc9809c62e9e918fb3e7131c87f8c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397eda9a2a44f7239294e1d0a323206109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee458ae1e5127e33117dcf296ada1d9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba32a3722361de1ec70bce6cf30a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1807a57492379032c3922f46a4de329112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5248fd6b5e2c1ab04c2e0bfadbf60255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee159e59427ddb2035a824346fbb6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe715007fdd9407691ef2f28230c195b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83f81beeed488a500d57887f42d5af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83abc78d068ea6dc7d99091324dec9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b4c6e939d866b7c0325b7384e135e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389571d82c86e042c3c577fac7659422119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2ba657e47ef19a9465e344aa44d33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd56b9b50eb44b2f55cf54d5e55c76121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625469dc85024bf46a5db78590deeb4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70874d5a732da7c033a84666f2ccbb99123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e47079b9eac73f222eaf8ab5342235124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c7402f891a09329f2d7004b1dad5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e7ddcc28cca91aafc8841452c96a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785680fcc6c4777374c488ed81ec283c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2229ed5d9515eb5d74eb4f616dfd7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e50ce1be129b4bfe4741d75ee700f09129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118963032709db7606ffb245944faf4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75fd9c103ca2403178f6ef8b06df04131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1924cfd40460e0c44d5b2b2ef1e6a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2cc0dc198cb3341bbdd379a4f8d7dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf85337ffe988779f14cdfc94fb757b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b3fc52464027ff5c496ae7e9c2046135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590af3f3b331fd2eb03107005671fa85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524380d8f7101417413bbe27f3e99f30137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767973d3dec4aeb44af06da2a6c42dae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa38d1f2b7036a9ff31b10a7cb3c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ee9a7b107a70066ad31daa3f24cd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38919f7405021f950477c9b79a33fd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fe9f050b30a33a8676d7af589195c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbe4983b37cd3b0931423b5d73fd6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfd8c02f1c6dd97b04249f17d690a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b2238644777ba6e2c3bfe0149fcb3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bc4f3aa3ecd5b130c64de87728c13146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ab014091f2abbbbe5becbc431ba80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779679a8de2f77a06d07a392496c6d61148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3031a71f8036574383356f91a238a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab36d62ec26782dadd60542697c53c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a96bfeb6a8c6fda95e461b9318766db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbfd39534fde24b6e1e2ee4a5b39a23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393874f5e1f72fc4da952fc80f62f57153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539319cebff4063202e9bfd74d84e9d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6421a6039bcda5fc4745ce33a736ba8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58422d545a7867c7eb2b4d3aaa8832b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4942bffda49fd76072aff39fecb3c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ca1f4701fd528dfa244dcd3f68cfb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81abb1c88aedd9d0bfa5077585d3e9b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43086f7abad81dc7c69f3821f704cdf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c26899e848b4d7702e1ed6c1e4513161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c42225e76ec34275a3bb4713c0a94c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8b9da5d2114a667e5d6cf23ec9ee5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfebb4061fa318e6eb8018feed56d4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da73b00159f004d468752bb87a2a8e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6df6b1c498fc73f5a78f4bb3388d23166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df0df478d7c19d9bb9e76cfa89b88a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bbeb3b801e67db7a81b3d6b9ae79ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bc9b4750fc8a9b2f50f0b62a632ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee099bcd9f57156568b7a61f9039a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e700c96ec1bb9ae496d92d7f7f98d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860661b1ba6569530c28f2b8288813ec172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff16a4f511ad79e3fb21eb1cc1e8bae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25133c760707002396a510f6bdf51715174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfb37c9a025429780f658ddf797834175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e4d51cedb7399bb9e9e6641da11a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc118b3216b47720aa4f9e95f1b6a63177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a8aceefc522ab78c88409c39fee920178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcafaf9d44263a1c07c7d47b3cfff37179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f59fe7866ee9ad66211adffd71d0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2ef43bca49c5e61ced69e51864e1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87cd2764fabf19835f7ace8a78f47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c36b383bb3aae912fc2c74d874a8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d2c742f79a3f2eb3d27f84d203f6c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d911c5132d289ca670ab5415565ef2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1416d01986c03bfa6d4e04fd3423ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae979865eae1791aa16dbc67801fde187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c144f3c4b76cf5b3def8e4eb41a89b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e052c17fb9e01dfae1bc5ea71ab88189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6ad835aa9c6e05b94544940f977e6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221324bb696274ed9a89f4dc03ceb3f2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4242acda47fa15240a07f46c58fc9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b47b26ae6b7f5829c78d5a24a18d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddeb6c533230de7192d43ae5cd106e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3655dbf20168a9bce51a5f427e3207195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f2afb23b338523c91b9fa4822558c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b35a3b03920a1b965479de7e4d5096197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f73bbfbce8ff8c98ed4d036f3d170198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559e3399f2a4f255e264205a017dee6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1eae7bafabc3c54fe69168774086b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c272387c5e98ebe1e6ef1e2a70e1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0d08be9e8021add4b0a29925a3f38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f724ce8c51d6d8d062c9fad1e830ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d2e1f6f52c0a52a5e36c7a55cf60b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240486a7cfbe9ee34c6b0bf0b1990791205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb554bbf5e28e1f3bd56c8211c74a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957563139bdf071fee0c111169989bd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7862f88a1b43c668d39bde02ec49ae28208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d439e2985978b06e02c8d91ba20ddb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da72b0cff60012ef3a97f978a8e687210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704757e9f4bc9930c1d71b5fb91fa3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465abeb76ee238bc3c3bd56f898540d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d5d36cb75db1c2ccd943b14d154c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d04839b419b441882bde5de22d22c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f836d3f5324912880fd1463734b65215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07336ba3355a280a963fbcdf824bab42216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb3040b5ad1609af9604035c7a281217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05992221481c968238225c72da305a6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35271219e6c2b8b1368c7ad16acf4866219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003a93f3baf43b26c507ccfe4e37b94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f60434e5733b20f36b800332ced7760221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e1b1d316b63c05dd485accefdb550222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd4e0fe9b83f14951254993b8bde9d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eda81eacf23feaa18f0c24f0ecfcdb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918522a750f67810cd23fec61a917107225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191cdb3c542a9d8d995d0414a5e4c65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae852666c2657a766c472f3eef402fda227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54e78e78f8c4d2b170f628d4023609228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4239c9d69c3281db97035c42e40ded229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c389875658cd03ee88bdcfd913ccd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324136980a5b0cc1800b1f2845c34eb5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85789a4fe7bcc811dd370f7d92b2a01232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedfea00711c3fd8f2f3b29d74abe3c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb475516d8384b9cbe8c120f4fad87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8a2ab9f60df18ab95161399e87f0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9655a7cecadd42625a9dcbb4d06472236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61a5ab4561528bbf698a18883be6c8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b573cb1e1597f9aa5c4527d170c5db9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a391445045a50722b25ed5bba8fb8db4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e89320dfd77e0a85ba83bb2cab85e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466967ea86ec7c6210b73b879f6a0c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc7b3d26d75a75b07991bdb9dddb91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2f963e084a062c1081a9371d2b181243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6efc3f0ff5e3dceebeb155ca1e2319244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb26113612ffcc2f646389fabbdc363245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4481c659c54930f97eaef633072e0a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fe41110ab612db49bdb7f732341d2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f40d83d37bc14918b0b989df03056f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ae2a2d411bc63f97bd4948ecb4cc1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fabaaa97c193d73bf5d7c651c7cac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23b4aec39b990bbd4c74b4170a2b16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b4c3f2dffe31e3f2238be8bca800252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d58a4b69bc54857729838c2281457253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2910fbaf6fedd61d7f82a4eb80da57c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beddc8fc726a7b3ac33dfb37c2ccac2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6913dcdca7dd3a5c2b1b6af33f70acf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533924b10ab9bb759091750c872f245e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a27bbc713b7113e0fbe0c3921856f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1065690ce91b774f69752a479c4adf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607628f7be67c4215a2ab3ce18e4e787260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ef92374cef06884102071c3a86649261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91de719fa4148de587139bd12442dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a86c4dfc293b6cfef9cf175de4ce0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d26efadc238c8e5c675e60fdb324264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d032cc3325505f0e21bed08dc04105265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2f0178af4bfd72ffd92868f7ac4b0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25028ce2eac62be4e480898a8f9b67267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff4fb891ebbae08e815dbdaec71b7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa36a575f940bf8333e68301cd1510269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09461f6a981a2ab3a6db6b9c2369aeb2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c393aa5c888fd472d0b945ae2c50b1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff121f3a24fdb2a0d4238340c66eac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c596a3231261615e1fc0fdfb3f1dd7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d9a046cf9fdf725f05515c40bdbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4c642db21369427fe4c954a2fc3b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b8d7ea0e17348531748148a70a87f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9968a97bcb48234ab9ea54730b916277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07a76e29eb8e36cfbf43ab2bc1741c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c309100113b2e5c0cea4fe0ab517776e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a16e37972c7cc54c62305517bc616280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca625f05e2bc0116731982aeed6c359281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58421d6b00d66e31ec3c6ffba0d3e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee08adcce431b7a0c8d536b511eb75a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974519d0e5015da2debba35c97f3791284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f8034fefe8ee3f36c3bfc0eed985d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338592ecf1200d16e4311e35c2a1f235286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84be4d3976a475fb024ee7eadd19ada287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b778293e3a3394f757897b22a6f842288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8284b9fc9079eb305a8f9c78c591716289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa04961ea126798e457e016f672abb0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b88e7b80a3c1a571d925051219166291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d9953bebbd5dd5fd0f950c3d93c7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0ce14574d7844dea2bf9246a5e36a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc958bdabb6282da07908ee9d569bb5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d416674fbc103a303910085e23a8e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc6b5b66f063db43d6ff10b58134d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692db184a071750851ef0c5f3a3936297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ececec8d1a7edf4e6f87a2fcdd72c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62a6e93a32d85636859e36d693507d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e44fd3a322e03ba58f0eff6a27cbe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d14ba19cfdb55949eb50c3da876ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea1d03c493d91a445e1e37d450ccfd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb69ff969908de80ec9114309cc1708303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad406ac727dc76d9cb70cac6b14525304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca090f5c72bbea9afc220e271e2e42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3963d372f9aaf2a381d604a08fa3d2a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d582470fa1ff04bd2c152c6f77ffa7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873fdb8ed7e36c4e6d76c1e6f2a7358308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143efe46800715023976faeb312edb0a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99349395014bf0a69c0ab925f62854310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a628dea8c97f7e61a2d9a9075c71bb8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78fae14c89db6aa29109ad912dcc45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48900e0d994f11f112a54a40636aafc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb573cc3012fc57460e5636b31f8525e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0efaad58027a790ac1aaab40c019315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f507339f3fcc8ecd233fe16219bef316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0505dcfeb8b68c1f59991da6efd5d2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c93d57e05bd6e2f31969e214688f79318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39606f122daf74300c0290bd716b17319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979473bac04fe7b9539adbde122c0a9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18de44f335670b6319fb92f2d11270f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d271f26d49bfff29690fed92b34901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888bd263b0fea9320b7f33620623cd3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c7366c2be32c05200e995a76d4f0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386160f44d41c3fad0c49a4ff148e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e343faf74c6dfafd418f85415d45326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464b737f0071fb04a57878db34877a1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf036f4eb9dba6894ba9c6c38d2c2e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15033747fb5ac0624257d588b11943329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c24cc944d68caafc727a3eb746f53330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec20737cf1b0236640cba66f97ef5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac6b67a17cda36661a02c4b31661f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc099321d758b96b72fe13a6f4a61838333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ab4413073c5376722ad3543ec907d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bc2b6ea7a3587a8d7210272def6d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e994f24ea9f1177f548ec980f3f9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87609c859166b98520aeeee20a2d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ff93cfe1ade0545552860c9747a56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d77f9bdf92e34796b985669805ee8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09058303c3f456e2af312f1c39708b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230a63aa9b291ceec06c20ef8410d60341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa2c3b6652782a6ae48e2670ca1ac8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a28d40ff1b07e689306ac339a505343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdaf771952ee643bc3a81e4ae00656344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858a6eb225df9bd2a608796e755ed20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51744d595e6c2b627b5318039b6f333346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38240418fb012b6754c1caec53293b10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5665d7e19e09d2e4a522ae6aa83f9d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021d81174b2af8342160cb5bc589906349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb07e9c6777f7e360ea244ed908726ef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e86174855bc8c834fdd8ae186cc70f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163cbb6ee828bd4ddb9854c9eca4fbf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35916abf01aceba1238221d433e9a2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9db4700930e5259ca3e7607c29d6f9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7104f748c53c7cca981b456d5854f5c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6c65fab30b35465568dea66b89b20b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fece452b19cfe3eed35a143c3ea5f1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec10b5fde22b09fd241049d3e4baac1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354aa249705aacb0b0d3709fed03749359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55da0183576872e84f816142e7aaf76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfcb161aef08b95f4011c3c5516ac2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b14f81bca2134aabad45a6dfd7ecf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a414421182553a741aef5c8d48b15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd562b7774c5596b196661c00706dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58df6e2875136354733757aee06125365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df80cdd9a2c2e422b7aa044fa8080e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabb4612a766ba02dda4e2996f00cbe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550d222ce60e43136ca22ae8c13f3e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a9a0d8ba3b2cfbed1f4e5dea13d03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659eb862f111c0f0212c8a24f8cd285370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193633821662aa9511d622b686bfe223371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68464a65c5192a81a69eec2f0f61ed1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5d59838189f17dbb2a47b37dc226a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717508f18e8c97fcd9b026860fc8f0c5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3a34e8b98f50813b06dbba471c301375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035541c1ae9a9af185d97dc2158cc361376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a3f7292f154432274f58d700da8a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00742d8746180b52dac1fc8c0a51a3aa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b666aa9af8a38394a518c1d837454ba8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1dddb3b25420c559aa0ab751dfade380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2d3ace74cc6671aba9ff3949e3491381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ab9e97bbdef2c652d6f0eb427cc9a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d51f5d432ade010e0632c87d521f0f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2c26c7ed9a940bc4ab8879675e62384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31d5edcfc10aade3494357943622fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1bbbe98c5befc2c139d3ba41f78b2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69dfbee57d8efccb4a2db4282782a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13032be49991ba7cd5465863181c3c5b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937c5a79b58b6e7119270f981a9034f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ceb9d1a9b1937f7a4bc423176b724390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60e8523b8eb03d7f3075e4a4dafcc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea973d53adf41d67b7461932d7de45ea392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ed07af6d341f7be6419c598f68f79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec06cc684ee5e546ff3700c662f4768394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6051931e72b54ed7a0e6ae531d71b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3a25edd43ab33b956001bb2f2d06396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1efd0e6e5d92324da7110c9ffeb9fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4956f3625dc6271b41eb868028c772a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ad8d93075e18dd07a7eb5c9f5302399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8545e6cece1d6b4c36ffcc0c5d13141400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d04d0e0b0eb69bf646e5b109fe1df401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ab93dde2ec4766ee56423b9f9d383402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4fe61300e67be0d0d398b8eda620d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58496beebd245dc63937eb969d04333f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a174f5b92db67cb67a4cb27bbec3a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4943af06af85cbfb9f04127f2ac86f2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2b31e45e284149e5201fde2153881407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b859df4e049d9434295302e39456f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036b9022f908b4e66dfdba21bb138f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1d1f0626757c44f610c5830c2cd28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346cc93a95c46bb40ffa8d7542c4771411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2340e81549dc61e57c4d167d328847412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8210afce0c48f8d18a9e1caec84ed89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9704495164511f7daf3830e1a908b30414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8255e0e62876608c7fb6833133bd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf0e7c5839ead58dc557f3b7ca05e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeeb93e8e9e515304f6f58ec0900122417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe5a79fc08a6796468a50efb65d811418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45776a783ae77fcf5fc58bf9ece6fbca419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d301eabbb7f82aa0141394d8eff8105420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40797d27799b8d3d42d4709000f86f65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd3ac091a4d187df3d94c3c80b6ca29422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773d6a416b667958d9975e73da98e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb1fd3a4166ba4e761dd17118d07d7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade11fd6a979b2e4cc2362efc60fbc09425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f2d3bdbae83878d77f6ea35f894cfa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8036b7b68cbf75c0a02e3595b3bf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199115f35d05bf632b0223a576dd8e21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5aa04200bf21886ad4058c1277e501429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a587e257edd46584fd2f22380d5e9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afc51f8ba7bf6e5a31dad321d8f07c0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099be74eca907d9b040bb05feaea6af9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13eaa5fa405f2ea2e55668971a12eee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae447391e641fa43cc9a81fe79c903434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df2d63ba954c0647a967d7d1e10bac435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f669acac2c02c7fa47ba4e04be8dcaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fc422dabf37547b9c99613c205fc5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b13ea9896cfdf8456ba2803e3b31ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a6e9f62ad2e4b9e2b7cd47f508c95439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32487650d48cc4ed771aaf3bb3a4298440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116660a6f9c9e293bd8dc9c8deffe1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c8aa0f73448fa9531278c183f770442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744ad8674ffd0b5116d9442d3d7ab3c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056bf655a720a3d5be08953db068996444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410b5dd83ea5617a0385eab599ff811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc7f8523d5fbd2aa890fe577a7d222446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da686fe6e59f9a2d01aa49256c684df3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744f959c109e9fc570734a1409d2c0e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f53aa901dc7414bf367912fd62395449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8ce3307245a44cc1bc9c490492aef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec2c54250fa94c9dd0a92a8bf6a80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238c21b078ee103972a307e33d9371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfbbcefd127ff078ffb95addeb8023453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b379216932175a5080b369db889896454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b79b2557ef257cba2f61492851480455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06be685a10b838139b5510ddfd0833c6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b4963012e0c5be8ae659d361809ce6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50217a75f6382dff0114b8767d8baa26458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffe1fc9efd93033f6b465e6d94c676459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d730061bdac7bda0454a6f9a4dfbee1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ac87d4f8e433255f5570bee40aed2c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2010eb999eb8596e3c15a9839a6af7b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a39a0b43f6810afd72d1b228614a2c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50645fe5c2b66ed46de83ce2c223c6ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f251e118c3b24f70d51d3ad86699a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447886215158ff6a42f439c6e93a6bd4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b37e0f69182d9893cfa6de6f0fa7660467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f1f81931fef554f6b9ce880d333ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587e1df6781205d10609bbd355bbb86469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55e7fa7c1bd0059595b84515e8a8aa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa0ca37d3b4888e0e6f251d33da50c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471013bcdb400d34c6a643d06709310c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e3881396333a7f7034d7f528c8483473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c65d1cc3450d4cd68852dac1fb1ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60deb33ddd2562d49de800cc33196a4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609d99d24400df779a7695aece0df03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb63fa1cfc41e098e52538e163ca918477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aad893a82fcf1938b3953cd9dbdec2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60accd04c9f546a36d4805e4edb0b1b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5af9c79fed38c9438491116f80f9c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059d3dbc184d569cbb300184386596a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea3c8afe2794a2f6fb5fa3bba3489a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0127146a82d45cb98ea8c24204a372483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae4101ad507c736e636d00254a1e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a4e58fb3bf7fca92b3783edebd3c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1512528e0e092f1d043589058b74c2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49304effe7e4f97cbc08799921f90c17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a32eb44da05376e1d3f06f1c7d7fda488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05009e48691c623788c2fd43c5a1d9b5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594c694872ad74f3580083c6e72ad4b0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d6169d3d7337a8d0de54287bcf33c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d8abda95ef235cb108bd7f11acff1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11185401403aebe03956e962354d808b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0e019b62b459e45c8ffef6743d372494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f443de84dbba673e7416b8570c4d1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9c626737670beb6cbe2bdb30aec06496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46734eebb49767c5751ed8db14fb492a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1102c4af694a20a5eb09324cae618c4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568f636412de0712debe1b3a4059575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3141ea668de592e5a0148c0115714ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4455ab7f34bb95505876c4dde8485501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db15bdd67172a3ea2bab9b1dde0c31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd2bbb6ac9b5dbff6d1204caad9765503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d120d2a3980cfcd07b5595f0e17f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddcb4920d1550a1e6e28782db9e634505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97018b2ff4970066298411b1635f4ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843a7b875b80e3276459d13fe8dbb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03729371611804fd3119260b9aab4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4098356c0344f7ec5337099c2ca3257509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6d54e9d87e782e73f093696a9c9ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34133158982d6dbfeb8e40747864f8d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f72c56cac7d2662221a7fdbb7a5913512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18d5c457d7d32ae9ca527cbc2c707f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c2db4ba36ec28f99fa5ed069fb47f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937715ef47844138f273cbeb7564cc5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05910d8ab6316fb43b019539fc1d5a8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d131ce95dffeb495e9b19e182038659517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44a1d706a546b9a5ff86d1c5ab0c70518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235d47ef39083bb6566d30de29d1e33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a90a95e2f424e06ec5e4c7021715520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e63719ffe80e0f505d07b4cfa021f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a2e5dd51027923bf787adaff83c97522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84135eee9cd2293aeb0dd261612e96d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5bd9c9c71f39b64f14398a444ef6e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceee734330ab46811d83a1014551d62525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bf8c4d923d2778300901ebe4fa0c5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6db9633f06ccf5bedda41272ba592d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35773a16c800c59f59fe379a4890517e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717be0e05e60729c9ac6c073d18837529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0fc9c7e6ad36c4139502439f9c181530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee5293d7aba9b8839302bc22c7bd4d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7d0a0b24309517fe6ab539a1066bf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df1532fd0e4fe344a75289812f78aa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095f2fd1b9f9ada78d3c446269abaa1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13743ba6a32a9f9d3a2acfc651bdce2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce363ebf069e46ec29510069b50550c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620a216f776f330518171cae4222540537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3cf105d3ddf22a953bf3d8caea77b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c801583f9ad138df401b9fc874a75539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc56f5dd538e2131408f54e7435ec4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f0ca2845fac322982677f3ced922b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1e4154fe7ab1056bdd2b775f5f39e9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d101ab80a8a20f8dbe8cf989fc300f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920c6d6437e2ab716737a734e916cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a1c857fdba482e728ff6813e6e98e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f14f1de1e584ab2f1d868765286610546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa941f851bd3c473868fa7401c0d5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51781399edec00ccc57fbb30d1e13656548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac7c69bc3e67cea5e5055327b9d755549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b26137f2351843ebf06e063874fca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7ee19eb06713eab20596cd2bbda8f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba324bcdc4c6fec353e53cbd01567db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93908d71c873c755371cdbecbd1f3dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e640c78e63026e76b340b5f7e6b48554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f37924188ca21e93a4eceab794cd22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf76ade718689af2090900821e195b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af08f87a7bb9de2cae17f937af58c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e996e73ef18b9a49d072607e400ff558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f45e434940f4ceec99b1543fd0755559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70419661237adeb87ff44bbc9003d3c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44922eaf85931dfa606fb0f0b873bf66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854d1b7ab39d0d961917db759f53147c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9cf50b72e3fe8a20e547e65361657563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f78c91dd52e525bdd9c446e1cc1b17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eaed0a96a6c40910fe3af0179d3a92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2aa4169a0945bfc8bb9feb35e1814566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946dc5e2c7873d5ba19a8dce79399f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e73b1b387f0f5b2758ebf928ae22bf8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5d01e6144f266398c0ad70e58c11a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad0321b54fe501b2e222a975e625da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf0744120defa7b971731cea5ac1c0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5043f235115336c8ce765c2c8e3725572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14dd388601c605d690db0b4d19b74c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddadb48a67f986b21d2ad0b8f32acc0a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e13ee48791004b6312b13fe82e948575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a846d480c3873c5d171aa2edb94c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb451a94307f79e7c0b5df435ed56c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c12770503bee4d2d2caedb9068f696578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acee89b7bc9f2ee8e7db97afbca06b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b760e2a29ea60144eb5f31921f5933580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27dbfe3344961bcadcbf949979dcc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576034a0f8d7a39a2157ad3d501c864582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c4d84fed7fceca9ad4ec09e7aff44583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1fc6d8e16aa0b77556cf7144d5e8e5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a7918233cd76c50c5e1b338578de9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4151258781534b34709e3ce65ca4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b2cff1d6f9580ea4213b58e5762d57587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647338b1106e27ce4909da02cf02a965588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291c644fe3eaa42b219ce219e2fd47c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f286a5080b00f764de7f1d34978742e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ef296a917bf289141fe3288024eea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bcdb39aa6ec8c873b59c3b1b1135df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d90aad88fe01718b8159103b0d03ee593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec48235df4839026d68699d4e5c2f2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adede41df912b03d8f1c17975f6d982595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584afed4cde3e9eae1373757da42f302596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf96f657f890fde71fa21255d12ff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49eda4a1e2fb165e64b028473260e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57af3f6aa121184634ae6b24c26432599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1f1f2b86dc5e9b246b489d01cc414600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e072461071664754dab6f3e889b5a35601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188d22f7906b93cc1c2c0559e5ccd0d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636165ada35cee5e69ceb8b92ffd194603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d1cf64d6549c08670ed954dc6ce3b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a389a659e6aed30fe41a158a6e554605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162451ec7b2e4ce25fa4e19392bd3071606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9b2f558c6a3cc64bb91db2dde1464607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ebbe00caf6200841b11ca2c7a1159608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b051b67bcd022d0ae2232967aa2ae5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65117eedefa814a3f347c3a88de9e932610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00757b7327f3973a88f7f8f5c9aa5c4f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374b1b9d98a27c161a6c130df66850e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af42e789358f61bc515fb7d12e53a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee4281aaf71d390da8c135774b0b74614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fbbd1b18e6674e73af750637cf861615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4df3f93c7650aab8cccd1181e1227616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e4c3d5290f05da3150b2bc930935a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41f3469d7aea735dc00bd130b5ebbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e1152e2c19b033e0747d1288e09c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9807003f54033ce1411f2ac190516dd6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a6c3f9ccc4bbd072c7bf23fe12953621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ad1d3a6123cc118547b5e8a7cbedb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb25550522f8a729b44ad3b37c2c405623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541af5cbf3003ba23c2b7735b153343624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecdac856c81a5da85e4daa2df2d7d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f450181e22d5db42960d9de4917958626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79404d4394bf8220373850f471ca7ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c267f36715a7465564ccfed8146131628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87054aaebd1398a64b44a0d951d8b9df629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb46d3712ea28293007e6a00ff2a6da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0604c427e9196fa93ff77a26f986cb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401b5dafc8879166d0b1af426d8b750632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf809f0009cfb1484a4f121a6b9fa2f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba262cbe880a3e2d20656103e1b4c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64c907d6287e611840867b60250905635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989715e7c716b21bbfaae4a596f6e43f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777f28a9666b6c23c8d31408379820e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a836c194f2f9b86ba85f737f0a098638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a14c5e3ba140fa59e30f55cbeaaa81639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d476819ef362f6e1b6cbcc2908a6cc6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9185d0ab459152d7430c281fe627df3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52037c4a19bc823ad69c07fb588f2ea3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333091ee250cce0548a8d028dd4a675643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbfb87ea7f6894e17be8f90fd1c633644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29236051185959b4c5966db41cc124645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635d4cb7ffee1a35c54338af8c76185646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915499541a88f6355abab6a5d82d5fdf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99730febe53ff7a4548c4059d6dc37a2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52898b561327b1689b82cda16f0082d3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac9d7740c7a9670016c4682dd21c9a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7419dab64be6e6e103ddb3ca3b102651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63624b23c9156c204da26187a8a414bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67907fd2cff37b19bdf16be39954f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170537c4e6fa3b148637b984a5b12e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0680de6816e795372f12e9fc7dc94c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563859d41b857157b5c8a36ad3e1a87e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7632e6925db25ffcae905c81904c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7a08079eeabdcd51afcbb69a8f71658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78caac04eb5925b2a4eb9fe73feb3c0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865500c12e3af8b4e5d4af053cef678660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa2a5de31afb17f72e432a9f2f78bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbee51567298ee4a518c5f1c8ee7d11662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b86b7949b78a632a4fa10eda606d84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb9e2e5d09b7d5872693e78719dab8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44505e58fd3203f50f3513a9a97af554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738e44f60be193babcfac438a7ef833666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee97c6a534dd665061917678cfad4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72b87109ce3f029b06ca980a8d237b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6591e6b07737acdf0cba9d1d23894669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aaefbadf0ac5fe1ee6296a55da2a5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5431e61b1be1da063548a4da658ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7f1840907764b2ae3718ec03e786d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b71e356fc9d0e817382b1e85f23d93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929e633d53a5ae46f6527b2e7352a1a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256ec86cdb1b3949890ce5e0b4ec710675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4e22d0918c005d0678582d5531b30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb377b9eb1577292c3f1a9e7c7f83e91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4f343aacd467ad57cb34da2d3dd4f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca3856ed3a265b5df94b07d8e2d3b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b136e27bad04c90adb127714ad9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2085d003fea6cd26b5f6770be75ade681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae026bd7950caa65771cf4d86e33a002682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a49a78942c64858bd971ea887d1e79683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909fb9d0879a24f6d167e24d6e16886e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5510d97d436febff6cd2be73653c344685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e327a8f4e2f6a392b3c21837c73b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68df918b968e99d18631826e3c0e89687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6ba7f009237b0feb0a9ad84c70ef6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86649078825392eef39036ce4c4f87cf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49401ddf7f0d2513100766979b0ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0425061c3e59540e1d96e94ec69bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4893f92d65eb081d9be397324f5dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c75f5472320c2cec15c6578d86c7c8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09f2a31396723c4b2dc70b4fc066af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25b3d7298a55ace5ef73154cf8b85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe490e66a7189adfb9eef8a85d9818696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96fe32f708f3e6ec86bcc6563d938d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261a881a353a8d465c2d44f2244bc7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2681475c08078886674ece6d468ea9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7fc8a03ffd2a88842b1c8ebb16be700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2671417b68e03f2f0892a8223148c7701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1e20a7cdd8656078607fa6ed80a55702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3f4ed2757177f07c7f1a937f6b3c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797699ec48d8597978708bad3be1211704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4852745f1d48b8a67a887f64132c27705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe29c7d04285e101811bdf855b980a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6343e0809929ce84d792b2f6fff107d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e7ae94e3a430c53734663b1ba96e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34f8b2335ac180a012e3d1aaa78c8c7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d6d6448eed791374d4bd5a7447890710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabe62eecc6cd4ad0daec300a03e181711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a7b5ee7b7855bfbfa4d788e183bc8d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf415a06688f5c7843ce1394a744655713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c1e66f7b4faa79be7430efec88047714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e7c61ce5470ab99aa1827bbc65a4e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589111368d4207fbffd30c6d413beb68716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840f00c9ee22a79057b6c6d3f8ab39a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e73594a2b1f9101d82317821dec1b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4683e69ca5e774f9dfc7bd43a107020719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897416b27c8bf79376a105f3d12d54b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde225c05160652bf691494a8f747518721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91348209e6af49358a5df75c26eee7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65f133a66698d914c605ac3bfe51dd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3db0bb9377d4c9d4c8a8f6d0210e5f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500856cd018707ed5d1055fff9505d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb3459dc1336663a23c516b75f3deb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b1ade2d06a19ddf0c07dd207cf9d1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da1e5ed6a7912e442bb87f3bb2fb1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b39c929f9a66fb6415a9190c4e76d77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a50692828a3111f9846683c01accce730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdff8ce3aaeca87715bd3335115f20731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370aa1d718e4d1d9f605ff58393b9d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3ab82c65948bfbb9c0333d55e3b8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724062027a7640a516df664e23e8ff5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d3ce126115d126f2b77b0e8e91ae1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e624be40c5201ea9369e2d38e22cf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1b475873d94cbe1e5b79dd494766b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687b929d4f2de13e72b0b6eaa1aaf08738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7213a6d5fc9e076ad8cb4659c81c216739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c0242589672820b4f1b15863f1c00740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6102208d91e9f88b4d79df75ee70482741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363d690c98c91e843b2d0315de94b64742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3986cdce87952e01886894469714c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6bd8800990f456ab34ca9b2d9ba34744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff91a7059b8a9578da166d75444d75e6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992af081d1bfe0f0ed53286d56cde5d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74acb49ce592fb3110a51b2e6705b8dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ca4008b17c5e8631c40b1830cb3ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75911b37c57a3a6758241d4925c9f9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57ea8ce9c0a43105262ab4339ef1c9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643642da49bb97bc5c3f58c5d328ea5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d9a39eba389f52927bc2728dd98df752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb64b48023db475900e1de84fc28c07753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0b9804131e1f3edaf6bd29c7826d2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da78e89f1c72df66365a7c715692aaf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c61c79d49f7c503fd2f0e98c414092756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59108eac34c7b4bf7e0a150a91901a99757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6cea016cf1dd1c960d3a060be9c94758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599ceb6e5e474781df9965c7d6de018759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de57b263756d971856de37123f1a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f331db381efffcfa5e9947d4de9132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c98b90718a047710784fd44f9626493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccfe010d2752a12f827558c52245544.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c24dd3194b961cbe2abd7cc0b89885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf758485130e944f63c2de4f0dfee8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99772d8ce211bcde18bbec788ec86c4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca18502ee5f24605c2f4c677c1d5638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d47138851a09d0522d4da5c3519f499.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d38d1f08b246c64739e7ce634f3e5110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbe2d1c0fc1c282d02281b97f2096311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6860c7e6732506f5efbf908112e45f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ba571636d457007130f436e7e724a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d01c434a2b5690ab1b69b4a87c58ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05133a8986efcbd6fdae0f2a29b8a85d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7d111028a2633ab8ac8dcc4cf3ad3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b976b1b7b61b550c5f747ee95cadb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb589166afdb0b13ed714fb32ededa718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f2dfaccc14c2ccbdeca47bc5fcaf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2adcf0f9c7761048163e99205bfea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af307bbe3d31f9bc88a20bfc775c0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00ddc0b5752141c325dd71a93b85b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cb679e04951f502c4534e6ad1985d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dffa693263c76ceea7727d0a1bee524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ada412891978dbf16bc75fda7be225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632f3d50c089679b854bc52a87809a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d11771423d044386b0140a3d8afe2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd49ca1374506e01ed6a0dc247e9428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99409aadfbbcc6d86ddcb4e0f50792cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db77a7ea1dfaf5723872419935c8d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861f478f989d0e4bb410bc0584463d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86e99d07289d0c721640127095cd4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0f4b63b40202325760b87860d837133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb35e663e373dba39f855c4ff92803d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee890766b0c3ab04946fa769ceb6e6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7b1d354cc5ba562602f77b85dee036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec40b8fc408f2a3b2d4eda7b55685937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365fbe57a64827fa40b9c0e0d5dd99638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897f5e4e81fd661ff1bab79073a53b839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b619fbf150d9c0505265ca88d2f8dbeb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cb58e6eed62d5711a599f1c4999fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d40e823d6372fcd0cb3fdc2063a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607103423764add6f4c40430642c3d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f563b32e7f53311354b36067262469844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0cd83b1b8711c8de4b94c590c2c8f945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2fea3b203f53c2eebb8a08a82d50d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a4d099c551be43c6004a7ed55719d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d74b19af23813c9e3ffbc95480d6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d11d9c683fcb525e2dbc3d7313193c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a78967ecdbb606f10cc100e887c2d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4cb5f18f010ae1a0cc27098eb6d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c429e067a8522d818d4ca4fe230ccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd918dc13ce060a6be99bb05aaa2a3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792501ec100fea7d9fceda295b9a9fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b05ddfd4d8400e033c2af00f7adacd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f7c582c279e4d323eddbc32aec5af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9d9a546fc28bc479aa4782e5de45357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74790dfd7b7a7dd8ef4b4aa6547fdc5058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eedb471aa45e5981399e5ebfc76fb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806d5b02dc5722a0f524bfb3bfda5d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e6856fa86318978c28037fe3d44c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804da9bff95a2434af19476874716a7162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0063710c1354420db0f4f10e579b81963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312389ee313d4fb99ab9aa1480eac6a864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2a15eed7d6742d0f4aa4b9526d9d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45f2545d9fc6a8bea2cecbc3ac9e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f254b2ae9eb7669715ee51d5de5c7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d5db3b8fa69bd31187ce798094cb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2226310a71a8648377dee91e3f67469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4e4b9124fd0c1ef54ec93e5a0c30070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a92aa98dfaba87b0447fbcae69e4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a41f187ddfa1e2eb9a656ee3b89ac772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec55c789788fe103d7642a2b5e8fb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1670e2048196763b913c29a167d4b174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf79ba275e858585b8185924e0690275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c569a125e61bfa8fee3cb0acd34a5a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be4f08d6ac267d777f1f1fca64973377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f24bd2f79db66c4e6ce801205f6ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662eef74de7c36ecc1c51c9f43a5ba2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da25dd4f53566b1c24810a34f0592180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527872df193be1cc4c2a689113fddc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080d4fc6d0e0cd2d6a01f16d48fa80882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc663938bb5796dcf39cbdd8bb314d4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73af2b7894d6f4e380ec2c779e2bba884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd22fa8df32401be9c82c5fb6daf8da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d83dc80f90333a19a8b35c5acbf2f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb07a9d5a752e4ab7993b5cc684c9cc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3b23aa4097dfed707118f86f48c3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c729c9de616d7981dde13845a5e73089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ace77e0f76e13c0fe45932b482a70f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460e2f0954eac43189013adb6d276ab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e3f28463059f99ca8d93fe92af62e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b98339369ea0aa099ada2187d0e7493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401df9384bec00147e9e0ec48b1face94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a71f0b78ad2ca1adb30843e736d5d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdebd1c2d4863842205b32398bac6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4963c2a08ea733284faad46a5c0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b0f53d3e416539f9d20e475ce3b8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793ac6aec5be4c5ea6f53881bb6550299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f65701b4046b80e868113b35a316a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1425a8239fc5dda3699082cb63c1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809161b27a075aad3c40562b066e724102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c56b31852ae7f68ff5f4386c32c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128401a944270e3894135e054cfd32f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad6827b26f3283b1b89e1c2831cd35105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a1f4e3cad6c4347bbe27182eea08ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b17ffc7ea6f726a98d8f8c57311078c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383c4b1bb4d84f043bb7c55b528d6c0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba7b608a2304d38f15866547d738a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6da8c9d282b4520be087264630722110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55ca812d6b889a90df7433eeb2ef7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c381c5d8a933823189cf2f244943fc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f94a88458a189b377785889ac71b82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48cb30b941c78a6bbd4ee6c375ad354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7287072971800d0834a9b9fe87d023bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b0128303a0871b8eee58e48306b3f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b7af471d81ccade9ac31cfdbb87db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965594442bb9c53c0e158cc2af1d1d48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03884669e4567a7296e31fd66e2c8572119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b588238f29cde8ec9ce17fed2b86d0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7058efb1c120872a5b0489d66a3afbe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2137ae57e0ce11a5de99bda8f9c669122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705fd0866000857843c7a0219dc25b4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ef74d9d28c9da40df58b9dbd766f7b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d34f2b0aa46f8d8f873b2b68b061d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2d1faa5d0ffc1ad8535ea7abb256a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d56e0942eb5fa468d75953ece2c85d4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f09355c22cec33b9d87d5b566030a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584cd1c4b820b96eaa92051a5aa8170129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb57713ca9611ef09778cde3c5a1a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbe55d19d50ed8f96fb2489444de50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159ce5b3d504887ca7909e2976fdf3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a5ca49a9d1806f0d99bd9f0881ce80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0d36b2e8f78cb7c621e862a1762cc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa730f158ecb3fdcbd879964c04a2f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832169fd96177b25e47a15f9173bbe7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe316ea19cb6db81cee9404e325d44a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5635b66862ad86d1bc92b659cb66d57138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294a05ecc5617c75a49afa2cca3dd1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d0803aad3ecb59f3917352df006fe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e003bd614975df3ce0bec0c3a7ad3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3744e7c1e8541be3387d6bc87ba3709142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1540cc37ac6bda2b8c62af9afaa42a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e19afeed4d3ddaefc62335c5c40038144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab589ae61cebf3ee64f8a02ccfb00f32145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d2c9559ab8c9ee6229438bde01883146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce78c0a8cc069fb5e45fa29ce047f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999035712c415c99cc5b3ec6e7d2ced1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09560597d9dfc569726e8cbc253377149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb9c981e8073c1501d6b5e9d33d600150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551438fe281cab9c6dd4e20b02d1ef4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066743999194d45f3388c9fcebe399a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a288653a61436aac73f5bc5fe1831e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8126be6de40536b9d6eb9f3bd76335a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c072de80ae19924cbcb813498f0a0a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a214aeca1ab66a8bbc9ea498730bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359978bcb09ecbdb3b10f414b6d1dbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31712b5049f3732deeca0552726f3fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95120ebeae0dab5ae602e2619506ee3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e6558ce53aaf48169ab18d0d936d9e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4514d6f7a688d0331cf4acf1ae8f330161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4634fe58f6de951b7a59199fdf6748a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4edb7a1eadaffff71021861f27fe07163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7540c2d3f62b16a272686c3c13c85d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e3f30edd56e3788fddc6308eb56c8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8969dc59fe6edeb5fefdfe715531d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1040a1e66eaea155da3f23dbde7bd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaf1150d4f674b6d166f2ae7629bf7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93b0ee74a94408936bbf5df4b0277c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e211afda3899e0eb9bc7eede32b17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7581aab6db4f83b139543a0b30099268171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb0ea01e81c1e5f867e6ed1e6e4b83172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c2687ac36a9b5f7e347355b8d3b2d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e773ed22570183d8730a3e78d0397174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4aec67abe5a3badd52bbc84bb71a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e7066fc6ef63a912b0d142874cf19176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876cb095b278bb6ce15a4e84c7ec645177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a75a608a6048abae843161e74ebc03c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eb7b25b67fd19f92d937e0078c21f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf47e4b12a1564fe37eb75266c4691f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ab3dfd11ef992d63c36cf51ab4a6c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e79ae53eda884721a3015fdf89bafd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ac054ef687b6f10c1ed0aeaa3592f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163744e6e2ddb2bccb9f1850420d98a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8abe5e170911212c28023a47b532ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3aecbefaaf552f5c9c58cf579c85a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef66658a132bf793753f1f6007361b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a03a08407f19c8ff62946df03280cf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1c8c04fad57431ebc5f8e34480545189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba5d4cc3de040d02e937c120ef70ea190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fceba4eef5ec4d59cd3b35494336cd2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d02e47a05bc49caf7776aed3451c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c90714a5ac6805f719e89aaea18844193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089c9f6b40b70152137ddce253db432194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6270c6908a9dff7836bdbd43a30de195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2478ba6092489b962ba406ca624bf8e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8136cdc89a5fb165fcbaaea18da9d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d5ba94b0cd98d61a107176dc59045198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeee1340100d41c79e3edd52817780d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362d026e21472b498efc551b657354e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b16b506691594fdf54c8751cf682201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e36efa27d079eb2bd55f759d02279202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595be710f06105aaf173d76d698c9927203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1695e69a3588f33c06561252dbdf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675fbcdd807cf42c0f47b18a11c7f1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c6205b3dff0b840dd0726f7b0ac78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d35397a7632ddcec5638dc138eb7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909faf307c3cd60abfb9bc86641e124208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7926f055fe27e5abe5d1c0d5d3ef71209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c05f5dbe402e84385166528d98bfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c2ad76fd90288710727cf12b326a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20412933851637a7e4b8d33bda8c309c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f89523665228115c1d4ad3a93bdfe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c9ef0d85dc8931ed05af4fbdd89b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314930d3d90301e98eba65916ebc9b70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95e7702990fdf11b776ebe7d86c1a1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d3fd062778127e2c2e2545c3431c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becea48c85908d66b636cee2fd098b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c5e16b458332c3b02be9df22805a9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b78984c262c89464f8fb8ee5485f5e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b4f98fddd56e8f2bed5b387873c8b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708137260173647f11235059cfe2e08222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c53dbf79765d953924b0b76749ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05debc012ee82eeeaa8e63bc3f62c7d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e3e384ea19ca2b614aa79fdaaf58d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3f573c9b49aa9fb809fedb59aef49226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07694f2dea5a17095723da1bb5cade42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f8bd528d21c99af5a736fbd774afa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe6c9a89929c234670eb0035a3bcf6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0df371d9228a43a473e1343c90df2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e2de13d6e0ded5ecf1dd18790c69231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e518f2b454b48ee1b1b32d3bc22c10232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3a5bb9aa93e3772f5c0972de310be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b8f86a962a999e6236b207a7b040c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f076de1c32c5e643d91b282887d90d8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131c54893dff51758cd5baebf4c408236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd424f0bc6d573448ab361b69db950237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c3235f47afa9a9fece413db9c7658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a77b569cefe2c083f3d0a80d11f168239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59482e18570262e2c7be4151b372f86240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc131b1acfcde402af6009e03735a8bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a916d53b3af1fcc545c652eb1f7af7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b2174412e627046f17855686d8bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1901782657e7bf5a427a619711c1bb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6e1d0c65510c87efe5b12d6ec11e9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ebbca22427ccac871b22c81ca1cfde246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfeeaef2b89153bfe9e7ef8b3e3edc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5367f95ab5bdd9dfc39c73a56fc3c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d042452dd1df12825b36e5d9d18f3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96c1162d52e4579e861bdcade0ac03250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79441e1fa40ee354e42afeb6805e7a14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa31229b6481f496a991d2c314f038252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d2cbe2db92df1d8729e52dca527fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd74dd4b17854a1db29fac9c1b2d78254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96347110b7f92972e741e01f686a06e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526b707ac0d5c1ed4c53df923b60717256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b8552715e4e99b28713db76c7c48e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1e829d110567111be2dccfcfb21c1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde3723fac428c23c1ac9a37894c1f80259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e81de0698abeedc26fd6c7bef0f5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59eeb83a1c9e8d59b292ec909e8141261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f897fb04ba955f4cb2f3044e6c1b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830ade6637385157c3be4d41482c94db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a33591514442b7f37e5f8c8eaa2137264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30ac75d36fcf98d4627ab8c04913d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baf3b043698728b7c9b3693168ee32266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3f709aee31c2386b1c617485f981f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ab6f2596c9de46ddc1193e2269f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe7d38b9725fed26e5f4dbf8426e6c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918d05fa37a9576b635ea5eee585a88270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d716e14204954a51c62ddb362548d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d863114a9305ca0a1fa95847cb4ad2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee4f88937ad75ade8c88a15427cf387273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feebf4edf679d58439306b36eefbf7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030744861ba4f568cc1fa90606748f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c63a40398d312b723b470471e1f0d67276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24724615ef3f387a6e6e99550eafaac7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bc24dd40ac46aa917a43039442fb4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1660c7cd63c58f5c92aade7d57ef2f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e95029da9383b2be42af9ee8e0f14280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e7853b48e7022dced6e64956f27a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d905ab98aa0397a4fc488edd050eb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5f435a5a9bc8080e2594453cb28d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e294412113611e1e8dcb01b05f4a47284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35872f7dda4dcdb536cd9fcf906103c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19cef78af3c3c8b920bff07407462b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6f9745e2fdf4b7d8a34e39a1dc1660287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d569c96d7e8c09cbf8aa1cb330261288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e34e2b1b2dddc5b5c1dd714082c1d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bf4f7988e6e5782b7bccf161a5879290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa78c48a1a772eee33dd150dd4a3090291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44f5301bca76e57e58c9b61f797acb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b42c04cf4ccefcb626edfa67ad99293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3005f7707b44513d3762acbff51198e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ef6a980fc96c1367672b1658739e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbfd49c353cfb27ed68b059aaf3acb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c9fa3fa5e9f0a115f0837099ff891b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d8e363c177621029dccc2e0c69d4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791da158e258c34b0d5bc62787b3eba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f03548597a6f1b918f1d3319bcb8f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcfa803800a1aa863df628edd871935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1ed8c3e30f57ee928eeec761022b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06afb4f050f7fcfedaf3e017c510cb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e625ad3267737980c01b7af3cca6487304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a6b76cd477cfcc5b9b851ca91e72ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf1809eb482f850b12443066a587b2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d490725f318a17b7ac34b580e8c76307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff0c0d2088f5ec4f99f1e9e40bed09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873fb6271b166f149112c93d327de8c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780a8384a48bb1817ada9af0219007e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771e533c8413abe0f887947ffd55237311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c32ac7201d5105e8ba43207c88e7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7de6064a644cceb70c1007d3b858ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d1d066bd89763aa4b320391dd29e0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4803e693129e0470fda1cf1d4064cb6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98347bb6fd67b351a1244f948a765b0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aa16acc396ed9a5b412ae49a2ff0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96000e54399a383d69232e1cd53e7c9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e2442e7bef0cdbaae9a2f6c33981319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bed6e6d17216aa1071cd3fb139f76320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc3da21f6a1860976bcc8b5e745dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f95cca9cd8436d78cd119028707c027322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a091911364aaef2e5635e9dc933505323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd1932d513a1b0d34fdcdc8011f914324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8557505d203b98e1bc0bfe17ba391ae9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40062c95b6348ed2b17138e2caf4c09326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0af9cff0da998773a9711bd44c7a34f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ac3e7fc3a1471e36c40a00888be50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0e14d0028b476352e37ed4d82ebf7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8d47a743f271d2d3f643a8288282c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b032a497b95dbd245f0febee4a7bf5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac112ad1f38fea816e8a9d07a933abcc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd030c9b01ebb3dfa44fdfb1346fcd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3112b9589b9d211a666d5b8a7bcc4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3f0081bffffad730d312718a49291335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857462080399d87b1a51baf65a2979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ab65178a16d286b47a8801c5fefdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a923bb13067e989febac0630f3a8e15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa09cbb3ecc7944147c4558d8b2f7a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0581d0b79a58d5d59598e623b0c0aabd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abeddc4df7ff93c6591b73af156bd7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbf6c228df2dba9f04448f0ae5e1e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04836e0243fe3d16c53cd2f31f7a2c6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442ad5aa7fdca89e788b11c903eedd5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e51fae8c223304c5b2a0d88b34c59345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5bedbf53e3227ffdf8c1b84c282a1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e39c10ff9bb422e2a7d3aac2876e3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531d066c43013f41599eb43258be1fc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cebb088a2074665339e313eb04f828349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4691796d68a91c4512ffe329b81c109350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d924513ed12a91b5b09b74fba4bfb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4579f577539b12146be008ed54a78c6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42941eb07a644367763601de660eb788353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750f7c6e9a9d629eb5c2ce503cff5aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533ba6bce803a86c03c98804a646ff3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271116b5458665246ddbe231e9ff83da356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988cca61766eb207197ca5f6fb42ed48357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df80aab9a71a3b9e91af3c9ae1e56f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96cd7ed67a21eddf7ea1a873328603359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68652930e4b8622ad74ebda2e27f3b6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eda14a58e5c39ff280df5f2e5f451a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c06b6c0348505e1abf4d6cc2f95b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877ee5db7ad1a4d1b008fda062c870363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c68eef9737205ead8747debc7f4cec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50ee67dd0945fcdf9685cf03f9e7c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ce8f0e0d67d661dd15b719e433ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d723e864470abe20841b6fe42acbebfc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979788e90f6f9b18d2201847679a5b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7411dd8e6d4e4e3a20bea330e753df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba9cf4c9111b6079f5fbda062141f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99deae2ea62bcf93328575b5a623fd0a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50aac5b6a9be04554b4bceaf4bd409372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcdf6604ae3824b9e3064e11d4382c2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0affc821b75e669e7efa5a65f9415d3b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b504d322eb4028252f4703fb0196f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2cd60fd076bbd3aa8034008b790aa376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979fcb5ee39a0acd146b72dea96c649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475cba490cd51a72f40366a5525e3c1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2751cb6952b9a4678f06a639efefc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7958ebb96a03070bf66c1f86611f11380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ef7eea7ef057f9483d6651cfc1c68381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830071bd59167eac59b1e532757cf827382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58e2d28507c618d8459bbad113f01e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a083eca0a9086476366692258e4e8bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a81be8792e21cdfe9b57c3f096f75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9426b30fa1de8cbed8ac8f3403ed83c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305dffd7bda9794319e233d41e76cd0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5603dd4e9490cef92ab7c69894db7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365274888e73796bfc991924f244ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273239a52fe225508b27486ebad2afc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330dcfa61b40d31a09a96d268375ac1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a43390f6047656426f439fd08e320392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d651ff802595d06a2cf442bfb868d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a6ba5085dd95aa2c038b2a6032082394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c590ee241cc9c55601f9cef8a3dec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d74676fe4e17315ee9d52288457f328396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92af616baadd45da99e3f724145fadc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdf6b8ecea0c524be4f471e3d83182398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3000da70f1a58d57251555dc1aa3a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df070b34f3778b3a36b82a7b8585d6f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5569f153c7d2ac91461acedd71c843401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28853091d5846da5e4b1c83eff9a6e5d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17e58a53576654f4fcfe09d69b569c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6ebdabbac8f072fa765e9496c0e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873f97134f7045c53fe25cda208275d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df355595e5e8d65ec91c77e64ab1f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6bc72e44b5c8eb8a1f470d8b27b01b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d35fa39437a4ae76cc4c5006a1586408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a91d76a128f92aadec90874059413409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5061a61aee56f467bac95f67d994a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abd38c7d9ed0f26bf7a831fb9a393b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c18429841d76fba1dbdc8993aabad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533021532095ccf44b2c2b28ce608bc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fb993b1e6c06a40e085c4506cb1d6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0648214c6e52b6d6642031cfc4ca9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497a04cb88490a1b5b6c358efdd4f3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1467c477732250b130328a713b3eaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12bcca0cfd5646a2a17bd2261945c0b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66eb0e20761bc4241e91cb830922665419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e481d43a0e40bbba95b492c6a78adb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76374e21f2ba45cadd7baab584d2feb7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9c8608f6b69838c73863c10d6638422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774fc240bf78091684651784315d832423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9cc9138919dfe938d9c1932efdf8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e140c5c14043921669cffcb61fa7d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba78b1e4557d3ccec72d3c88ee7a16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111bac3f72ff15c7537a4da8bcc25039427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfeeed81bf32e22985da401f501edf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7254e8cce9e98ca92624b4c330dfefe9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16ff19460354385f07f732f0f5fa4c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494bdc5350862b307eefba8554450d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadfe7485af67df131db754bcd1c9bcb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a4884d5237b6b8b525ff1eb101761433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d4874a1762e34d5bb2aafa29ca0a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc161a8c5ce30fc1dda190a755796b5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a031db6aa3113a6e38cc7fd442a86436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9350f27aec40e5bdb4e95584fc99437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74231f233492f85a2fb716e0c82fec1c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7a25f2152e3f16db463145133f1bc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49665cc0b779bc8a23acda9697a6c7dc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5653b9a70421194dfbfb2ea09cdb02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16be31d695ae57c6b630e9c09e4cd5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab9f4d66a646bad3aae64d3c503045443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8809bddc3e418d7217e5727ee923c5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ea1701e7cc2c762669a6eab678990445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b87d8b23f0c7d2c9918d606bd073c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e61b15384d3bb53c19c771c3185846447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8373a9cbeb4cca05e0898ca8ce215f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2756b982917f998ed524a6ccf8818449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d71f5ceadf7e8756e3eb9b437d4dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e882a076c3273655f41860def8314451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c112be558c2b14c2cdbeaeef0099bc3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc675e9fdaa64253da01e098bbf3b4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51649fc4723e0db061cd883eb20e32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d9b005ddf6381b44dbb9ea34fff4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea4edaa39ab969c27697347558d00c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e498fd925de92346eede510efec6cca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a9ba7095cd8a9b596291b0691c3e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67761a982781165d444702ff8cf567b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1919ece17b97e569081a341a2c389e0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de795b30e0b05b8dc9984313d57a40461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5cc64eafd98e70809905b4d14e29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d79be11b8e55c3db2f725c893d12d4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a7692f3cc69d0ae8f7edb182b69d43464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93432c320b2861191e315a78a70b89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24bb48af209bf68c3aa3312b05eabb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb5edb4874d27a3fb7b268855ec572467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827798c326a3338d222e72e190c74bac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263efce671f6af7a36c89325d98d470469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7268690ccef0e2aaa33619ba225c487f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfef4b5f060a9e4874cb63eb51baad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337199027076f20bdc61811c29b4f89c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e74b6e42221bd8812dabaeb717d10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a320e6aee320427e344da21b34d4857474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e3fa28f080cd4f578cc57500699f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4027c6169876cde413ae1ed6681778b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1aa4b9df89d873377917dc9e9d1b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e29ba4296382c4d0f22933014a054478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aceab66212e2161f27a6397b79f1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b693ebb75772fc79237a4837c2d30cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34585341c209423b5f7eb2ad190c688c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e33eea0012ab9a75f74a2d42983ae5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475f83c9398170114a9569f2e9bf5d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d1d594e98a7ddf1e5ee758a0cb554484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e375c272e43904c9a8e9fd531701ed31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce965d18f1294eb895a06f313b4801a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a2a570aabeed98973279d9bfee393487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17a2e0667ab54645928c02cd3c20b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a220d76bdd01ab1117b07d5cc91d44d1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4301a669154cab9d7f6bc01590326f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48264f1c22261abdb83481354e95abd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf211fc11f647390232b1c05c68e16492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebd9b7ac4644e9e8114bea01092cc8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75187ab7d62bb29793b1decc499276494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51874d329aef3656daf1d67dd5a905cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c384751d7029c6a93866f117128e95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e046a64708de89135cbd8efcf18e5c3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df804c415b22f87d0367f27ac00cf274498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4b6ebf8ff17eb0c0e43af3fb601a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ea922498b354edd70c11f91963c83500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc5288d48628d3e477cb511f373ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b7845711940ca5d539cc0e9099560502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e77f743ba507e2ba02abd5099ab5b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293e4d57943bd1e9b502cb35f133b41504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472a714f3d37f377f4e3dcc13824db5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e6a38d0b2e7d170552e2885c8232d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737b7df5dbd592121ea9e25ae9bd10b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd1829a6ddbf420f0789ab766b048c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b558028f630b2dd638e99a90885738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5685ebe78fcfa6406ed635ba43a0fcf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578f67e32f928d67e6c41c34d7206fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361b862f3d5e75f5165ae2e4c1be5982512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97483e5c5bc6688c7c0cb5305f08e64b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddadb0318e9ea6bd36c7b8f8eb2f967514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f3a88aae3254538c8a9cffb6d6690515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857d96f5aa4f99621b07944c2bde17d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90380a19ead0ce6623ba6253b79f3cfd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec72267a503535767754e098f82cad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c62ee7ffcd7517a04a4fab7cc324b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda717f1dfa18f7b60f79059283c283520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728e4de6459ceb6c06044a6c8dc9089521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f14c59a6476cf05cfff528226cd78522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e841536bb195a30534a8ca30eabdc2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cee960cc205af44a33e41b97d1a64524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291aaacd110954a0002fd173851f8ab525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee75f49b090fc06b4e2375129759ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85968e73ecb31337177b340f4d0db4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c134d7d6d04398df325a007aefb7f71528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d8f864031f3d215acb581c91c2f1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134afc0772d9c6f2af3c89e3a47871df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf7b7fe56285c9d57fa0dc0edd6f64531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017654884a363746d1a1d49c061e4c01532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c58e014902c81e261efc262f070bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1b174d02351adf13c06a3c0cce877534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42ccee1d7ac792203fedfc6ddc2b49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04792a25a1a10b04015eb16582b099e4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bc33a9c89f1706e3b3d0b5842b998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a8edb576178c92ba3e130f2bcef53538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36aee9e1e47efd46a69afbe29dd5b9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd99c04eccc4d2537342abca90326320540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e787ac0759e8b6f0859f70771be8382541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2598f70f6c0f7b5257054b90eb49a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327fa5b7cc21498419f81ff2d73d5b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e236aae906d752e0352194926829a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092b906fd5c4abbd81b4711304ac935545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560dc4e9b56afb9c122ebba653e9d78546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d15bddcd15c2456109433ba8bc5b6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f950588d576500497df3e312db0e93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623d61388fa71f99bbbde698c0dae41549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7286412ed72994c3e7dec3306f706550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0206c3aa67165f4677989d0fe019d0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90b1b736bef19ccd3cfe6eee185efc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e329a92534a5725263de263e448b8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2838f3bf72f6d3ee81ad15e15ea8d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb208995a7d4b070835e9a06caf87ec2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ef0dc6f43494c5ef6c67fd4d295ec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dfb3d11173ad40ccc5900688f37ac557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b983c9e9493cd8304256c292e3c057558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030a18cdeec787bfe5fb9b5fca6da25559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e641d826da45febcc023f40de51eb5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d25995e53b01a4d2ec0512cb59041c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e6e53ba3ccfad9b9465a32869f51562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb4a56a378d6779654f86abf32ef86563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa754819c6526e1d8d9dad07f6276cb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64701a9fd294d079cdff43a23f6e20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97215732216d4bda221d2edef212db4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8d5fc3eed2e5404ead8cddd03cf1d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f567367cc22f8a5716dda111ebaf54568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b104b5d81de391dc27f156c8d1b951d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246379a9f973db451020594fafdbe22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ebf23f9923bda326bd2910912659d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec96eef079bcf5a7d1b6beb58f9a1b33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0bcd1fbc7b09c7d9860837a3eb9357573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ddbf27097f658ea963eefc93205fa3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098322910f1c12dbdbd8cdfb4821f6fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf348634b913e6c5b61a55630c8323576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f286cb2cc6aa00edd8f10977f9d20c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1759f51d4788299de8389a5613c9dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166bffbfa60304fdc97823116a399c6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e8dab55eeebcb2aa7e26e7c828400580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaa45e342a7bb4cf1e7c99fd5e3c84581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc552cee6c4e734d646f26abab8a215582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdff61101a695e5b7be934c282d7399583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906dda3ba1296a61f9eb0f807ce1b5c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e550f808c882c92ea64825c309fb0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbd0b383948f571c769eb5167bfdb1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9bb45599eb109eee5d7d3d3d128c2d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5900cb1bd3e1d8a9b4c693a554c7913588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f1a35510d3e8f92aa636b3a38b253589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6553834cd60986b080e8ba81a4707590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e7ed169641a1f7b18eea13a495e22591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d3caf139130b389305031b36479f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297b475f9f4e21b9d959061daddaea7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdae260e412836b6aceecee982ab82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ebad06bf5b7e30ed4d0203abc992b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c555214a2cfb757b052dae277396b04596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61f847b566d9d6e382e006f53e97bae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081f6678363c029e93dcfab25ec8bd5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac28f5276fec8f6d4be60f4f1d836a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45756a543013d6b23916557d9e74661600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8928ffead2f5aa79b4c589beec84510601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3039c4c9d02b08a2cb26250f13b3501602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024733bcf9e9e7c9e9c66c25cd702e0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f12a085ae0ab4b6c62b093999dd75b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af144d7787fbf5c415a45c00a4b9e42605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b300088590467a17a86fbb05c0d10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650314c04adf04e9614baad5d6993e9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78196245be4708a519087eaf8e8be25d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de744fbb5a05269e3bee40188a2a2be609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755a452ba4a0de1783e16663639d0d9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f31ad42a3e11bce5ab3a93754b8cc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d25cf2cde2eb99be57173df49c28f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282a0938344cdc344b3e98a6a70c45ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1c32c09c2b44afe5fa288db3034f2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3db50d386472e60bd1cc82db4f8f0d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf93e958930838b8cdf74d42496b17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f46e0697a58c1afaf48d1d7f7290f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6268952e4d9e37293e02ea09bc046618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff2e82118a79d16203d68f13542d56619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af114113897e6d0bcd5f21210e325620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f02382c5fae2a86f3db722b832e260621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f96ce8bfe1a54fd1a5785c3528925a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134d90abf2b7d1c2687a56adac8fd12623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fde8dd9517172d994c028980db689f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e0ef0521abbbb6e2d222e894ef419625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d0f358682787319f71698c0154466626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636648d95d296b310531152e90667c81627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f844b69362c2baf62f4be27905997628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e2b3bca9cad5ab01d4fa9642fc8cf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdce1a37db5d229d89010200881fa7f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5532c1e5f95e351efa691da95deff5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408ed2ecc6d3be2d0ba7f05cdd6c9b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746ebf4e8822f090b97c22b6862704e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea16bc392b8e50f2e1150f76cd1edd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a91cd1a2c77e161e517d67b8dcf901635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35d16135fdbb94ba56f024582e355f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd16060eabb43c76c1d80dbc1d26e26637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21c74f7e22e610d86b70421fd0507638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539f680b3f0af25b81404890bf000e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe1af68acf5608842183ad78bf421e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dae57429f7c2b872158358532b9d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf39e0914e7b0d0b8aec08a0926f2a0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff8b4e7bd424ed3ac7913dc17340f8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d88a1cb8e9d111d1c6189a87148ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705a073e5a2b5b4a10b04af7c475dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b0c972cbec94ee5425ee11903ef93646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658495a73bc0c07069ec0810db75860647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c452135e572edf461110e96b70ad3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c15d74a0b76d266242f5d62cbcdf98649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3d1cdc81065bbafef928f4778cb06650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a3e649c10cf7673c8ac024f668e65651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60351435f856500cdf086ef5dda00d3f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffa033cb233eb45c24c43f440de07f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2578019c2e7e0c337402a1a3f6bc483654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4a92fa9288cb8170d6eb9b0bc3bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd701cd781d251152f516faa05fc80656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fd2035cbcc5bc2415ca60b5312c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156170bab06c748246f4a3c82287d70d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ebc2f63f01e77fbb16ba2e514f12b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1878af589ae090885f5dc378d8277a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61907425ded23b2d2af46bf77f486d2e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b985b990328fa38ef784be5541d84f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adfa6f93b591c529815379900f66fa4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ffbc10c521bb3e6f1aec15558d0db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aacdf5dadddc99e641dcbe5db7e4b01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20d18556b127b3ba8bc45602eb5c70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0476e1d2c87ab119d8e4bcd5f0a80dc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaef4e12ffb88d52abfb1c1801eb21b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480b131dfb71c66f858d6289dce1581669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dfac7c3a682f56552b69842c00ea3a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bb902089199725172bd9e5ef27846671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0109611756fd31d4e95999b8342999b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0237c6ca5a106654c0e0879c10603b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9990c0719ac7760efed73cfc48f3e97674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c72bca162aa2f63772f3d9822a348675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc84655b7fd03f0a1fcf61e675c67ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebdaa56dbc9897efc722a5e1b7365d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90587f5c9f3a4ac33b512d78a6573eef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6de1feb1b01359c915f9ae83f2fbb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170cb25d2d1cecbbacc81a0a99c732e3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72472af3fcb15ba02f7b266a3067538d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbeb98b05a831e91b82671c1387cd0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622896c3d0fa07ef07910b70aef5058683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11345a7865213eb4fbe61edbf6270ea8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112ad5e34ddcc88e99317a4a4f7b580685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e2ab92ba44393b341d4040135b8f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2833e8f9d30d55ceb42267dd7c0d68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036104e44967a1992f94b59475835155688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0461cecdabc737deb7f29d55e5219689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5222f2981cfd5d6f0e582b83e9dff5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846affc6d354f5e17389f95e2654ab9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142269c031b9e56f833c35f7b922fa57692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d8626826c5b78a0963cafcedfcde8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2edfa01a9e322d82a5ce6c84edea6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dbb96c428170c9fb09c0ed8e4c944695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ecd75098ddd3037fd308cec3c08f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23601129224c593df6145e4e9ea51817697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5563ec7f136212720d95b0f26866b1f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b4c7269c5b63f225254658d0afaf8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2a855a96676b3b75f736ea094a094700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e78fc64ea73c0c6afe04e886d375701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e864a923730fb9e543597e283f8dad6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51b51d1c9e61841bde4bffa7db0926703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb127dbd4b79e72ce8b59aca3b6e71704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a3b862c35969861631cd87c9d95268705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb36292ec2dc26e2ea6a96bddce66b3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c9573ca07442e7ce98757e10b304f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e5eb8bfd8c03addc34875878544b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89946c26c93744c58dc4877c09fa48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d38c8ee309e31288f97185dccf938b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4a4665fcb80cf1993c5e1fd93ada0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ead6025327325bedfc1ac1a8d52dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ea59b6b3d587c057cabaa9938d011713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c6a1016c676f4cb0abce606aaeb2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1752baef7f0910782a0904712e89ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7fd73af82d17a0b509467ae30bda7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314aaaa2d7ae77795e3ad4854451dc1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290404d95c0396e5cdc22ab1d37eef63718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcbe908d19225f34d4e8320bcdb81ad719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea39c92a9c5cdd0be725348ceac872720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042863276dd8db8ddbc3b2f1d67bdf9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7d88e229ce1748637d22128c3dc0d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44662a0b32efb65339d39f27e5191bc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17dc04547f1799354ed676dc6eebbcc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0434550237cfecf9f11b748295dae7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1251941dec1746af337d22698a33163726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9264e2b5e5f889dfce31100261aeda4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d89bf71f1ed021932949c1195128e7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07a765ec984ac6cd7fcd9a314674cd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb4e3999bf540c29c99e6b788a3b493730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6a0d7ff864f96490cf8f9be407fc5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ee531c9abf338d8cb59936b7c2534732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7f25494d5634a3b24f18b365f1423733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c3bca03d7a5a3278d2827c0d17fa1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea70d1c4f1fd3e7d1d64ad7f42686e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5cb6c0b6b52a4e166a85c56c97de2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499bfed0deca49e95a503d9dd85286d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcf7834adeb8d40ac2aa25b93c8097738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366b844f4d121df3963279bca176b49739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2fdc516a74fb05d344fff00574b36740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ef1b758ed6d2b3a146899b0524d52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be715715b192eb6d00cd4b700488aa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888db9f51aae50f71b2e288e55efb4d1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9da538b56fd966074e67d0915d8c54744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee95b2e53b6d126e8504f12db8ccc72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279922127d49b314cdae5cbfddf76aae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1876bea4d48163d39271600b0d684e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ef873086fe129e0f77eeef407630d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb57c5be61750f92917ba906585053749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a1de7fd126212ef1044b818bace8d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef31006b56fac132d5437ca8862542751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b8187cca98bd7f18afabe72ba2a54752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9004c306694b6f939aa593f2bea6af2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd1e54fd961eac516792b7084e884b7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77520e9916f6388157d8f5988991a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74aeb654510b3c1ad27488c0038795756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035eb6917aca3d5b9567751483e7bf24757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310295c183c60146d5c3150b27a5d8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56dbbcff312880ad9592cb043c61870759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>