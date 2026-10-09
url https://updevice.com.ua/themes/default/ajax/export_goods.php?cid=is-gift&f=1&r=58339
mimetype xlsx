--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ab1f6f7db42e16e3fcc5da567d9e51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67317f8f7073e0f49efea7869b9f292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2a5bbcc7b38f24656cea8d32b6ca53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f780ff6f4a1f2f5ea75d051179ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5a44114ac17e4ff19ea71ee54ade15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d0d29929d8e342a2535d5686227b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8a27b2b5ca788101d0ce8331c4e407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093037b30827a39a323f79b4181936658.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138efad71490303014e139c0615d50e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3c3ba304c8dbc7fba5dcb298bbc7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd7c74e8e9a70da98666f8fe85418f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5188d97dd6a63eac98d0eaa2a5ae712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c9f2dd1ab723ba72667849b49741213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc0ac93dbdce492b92f8807b775ae514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d4a99f154ad83041e96f3a95e057515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b14d959fc98a856836370d29b409116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d0ec6c8e0470fb7b1abbf7edf3bf417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0336b137573e7043c3f2f98eb5a6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a63ca3fdcc483350875848d10bf920119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158904335ba3e4995746bed49fc00f6520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74828966cf720f6cd00942b2d324ff121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50fcb1c9c4ef6bded50004e7a6426622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e3c06386d2aae63f3cfb96c7ed64323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea17e37a06308333718db7df299b1124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbda78a41ee867fd02632714a4f44be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b7b3f94cbb970df96ebde6cb4c1bb026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5f4ef2c590ac86e74c8f94ebfafe527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361a69697c2622ed28fdda4f25bde6c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47675fbbb57e8ac4d28918b9f99ac30729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e58b8010687258df9a2d93015b47430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfcc2197b5c0aad89d4d6f2148b7c3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49551091d47d73677d5fa5906cddc232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b45bb9263936c7282be468aa61eb7b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead841277d96e7f2ac16649e011ab1a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596d3b585411efb81ca9404f00d103d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03337a910a014744f82a22c73056b936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd4b3d42c02473aa9d458c78147f6e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5473b2a1f896704410b86018a360638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562aa309fab79de0d54ec633f4c0c8739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fcb55917258a4da6fa600d5f54a5640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f20b89c3452050fb5559bdb1600241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1797e3ccc50b13d25a897a201c53fdc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a501b8b7f3c166796ac9fd96a38ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f5a09b5d4a16c018c11fcf0a1a24944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4350a4fd09fe2be7272881f6830ad745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529664f56c48790a09a365db7533695d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1064417846350bc8f43e25bf8b9da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7fcda08aeb221e10726be99c6433448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99e3d703eb5c537d9155cfa1ff535949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f4dc78a05799ec89a676924fac54250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e055745f946b385e8f5484533c94c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77135af2bad95a608e2a6a3c10e196d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79b91f0bd596e0355f195adc51ca3753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da690edac0fda70d79096c21588e8554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c23d5ac8eb8166bb057f3be8a5d4e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956156fdf31c88c8fd012f08015b319b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffc24d42e63024604f6183a449c21857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcafc5ba42e969f3c60f503e6f48e458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9aac9d539dea7a83e848ccc71829c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893ec2f50ee3afa4fcce2f5a2e471b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990f4a51821dc83dd2737ca66f0180b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e797112ac2658e23b550adf010ed6062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbf5fb98483284af10bcef2a9afbeb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e325a47ed8ee1c91a219d177f4bc8064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10769f3964a904f5852e8b2a4a4d6ac265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39dedabf6591fafb024ce1f34d5d51066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6511947f7661ce8baba97125d4a1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a48693446aaf711cd63d08fdeb917e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98df4683bce645f9b0fca07e08db56ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83cdc8ba5ea8b3a76c19a4a5ec083b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3810acf0f071c16759f9384cfebad71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f0781b48ec7443d0c7f2a525b94e972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a6d190a6035abeb2cb58d0420477973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2975e612e9ab1160668bd2deae061c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae751331e559da0a35c8277ec8b0c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3608ff1cc0b1165262c28278376e4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d808b4547a5c449439f102137d496377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df862ed92580a13c2c9b2223880ba0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae47c1a89124563c147627aa31398079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a63aaabdab5e5e8af71ab2d83b8b6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be657e30b9938cbde85d82ad1d221781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799aa0e50a9ed0e8b6b6b94ba545962782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b731d44d5b1f9d3c61f8ddaa495ea483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b19cb5b81563317f5e20b9851fafd484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cacc5a330140540714ff12eb0ced6285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025baab8ee5f43d17767c4c1d268b7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96a523d5c56d7617de8a88581f942587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ceb7bf092ce8c596b400ba3bcd661b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38c82aa283314111595693afaf713e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3578efaa5b6f1d76a1f1a956063f26b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbcc5c6ac7c78ff11339b8649a1a7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9021c7853bea27a0bdd9c3b3f4627b592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2d8d9c1a538f773b2aa394fec359393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77bb58650a6124b86bf5fc239d8f2194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdabc131279a75f2588fd1fa9c3cdc095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3718b5e9ee5e21d7bd24847162e842e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730918bc83cd1d6bae2d1263dd0acd8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15579909640e97483319b964fe55027198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb12879db8300565b3f98be150026099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5123aa514821bfe01de0aaa3e42ddd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978652a48ac7178fa47d03e212af4868101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ca649c73cfa63b602e6abe0d85cf0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86834dc9eea1893b18197415e5a0a5c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40a1aab5d45bd584265f1cade331c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad846637e45b4ce497e2106f27e72b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787a47b3ee1559b89ae1419d6e3659106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf9f70895215eabe0cec00ed48544a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e074e24f6dd75a931aeeeb36281f56f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98682276a01d17b037a29ed6a74e1a84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204df9a092fdbb44dba5c8cbd545f0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3934c0c3b0de7050bfcba49243608c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b82cb7b0de75b6d90035b5f8f4086112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a405e8ca348d1647ee9863264cf7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77419749a2b92a158e25ddbcd0ccb50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00159fc53a84af48c7908fbd38817cad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b30c8d6eab6136c1b4342bd578ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29180cc6865a0a9ff84334a309171cc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191019a1518ddb9dcee90c8e8f07155118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd50cf269de54f3a7deff7bd03d3e41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8404cfb4515e81c966025dc6219e8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b3bfc71e423779eee65a899bd58d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82666b3b9b8de2500cb42a033d7980d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88efc336d77b3c130137ca2303eea8c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b99088bd5ab22300361c75b9c2618124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c9e2529cca260b243f6c7f222c9d2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2947da86c7ced4f98c0b9640482f08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a5952a5f2c736c22d2591bdd86de0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88bbe2302e4f6c0a599e684528be96a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6e267c88e01ac94a2a0c6adf02dc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470813a05c658b1ebc127f69e5d0e37130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a78e0d1c14f5b7824cafe05a94a2a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933b3c2c1eb32ef75fe2be4cbe72141132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b78f7f086be7f251932c6490bf6fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a1c651899115f1793b8a8c4b677c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3691f47c72000cc47821722f037a81135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29fdc97ed8e4d71f238d3cde1e7fc2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfef3060487729960d5e7eba31f6f0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d210b815c1f1fe3e8bc60b9f94b3717138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a8e26209e5ad80caf46577b882b46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020737cb68faa3a91b0d5179cf84808140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230e2c45220108a8e45138002ca03c4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1123e060b0ec74e83f0e28d669f0296d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37bb9351095139b50501d5c9614ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576657a8e33a8dd8d4d3124bf81f2f72144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd88dd3cd3519d2b015a643c5c071a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb16e8e39f5856a6172b0af1554f471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd52d8453c391287c7600e6ff32b3f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218b6f34b564b4810761cf94d02b47a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d43022c40e5744a1eccf0ccb2df50149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34d52dc6edbf86dcb9934ece0a52a7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df63cc652f921a9f006ba7d66a179075151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469324811710782969714995b1ad67152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed3df981663296dedc1efe14b66d80e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836673fa97334d28598338cece885550154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a047cbaac1331e16a24e70cec864155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc2872c84caccd45e24405166da510156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5b5b4f368980f2531361ad2df0185157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab577f58380fe48e485adc42881a7f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883aea399a78c8ce0ddd6a800857a9e4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92884f1e2065d62f67809e5672a4bd90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbe1aea819b0c0e10707095a5c95e7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1171ccb26b82c6a60abcb224de826d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a3d2cae5ae09e9ff2a58f492f5c39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ae91555a355412c57fbc856836522164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e09b8d2bd93ad9dcb1f643a849f99b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b8570865e6fc21787eab4555ffa0b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b755eb6b9994661835d0ffce289bc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7972327dd295eb4ed862c7d3e7e1a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95618470cd68e5e4b4940fbcb85c2a4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4b1f0d8176ac219806b6290d95576170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f8896abc3a1817988a7453b9be4ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd12b238be81f6b0a805dd86146690172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e88d276b076e3a0d3c52485d29a09c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d795a591cefca1ab96ba25f6fb4092d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f397ff63026319efc7063b2df094e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efaafd76165ff13c86a75eecea9ca66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a152c7451f1c84d2ce3f3295142ac25177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed29628a5718e9178c8a4a8d8cb1598a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b96a4be82347942b6e3c7d5dbaffd5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16bdad84e99ef7f4bbabdcedfae464180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed0fe06d307bdde5adbfc9555ae568181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352f5b7d8b8378329d5b7eca8d103e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16777677b47017937f5670c70e1a6bfb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e807ea46a7a75e9029501e6aa4c2c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b3206e9654f52a7abaa50b5064e6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bc3b1a771da1a99832f0029f970dc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75676725d79744e062e4a43fd3e0b5a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c35ded44427ddbf1579f2bca930f7f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad212e033299f93830ef82e8d47a707b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd942dfab1c260db4e5d17e4b63f65190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596b002fb0f846e834748b7fe5def06191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0634e778c349405c293a0a33fa9fe23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92440f5ed7bc35c4fc1e2e2f690b1ad7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf19ce1406b996727c79c675cd46883194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18865f02ff9ba52a18191ebe4ccdd01195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9197746184751788e02955c24675479196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f0218010b308296b1ded179f5f0fb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bc546a9224f2c6556d8f2f04ddb7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce429cfb55935612c17a8075bf7487199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57ed8989fba9e74967cd544629f56b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900830eacfdaa6037ea36b390712f196201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11b8a7e2dc098440319c39bb3e6f83202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b1f4e6fb816e891d15eb896c10015203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e5eda5bdba315454768d2d24d0fc9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4af6be237e93eae1e0942d5ffe486205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a713f05c6842a3bedb87eac52632a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89022a16d75d1d0b19daa6b52b78a574207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6454449228327116a6f6b864c8133c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd068f00edde11710f585ae1fd12a36f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c3cd74ec1fc999d13d471a89b4e58210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0bebf62ade026faae68521f47a352211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ce8dac6113406495e9c32f62a05f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0611237edc9f4418dd8e3623ebb81213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14bfadadf144a879456e7d1123a016214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e07b6b823240c6f3a414516f468810215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dccf34a1da71b00f2c7dfea57c2343216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de988d4d8fc1e1d7dd79a40ccf1871217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27459372005e1246c39884d37581cb6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a2706b7821b16868e87e876b4fd9e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7f3d4e78312188c26b7a392134947220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdc521378593304003235f40418ead221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1e232a8f8a0f362d6d63aafd022f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b2c5b7a8380827a5e6f710bee8772223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87f21ec4320883f58a723a93ca620f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ad4f2f0a221d9c38b2c25227f354f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217ed00e67b62947d100ae37734ca90226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e2f934911a0cd9b231132ce0f6e71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4472079801d7c367e2f08c144918130228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb31fcb668ee8818b92584984daad73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec961835f09b898b4f4c9c3517f282230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0525c0a21b4afddf1df984c8fdd45231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f602721b7cb0fc89c725ce88d1f9833232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777eeec91e7b5cf4fb779417ac3aeea6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48fb350bf0fc2bdf4dcd656be61ed23234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91023be255a055be6f1d6e464fb63a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c9d117a12a0c01119ae6299271bd6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6148c951c6b964f22398ad35cbceaf7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d82e8122605a8015ef9ca69a94728238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99d5b9f1827dd4738d54bbc2378b6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c38d4e2c8bb1082bf645efbae36ff8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5c24b8a7fa4b7d3b15546afc3a35241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf28b8bebbd4fe895406f6482e64fb9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062a1858d0e4039e11c50cba9baa268243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48940bbc494c9dcef33d6d6e90e30105244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c35885ae8ab00ba6fc378264a7a417245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8786aa2027d811b732f33875bb9da2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99174ecc2b8f4ecd7e68a2a31d6488247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf647d63be47ec3a94c43a461474026248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f31f6fcc7da024913213a5a1583a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0551186866795bbfbb6a154b0d7d7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5853d0577c188cf0af94158cce4f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1049819841944081ed7f1f2d3a0284e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b019e3580f36e62e930d85cb41a39253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447e1a666aba908c44ac633a9498b7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90b4090b1e765d4ee065cee82847c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdcd31c91680701baf6861627aa9b8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349bc5feb42055bea809e242f576970c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd5cd74d8f25e265142baad0c645d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198debeaa55e26b3b7dbca9cfb6a855259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e760bbc10c373d388e94be8f5700236260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01818e9654606c62f6f49d975f534331261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1566bd8323fa01ae89b673df9169e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059aee0684495e87cbc08321f89a73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4065b63436fba816a185cae7c63f22264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eea4b29080dec582e167701088e968265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3472f48230b3c69be7e8b0c9b3f3455e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037de7ec2b5030a26815e68dad38aaed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c50f01bfdf2f4f59ecbe1b369377fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd769ccfdcbd4d555569615eb493fdd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f008badfb09ab7413404b0852046ee3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056ef96a2f0c57d47310144245198ba271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc165471ab0a67d419f20c5c9b64c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac205dbde3a81f3032959da63b31c04273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826f674e3fbbb0817a69d2ae2ac1676274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d4aabe7658fd93b013fc11ee17b0e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995a949ba28e86a27372ac088ecb499276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1d133ee1ba097836b758bc2471913277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1c33f799ab16d44ad1cb972e13c11278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0700af003f5556b145a4dc3ebe39a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ece6978f6b8390533a3eb905bc6b537280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d236953e52c75f0efee9b152f35de281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba657111f4da2009b5788cb5305b82282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fce749f0dc8399435e9c41b6f4cd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9efff51f29f9cbc908ed4d823d4c1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a37da037d91c3d0e1281886b28b468285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa8e35b4d4384e05e74399100a54f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdaafd0e246758fc5c9e7eb35d10b55287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a65e31d3519a627a720162529569fc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4566c226036d22731fba77911ac52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4874d5a23b15998dda63d07eca80d6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a91618b824b18a42c53e432e4814e31291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82990b85390c71c35ed4f61948c9bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975cc46e1cba9d051644864319ecadaf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa34535361aae005211b31ffd0fb19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e786fbb0bd032b5b910b9c05d515295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace2140eed61d4ed0582e38b358b141296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a6f58be1fbbea56cd43821cdddb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0290277b5eef9e08fcec8c14f3d50c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77c8245a0563efba7558cb2151a033299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e580e7680725494d9776d63ac42a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3e1aa52e194522be87d8ad8ed007301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194d17308e6af59658f7171d16551a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0144c5958980d01f2932072e3572d0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e76eb6e2122c418990f514dc3ba10304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4faa467a2bfcf7067a3e72a8e2efdd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322b487252bb93c5f54375fa37e8c21306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662591fc61fab8a317978aa248a755d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592084ce4f79efb69e4a91b30849535e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c82dc1082780782b4fbfb1ace5d47309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42babbd4a6efb4e0f4675fa43f773bf0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaa05efd0a908f982896c1a85f47d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520989e618978638f9eb5547ef63370312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a6422b4571452e5cab43f616e7a87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d28e7b2dd295bdb5209975028234314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ec78b224b153e988d90ea545dbe64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36014b0651540c6d9012d40a77fe99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846c00b150be4a113e8457c45d409f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f5e96f714de57bdb51eb6edc8d0745318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b57bd67cf4c9cf3905e773e31e068319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071441f7fe91e333afb343e6dfc27b2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e54aa5d7b2158b4600cee224b23735321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31dc2ac038999fadb7fea039e513d4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c43f656dbd156b2dbc16cac5e8de6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578436433ee6a7eddae0c6c6c2b539ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3dabe4ec6483a0b0494fb74683fa2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d1bc544459fbccb71cf6ddc91b4ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dfa19c19a78bd3a1f05b6dc39ccfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dcf0d3fd1bbfa2411f701ebd5c33e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb7f9124e7782cc2975b0002b8b1fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50b097ed1a431272622b01500f9ff9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cc190a22f0686f0a27e7e89e37358331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df68be34c70183958a625df4616e060332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef3f38501644de16b5fc2628f9ad08333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6843bfd2979eab3533c0100730e4ceb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b935038de7205f6ad622c0baf8d147335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba55afb2c28ac290dab729bbf7d5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377e216c3bad68a29d6e2e3b034c09a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c864d77c3dfa8a6db392d10aa5c80338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba10c08fad20fc14d89739707db7ea5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8897cc70ff97a1e5a51c2793e4f04340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71a97a2db14750437f3266ffcbd26f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b54ba2e840dcf3c45d77b81c10d98f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a880723b39cd5f27ece386dec39224c1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf2ef7c29f8ac5f78f88bbbaf1d1b9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e034bd7e1410d3a8630af2317eef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bb4208e906fa7cb4001bda45ad430346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b145071226b57a1ada900f34659aac2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ca6d1423f76751535b544e992649b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c026239a842f5c04accd5aa0bd6e6e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c20845b33dd3413421dde48be8fd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6917a0820d5d807c478b53640ee6b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979e5398b509383a53f59df7f0462b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dee8905c4094192016f6e2d2239c14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3c569adfaa478a817de461bf1de5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac68d1ae273058747c1854f9fb61c19355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ec81d204fa7a0747d23afc3b31531356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7980519800b391caa7b1af2158603a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3132bc76de947287e29966b25f998c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31e34689b25da7a7580350e195b95c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f295a937c108e76d8a79f33c3e46d67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95665674486a61a9aa674750e3e2662c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42bb067b73ed58b68779596ab66cd56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb7243a8188ba56f75a985d46555c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d33ec97503b27d488792ac1cae4404364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76951e85051c0163aa78814af2ac640365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74a27d09fe20b7ce8b43d610badccd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63fe033d0b711e6b5cc00e14a5d97d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2d5f023ac2d92a959fb80909af175368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435afd60a5b5bdad38752f6b9ad29f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de45f85890cb3c6159c3d9cc4717ec4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7e3ae9674c459c5af6268b0deb7f1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2788baa832156211625a49a891529441372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d856c826e38505942d795c828f12057373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765612b3b86fa799cfc4c4fa606bc33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3662f3f14e917bea013c301028a7aa4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88b870c9e7f329a15afed977287746376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69019f5cb3699d7a3a96de593415d9f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff9110f174c08674e82ce22f9642b3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df904c28715450fcda96d60d0591e5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291ec1cb0be1d0ea51cd7e74dea9893380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b04f333f7d7fb71cb0f38ba936bac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3151abf8ea43378ac26c381608c19a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccbb5a6f616b0c0822f82920b15781383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aa7982ebcf666ec02b3f4578578bfb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d767b80c2b09ac65a50d5a14c15a0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ba57e8fdc09b3b005f2e658858cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f017e479cfd24d8f7f19ecc33bc4635387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcfbc0e2bd2cd83259c4805df545085388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4dad7b7e29874e35f8615c4763b28a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbae7e854febb1285e2bb675b4c5dfb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282e841a22e7dcd1ffcbd581bc60cdd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70792acd849073f6788e88b999c601c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb8136a2ead085f8cd09b407a9045c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325e8d3f27c8cb78578d1b93361bbec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fe646fd1a729ccd6bd1a6a48cf03c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8317277b551ce0e84acef1839b187e7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac2d0f10b5733db94236841277ee8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc6e43e057bbcac7353f4ccaa31e5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897eb40b7ee4ea9c4acd45c5f902175399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506e47750adef0481b2a4fcd86a1388400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceb1b2984e815d36e33eaa377a93cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b2d64ef45abfff34b68e97ba82b43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e2bef240c3cb408a1bbb1c97733ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee231dd15d4f2ef57f136f8a35d360404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2a7ec82fad4534587bcb8df56c9f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086bffc691e72d9be686e5ec0729a19f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785b919e089831be6dfbba0f45bc230407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcc30db37d199254a479ab40e6642b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b38d7100785be24862e8357767859409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323ebaf0ab541c1f1a979d1e48214c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bdb2602fad7dea176b4f1c3607726411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ab34565575530db44c7adbef0be17412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cd64cf5e82461eb264f8e5280f380413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f82d23d866d2f746b3f7a6a285d2b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5921b5c8de3cd942b9397b0289c5fd91415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818634dfcbb8c2c6bf030024fd1c272416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bafcc25dbb9aacc423e6337b79859417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42dfac5488aef45c6e6b3334d302089418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d043c268f573c6fd3140e69bc5f1fce419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c6eed7186ab3dc801f67f64e88531420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a0633543a3696e2f1c4e4c58968e9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2db8f91e6b82bbb2e350f9776f882422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531858b6c0b11ec2c5a922ae6300db3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d79a4c9aa0dd3d6115271e8bea2a58424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e44692190f51772c2d54e034cf064425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a189d66f882df7a0100d1d0e0f4a357426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab21477e54fae70d7bb8af336c525e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd819fa230860ea121fbbec22db2574428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3d5816bd23b3964e4c444013ab4de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e30953393bc9c81eed286cec846830430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b8f02a44271ff68461dcd1c05caa6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca989d16cd90b09ce4647107207df6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db6a183f7afdf8825475700f4efa6a0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5c4b61f87ccf2895761d4f543efe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3511c94131fe024feb279cd6fa588f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78284604f18210b9c71421ae12f7a0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b6dbd1f0b5334aaca5eae520556c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a67a5273d486aea329a2de942422dec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cb5c77286afce2fb61410c4476eae439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656078c8c4046a55bf86e1c7d438da0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadae5f4056823ba72e7c90835363ee5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb66861e4343043b848ebb777b9feb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9eb1e274bcbdc420a2c74f5110af1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e8f85ef2a97dcea361562b788dea1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2921d002cd647a03530069b4bfb76445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b0a737737a9b2ab2328170bda2710446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fa3c6bdab348f34c11e4e938ec7f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca54e0fd191a49546529de6a7eed607448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aade871fea09609d84653788e905db449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5fb8224fda158f99b46896cc68420450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c3e5b561ef47fa7eff677be1eacb2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605da90520faf62bb8b93d25871e3bab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798331da8c77f7bbfece2a42336d9c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f32d6ea93cede7f98c83cdc4038b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13408fc8dc0d307cf246e66fda629f16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6673c208a530238c3c5947df39bb24e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4d0061400b8eb23e4708c6950ae33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0cbe61b8554033a6862599f240e69c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371283d2bcf1cd330268bff17c019e24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709931d15a5adfcddb49ea5517e5c934460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd3fd789f2bb9c577786dac0dcb0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db94dfe8e2e0f81bf3817755c75c4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628cd4263ab70ab3bbe358bd1bbe73e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580617b19ca2834f14e0866d4af5d01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d9ce09b9eb771685e608880cbd491465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a23b4b8f67b4d3291d827cfcb696c13466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1cc456b0b992104f61481cd544695467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d227480eda922b94ae7d936db78f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22054761eccfb54ae63ffcf5f97f472469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2f1f2a9ee8c2c268aa5e6c385ecd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566fb529a1c0e1a8e04ca43d5b60e2a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81e8664c956b51f6dd0cec692fdd78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e622142765ef447addff068e34353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130fd35558093fe6f9fd43af9d9de75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e30b6aab95d57a1b3a9d359ed39da6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b53c891167b591d61c939fb08a492476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8ac8a69a2a9a50a03b9ad6778f636477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818114fd2c50f1aca249cd814725d5ab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd985d87cd9ac6faf505807499c7411479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946a89ae4fac9962d3af8324d5b91da480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3207b97e16119df4b1990164ff418c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6c1a00c91fcdbf91bf14e954d438e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705cd7bcf877735397e21ccc02b2773483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911d9997abc3d523a60512c6fbc9c71484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a469fab7db87f28a9230841899fffb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fbe4e3fb7fea17b609ac42316ada6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07364107315dccd1d76ecff82185ca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58938fb92b214b429d74c163d30389488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63777027d4380abd07ff41f5975f13489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5f38c62f513dedabce8cef4fc3383490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e7e921db17169f4d4cf6edd679ec4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9f67a9d27d081024deff326c07ae7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6568789028feccf875ba0ab709162493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d43dbb3101e2a846be6cffb244bfc93494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618007ff4b444014c3a4110a8fec5c8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1bfdaea9d9b88c89ec4885427eafde496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933c32385663585724ab1dbec1e7ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db92b1d0e1e82a262362c646af4d34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd684f352b1e10ef773770847cd58b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21144a7ca0bafffbc360d9ff0b21374b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03569e034ccd248289636a2971c9c47501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a96ed7414e7681effc05c3a6fa98f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7706395c5293d88a0a78780e0ab583503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da3c556d09ed99e8a90e866ab08447504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34754573965ab1e22768df733de2c886505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ae69706f00dc4956a0009f6a17db9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e0fe8e8d9b15465e44d9e85abd3a2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb79f7ecd88761b3addd540b0db12f7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6a242596eb89f107bfb3ac06017c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87341fb900611f2859cf7e2ecf76cf2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc8d80710325e62d421b7d0c78c854511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c49df812456a95d89af530b32194f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d253959482741edb39007166b9d9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9cf20c3786b65f0c9d74d96866b008514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7fc25e61c001002539008014e41e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac951dc09ed068f70872445060d25b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960088f8e920094345107134fe79b931517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb6286e996c8555e2e97b2c887ca44518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea8d268e01a1c36b042db8060b5c19c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e45a200fd1ef4cc5ea0621dd7cf50520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9fb18f7c6b7be3fe7cd561f45771b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272b72775b51de17f339e366fbbf9aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fa130037e88e69b3ebc7056f287e75523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cb55192354c9b1f6494ea065e29ca524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e2b03e70858f5ad3b70eb58fcd29f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce8ac1724a5c87da02b196e752a1bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a5f14d5dfefc000acc1235f4b5717527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7df2eca8073e7e70c211350f72516c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb6f3a8cd9d5ac4c8c1f0e8b8a332c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c43260aa8ee47279cb462b4a773fea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2d2c3b0ec8d3599f74919745200a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208cc04110ad7dc52ef260ed3a1c9c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3407ce262343a252ca7da88d0a8db89533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16b77a596653be439aec86efea0af2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e6436cb9638ef7033d227d3826aec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d1edd8c59ee83ff02f1234ab1ae90536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579e4a347b63bd61d9daba4c8e22462537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0852dcda2d4cf94b6f75861d6737c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6158c1b8f8f9b2766b88da59c5d8a2a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc351c8087ab08afdd56b6f01c118ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7d69240ec3d67b0d0d13cfe90c4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d38dfd2c75840efcbead48c7f9f8c0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4dc128867019db1d8998bfb1d56919543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68997297cf29d633c52df8952bbc1ae1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66342fb216ac6ee79be4ea413756fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee967c0d33b39aa8707588e0b712a59546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7c224d04ba685344222fda73cdd0f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff64221fa5a68b227f07e96c1b0529548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72a11d0909e24c2ec5d12340d9ce2c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c5b69d52ecf6cccd8a8260591aad7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82627327a74e21fe8773957a8f9c92551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa24110a37ffd4fb12e237c0dd337fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260d109f9655b5d3d178cc9a1b26d25553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3e05b2f1f6d09ef7e9191fefbba3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb0ec2826419b64645fedd8beb8c77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a1e48926829ce0e50a348a0cd9b762556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac8d2dc46c1c087b06586c972ce27e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916e1a6e5107c2896bcd2314c6df110558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed433ce64693edfe89cdf7b44cd13fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a40cc2219425a658b53bda120176b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad52748220464a67630def58469d29561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39089323adff76977c48f2334aeebf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90857a71fa411a682c2ceb3ab283bbfa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce73503f74d2b6c7f5751390d8d267564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a22d22c5172f172b7203809df4b6df565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d17a721f2cb78940c329aa331e839566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75def4aa1cefc81f1708c35225f59b0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72532b201786323dff92ff51250085f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd1d02224dc3449964c9de03006a96569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def31531d0d04c4a01099502bd1e5621570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017c8b4d68f4c5f4983b9f4496195c7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6c271b0d6b76a8527a51155884d08572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c1eb0e450252fda629601401eb7d7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02700ce4fe985128fe3667b3334b67574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2e290fbb8a45b9e495d33c93d7e5a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f6bc03fea4cec9820c17911fba44c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96362a5163ec26ee2d2b0c36198dbe5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11340e91fb256bcc33561670ee6f1b45578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fa5b57cbbfc09d4fd51fa89620e0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7bae3cac4e4147a8740b640c220d5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79dde72092a378cb601d9baab750b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293711a2b089a72945348c9e45cd3c7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852080629830c32011d3905d5a0dd87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d78dc10ecf09dc7ecbc00181773176584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984770f41a9719d067906d5e869715c1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38ba1e0c424e351e2239a36fc3d9fba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca930dd0dcbbcb8ce009a69b9f6c5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b29c5640c950a4c23c534d0129a2c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb05793707bb6afe34c64c58a7e6925589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e624fb6b4cb234244021c1ada6600590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4646c1b2da4bd77462ac1418a9ad9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3548f9f120773c7cf271c697d990a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869b86529cfbbcf3700e633f3e48110593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d229d9f9a32c1174bcffda8a96fbf6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0b27f2e60b0429dc97992cdf6dfe2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db2e719924cf3b7983e230545b35c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4042604efbecd9c2d445cefb2a9e111597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ce3ba7535bfed2b60eb8639dbbb2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a069cdf8dc539a888a6e0630951f2700599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309d6d274d0b4a2ed67d2c82df24b612600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b93cc7f713f432a21ce78f3dbd5560601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf6017d3b6ce609b66884bd578709b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6949f3a11705b4a4142db635b4df5d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838b3078738ef85fbae2832ae107215604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca5c7a5b87b881e3854978228eaa3f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388e5a68a5bc6d3970c29a6ac6fbe02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955db4aa76cbad71c1f8642e65bbd38607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3073da2eb1dd78be227bc92dc8d3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00352e33a9dbfdc5c8d03b4e0a00457a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520cac9414d6ac8c1302a53773875e3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfa3e54c3b8626c6b6091f8dd741d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ae0e5e995b98d33a99430d269e6a5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329b9f087e7164ee450edd6fa1ac00a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117b362ff897bd477eb80314e204f03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53815b193a63c516e6619f7786545e64615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa1b3052f8b4e9387f3bfd510f68c1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de97ca90ae24e264e8e2453086dad617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aeb1bf3cb4a7976457f435c68fb33618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00cd3a39dcec0dc42cd5033be5af4b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec631024b846f0d8633a82b241316620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870d7003dad5cb1d4294ca969a63fbe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e1ebe3ada570852a8fa8a01cc3db2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1367555ad426ab4709d33d6be830264623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b69ec3b223a9f5c928f06174f48a0e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062f8e7b0684109fcdd8b01d4931a84625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094dd2c8d52ad2a87f887eea0d739d5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df314f74475b58c93b481dba48eb5d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e6021cd24d62360de41ec52bdc45e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5852bd10449cefb77190ae7956f9db3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b0b0702a201a7a090e8742d33e2c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49872f179d11c1c151fb644ebc5f0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69122f421540b8cbea72b74550db279632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590cb21cf01540dda7825945904df987633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3832fdf3db32c8c1a9883ac02ccd7ca634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b7d174dd4d70a0232c32a7a6e0242635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16037ad36f3522290cbea52753f7c261636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e27a552fe8bbc5a56951e89896b0d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440545300bced04515b15e0ba86b57cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d4d036da3190cd5d1dfd49208608b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842634755e2288a2bb4602e420c5e094640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca4bc670f66a40aba897e8816561ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6ff62b5bff19001af0eafed75a37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d1fd739d5f070f472bc8f3a2d9d96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b453f711959ca218745266c546b1352644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5703c2ae92febb207fb160c15e1cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad11182308788701fa5bb64b69a8d9d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19555f950910da5ed514028b2097c663647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab648497c42e75a07bc2f236dfb476648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b5e1619b12a8468e11b3fe4144d73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8330b9f6f6217a8d784277c2856d7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcfd14009326f1f09b054a323f9170651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c30a40d850ab5bd6a4cee3e928c9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901c1a2bdaa0eee49487c4302bff62653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9d947b0cd0fde5a50ea72ab2ab432654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76825e6e473378da241c0cd710929d59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f9980aefdf04ebabe96ab90ee20cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a6c2f2fddcaaddcddbd4366300e28657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbddc485a1906ca4ab23bce99b611e3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b69113bddb38acf58a7865231f9663659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38c81af6a5639e7dc1f927cb8bf57f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb955506094bd9b45c51ed09bf9ce4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97dd549fa470485bf6c19cbaffd07e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38041dad438e481e629faf7084c1c5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49806fa2de15805006e593c8edf436d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea36d9df36930ecf7cf68e44b02d16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a306437d5f57384c5a846c730b61251666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9b59ca03571f2133235368ba609d0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756610403d345debed6612569548356668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe900591f4b639dddeb17b72d6990669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0d349bdb0f024cbc3e9dae7f56fe5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ecb2f8267c5c3da247392deccac473671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4736c75a20e7031ed94276044f605be6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec06404c41949d23b7a2fcda8127ae673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfa9e17d9a6d0ef838ced988e1b24f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047ec3a51de3be713796d69efa17005675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde77bfc132828bc96a9dc6d3b4b920676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726dbb935782d49796da3baceb7de1da677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4bb591c7cc6aab8a9e52448664905678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5ebd7fbd1f7ef6b5b69606480fbe3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865249315cb86a8e6479c9ff63314c7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e84932c5c75bcfebbb060ce8cc3b9f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3855ab629abe78ba9ab0c37c124432682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500dbe41a4c1dfea0106fc9a1dd6081683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5861456be24ee7791f34f9950ddebe5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741a98f47dd7732b26817f2e6f74dae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c8b297ff1052ba477fe9d23e1363b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d11be1235ce5eb0bc4a82ef131477687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ff55e483da30d62957223b4333832688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad8b20f854111f6238f359b58d8138689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e176a12d7af17ac49aefeca1cd2f1e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6719d0c563f0a1db828cd3530c365f5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b8c12aed3a04e6eb78452b44f7db4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116f364d56ff1bd87ef8a2354fe59da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db30b6e926dfe45365f422d159f4427694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7132c494d99c02a6dfc13c8510d35695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b7c9412eeb5ea39e7b797fa224df2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97693eded505b0435cd99e0ef9e77f2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63f51abcc4c9d2fd99043edcb4c6e1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6ddd034d4a1d695bf3749c2597fc1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c10066ab7ea77fd21d040e567e121700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204410c48d414520a76fb6332ab13cfe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc284cd207ff466829700b7ed0eec6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc78fbd909fe8bfff537de120b3595a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f86aa55db23da7ecf63ab763cb4ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8616571ee1d53ddcd63317f682fba2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011eef533f7e6ea37cedf4acd857c1b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2053d0730dfcdca53455ef1e7e800e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b3a5292f2357c6676ee3e58749d5c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47518517dfe2e9824bd8e665408e7aa3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c77022496322f2ff16e714c98b86896710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccf3585f4ea611957eeee7ce1d97bc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfcacc83f8af3538eb2b9525602956e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009e271280440adbd80be9e631276d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad07e0650f17ca32820270f2506b6ff714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380e42a6f46e607a9dc524f30a426301715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedab509d5a0799cd59861d5ca01d30716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21259e4b072288095eca307b74db92d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a3df4ce10c1011cfef0330ff3b9ea718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717324960317e33d6d63814fff51ccb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d39f9eb1b50984d95735348612dbaf9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c39c7aae427ea5c0e6428aea007c1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf257f1345affd10f1c5bcb2bd66c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c220a9b5782d997f27617018d0af093723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff583fbfc846f44a15df116d0fa173af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a9185ffe0c7115301049209d8067a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad80e5c2a2c2a12bdd564f4b29383999726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38503175fdce0575e450fd6006ec95c5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45294559092ded50e8f0898055d3f3b5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078f455beb7ef72f26d63638762cb0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493a94fa9d2a411c98852fee72da069730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad4ab9c145ead16d0f9e4c27d78e90731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de418aa6bb365d97c55b8d2573412b35732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45c76ee0605bc70607f7929d186389733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcf0a49b6c6bab79e65fab97aefbd7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d405369c6d6417734ebe4a3a9d37d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015daa875afb75bba379796676fedf2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e9c57271b8f03e5545e870a81bec3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5c7851041c8e2e0d9d7654216c699738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de622c10f04f79d2ecbeb2d331e03d4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e85b5a8dd90583bd06c28a5169d11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f10474b48da2c1f1edb0de3938d9d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1480b81fb18cfa113a492613284115742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12efd36f678ea30df78b170816d939743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c32e6b082a559b60060dab632b6fb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1939dce9fe148e4dec9bb8f734fb8d94745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855fcd211b259cf3547c8adae00e0e3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0124b3d2a4b4a7f0467772f0dc47c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db61a0d1c7fdcafe76f780262fd5ab748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3ad074cd845cee395a5f65c8ad740749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07b4746456df8af14476401643f818750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be7046c9760694aa87a07d18676d1c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad326377e37d1a592748d0ee31190a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77ed764eee26e5b3563036676ab588753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e08eaadfd56cc94bb6a5c58a9d0f2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e49b351ded6828db62ed712987fdbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5346fb141cda2962d3d6d10edd9a27cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b1deff6284d0d05c83997b89222c4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bacfda7dce0d441b65340baa9994f2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133aa630a9d9c5d52fadc7f78ad0ae8f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c884391b6493d0f034408aee65bd841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b897efcef0c610ea90e17618a371e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183696d4043c02515005017523237d7f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273a31691a08697d900553a3a1f7a33f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20815e0017f4a027be3ed4c930ec5e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62941629d1f205748c43c92c827baae76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216a1e8a0ad2111307d0215b4e9a7487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a00697fd0141258f317954f7c360d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c91e6cac13fe0d976624e773f0d999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2054fa2476eea097d105251d2169a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b5a8f1609294352a9f984145381c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b60d1877ac8bcc6db926c65c372aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dade300e45d559077a951fe60191a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e71f114c3c0f200a58074b7e1cdb514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e3fad12655920aba1c135f9ab6b1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf58e1e9e39792c4fbe8c8aa4e0ee716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766a32735d688bf49071fbbe173973a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d133f204a516ad1d4635428f68671518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e194502ef5e7b0ae150387c2e68aa9419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d3c912c2dff7271061096a9ed7db120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d0fc242c9e846050c4b87dada5d3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2317335274007fbc3994aa437d5c74e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738b97ed4e93542f423c47ea25a2993b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd3d64a9301bb245fec7bf43fba24d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cbd33bdd9e144c0d23527a2b5f091c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b64679d3cb70b667e2ef498d24b3026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c19f0f13344b71dd052c9f1f3b4e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905b22ed93dcb4d3dd45aef41acf81328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a44da2de7a3aad7339838faab4b87d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367a4bb803998b2b401980d9718ac2830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922dd2c1be2b2a71c6176b481fed91d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bbfa8dd1338b86efd3c11a5841abf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abad2dc24bec0bb08ed05b39fadcefb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6597e4bd8f12da92dc2a249efeaa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da681a6d1e0267a1e07046f1c5a60a535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516398ca7cdc978881c7fc0d4786b8c936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675c4f2a1ed09d0331ec129655ad4d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d66abf2d4d48471ce0a3e3f8f5c17638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c707c7aa540a7530e22e253b3767e639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef5f635da12d4a4893c4f5a664ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1838209a3ba0be0f051c4db5f8f3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c719a96f0d6277710e2799484f635c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5f8d21e31a8193bbce1ccc2f1e53443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a031ed2ec074c751dc3a3855b8e22ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8861672857a34420432732b88ee53ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4286368b6280c96ecf8ae5ca6d53e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60384e7feaf8455a0e81869af47e9db47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb106166201f4725f081f313f54de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4f3b81bd2f71751687e2751f179149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7f6ea1c0872aefadfd5b99f8c1f8950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ab49beb4625030381539bf9ddfc7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4ca49b4407b1abf5d0d5552fca28952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ff9c51a0ec444d85d26159e406f0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961e9e35e9020c919f1d232fb01c47d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9eea65fc57354f4047cc04d1def7255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508974ce185ed0b488bb878048480ce656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535940a65d3c050f67e183461888814e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd828031f0b4e105a9c27655971d6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae23c2549d1556c8ff02a137f2ebd759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ccb15f4569eeaa282fb46e9b63e860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceada00f562db2929909fc0925d502661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dad6e466129929f54d1a1ad629255cc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a403c2fc15f1d03e01afef9f478de7b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b8d809c65fc997d944a521ac137864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e975785353bd42e1a48d86f01cd9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f182dca1b98e92801eccce36610b4b266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2509b59f171f8c9c5309a6b6f2d75c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d39ad4de12d87f9b3343ce54a467a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad97be49bdedb3802b5ed6b718552469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec71fa244264d5fafa2cab8e506b7e770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389a8c5db57184107f875ed8de271fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa2cfe166a378fef27318ffc8b153472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32856db730994858e28c2a6ffd31f0473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9def57e9f2941f3054ca0ddc4639774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783afed011acd21ae4ca12717370bfd875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca4bfb287b3f10b0b509f428bf719b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af3cc02bd43215c8a6804ca63bf7be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803e838fcdb917a55ef8f87ca7be596d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2de29ef23bb631785c92943b52f179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895130236cc13a131ff490d1c0e9b8bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1501da62762ac472c9fa2a3465dd57481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab05b57eda2e06e0c6a2ab3ba2f635082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f3a31590173430069dfb57fbe9db183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf0d18d6f76efcf2cfd0cef509ced84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1162e39749a2d6dfedacea0a83606fa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b171336ed974dff7e1fc01e4172ed9d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d408a09e4755aa9d7695ffe1be03487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898ee41e4452f785db59acf622165c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69185e4975ba7b0c2fc92aaec8c18f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e30cea0aefd500d4319d7de6c6c25490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74049d279a707715059dbdd52778e3bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fffe5108566b1dbc9deb94187f9ba992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed70e060474b9afee1821bb5d3f7ac893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd83432f67d6d9c67ba63f340b4066a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0be37e3c9fd006bef994d16d17349d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a0f4b4ad2b2ff523ddf1f555d146096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c8d3ba888cd66c116b19d91aa5fb297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044719115b14b53f6daa409a5a2477498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba820269224caabc651f3e7d9b65799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e2be6519a6659d0e6d84f5ae63372100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce8d8acab7099e17c3a62bcc7172c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6b2b9b4e0fb3762dbd27ce753084c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a155fc3bba7d2efea7bbc2982583103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e428f30bde4ab4b8af3b9cdbd6bb209104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d573e57b82bfc83aac0c050776a6fb59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5a72a55c62b8799b34508bebe0bb2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a587dd3f926335bcc7ef8169c2d0ff107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda364c3b4dde540238fac0fbc4968e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e6d35d5d7760274479a5256df3917109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36410169c2a1c500bff63b20c10147110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446fccb7e3352ebae079414bb93abbb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101749140177222a3597897e54686e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e6fe8147f1ea6a6321b49978f8d7c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5913b421b7d20668fc17d981086c79e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1f6b87a09a4ca569f44b28e9381a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32c9d24a9fb2c88ad9626a8063fca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25718fb56252824751056943f540a4db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbb3fa80a452fb7ce1762dbddd719e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d60ab3a20f9f8e966725dcda569c16119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b49c008ff5116ee78326c121349661120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259c7db10c0e7100c04e7dc2ab15052121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322905aa2b7dcfa16e035788a0afae04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a2be5ada66d1d30b5ddbeaa2cc274123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccd982e6ca43c22da9a9698d91fcdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889cff405fa3409746559a7698cac64125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b310abc55bb0156ac016207ec44b089126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d917a661968ae0a878047bf68f1912127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ad8b932c9f8cac00db3af3cff3232128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23533f4443c3342ece8ad4829de18ce129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac63937cba087c8a9951d24e8519e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5bf5f88f63509f886b934b00d2381131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3b078aae443491e897b4d1cbb107c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600853876c3868fd03ed2a2fd1ef70e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6e285fefc8588f26151840d3e842a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9579aa2fb11963a741d6d52100e81ee135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a354e28cf94f9405742ecdcd47fb4aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc1e695fa769ea3da91826c8d6a199137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f5f969a88f74cbae12e6ebe1e48af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433aec217ee57fa42c7c98863a653517139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa84d8f6e2d225ffac1526fdf3431c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1effdb339c753539e577d2895869d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3061b49ec91121322e638164481cec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20ed251d404a7e11bba8781a6f8513143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b23ceb564e8764d32b91a97379ca7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c853337727051822966f7c1b7ed8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f35483e5987c4b27fa4b751b1787e1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a1eeedf51526d28b639877d919cd0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded6a950d14739cc06c33eefe880f253148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a43b74b274bc8edb09918fd20f00d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84405c154ee72823fbd0c26ef5c92955150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e52623ddf3e1208ff97a458ad772d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c52672bf63c3fa8b31637e91cc3b36152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0cfa23c2130cba4306b0c68ac2e98e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220abd6a8e9cc80c9191c7b07674ac92154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b00332b0456b46ccd8a19d7b4a38c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019cf1cbea102a99883780e859980bdb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38caff8645690458e4a0fdd1e29d14c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1dbd5afb4d4a3b1a1efbda7a7b657158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa625683c35d14b80c07a76da536a9fc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2f3f395cfbf54e0298a2bc27096cf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1b0727d676351b9a793dbd974eaffd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a140d19d0859d8667acc82aa6343b9c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10774059a442fbaf577b20ef8ee5a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195eed0feb52eb692390b70607b702b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33208427d45de068601a330a4f282216165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41998db641fd86dc0e7966ae98524aef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51d21f64c2ae9fdcfd6ec092e1d6fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98f06e0c6caa6eb9536b609a55d651168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58224d59993421543f3634097091bfd9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b141125b78043ed44c906783bb58e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34dca0761c64765950d021c97a19ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e39df28ed025aaf92894880826c2b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0110e5f970ac7e7b9caa392805c25c6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fb165d14d0ebce060d6013756e703174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14667641455a02510b59b927452fbf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380c9458b1b20bfbcc3dc94bc942c02176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c51b2624cca4ad9c50f9823a67a1e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2884ab6105970f3d352ce033416347178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57edd1d2ad818941bc6248e49424d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a515029519091c66e7d5408e62cdaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a2c8d6331596de436414ea70e8d8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adf8449ba0eb93f48c78a812de1492182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b234fa92a6749b8922efe1543db55c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260489437134274ffec62743712e71c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29459bffdf7c49f91e61ad1df2acd45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e3a36a3fccf55c9f95c4e16fb7c5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdcdeba7ac6fd843d5497f7046a79a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc16810579c198e2e3a7074d64cea63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dac588d53041f3a5b0c4dad244326a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ccfdedd2058233266c1871d4e472ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebe94874e2cfa11bbc8626d912613f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b47b4880f22f6006216e3ddc819e23192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475e3c5c9b97255296ccd9980172b90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2e60d545da22e828ea314d82a66c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43b5c5e39ec68e75bdc7b55bba7b7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f335b96836ba682177688733cc640196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9cd1d740419b041e135ad50f08fe28197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e52a2c169b0e5aea09dfb96aec378e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa5494ff7830acfe11f863167ef2ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb013adc1d936ccf2e09ebfa4573bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e17e5cc35022dff47091cb62065a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64717595cbdd2b87fe19b8236399680202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fcd27ef3aee9c939c0130bb45acb5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784edc285072dd642ce7dd0dd4b4bb6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8a3e766a55f519ce29b0b46be2d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0060f84f1a2d6ba4de2aab888f0eafb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7306c7145f870043a02222cf0fce35207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94e5983c475edfbf06ed680fe40ebe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed584590929ebe0fa1e7c44dfaf1e9b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873b2724d88f5360d4fa51e099b18d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23728f7cee69232797977b42c46d2aca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5ab80e3218aaeaffbe9b614535510212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1380ce2376dc08a09f04188d6ecc8c11213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91ff70c2ed0880352aa537eba6c212214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95dc04f95806ae16fa3ed7f386c32a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cdfb5b046573a9e0eb74107ae497d2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675c18b74418a7a17dbf23e2b6e499a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944046f844c9dabb017bcac44cd0707218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4890771adccc026efe48e977933064219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb1c6d78e4001fb0d179647c84955e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420e2dcb67406138fc71272f16d1fba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e1fd7dc2646b5b05ac73c4b2c36d90222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d814921ed00afdc127405e9ac3b9c39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee74dda2502f8700f3a82c15b8070224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1dea1b1cc17523677e2e8961d46ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f44a0a0a737770e7635c632705421f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce6e2bee4725571060205931da6c7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d0a0620fd1f71b1d67f7bd58b2f250228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1063e33cdc7a08cdc357f4083182f51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48cb7d6b1130cf511c6e5c321c97ff230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeb93ed9079e9fb27ca221809c5f98231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f227c731d6dac8ff78ef4b29ab3d13232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115862242082df199fe39477e721a800233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46113d53e5003f6e6209202bf0ecf6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d1f266162c5cfbd66fd47bfa2f0a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f515cd5e11fa65d7f20f8f91e36dab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46ac270e2cd33fa28a4a803d5dd640237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac607961f90deef3c76641f9cdb7acf8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2568248db41fdbcf1599c1bbb48d0c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804a45d8eea671da2ca5128d2ed76ce240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044070f3fad9077d1ef4fb0345630cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82b4d0c1d182cbeeb5e21424d1748b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86534f87e08a9efa7a572ddf40b85269243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8df9c418d700a189c857dd7946c97244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de9735338c272eb191252cd5f2a3be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61026b99ffccede918982f4d8ec1ffc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296b35643e847678ca076915f246b76247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc376018d4f49a16eb5a9d74544abe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b17ceec12755ead6f93f1ad3599ae249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9421c8320a7520719c5abb818db05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f41a31da4a3c1f5f5a44908d0c5b3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10bbe1bbbeb478036234de4c1a3857252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae2ac24c4c369806677e06381e3b99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f8377859e800c0ee5c6ae78a181884254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11102b54d1da111be8ea9c31693ccd83255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad289f8b22b9c706480e66cee94c48256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8620b9f3f82007cfcb0a7e32ee97c8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21f68c66d6e3444daaff1a43efe526258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a673ad50f1a3389d72a8e31e5b59a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be41f83186ac39ef8ecdede0135ebd97260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78293d781f0b453f2680d07088f843261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65f210d800891e4dc3c96349c947bb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e9de71eef0c4049f4ae504b71760b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080fd2a5725d151f7f0ecc0c01126a36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d5665715c91a70dc821fca44562b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ab21812f66d2320679c540899072e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752179baa01833bbade621e53d1b1d37267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31aeb55095478c050891e6b0f383a14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901ffc18e3a117d1fd15a2f35b37777269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c977f9be9399919fd44400529ff75b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef86f64a0dd288b1fcca1291577e197271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60654c83ab04306a5fabbdc1d64762e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb98653e4e80aa38b549d2280dcfc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef061f7716b7ce07f55ef353f3d69a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233bc40a2677868e1854f7cd1d13de6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeec50af7f8e3b613b2a4ff624a1ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13fca29a4c4ac54bd75f93d38eede2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227fd75bc8517e0e8e2e59ad0bd18c8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368e11fcd86b67d9fa0b485136eab19279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cdffd755da76443a87bd09e315a54280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c945f1850b20e4305c692119449eb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1ba80e1b83af43390795678e62440282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332c20e4679de30ec304bbf97beaba8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb79b3045ebefd83f67629e598fa252284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2546ea8713793e9d7aa16e71963ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdfc191cb6f3750c44867d3c3f23b5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8da44da77ed3190b7772b4311af919287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e5277fba7f461a876383bda3c54d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0175b427afc647693d9df606bdd5e52289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950da7628404df5da5cc58726ac66aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e63e7981d443f567b4f2295a190810291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07066f280de83b782f18cf3c80e3a85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2e4fe76fec94a97a1d112c1f3b693293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150593e4f2dfe284291f3ea8a48955f7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706599a60a66fa8e421bf8ec5ba49ab2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791a019106037c68a066437c36227e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8500222d109dbd6abaf9436d5fc316d7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8926d0950cb5d4d3a4ab1d5017a1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633472dd71232f7994d2a46d61ac59299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4e33c8653d55dc56db4a255d28d19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4517750e879a7de0d261c4fb33c93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba39c2e11668654aa3f17789d3f5a7f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da45b9d4e1f7ab01000bf10c023d717303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4663fd26652e203dc272fc1797b1af304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23129ea611fc92a7348fb4f57f62a8ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83797cda18eb4d9faabb10b21278a7b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf14a6982d1f8b145cb5b2699e580f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0615342094118d5fe2492234f4480308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5d13af4f0286ef4f277a50722d92f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e07938724b857481cf2b9f8311107f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ad094a021a630cf7cae4005af6985311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefab6696640d8e5181f3fccbe5c4988312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12de90aa61a98a4b7097e46c3cc818313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc9059c593b6bd061c9c712c122c712314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4fd5e2edcde9042121ca53f705f37315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de3d5d379ffe4d2cbc3cb8e3bf33c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44954ea70f9ac4b4b8cdc54afa1428b7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a7fa6710f1665b8fb0ebc72c953dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72a9763cf12dea2465a14a146d244f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a9072a2ac95c3d41e6de3c37b92d3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd80bc094271862b10ae87d4bc924f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68a6a93c8ac9ed5bb725ee0f1476cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffe1324b17880f8b2461a8bbc6af5f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f74284a58d97828a299fbcfd9829e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e9b586d4e32ff9634d5e0a276363b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8bbc6bfc27c06de6e9682d5e8861326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d42f517fa6b46617b64b717165b10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc2b022b6a06fecdaf42978c577ff328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173a3f468388d2642e8a18ed7229daf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba6154aa5c801f903c9d39144a7c1c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf178d1556306051036cbe4ef683e1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99947c0cd2755ce15f1884a0fc943885332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e18a5737ab6b532e97ff17da61b9e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1efab5794eba3c85510a115379fb5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99e186767252a5782d76354f6b9b86335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376dd62504398256ff186dee1786695336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb821d4e0078d158d5b8c7266bf4d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538487b508ed9fb2d526277aba810b08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f513df6b83c82ada5a29c4645d9aded6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc1eaf859696595ca8e36d6782d42340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026435333edcc502c5dd956632897615341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de118c5338be60fb2d637df82ca66342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501399e59a380cbe7fd30c34d5112278343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358c1277a3bd1f45bd1841b2806ec2d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d13cc93604401442d063371c113c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfed8aeea916181bb56e24f086a634346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97bae961905e840a3bd4d15febcff3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824702a2621911ee4a482c49a62410fe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e25a035580dddb12afc5eed48a67d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7134d0f301dbf82d0d76f7c09f8ab7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae4e86ba0e292276a63ef2c6cebae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffe93b7dfa474aec39aa03e02130d9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9357c7f02bf8c784c0ce32f7c8efe1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8585e0bbce46ff7008aa6ebf5ba28c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65827607e200b9d6ceb944396b9234355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b9774e3a1760b43c180cf3d712738356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf72e4b9d5438a6ecad262deb1226e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683126ef6882df882dc0d4f2cbee5091358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095d042e1369d31cb673bd718b00f26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58733be2620ea7a3425e1d1f9b80b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08174913a6602aa30744d69925a9e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8415abb8315a254ca97a566c5f29237362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24777b205450b0a63872f94b75a58e16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30acc9e316d3e61fc8b92412d55395364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d42e9a536ec48eab547fb92b25a4d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b671e10a5e37ce6e1de5b90b10ed82366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f51f494caa0554087a9484e4140b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd9e9548d8cb7ecb0180ea190f5852f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0f5874d5d2f989ec38a4fd052c64a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7c59eabd1e7f8b72b99f4d79d444c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fff65c3e9233463c8ba3c9486aa682371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e861580a888695d553a22c34917f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c448a78860129df41a0bf05701c91ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5b54085d5eb14e88a2b4ebac75f6f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98387aaa6fc7e455711545ea5964d0ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967636cd4da12f18c07d20aaf35b2f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0fd75339ae67a1e75d308340c63d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4477a736c957e7c8422f42045b827378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951220c398a1b6f6d064dcaf4ef3508379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78977b6221ec4efa1544f47e28658a26380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b18833cb968e203cb0bec71454f63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246acc483cc997193692a1de36334c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d1fb06010a9d7613ab32164c50efc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520f305860fd7e86e08f3687a1b3b9ea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc46d3c429a3e2a97c735722355aac385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e93f8f8d310f17a5f0747fec4d9bb2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ee5fccaa8b2dcdc2891fd2beafa72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd11bcff911b0fb03c1515e4754381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7185cf627e46783576758e0b6e5b10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd218b0e4577d1743b52ed47846f421390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf268fe684822ec9a7d7eea380f854391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4236644239ac5873db8650652a4e8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79efb47fd2848bf4fdbd8ca5e3df5ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e044a63bc5b70c30770ecf8e676d58e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fae6d6ae218eccffdef75abc646935395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32da2300d88321f43622131016f02f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17416bb4582612d61c68c0825de9b3b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8ffec71203ca841034880d0e67938398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c109c7785e270424f696fba5455200399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010f6288dd7c15a29c191c4b7318b58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2b96b72ab55177053ace6c6a0ac7e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ead3164b3299f6447191aad6dbb441402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d05031303e0e4d6985fd64f0d97ff13403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c18f17c426c2496bb2bbd0032f755d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b5e7c3ed4ffcdcd58cc8bfc678dec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3540a53776be5b67ab28a725805c007406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fb0855d6b21e589d3e6498d52c02a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8950e0fc6e812d684106fb1ae9867b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f7724ab7ddb73e344db1bade8325f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36685d6e84d1c68aa55317f40e4e9e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80cb77cb53f91d68422fb62cd4fb7d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52abd55d77d036fe336b0a2575dc72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6031b1158017500e845ebaf008c3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29447cbfc24cc3249a9e71729a9d5e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4a0edf74a8bb00a998ad439eef87c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0652fe4ed2122c358e8e48f6d0ab98f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a2cd044b0f26bc7859a6e3c499f6d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1738593e502cecc4980d72aa21ff9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd76ad9a0cc0eff435b06d26cd29e9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9acc165cbb2154d27d4aca7169072420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fae6befc2c2a1b93ece2db5ee5ecb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381693b8845786ebe1aa7a3061f4ce3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1005eeecd1a45e0647fb3d728e48e7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d34fe39406f1f4d933728d124d882424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd701e0be7b87cbb59c8ffe1d34952a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e47b196fc4d3c40c0704bc7c1cde8c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa115a5aa08e5d95afd2833e1666ec9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e67fa1cf2ebb34ebd4bf6ad7b54f36428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d5ea02754d14add872750ff101451429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c110ca2f6a69f0bb2d0ddb96343ae5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80323968532687bdc232bc6bd72c9813431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3f14f77617fb9d8c28d7d131bac14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f547de6c8bed500a5217d63d8aa50433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c0c79f59bcfaa359882ecdc1e13e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd1755a940e06df95d3630e68b32d8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e98fe6cca4e551af65ac0ba9f5525436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49539309c1bfbb985b2ca736d24dc524437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77367904ac1a4ca951c4be1e711bbed438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58065bf3efe573203e1250edeead2d6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983071ec3de29d90793c451cd101c3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d87df11cf930b89c58cdbe82151550441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89738886b36fa47ce07100d598365d51442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bca50871c8c43f8a306fa595fd0464443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc4cc61c23c404ab36edf393b02c583444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20127ab6ee9efbc24b456dc5a09c3323445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe214f8707b195781fcfb74084877c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839331b53adf1b27ce35993ab62b72e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca833673390dc48e26cb53321561abe5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f00f3aea0b9b0651d100212bf81d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbeb5ed85e5072970ce3cd96ff91820450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa08b1dffa58175c737745e99afeb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3f3997bde809aa82863fbee373c3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16117a8f57dcb2f75984c9e5914aecc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3114ed119a1ba4a483fffa20753ea76454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b4a9ee809b93ed490d694444489fcf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61741cade2aa3ae27fc615f03e1ae6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db289d7095c6e4a4596f1bd7b46194ef457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db972992595667483d3277653fe8dcc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7499941d8cc4f978ae800262b01be5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10714801cec076aa4d691fbb23fc5cb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a2a10ffb7b54ad38e43d3852604b19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b272b90c6f62daafa3914656d8cc9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4669b5cd86bf1986324cbaa4c3f496ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8eb6c5cf64a03ec1ff003e611e14e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f9f41300d9fb07d68b795ae7a4a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e04b642afb5ef2991e2583cf04ce8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f034d5c50ed8f3a9bffd5889cacc2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5fd1f7b1731c256b2214d63f28382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae8615246f13fd5a7b27ec1961a6cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee7be00f8e5511c86c80aa8100e120470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f32527f5b7c3c2545981b0e7ba383471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e688202f350a604ee37837b277bed1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa424d14af81a839f853061fb01174473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9906150e0d7a229f2bf18631d4baa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1712cae3719b3d39e2801ec5ceb6444b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0884c2c937faf33b029f70647d5ab6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2bd848fd126ef893117f04039416477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d743cdd89480cc4ee2712c46db36a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aaa2c41a989a07e680d2e9b1304658479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370161d15ce737ba6b47a67a3c364a5a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d610d5608d00cfafd2fc8b0f378fc68481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6a2afd78bf4d727ad8cb183c16e42482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36fc044bd88ffbb745d4e85ebf7131483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271cf3947a4e9880b7b2e32fbb7ce80484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e46c4ce936f517ebfa18dd89c6c580485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21a14db27f21c90641df7e4948aedb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085d823b34e629012d8529cde531431487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68aeb49161c1c97fd55d4332ad7550488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43c64638250b807610a681143d708f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e05ffdfb61af0903f31e5b913e5236490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93870b36a43f04f1d89b76f0442dfa6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496edb45315bb350e9f8bf1776bca59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f442c29562284b54900f210a4736e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28b915513dbd0a7d8e3903c74bd5c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e756ff2ae5f458fb7eaf3cf409695e0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509405eb71c90b147d916c73dbd0352496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a2db3d11cd441852bb14454c6fc42497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f534dbedb8e93277f65155d0cd7c3fc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cb084648468e90516a4389062230e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c22abbc1eacdb80c43e88c03eaa59500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e19428bb30380aefb88911c994953501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44275dde96453a9031012bc60ff608e0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7204ab65f41844d93202b8c8791eaed2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc831fb6b1f574a48ef562fa9a6706f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b30ba437157d2af4860989881c02d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaaf35b412c34ff7aff8bad5469cc5d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6c9d3525c82893d4d883c5574e2ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa1e032bc451f3161b8a07befc5bb4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b7bbb41d174622e6bab773aaa9b44509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d93c068b2150c1729d5e55eb91bfdd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83078b5f8dbc3177782e7deb304ad788511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a4741a21c6cf58180c2efe13ed54512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c708eac777248ca7c377772963fdf0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e269d2e9dba41acc70ac57f6b415514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ded91efa29614317f1880ea00293c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394196df0fd8f9f9d7c83442419b78516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8242746086ff886fe222361983be30517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93356fccf38f91651a4584e41a601d39518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f6296088445ce645603dfc1e3c214519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971f06477b2677a131aad063a5ef3e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1a2f323e25dc450adfa1a81496e54c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9482803b379c45f81553d302dbbff9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7c5dcd00bf9fa4ff4bd862d20b690523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad513bc50867ded2cd426d6cf53bda524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb78bf5faa203d0ddbbc31b0d7fa9d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2fb7528612f7c6128eee0f7645088d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405fec72ee16cae94655d218c86ce9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0e6353423b54667a43931f5d9f462528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8965369b1b8441dd2a27cf3ccdb61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82fda021f45f780ea9d1b600a94f9d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa5a7c449504b5abd72ecfebb521f4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7e2b66fa55221386432e5687006cb3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202ab080b5f2abc52a09cfe185255fc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cf7dc8b56f2245996a27ca85cc930534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85d3e52db17a4a82d412e3bec1e7d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53dd2d30afe782d6788bd1f70345d4f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c6cb7f2a896fbeb6420bb7eb841c5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832662dc2c43d56d5eeffd42e9c362d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931c3c643dc30a8a5f1ada7eff2050f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316516f3b5622969995a74263c28fc58540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e3671f3983e2f72e5c302f745865d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ecdbe50799aae372cb07ddb981013542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232b555f0db8fafae11ac2c5dcadb4b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5ddaa9f23fb515f27b9b14c78755b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fc2dea76d79e91bd88629cb9713a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c668395b32fb0bdbaffb4b69185b5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ecfb8e6897ba12cc5f6eb44610859547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e80da47ca50f5c605df7f97b67cc2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416656b5a9f63c7c9b61cf6102506aa4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2ddf1882c100528289dcedd12fc4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa845accddd06bcd24cea4a03593025d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d084e69df55d0aec8bfdeb4737fee1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120fe843076bb3387f2547f5fd48861553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b4a2f85d44a7d8888d2f0ac0c3c1e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815c4999fc5761e29e98fe3d9d29933b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79e0e33d379168b2affe2732f0b7da556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7f671e95cf74fb5b434a32fa57498557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637d592469e4479c921af47bdf7c08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e14ec4e77ff3f2020a771535fb20a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed3cadf3c601f93881503d23e94756560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023c66706d258fa6e10ee23680a64c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1b109f21b2d2cc13bb12a03fd982f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7087e8011506ae9870d203e2b58b3ad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472bd3b16b33ee84d913465ed14c82b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad7df9eb4f3cb9b79afba0602439ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a295a60b31eeefe824f7131673373566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58fc31da291319d7dd09404d287bfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d16daf2d95fbd6785cd9c251518893568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa3700590f47a7ede09213aec6a522569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc5fc35e8719951ca59fe58ae9565d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c2dffdcf67f177ffca96348d3573571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb23eda8b0cfa5b91a5eb0a8e5eb3c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3309ce65a682b8685eb7393b5e680ad573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fee530c9e711aad16d18d9aa97b66a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea93445d92f868e8a3cfe29b35b999575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf074e39b1030abda382bc31867fe8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5fea9efbdfeb559d4cc767defe6d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9aafe5c5c4dec3d1bd17c15b9b1f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451d857fda71fe1aaa0edc811ec6ba1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f18a0b1008b1142971c3c843adbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b85b18675d6e5eca4f08657edc606581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a383e3ad64a8f3afbdc174dea3ac6b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4df900479ef275d87ca118b40f2a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e46d9f4fd5b3ab39c5aeba27ab7371584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83098326f767f0b5fd38e3390515f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccf92e8603f060aa07818fc5c9c83e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487533dd2f9aeebff77b2c087bc614f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a964def7f78522b6c5419835f53bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ecfd4fcc9b3826b3af9a9ca9d24a65589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2804fe36ae5ef6dc746af60e0fde54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67467463caea396f89f5d208b27d1a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3881c5e89f745cf5f4b8d2d9c6f3e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d79baac3d10509b3287fc8cde73d4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029aab925153c4b686b08d481dd4500c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae34544d32a8bec074fb9bef4f9d91f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedf19c145e3c6a13554e2f55a59499596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eefe4c887f9da6c1a93f95dbcb50e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141fd8291290f69181db8742bb905b1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558fecdcc1f093aecc9beff6abcbd63599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da01350ceb9ce781df1e0c434aa384600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471157e131f2e29388729d0a2306674601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fca10c9e29389ab663454e671dd82d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebea645d371179c7fb7582b09568f29603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374aa64ad42c154fb762014596ad37e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a0b23f07fc025101eac4a5d6970d8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60452bad5e5e9df5253e1279e449d1e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184fe58be2d291da2125c29533a7c315607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbbd53ff794e5f28914b73210ce735608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653df031695e91e89c388633916c073609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab709d79f690194cab94076bc41951a3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d932f6d69ac6ec518a4abf52b005d8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91712e7556f9fd80072fcc6fe3fb7d46612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09957daea7b75164b89ef4a11a31a57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fdfd2116fa813409e09485156beb5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52454ee1b6e7cbce3d126ec96741c205615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3538d6aa29ae04fea800f0a42c45cff616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520834bf41c23b8d886e2030e4b9b0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e25c3efde851dba88e8076381e768618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca4b6e296d3a9cf8c8153b0411a9a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8132da73d1295e8160a3768eaaedec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d523d7756f0c1d6e46051f7c20a15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd64fd251232ffab335a60997b2f05a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c81e983cc5d108a7bad4628bf89aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3403927207420d3145b97a749476320624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add143070448864507caf6389bd68c80625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc854d67478ff43281911eda138c032626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61983452e1c20b54e21cf6dcb4ce82ed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f76622ab111ab8f414adbd7fcaa397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f85445ce1ef06b6403697feeacd70629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1b2d452ceac2a1814a2577886edaa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8466397f95670162fb8621d9cf24d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497fa3180c3425282ee1bb707a10bc56632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955281af78414c9c3a30477f185d0a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ea534ca2e017bd4f50e96c93254f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca755044addc78b4e2398d164e88b6e7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b73a1107990933415f8ec47491481636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad4cfbdfc50670d71e1c31dbe3e297637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2b67123d7bd93e6258ed777b350ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7849603df5b64f3038ea389d6766e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e4ad885ea3c627119f086909d4a73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3c89f881ed44b0d2057fb5f8ea67e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aead6ceac0e1fcda0a38e021bbae2a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dcba2d837cf4699629ff5b70bf8b24643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfc2b2a61a2cd896a730a5e8ed19a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75513543c2f9f0a94312c0de70536616645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8896bef64e98128122d33af31f4244646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e1fbe71a3bcc8ba57532e526d21ae7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8ce1c371fba2e11a33746dc05f08b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fca1ae4b358f6c30b4c900648e7a7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75168a5e96ae9102219a332cfb1177650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf9148040703e7438ca9e0f75d96b7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b69f78b8f88e9796d560248284d4fc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b2420239197c17c339530ab38338a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521809f9b9aedcb5615512f5925f19c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a283ef808519e368d85444f80ce6ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968a5e6072e6854b2cbb082a1fe3909656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087c58fa287c9b77d274f35e1bcf16d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a8c9b3b7e5386069b71b374af47ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99163d38617a2431e0872a4862ddc6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0a9e30015c62ca146f5fcb9791da9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6119f1d52f1370c19b05d0e339c226661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde7a3a179db85a53287e0ee3da4e409662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c9231a94c8dac7c8af6709380332f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc109f312756dd49da7750163baa04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a38ee7c5d52c90ec570db5abe9de30665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd58c30176c9cbd6971675698685e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4528009c4782286f7e96767812fa544f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2db560a6c1cf1231ce04a6a124630e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995989fed3aacbe64409542934bda64669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304b1f11d5caf529f633748435603f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b62df8802f9a37c963de0ab881edc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f377c9635d68602a292ad7c92035e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e56cfd8bb0c5724e78d2b7884a42e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c26bd567f8838f84f32f88470e396674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec31eea7a04b7b7df9d41c59496999675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909f8e4f10484173fa57fa72f3f9335676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647a7a4e806e26cdf96501d09734d72677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2a0475dd37a7aa55803615ab56833678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139fd053e5ce9f3f88da22cced31e6b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db80d4d7403d856ded302bbc5afd98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa2606047e16e215f399564d3b856c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb95e273cb0a078e2c6b9601f65614d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e3cb163ff553a732413e3d3da73021683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdc804c7a7ca005958c6b797de7083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f2306e28461ab909c1fe81a32f2d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6619f5d749ec8efcdfee25352375a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a593020a5f49b54c78a5f64c5a13e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1dfde1c46578394376e603f0c7d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ae3d5a00fe87284c156578dd9256689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d926bcfb954fe57996c52734dcbe03e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadeb8d736fcb526d7ec3fffc36a6cad691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0365e33159c1d8e5ffdcc910ec5bb9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d85180a355c4dced1cfabdb6ead4ce693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737c5f94d2851b292de2f37ed1d8f1b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2d0c5167d655f522b1906b7746ef9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb4cc98d805ecbaf439d0f81f215a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17968bd83aafd6ff0e78a4d40ba8d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a68631efd4a9f2816179275a9ce000698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02562a26a4acba85fd9abeb33285c574699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0324d77fa6468cac9158f1a6dc47df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1a6e08da684a87457f64fd192b8b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e8b851020a71b1c194b2c2f987693702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f37b780ddab58a95be319ce5a55ee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba22657d85b11f256bf7ac004777330704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f039a9e3041decb7b2efaa288a4a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63b19d2f72ac4bb4bdfe945660094a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b062dc7e4a2e7d8280e42b4d6ae331707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622a3f48ef4280865b010397cda914f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ff90c280a9b6104f3033a92c99c9f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc045197319f684a062bf5da23b54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdbfc4a37671d483d99d47f39f4f6d2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8b7e6793c56dba7eb8a07b121ff4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c93fadf1a8cfcaa18140a7944e664d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5395fc565fc7e2edb135a39c47b33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2047f611e952472b3b2724037b85a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0f5837372941ea4124da8d7d806d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a24dbc755e0918679ba5744f9f692717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe261064c770adafa4122edb7cbb0a21718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f3305b488589a4046c4989dcf3b3a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e9f4db7f2d787c620af364299ff8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a678e6657248c1bf292259759e002a1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663492e68d5b6fed84218fce68e92a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f70e70e4a1a91883f2877f3377562723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f246f2ac4ee97cb16635cae8ff14f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba06aa40f009c54660ecd1cca679f82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784c85c5169254353c5c7c30fdaa8fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d00da23e11950ecc0b840c0175491c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b89afdf44f8531a5720546368bcbc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741029ef030ff188ba4211c1e87d2049729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9194aaa1294106b4c038f560085a00730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017848122b0249b439ab5ad7d1c333e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd491f1f7f67531fbab2262fea7ab9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265c539891f4c75d7617cacf1f19b03733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a6182dae7948499592b4db94cacf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691b1ddb4cc19ff6af2bc3e74f9f0ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041bd4c75588fd0a7156fbd8be48f91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca92392b86d0f667126a8d15fd56ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc274122974748f40d08a1580e79dd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977041e77ec1ee70b4991cffb840550739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d48711923e689836355a570ff6ee1e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1567c94fd63ae45919089c392b44d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efa32061b0036a1e0899fb4c521258742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb80994d00aa42d1c322101766065a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc396eb9b47b625a8c99cd28370846744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575191dae03df814dd41ab475c6107b9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38bba8be247a6c0b48efcc1c4ef3ec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34f838cd80457d6531d796d7b278e7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42985e5209c84c09f8f78ae4c05cd2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d4c388eee222d26364de569018f71749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6c0d7995ede497455d9d2415031c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c345f6114df4d0bad99d84443e3add751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519e200f25170aaac4df582ca0558dd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa69c9d0a747f81a59287d0326c60753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d5bb5d84b4a0afab6b3d4222a07aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb156d5e81e292091731c4e7fcc192f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ef8e8909eda65c6ff93800ea26e40756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f97f05e4c960818ce7b1b4c15af01b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f2da54ddea8ec81506cfe3f9f3814758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6340a2ae9e02f20347619f18ed0e83759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>