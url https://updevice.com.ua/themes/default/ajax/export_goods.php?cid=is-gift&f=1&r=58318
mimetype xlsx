--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07756ff4625adebab44505c1a1770fae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4beb5692d4c4fb663f038d79568d742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabffb8957ed1c8d94b0faee66c403a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a645fcd3b06b1573255d8eb36f02b284.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39ff0062917f33e2a8be3607450d665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c16751d55b084eb07d1cfb8464f7016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22c229271c26256842cec5f5c4e8977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca90ecb500f5dbd91f700e741faa7de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2372744d0477564693c16ad582827859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369804913ba0d6cad179f5321819e34010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481f4086be407cda2dc140d7beeca9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c1147ebe9efc098f38e402a08db81812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f702763ac47a8def52b0a1a02ce7c6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ddc0720dad016ac99623f467f4d8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b07b5b2afb57b1188fca2a4c2236115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc263a8a8601427f2d3ab83073fb130916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec7502259ded95bf32c3ca535409a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1085671dd2d2a19e2ff97cf3798a7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42d537a27531e591d79b29d2dd38ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc532c6a082368d951b049a21de8e7120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684a442a9d0084f314438c97f3ac6f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623a9d317b0ec8d929202140ad035e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088a3ddcec51dc83ace63b8c727fb3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2142991e2e6feffff2105f62aa66924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f31e5fde72ac84eca1f5841766f6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc96d53ea6adef27e686d9a7b82a24026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244cbf30f766dc05af91f3051ad99caa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18bc8516dab95987906f56f6a83f38328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415383ee47b7e993c53d4d4ce75aa56d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116773af4a5fe46f9b47a740752264130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4682ffe911ab9ef3da6e2c8d586a131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d071458f4ba335b2d441e9a0adfe1c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1bdee863fe89074df6a516d8e82af333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5f2c22be556c43ea24cd2ccb1e91734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae395922977952a3eb00b9b0341e280335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696b3b8225afba040151f0d178f694136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae370676793714f614fc51a3846dc237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2247da12b76a998e7e75083595706138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f103234f5a042f9a4f3893d5e71c2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793885cafa3c7aa229d4f533392622c540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3d04daf1eae759bda5cbbd80a644e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80af28ca57086bb6aa85b0a7881106c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386db2e44f0314712aa167ad7511691443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9be6569f8ce19e87f167137aeefea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40700dccf66d6f1e5a3168905ddda9b445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5b2e9a3db923afb889b2d67209f3446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090624b3a9b90bba2e7e34aff8913cf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591bb19146366dbb7d2fe7b220f259d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae23df81c499b32c7bd9e7b5ab143049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7b109438b4458081538eabedb1d3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d415fafc00bbd899e3dd158d097f051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c9cd52dfc1bff2828ea238848437d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365a7465b06c845053d2af62bf7a71d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297584482a70b11b8a51ab06a322dd2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bebdd0c824c1fc18b8b1d0190323055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248104224c10ec2b443f937226d2a5f756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b301e572b4221b354622d3988eb78b557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f9fa9b9ad45878b1cccfcdd040a5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62bf51ffb2035106a0f3fa907220a259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e35b3f65e37df095bdd9e12f6a47960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4fc5a508044579833a5449b781d1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491482920bd390fdfb1cbd9b94260b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167846b039c2d3c7950b5008cd9c403b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca251830661af6483e0359c66a945564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68226ab7a41635b2e99516d769db80d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b10fe3b0b727c2b8174fdd983b8a166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575716f2a3ffab3958b27caa833050467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f919ddcac033da49763e8eea45d7468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f693416cdcb36191b54fd5327be9269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539248d061fb3fa6ef4b45a239525c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3558688e16ce3a1bc93232f5bdad8071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956d12c94577abd9a94bf24ba4353b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f022dfb5153a03fd4f4fcb23b88a7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d9c1e9c290adac2ca9db911b00483f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154c4daa87a777b9f7b2285d1c44da675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f588a3835a85ac0c9856008c11fcb1a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2262c35154507dcbb5f849ccde20d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b50b44993e9fd1a243dd084482a54178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed286167846d6ebddac96a7af24465479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ef8411fe05b436d8b0da27390820980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad63f817070322ce60fe3ee00c620a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75acc1ddb9e33f793be7417e6580782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0d8bda531d2fd640c2d9c858e05b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8257974e30638284d8c29420b8f2e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b2dcb897aefdf76203b0e0d7d7369a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66b2644fa8c5e79f0de2033acbd4c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63698a8034b61d9e7fa5df9ac0920cb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28c0058ec9442cb8e968ce1cd2186c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961da876dad689a7e73ec057ae1053989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10d802408f1a44f6f3ad4ec2ad73ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c345ae285373b11a4e46f664c4dc22091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750edf7c6cafe286f2dae7300f35f12192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a81121dec1e366ad394380d27f2c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7376941c6c169afa890e83edb42a3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc5b7487685a9a11a2dfa9e91060995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9fbfbd4024dee4744c4a98eb7d03896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf31ad05108d2bab35eb37a582e9c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9c1878e345b3aa5c4315a0e5ed01a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0bc211a4d48a8f1f11e4f343190cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84f74dd955f4c4cc2dad31cca0ec3c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c935bb0d6cbd219eb3e944b2db9d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c33447355f04616aa97a155c5d371d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43646a03f46662c7d678338fc6a7ba78103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52141307ec26c38ec3495eccad8e2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b209ee6f31745a38a08c6cc71461f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563df45002e83727e10fc3dcadf5f30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990b69d61dd1733ecc867df993222dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ea867ae5d08b2048bc75703eb5f54108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca074ad193519736e726cf58273a92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fddf4b2c7bd1b82d1feb5c31f8820110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288e99fb2049ad46d310034db9dfda31111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e111df67feef096fcd8d3b03e0c6584112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3729798c232455ea853c57f9960bff0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2813cf6ec9f933f1f2d24428d8212a1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a70381f67c582bac05ca1bd4ef62d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f7addbf2b16670738bff905de23fa9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c20991347547ffaeb6f9a07c21a71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88835c31eb60bff8433f62161119fb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442bfbda2843bab4b92461bf48b87ae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40048edce588d0d34cf97dfba1fdfed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fbaa482fd4752c1a95f1ef343c3ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2e19260e231931f4a87eee1a3e29f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43b5e2f1ef8e3edd808691ca0a7a9d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c73a8a41bde3c94ad4f3e45a8033124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02804e6c63f6030c1884fab981988b21125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b96488747c40c594a624f1c73a669c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6592f9129850ab4b841f75891cba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ce8ed5a0c5913e4f652123987fab6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5bff6a47ee81566a73302cc2dced4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491eaf8c3d0ecd52f14748090c318d4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2c61cfb46cbe58b4ffaaa5ffb89bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8fc52aa754428f6447f12fd28add6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf707c00436e70d53843ea006a05f69133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cf18722e47ba5416b1a4e3cc5ee16134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b5c9e36552c55183eef4ba6238c8a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651ac0064f747e0029d3e0f5d52a43c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3c754516325b681c0bb082458eeda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcca3800febc20eaa1b32ff04df1df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9178ec3f1cb04a3f3703ffd0d3fd65d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc917e99132dc168dad7b33ef1b90fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5a987b2dd3495e727b783591ae898141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551a5dfdc2b3a760884189dafd43764142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16f4864a903e2ada2ee0c71cbfbe6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a98ea553e4050cae15d792e535f35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b59fdd82c6bf3d62d3770bb60ab04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9b9b47fa0068bbb6904a5f1143eb1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ddbc1c6148ed1800c56d9cc3fce5e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be01f32b75ab26b6636b2a4db219f59148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ac2ef0be11e37afaea829cf92f35b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de05516fe69b2ca329a6b3dae1e591150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f991a69f7634dc1efab9140c380f29a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f9098e66f6cb62d95479af42b65c4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5a2aa183e656cda1e32895cc8055e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725009d842fd807f26b381185395997154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282a7e87a222d70f0b5ab2e43beb87b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba13889db815e466d12121ffb9c015156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287fb7e2b1244301d4f455b1ec19815157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c1c189edcf45ae249127f4be2fd1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca379d7169fc346c20a42d8a9557035c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87721852424a90dc567d01db73f742d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83df3809e78562fddef9ef13fb52ef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73961f034f3a7c3996347343180f511a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b1b61feb001afb90fc83a9b6f1b89163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e9dd92eb9bfc5fded805e288e6c98164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6347d7b8b6c6954c2874c7dfedb966165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34445fc92823a1d127765b6cd039fc41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723f4579925b4c926c3eb89fdfa8830167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a06e6841713da37c7ea075fa4f5edd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee21100df556edf2288eed35ffbe10169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fbffb67cae32d96128ef9378f6416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738071cffbae2db38c54f7538da1a58171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0582feda0308280a06abf9ea0cca2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62aba5097c50ce2001617350400c24173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc72ae026b0f0cf69fa7867fbef1b6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a786c023b40a99f6727ca59e2f1139175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6eb01be867761d3cd46ac283c5025176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936539e5a8467f11fd8a0af27203f49f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2efc66b0805e3d7716f403b705b61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654642cef8da040869e265453f6aa80179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81580761eb39c94512027fb5d717ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50dcf9752bcb9e15d4eeea2142417a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86746c5c7ba5a6e9178ecc1a02367b55182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8da8435570fb494952c8a54c4ec884183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157445dbd7682599a8d13328653b930184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863efd10826353d02d20a648dc84a075185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea1d67da94a637c5bf43fbe9fb6fe2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf0b798253a4e00a8ba207674ab7ef187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca4176ad7e0dd8ec617715018c4b2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d563be330909ae152910cdf53d063189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd9d8369c63f2c94b6a236c873351c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a18b753212e758b65c455e69097125191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fdf9ff011a7311b274b0fa85ddfa4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6eb3cf055e5dc0da637805da76d7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40223612fdf5fe7a9f3fe16cca0bd32e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce91443fe497fd82ccea6db52dd627195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2c9975459dc0081e20c7595d91ec6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fecaa9540cf50df996f913930290fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60ed9915e0783840922096df918f82198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1d631f13e7856b9135218606e76fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3badb86d44502b264c8c19fd01de27b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f472bb1f717e18925a3983cea2597a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21550dcb53d49dd5726221351e6d82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bc655df066882464a2c3c0dc8852ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9f340304b65130cb274f5062ae30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da37f5d5d1c8b61f1e8704103e800d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7de0742c9e79ec4d83f6e7125596c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8b1bd12c3a55cb59da98d5d2dec5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e078a2163742795e4778ef5c00970f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deae2abaf293d999ce95b96df7822e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0b1036385a51ff4c9cb823b37dc64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec53f07799626ec130ebc37d0ad4ff9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f90dbb232016b466c50f5cd19aa1c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96c0d1ac0e632eae92c95edb38a4ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b71ce2fe4585521a60c7b8b93c7e7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db316ee9c3949e2cb332d5ac3a8c501d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ff80d7630b4397156b4ed194c9a09216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88402765adb1af85a385f7a6a18c1c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c543c618f1e9659ce07a76e4521b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd6eb83e0cd424754ab3ba33f5ad09d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32557b6fe69fdbefc205439813f2d326220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa82aa757195bf75b4ad74fb22aa07f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bf2200da93979d15ceb9a75e45574222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e619dc300f3fae8748710a01db32ab6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d4343a551b539916b0300753826cf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3441af8d22a4d29da10283837803a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21ccd85637d51babdae6bdc9c9bc0e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493eb9640f81dcf84b08a538984cf8b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7bbbc6ce8ac3c8424319802a996cf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab0479deb6d95097fb9ef03b22f0cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f81ad6623431f80c89c03a01d6cd6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1401d49c866bb1f6061962a15001f41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee9efa601e736e212dae9aae305cb9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565b27962255ff46e596b2fc0d66285233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834503adcbbf4e64e2f94030d6d070d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55526feb9fedc5479ca7703dacc94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdf984536efd5e2fea320539316154236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7559a20dee6a7f42b5d78337f4bf99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65192ed03a275960498dda0f3909feef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7ace76bc639c8e41c38fb02c80a82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab86cd2ce5054a1ba4fe7b93d2bbbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc09a574ed113a9fdbf9b58b196818241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d8feb9565bb3345291be627fa88af242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa57b5b0fbd93ef2394fbd55af4b5b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172a5bbdd7a91ebf92b72b8cebe99d7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d143f45a0a3598e4df1018e417bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb43145715cee3c4e751b95dac2f43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61daf8de537b35595620eacf3dcdc41247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8b85f8ede089a386d09986e311ab0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3c5243c489bc1c86fa337477ba28b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4744dfe866078f9da94557037180bc2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e3ef4d21937a90523e9b44936bc9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f446b73489cffc650f6da5aa2f98d04252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d91ddf6ae4644f06bcc7599f7ccfc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0b50c806e25ba6b5baf6d1a8001d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16906a51a95d3fed824189071e405db9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e0e6579b86b254771b6945efc1315256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cd3060382be02cae2c16c6254cfc7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2a3504bb75df9c4bb8184234d8fb1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef798758f0d06be1aaf3d3c19f4c708259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c76d1a125032e84b205768fda32cbb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cd06c8e8ceb3477896abeb00b7f14261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92b10e793bd481e46d57cd67428a80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b8f341f113b58614659e5c5a55297263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e4a5fd059d1225e9bd720e1c1fdf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e3d9544d4c67e4000148c3308e523265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1eb8423b2eaa701af66e0c28ea8045266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8ccc08ebd5adab4ada16bdb7be43e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50113863910ad3b0de72c4de5bfb83d8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3874bc5cc1775b310c2e09c574d6961269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901776783ea812b81bcb08cf022ab36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e55a64e0646d4d13b92be0cc542a8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e3a1afa419259e240a766afa458a74272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e30eb0482dd05b8eb408ccfc24d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a77e4d02928ec33ae119bdc6c4af07c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e80579b671ff6a7b35d08e2e3f8a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab6aec47a5243ba0eb1ed31d9880fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b6793c23817c83a9dd9d76535884b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925cd60f159c3d0fb42c142c9b6cb07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b97f6f03047da702a670a11e95b92c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8933995f040c9e9881a50f83a298b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620403da6a224f78b9a77ce0affd1e2e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db30ca049401c98c9a58d22c4b09fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761f153b8eff2afa560e3ba7d60c05283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7428df0a4b4a1107e8b9a0e6bf0ef5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d268c7ba8727ccf73277e491576cee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60cc606111086afee69df9725a7333286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea9f6ae00e4a0ed08639beeccc97e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d586cc4f39f135e302e470b6b8c51286288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb01a57d649fc1fc24653895631847289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e808d9d36baef19976725728523e66290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c27e5cd990a860dc228b8cdd028438291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e49cd46b2e228a03f5527d53a2883292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ca1d48a91c0eeb5c151b3a59ea4bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8d0ada2eb3c1f8d3d4e999320996d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad0b92ad73ae1cb9d21698f622c9be295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f77ac0f103ea1c80f3d736722057f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a4bc498ec7ccb65842d64e8d62c3b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb96a97b75cd12140d4b5f61390208298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8e1fcb6868edc03f492b5ee72798c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba398bf22fdd25dd35c377858d3222300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b76f809fe30dfff3cbb06bbfebb371301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58932f2253988c3122f56596370e1167302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd5dfc3eacea49a8124fbba4f9256303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11160934d60855138b001fcc796ac7f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa714f3d9ddcb837019ae801843ce3b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5821efaf75aab546110ad3a38a2735a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235687d43d6c08bb43a69111d874022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221421c6e4e0bed029086e6fc755cb7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f70c2b79dbd519167b69bb490bf23309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba2be14b515e078c37460a05f8522310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771e21343f2ee1f59f8fd9766b890f5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f236d2933472c0ba27cc59475319d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192795243f2f0f2b1370524dde609cb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50cb6fb18b13581fccf1b163ba4770f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a86bb83380c9984e4691c9ae491a62315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87170f7b845a0877cdc41119a349b733316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33939ac71c145fb4a22545fc4fd9b15317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34089cb90552b4ea6aafae964ee6e676318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13331f567f81f1aa0e9ac645fec79a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a6bb091e8661dde341bac9c66effc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9a1ba7d732d57aa8347595f7cbb64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4307efc6c4736a9d3509fff197f02322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d36cff4b239b6a30e1bdbc271bdf77d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257be29bda6cb6029bcfaea20e82bfde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f99967d29ee7104428c5e78a23648c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2b1c5d688741a2fb3dfc8b414ce72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f8396e6ab3b7516f0a00f59f69f3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2b9c8ad985dce44cc57077404627b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020929d9bf829738dda950ff3c466346329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10b279804adf2b884394c9f4e550ec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c18d2e6cee2162afd451807da9381331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fcb06dae5db7222c7a457c86af8bc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b55cb5ad65f4cbc8b924c26533b057333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb044f90a3948a1a554e8e7eb4ec8bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3146d55e51aae17a7e4f6067fcec6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61704e16687f18f8173c485a998e9bbf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983dfd5210e66dedd39617693f05bdfe337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c2325998377fee9fe65f1d41b196a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be41d10e03802c1da8630f9add80fcc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88d05dde02688d6f328d9533596423340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1ab0efa19746ba4193d3ca2d1d9c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d757cb432a24e5faf012ccf54f4a711342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd92afa7a95d8880bf044c03fc810d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18767b4695afb31b881d2e9c1e699eb7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b0054040773ad0a985f8823573ff7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88bef107d892098eed8f7b3745a785346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd590e22a045bd15eadc5e7cca0e50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f924446101ce631c92b80eee62c1d7e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ed46183ca89c6c64e04c30a69c5de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c3a2a1103b6944f0a26e0f06f82a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415035f5dda227ca1938621953e6e02d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1f077bec16adba94e24bc9bc28d46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07cbf6dc01e99d8a4db33a2e4bedd7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129368ac2b583c0e651083f48f5f6897354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438123ac4250aed915091b6d0f87a0a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23788532772c6f65a5679a957f132077356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839b5c7bc102eca1e448e33473c27a6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9915eab74cee29c4600823771e0d3c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a62393f37ceef6a450810e8620563359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c723587fd8307954b6f485bf65f3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3293453544beeda53eb5958910d4339361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca050ed7b03d581751d407bb92078712362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aab27738d997d67ff80e7c4021200e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe222d30af9f4fcc2df1f080cd9bdf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702b24cf945b265047880c87b0c8590365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb6df7576611d521cefec7148ba6f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba6074343633c891e330d3a1cf2e88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08019cc7ed801f7f88adfc2fb125de26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77f24dffc490cb96cb0c4a2e2cff9e8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c88699b471c1c10bff943e0ef15fc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f9af39df259858c661f946c627c03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb674475e02a422d3d9f7b25d07acf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cce7e75848e997e9eae1e33482f2a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30d6fe2cec391cd102e257888a542b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3d6396b4128bbc4fb20bbd557cad9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbea84969a7a3ca7c0a809f46467851376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9dc3e7e95ad482fa4f7270523a2d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deff538bddf90f1be20891870afd472378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888b236cf336edbd4300dd845cac5bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb724dbf92cc4cb502379f5b586c7f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ba671eab3d7ad061c161237b38890381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fd4d42eb98e7d41b61ea01669f691382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbe5971237ac333b2724728ecf7acd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51faeb3a001050e40c40c83ff21bd4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3490c128f7aaf091bcc1f861d0895bdc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039545deba0a986328b59639f4a1d5a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a4251fd80eef315e17936a910564c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd59f429d6f15887d164934e9abc1c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7a2758373797a0149348cacc2c837389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6af4bb12e6deefb3b9eeaa80b9cee5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6fc71f80adfb64fb15c47b67f5491391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316afdf8009f83c7b2750d9dfae69c4a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560e8b6507110a35a5139b510454673393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bef06c290c1d727686cd0007d0b29f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff31f7ea3b46b87bb0838567d75610395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bab42a0d44f7a55f003b28f2471705396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828a852a77167c7090a08ba764d469a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009327b8840a03c35bf0ad7014454414398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2d37e2a03b56437042b7f501394ee1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08344866121d2eb76607fc16eb11e691400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486d4ba8ea3db3ce64d1ad95c9daa9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e74ce600fdb092329f808e28f5f58402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e727ff91499ebf074cc87c8281d15b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8c0ea5fb01ad93be61ecd494616c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78256dcf1da4587b7fb4b40986097e24405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302a80e09c9db365ad0daceb095c21f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33c0f6c3b075de2dd83cb0a01374bf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57bb24f026c38265de2b767b006d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebb1dca777ca453c985c2f91f49342409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c0a1341fbdd3b95490cf14673100c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcbdfd02a0e99afe9a4057370138ea411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5df19857167ac87980cd3d2fe172f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f20874e59f5b7ffa9ff5e15a79c8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d925b89a08f857ca943578631117b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbfd2ef296e76e2de3b6e02a88f445415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b092ae8ccae248f3c82adcdc6e3810416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06abb93b129980638183d29ee89f92417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ebc17b641721dd61be8cc7269f744418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d5f7e1ad88fa129e7fb22cf2758ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c105466e9c8d659893ca00f75f964a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007be0cb59dfc9041d7339b88c319fd9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be5c9e7e1ea3c7e5c659873b2c7f7d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc0d299d2e5d375e83ad1aa9c1b188423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf3d24c9318b3a7d05786c719586a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a48ec99978c6469465eebcecaef5bf0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc9927055182d3fbdf57f7be53479b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af10803b3ebc497700ec99c4b160f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bba2a4081f7988740383388583bee428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592615f82179417fbd8326b4e77c5ba3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c13ba4b07b8f4d03717453fc752d13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e44a6ca7863790b7774a06be684142431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97eaf5801114af0d3ec5478edaa2ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6cd24faf0487ea79a17a66f6491fb0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d8787cc191ef1e69a5639a24291ce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452fbfedabc3ae3117984f8b2a8bf1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc03a8aa965e3d75238b6030511ed6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402053b7cecc3a2c6f9b7a0e74758a52437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c45bf7adc63140913f92da30f502438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97031a6f55096189197caa4ffd1998c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bed0bf28031b1369f05ad643a841f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c15f4d17f91e50211924256921bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ab770ce9d367050b516c50a0d8d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091e294728204b562e68d33da8d1672443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b1fe020958ec03af7fc78b6b09345444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72359575b97bbfd1017dde4ea79353445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4cee51a0576826965264c7b8a659c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1996858237d66e633f7d14c5ec5dda447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7242ad025ec7579014cd93b30cb0ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf50616a3aae3d7117029065d66249449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19503199a435991b6b025b27b894ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa963771a94edb31a62764d147991811451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a56262c4286ea054823e0bb18b5db9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a12f31f7697c538cbddc2f544ee89e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b3ac803aaee7f56a4feb7c6b3b5a6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad842a1ee8e3a04cfc5e62c3614945b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41f8d92068c87a7c77653a368072bd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12d6a398c1d4b7bb297b8ebe98703b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccd4baf3bc9ed04155cab15def7f94458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92189a33cdfdb3f58335770922dcd5c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae03c86e08faf80c2de2b3b43892e68460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d52917e1380e2a13cbc1b90ed54ffa461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c7ee9b02db61702774a2eec46951462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212789c670951008f2d710851e1c0b39463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8be2777f1c80156eeccdf216b6d34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef8fb8fb01eeebf0e3706c4f9689de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff5d33fd04d1d48e142920f44bfe08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a391b2cdf4af1262774c32ddd7b248f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b523ca4eaf6e72a4cda893b5b25eed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43003f107ed201af826b1fefe8e61468469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5fe50920811d7c2ac9e8fe5aa2438470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc2d801217b1e443b4a318fc1f600d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5ef8028cc75e63de057822fdee4aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf2e9185ecdf8d78bfe46b8bad9c7b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24064591fc07fb9b86aaeabdf14b8e96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90048bf5fd40459cb7a6e6bfe03636475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ae5e188d3251f2f095916982298efb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37a7576f55811332734998785dae67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d3280b70ac96d80681bd66b8bbce3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7868823f7665f5dcde9039ed8a753e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac4454eee368635ca690d78a0847824480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd2e581af0a23e13dfecfe28abbacc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7f6d8171e1678f58665fb508095409482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e868d1a13badcf08871595a680ed9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46322678fb673de9e5661a70263aa8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f80e682cc2c4500f5c1da36429873485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb782eac0886e25342e259bf893917d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078466eb3d5fbe74dcccbffc58d637e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda7ac2f7498cc06c43e747c0277d52488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe028fd8da65d4f13e1dd8e6c9cc9af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a8ac4862e0c840fcf557151f3caca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b63b20f8c326b9587d5d79f707c74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f0dd9063302feaeb1d1a93861a4cf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5802531f8337abd9fa96c357481b50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439ddc4c2a2aaa56b543401712e3903494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390bc720bbc458c05adc990fbc5ed8c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac4f539bc57e8471dfd8046e2531cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35646cf329533e0813b2333b4cfeae24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902688de1af28d8c889d0884cdc9b26498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dbeb641e7f7131361d61a4630defff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bff1e5a8a11a236a74b2dda2c10600500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599f7d58d5d1845a8280c4de3937002501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e38d6cf2e866f7574fbf8977a1c00502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f1b6fafe1dac2821ca303096a9e8e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4f0c260343eb0048061711bfbfccc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb17056db44b6cc4d6e6a717dd78a8e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229d38dd8d7b6f7e82a6ae26e39585a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2b7056f9a5c08d63a638339078e8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1f7b43f534a36d53fddeface97fff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104faf4232834bc0b0ef7e29bdfba6b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e034a2a93b58be84478c0644169b6e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9854869556d65d29841ad8209046cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85519f61f8b9543add55c96a4e9d56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e224f9f43e1b7d4547545204d85ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a262916f541f2e90bca627df6e4d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425cbfa09797f53386c302cb4e6bbad515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d0ce14aff6c4f4076d4054a200ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c06ca91a59193aaf38acf5edb0eb4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1699fc85dbb45d9c1eb5da9cbd6dee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1c29d2ee2eb2ac3e1650fcced0fbb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74cc4b67494be7946cd1bc5385587d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9ea17ae8ffc4a0a1a3605dcdf1a06521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7932a38bfbf463dc07ea64b8f0333522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba392d02ac6edea9899ff5dcf5b1a70b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f21560aabd0ac255c22d1e7553fc1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f742cbc2ebcc142ccc3e8b8f616571525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb2733f0f60af63eb622e25889d0c6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5af9ffe7a1839e8f6ea03262f48819527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d928f575fb6f13731a1924f0b87672e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca1fc6c359eebee6dc2385c9637efc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253151fcb7e8f4bb82ef01d639be5bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204ab7b7df6938093252f306c8f1eae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc66aaea37f05c8d0e274a3b546a48e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084d45bf2b7607f7343a9896d5a1fe2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89cb701ae3a89d71d42c1208c3e36c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c023a8f1060733416620887e39bbcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59e954b6086a2cd44719748ef2cfe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc913553dabd8040273ab3911165a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de23039dadbb383fe9ab1cdbbaa817538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569abacacc366c1a9120fc59cc78f29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d8b33e61a1e6234480d7ea150a59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ac5265c594a89e0cad9be85509eb31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67ccfd15422a13a2c86fbf4dea4b2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4300e5ad40b0252cde4e85462d895543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbd971108fc4714d9b015bb9962d12544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f9ff8385e44d48801f8098ba2de52545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c2a977c46d08babc06f9b147e148d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaccbf422c73e5ba5582cc76778358d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25565fefa5fbf5520199b3387967f211548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454c7f42a48026ea13bec9b9c374e7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721c926f4fd256550038bd5d9074e3a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb89335f1390f126e83319d969a0d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c7e5173763bb20d9bcf46b030a44a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4610f6653311f6dd51279a9311e95162553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f7695036033e7ec9ea01fdf6d8a5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4577df88206ecb3e07d33654e68049f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b682dc2593f48aecfba6c7df43716d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c237716ed968bf76123421d7a3ac60557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06cdd0bdcafdae1a27031d38395572558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a66cb3c424e3978e375e4fb3a68457559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26e62a681023bd1cefb7d37a496346560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2c3dd114cd9a854f1c83bfc069a30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651ac2e482f8a7c3ff4ebcb7ba17b35562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb69db34fc3b0d7e454b71ad948d481563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d71c8d0f813b07dbf39607fb134a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953e98b9796dbf742cc97eb0770b348565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d02bc7add921e0f3af554be90057566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d67d1b6c343350f39b1b40de20eb70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfcdc333e9d34cd8c2846f1f276b27568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19703fa0f96f222ff5d9a1bb323ae5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e067ee5cfe2a54ec343b8be546642570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87192fdb4864c16d07a147f8f6dd2a82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a2ca3da1cf0c524354e33d143740c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b398a16b98e7bf52a40da96f8566f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a27d8040efe17f95cce46024f439f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df38e97fdb7fc9af91df9ffc11a8ef3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf09988a7b906cde2d99917450218dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b5a20f75718b084ad8104033af806577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd3389266e0dbc996ebc279d9a5724578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcae1f549ca174a79c507fa7f0f7de579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b4b9a840469e6d47bfd2832b9fb81580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400c1e2d0d86a8e993e813a3b66694a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6d617edc3bd001055693425c34848582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e34d579f59ddc6fc52039da8434a9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45593d10c06a03cb206520913c7507f0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183490cb3f1e0c9325407dbc269f37c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373fdbf094022d28d354ed5fb08a266586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b11fcc09073f108bee204be2e0b33587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a95bb55e4be149c6905601e9d7f81588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cdece061c0075de5d0915de7bcdcd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8562b7b20c8ff8da59e189cfa6763590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984287bb394554fdf5d01eaa3214a4a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d17abfcc825bb8dcb1ed7dbb5462fa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872e9f64ae763a2a87fe8b528db7b81593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd028f620e3df281f491e739acb733594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ec138512f146da7dc3abb3d1da16d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a55e9b6b01201173fdfda6f7509203596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99f047cbb3dbae8f4c5bd2be1860f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a165672a5aad7aa37418ee5a097ad598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955788aa2c1772bdcb318454f9b86bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd9e67de0786de1a5246e86ddddccc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a917471a4547aeff56c32a80c3834721601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9164c2b7cead84a8710ba17fe272cbc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac780dcf4b49851114e1073ed8a397603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a90734f41bf5449ffdb4ac784394b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca410b2452a94b7a52008b58946c0d7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf240eb6c4b520f3c407eed30d6b276f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d8aa0f9361d17db33594fcfe40275607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e78f08a3f1f62d9824fee1aded4c87608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b2dbfdba97c551146fcb1bea2dff6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea01cbc43287f7ff214e0c6452e7239610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352199e2ae69fa3b01595b5b1fa526d7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f65fde27fe4b72fdf8411b2bc10290612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f30d6aa897a106eef186d7e395d50613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e98fe36d95d6b6e17b760f1b8dd3a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71447b03619d12c05b73376a1abf4a7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a273a0a8cc0e4bff5131a8a32b9469616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a4482ee6c453d7aefde9c89dc6451617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99dd4a7d44347471b4055f3eb4adfb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9b020c54a03df56c8831349f7dfeea619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e376eed52e590125a1d4ef508372a8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c4c8fd92e1e88b730389bc5ce6652621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e481f0db185894438ec81fa4370411622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8e6db313b00db4786005b42a1d1ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696339dbd55cda38a61a1c4ee7d600b5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d16b395294ff2719ced82dc971888625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bd51aa2a0c0265d9ad54f613b7e4a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b1c8a7dddc12cbac16191a262c54627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce43bd5caa6e52d640ebe648ae99168628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9c314bbffe6204c67b8bffe14a15b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afa076025ffc88e23477790d07cc7e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe5bbf949f18add8b4dbb329af385631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5cd18cbf3e18694659b11cf18e1ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c210cbe7a00a7cb27f8d14bdaaed99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f214ed0545d4a695362cf830a1c8c0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539fd092d330ba63c3db5013a4ae954635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca954bd1c3a705e9bfe542d9ca4bf090636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d234455ad1edc26a0601af3438fb4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe11ded8321d565c8a925b590586a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f279ed5bb49a63f68fc7092638c92a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de517f89c3fa1356e923f16d88206b0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3aa2e8c9b667ff31b40c5fde90fbe1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b005c8978a192fd5f91d26ba3f25ea4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3269aaf6d4d65eeb1afb7f5d69d49e4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460f0c5f3081feef278fc6659a0cb51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e5e3f69d4d928ab3d7a5aa3ecc369645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8e201b48223cdeb98f8fdc6649a3f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996e4342f653e84d150784502350c3f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c83a75ec0c4b4011ce6e6242ef771648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a1044d35201f517421ff23eb7d3986649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db363b1f1d9309064dd595afa49e02f3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93fdec78807db00e5d1161f708fcbe6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216ef2243693b372b38ea14912732e0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579944d1008fc0090c3c38a17cb84c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131427511cbb99e45d996c525c3298c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d164c005ba7cc4d9b6664a2bee2be4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee052568d62dac820750cd90259251656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435d01c64910a4e73fa1ae201bbce9d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4621c68ee33f37153328300b54e17658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99d2b6b21ceb856f27b2271ed71f0c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36be71b9471b976abf99238c0213a01660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56b41f8f934aa327bc4c8c1cddcca7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d44ebd289923ab485654c2a48b1cfd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae2ccc4230e19aa63c1d24b35cc5a5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0db1121e5b634399ac203e1d7bf72664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88823a605a39413d9c730cb3d3e7d4d7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6071b4fe62602af181b894ffd8ba39f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabda06524283216e6e63bcf3f4b605667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996aeff6a4b201aced4c3a31b2bcb38668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a2ef3b31df3abc9f59f8971665922669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abc9407b717524c8e588092df0ab5c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543de894487204118b0c7eb1f8d69b9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1889194a13b6b0c26c3511bb243ee1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bd8028359f30d9b15670730255f9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874245502b4743fb4fee066ebf2801674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bfcf078d475f9f5dcd81f41463fcc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216837d50bce257e420313ea76b5e216676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11464c25b8672da696f301a61681a11d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cc554c72825ebce183fc45e3e01f4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a79349f3acb0850dca96a71df1303679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b5c5ccd5065548bcd7905db187026680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5db99920d8a0bea672e8d1038db7f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8410952c180a5bbbe3840bda7e4d5fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2db71456f6b78a5ee9eaa5aeb0c24683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946e7f6d955f49d7c643d0017c27309684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd15f9a58331b94ee4106770fb99941685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb248c4a7727ef73f1a02e6b6967006686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391afc9226ebb038be5d3502c98ad7cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a321deccd1de4eb2139e739c099d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c421b3a4f3e26d147dd103c8c40991a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e566bc399ec925600f7d45162238abf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe461c55c22a49a3b262924329a1ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173b511d6745c7c20f960f76875d62bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acd116ef7fd20e91b461830ef7e934693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5d5ddaf015044bf5deda6f4bd1d90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed846aff5dd8dd5bebc17d02b53a17ef695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b678bc1f6f3ddf873caeb1551553e93696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611107c4d0d51343ea4cf749f4adad67697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59397ce13cd772b1de0733f34c8a83698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176f017ca26c5f485a0ef2fc6d7873a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c1713830b89279c22d75ad55c2f44700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db08668d8b6a1dd7a8b4433e92b3978701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead17aa980331cfa4d7040127873463702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be229490075de31362a4663d50b3b7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab817f6442fcbd1f70d92b1c8ee30704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2036cdad713c4624116cdcda12f377705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72052807667570e4e281da91503e56b4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b219c8de14ba45782294f7545a960e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd77143ba617193da806c4328f2eaf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77659bc9133f9dce67eba17ff896820709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9433a026a34ff6aa2d7b7cb2a4055710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4028cc26e22820444739d8f949bc3a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfae3f1fa821826e576d8ea6889daa5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32c9e3f72dd2d11af98dd73ced2fdb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f2c19a45a42efd579c22eff305482714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a44472b651098a821426fa654445f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510753f5ffaab859f9fbb835e5b374b5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1795729430de5e8a4c332b6667cb6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342241425bc317e4ef8759053d63ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346eb349fec6ea44fffda2547f8c0340719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb5c27d7f8c393b43420f2194ca646720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cf7089a0e0b077f1ff2ae3d27b859721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7c1cc6ee2a43f19990ede9b4dbadc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e38e78e21f5753d1890aa036537b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a385af71059a62d1274e8014e635724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cba5e626b032185bb8545af5f35f57725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5dc2b31443a7b15b0881f3362e8ef1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735407729f65170199e46870a13b099727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce117740d3d9e884705d346632e3d1f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed362bddd5de926f7c9f8b570c9fc710729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8f0c672a44b2562f5ac9ae83b072f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e5fb52bbd7e08f358fdbd07baa4d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f483c341eb6207744dab96ff47f980b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d8ec5132dd77cf7afeb15f06cd55f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0dd5a651f0d5b87bb6fb09acda4de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769912bb91534f9254ba2f9f356d88ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094f30e71da6670aa730e81515adaae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097ebcd5c2af743594f94b3ee31133c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81093e8c3adc4dcff8405ca365556656738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6ecf83cee7986ef7b62464ebd2ccd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd58c065a5566867b07863d2198f15740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab216d5f91c66414632fcd724bd96b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac19ccf2afa13385d221adc6bfc6fbe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349eb87db0a9bcc07085b223fb883b16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d66fcac2b077c4b3925d849c1f394e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69703f09f2aa214b0834faa46be5c4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b232299ce259f48e6ebf8fc3735af30746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2703e64a08c22713f9f3bca9db2df9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dce5e15107edf8e6db09369fc1e0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84530b396a249607c3bb3da5628b9f67749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7869e2979aeb667b1b5d5b3a46246750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790b55f9177acc78eb4ddf1a0e0db25751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd6574571d2dca942c1624482ac9eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984312761619cac5459b1675c1032fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a5b17a053936aa511b91f619a8a2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313631028ede57002fe1a9871572f094755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9010a2d96038ffb375255fd1b441f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e5687a49b33baa39e863d91ed1067757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9696a1716c51e96ded45a6920a70546758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78805e7d438ac1d77eebcdac4e4942759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4daab05b8d7b76987c078048a48e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c7acf0c2ef1cdc5e3f83d336b0cc6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a5a35d48f1d9081b7bfaca8409ae93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c298deeee942d4d9d8c753dc1e9b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce224056718129f5e38ae053f4806c955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287a9aefbc7a13b7f1b64051f7bde7e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3f2b6e67fe866592040909dc8b1777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398bfab37ad6323cd78baf7fecd83ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616661a83d6d08708f5a295a99cebd8c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97763f22f97d1a3a81851957fb1a35910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cc79ae914766796b7b375b644122411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ecc0073b8e8ebffefa7b564199c0f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd23139a611a7f3313f36ea387aead13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31bdfd4a0b5de031d2e30c9ccffe814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4d6b4a8c232bb099869feefd66d9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfe7d6546c695fd02cab7e1230ea4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeedc13514b176652bd7dd30fe49d8617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976e609c1c704349fda3bad4fc628ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a5d3cd115bcb493f190d914a376a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56db76b3f07234699ef54545323c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bbfb320bb49c224682a30b34b903521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad22dfba3c968644368e12848c0cf9b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be65f7249fb9e414614e0b86a47488723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55bcc34ecc70e1664d7cbd3124dc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f411cb328d0e6978a078fbcff4e625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb97410bc3b5a1e2fc8f3247d27072b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f8b05481fcf5b6a613cc82c76926d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bc5fecfaa4752fa336a5b95a2b89b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481aa7bcb1244edb8909cf3626ab948f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425a5f23ea39e1c3f8b06bc272c9f3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882adddb16139de1bd816aff60a06b0b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0b6546ff4fd9511a462065cd94dfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb92a5f90cdaabc91ebf2363f012adf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781340be2981b8a912d76f2fcc1f3c234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb832a5f5acd5763e1761226a55b045435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae8860ace7707babc191e11990ac5136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207644afbc56f3fcdde4f834fabd82437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80fafc281e36318e15d706e7f6e13c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2407f5d7b96874f73555c4c48ef6cf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a3d13d9992db2d52560eaaae094a440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d030fc1d44f6cb8aabc15bfea73a12941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc959ef543434301fb492d37c5ba5642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6799c05dfff497c9ef01d910c0f5d9443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b106553be1da56c176c73b81d062144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c885252b606bfb4c7801242b65a88345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e79bb2c0fc61aa8225a3ed969531946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd00039e00faa44754b851ee2ad04047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0a4b02ef616d8826480d0bdbda54348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661130921b133e82b044fb234e3199849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeb29e5d389ae45a61685f62824b6aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4a4ef5443122662e701ac5b3285db51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953c3e2d2fa453bbb6a1838f066168452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c6555353bd2091f0fa356de241fa5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cbed8b68904435b8f6a183c4fb92054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19048833c9c8ed7571bbaf23b1e6330555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253254bcf306203622b546c08170fb456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90627deffc6466b3faf04332b1fb7857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2495cd1ec0b72d9617dd46bb29dae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa08f12a558714fa6a776c03451594f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842f3d2d37f4f66eb6e8abe3462aca660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa8067dd3b352ea982f6b8768e883c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca453ce0e083c8297b344d4ef27524d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa8721b45a4b6da51fc76f777483463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67364a9123a78aab23a0a2f979201a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce645c179787abeefaef38897af7ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb487b9f56dba989fde4d11ba07b2766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50988b5531f8a78f662392fa2196231c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5087ece7b596b02c7b03ad0471df9e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b9155513b876eebc48f798a4c2938f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963ad58303b563b4c19bfac0e8151f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeabcdd98d20ac98f39860b90b2269c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9775feaf9f9e06f407209decdbcc67b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccf1e12024028512a10f6516084a8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988aee47218f6995791e0c56d671d31c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8faf6cb8ba381295fc52b7a82a121675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59319d0181ce871c33fbadacae0a425b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5cf602c67ff220bf0da0c2fa98c8e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128be40327d249e2f6dee9c8cf0591f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579a63936941efadebedea67e3ca13179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab6e5da617fa31aedb2b5114db57ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5b2f8d783b566004b93c1da10aa2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161bdf01381913c6708ddbbff152da082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93223bd49fb0c6f7d9c382a3ef664de983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e7b8d08aabb8a90cc5a9d1d8202b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbb945daf89010e933f0fb5c4c731f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd25e53ec00d05980e2595969fe715f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13faf64d461c1e77bbb4b4e64d53396487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be583422ca56e760235cb4214a1da488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3362e0ba2fec8d1d29a4db6498fa1f489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5961ddd8f9c8f38b84b843fb1197290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f713576e64134d90d9f8ada68deac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4ab9773ee99f8d4fbedb648550d5f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f31db0ce7cae78c7b45dc0507905793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3215c5628f3d86d622bd8dba00476e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14d7ef051a7b82c1dd5e82b6c657e295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffba06b2769f0062faa9bd13a61234396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81ec49e1fe48ca710105be8f2f5143e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8cdfb9de45465f9d842d4a034a285998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3ef1dd1a9d0785f133a734802d94599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec40935efa1c7b194e082292b8680f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d623af0dd70157c65ac653d34bfd3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcc8aa284bd988cd49baa8d29fc741102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bb593f03f674bcfdda5529fee8506103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867104e6a33d7a2b57aa5977437a7e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6298bca0329af60b8aa7c56472e45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f20508d8c0b12f6e6ed934d483022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa27a6e9c37dce1eabebfe48fee49b6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c0a4c065ebad88cb970213fa89542108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37122715c43581737d6d555332a86cbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa91d25e259da2822477bc487d70680110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53221c27acc91504620dd31ad9ab158111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bb6d2588aea16a871d884a0a21fd9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b0f67ef7f2384164003cfe607ce7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba613fa7635e9bd6facfb82988bc40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8317015d56c316f22bbb15f7a3e22b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7584d62ad811d1bf0f658b73e81f7ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca59b2836bec6fe53c8ec0b9fec5ed117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c41b0640d18542b10c605bb8a56dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7a5d58d0e9cd42bdc103dc6be001c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b90a22e59759fe544e6361e039572120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71413a313255569714f26238a951b335121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dfa40ceca8f694a991899da601b85122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d5a4b599493a76516cf8f9dda0b32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5479ad30a6d82fa5e0520a2e9db9444124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad2bcd80950ff11e706cb2f1650a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14df13c609ec4fc4618f6141352dcd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ca86b061ef736388a66c261a9fc3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b145e038aba5603aa53418d2cfef87a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343daacd20e33a2652a848be7044a331129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1acdd3e674f1c764747f55c5b5658130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57d6937412ebb720608c03c51f450cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b61fe259ff2573c6b1d45d3dcd2e26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5097f5c02a3275206d4a7a3f6c3f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a5b3be3dfac3d6acc8ee01fdadfcd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e2061d3819b2c2793b149577d35ac1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c6d7a9ba32db785455e8b1c73ef02136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab6e575a3bbb65d1fb49b020b4ed50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42923bda166c4fe80be4417176f0adc8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c173364d30018d5907b8a86b7e7377139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d349ee1b77669605a848ce13c449969140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6dd0a033328ce98d81887291d1c1e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1507a2c0dc1eec4b4a2b9c800a4707f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2ca9cfa79c6ebce417e2076306f3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d568e4bd22b91c540881ddb3f5e3a4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb016236a0b07d92408a2e35a9614a59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3523c6f7c2fb0cbd77a98a82abc33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713214685e7609517494d6617c329f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3904c96e7209c27ee0988b11dd9ac6d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d6976aaab1deeb7b9df0dc0586643149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac577ac90cf8eb275576e1642a88c349150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8225cdfe53d81b5ecbeba2cd61f3cf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd1ae0aec60f1f25d375485527720f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cced573fddf2e80fc363f2c997ab9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c7f11a205f59adea8ec8c234d2614154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad096abaa9f5aeeaafd92b7bb0f055ea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06bb86f2033d2c8eb949e3a14ee231156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086973885c58ab317c160f39ab22836f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af0991f0a66c5193a0645bfc3e5ebc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f737c8a92ea6a72e8e400baddaac6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da432bcaf2c53df06b9edd85be3066d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a5f09a7f748727305aa05405c263f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0a7529ab8cd1e4324b2f34312ed03162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8e8f672edad4e77e7ff3d481df55d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d172f450783c1ade1245732794d8b2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb81c3f78631e79a67fb5be631d91b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361327829c20e797210097f1747674c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2069fcc9bb999a19081c97543ba2e6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31e41ed6223641b7f443d059381d07168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d7aa3aefb664b861a36e95f43490f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9c8950d57d1c5ad59aae10f9e76d0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee44bd33c0a4ba2168be3aa1a79d3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b272f68fbe2f088c402c9362c90f4c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec509ab1f306650d20c1a9b03741551173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda4eb4aacbe85597035b0b9686c29e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743ffe155fdc4d780670c7a6265806e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79304c56f5d746027ed2b2672dbbc940176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8e5ea3aa808209b7d234c1f9be3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cf60ad6760c74dd7be7529b2c3569178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf52691420127855f956d4a537f98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845bf2b96b13109a8cdde8078db4f52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd4760e6306267817765d5bf79a639a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c030adebce89b4b743e119b700d69ef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb66f5678f1c62c569adcc6604fdb3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05589ec2548dc216813f8a54e2a28ac5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807c56810ca4621e941a72e27987e23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea064ba054ea404abd498e12a7e5c2c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3f3cd0604a81297afd46f3ded4727187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb967a7600af1d97e15d2f6d136d12d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13245d767cdb87412999b67ed49a77e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eae45124afac8d73c793a496395a6e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da97428fddc1e10c467b5afbc3cb4d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594486e096b79106bf77d06ed7e779192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9644334c26fab691465ec302ee64182193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885e5d20cd37fab5000a6cba817f5e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c29b4c65839c96bba6023bfb0b6cdb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f1e788a32ec77b342fb7045e4e3a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e686042c42677d7e3a02b0bc04e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35615aee350fdcf07eb2812657d0dee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54896ba505f462e0c141461ff9503ce7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c2172b2f1cf85f84fec16d381a7265200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7409a4387a0f1a7c931281e8d07d17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3f049676897eea6e98e2ee28e3b42202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f490508c8daf58f520df3c9f37260203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2518c4973f7db66b639ea102ac3befb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308aadd5876551778989b9d0774bc2a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98d2fa606ea42e5ffcffd000a1a7327206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad25a2e73adf6e7d00be5eadb25a14207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144a7888c08dc9c88ed0b38b0df9d85208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337734770cbd49c61eb31487cd6058fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7b860332a1a99cc1c56a892340d8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45bc3b20dc9f3936782f69b74f4241211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d7efdfddb35f73fabc7ed261d73f3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09e38b5b3914aad023fdbef24be5c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158d76d9ad8181bacefa8724780fd29214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec302530a7b8a1f3a2d3acc07d8e6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d684c2f917389e6acd674950b6bb24d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9380a35d7eef5d37e9f488f5050f4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9990d9764de492c4518ea983e4494218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26017b6907310391268adfb3320722b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba78b3b27a89c7b2be5834a851b3da220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a83c1c7d1cf4a95ee5429caaa0be7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38931d80222b69afbaf979e2dffb87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786dc6da3e39a75c17959fa535c3285223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08defdd27432cb76937b946a4094c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b666acda98bcbee6add01fa05b7faa4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8444b7ff19cafffacdf55c813516c9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c53c849e0cdc65d18c7dab832572eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abdca666d2fa905f26ae98be7e68b92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44e2d1bd87d430998b1567c9135030229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37930aa2e2b4766e10a44a7a134136ed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000baea50d2e50d7105137686e4d32ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86fe4553a4576c13d46443f59f3ec9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8f8815249be9e595e987cc7e05c2a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebab2faf98125ff614856f8c54e048b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e7a1af121467eafb065375790e047235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e847fb7036dff664d4a71d5f3d9e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639e81dc212703b53920d1b6957e71d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c44f6d7fa0ec8d0cc94a20bfb13bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcd31fd2e112569b38a8492c86a463239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e28a476012c0bfc5295b5f98cf58f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07342521cccffc6fc4945c4e5a02a46d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e045109dfbc92680829198492b701a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d742bfd195e6ccafb2f0a1277136939243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eab3e07e657ae78e269173bb6d0efe244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9e9bcbc03973e22558b4f1382d03a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb185f9f0e5b7062d9bd3fa2ad4a9ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6d3423303fb9dced9f66b9432bad7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab24edb06e5d9f889964166163506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf43c700d6aed58fd8fe07c8b2403e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8232e6f974ff546ef939b943668c6d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af5ddfa6245eef5e2d6b4551540503251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5123171908c6fc6c7345bbbae68bef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef4c11510e28bddd3c8a570762be20253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03882fbba3a08e02f025f3c887b0d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115482a219af7e55c8afe8ee521aefc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc19ec7c90464f22d8afda662d1a7ee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97827b208313dbe2ce0bf25e1234a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2a24f30cd5be320ec8e692abd403e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98ca72c148f111e1acc3c8c6ee8500259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0bb492a013d3c156637b547daff028260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f082f7f6aef2bb143f20950ffa596261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff947b048b2a0c663bfd410d921a4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf779788d8b8846912c79cea2f9ba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca9bd27e7e1e2017b64e7d46cb6008264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a936ee9023309a911eb80eb1a05cc8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc5f691ef2a404ba7d1c3d5261efa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe26fa027d15da03b922147af9e0e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92635293b4629d6ba541aa20f8ed83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155c53925c3b54f1a49ac8027a0276f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a05ee1f933fa04b9f27551496c0d89270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c38fab5a7eff1653ac5f0408cd43eb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15453c26b08353be873339d69913cb0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b068e4d1c93523ba82c68c7cca49fc2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3419e26a5eff1997c72b6e5e5db52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46df5c5a172b038cd63ac45918110bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde30ca21ec7b939c9297c41045fdac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4674b7e3700cc9cccf33ebafa0ba43f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e984d5bdc929808654366bd2a52bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3d0cf6aa0be75aa80413db2421f3d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadad0c3662685cab1b32a18bdf56ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4986992140a157b7e2e511f099ad472281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfb7b7e9229e99db92cc2c86108347c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1934cfb4b2423feac356b9c3e4f67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31688a113320f77f5ca0fab97884a8ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb683dd5df5cb12bb5103e0b3b7aff72285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba956e199cc4d735e7a3764696005e28286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5de0874b9ab34fe45ef7bfc439f52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61edd0f24155cf5e43fcaa797b403e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea505a3aa4e7392783cc7741dd3c9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7ec2bbacc5ed18a5d40db84124ff0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874b6a664c37f14ce7127cf8274d543291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189843c3a76ce0f8f6e7a6964879fc5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553bd911a8f760a78f6f31abef300f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1251d1cdacdb75aed95ce9886bcec95e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f161b47e9bfc567e56c3e6b205fa3fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6974410272383ac7185dfad300d1ca296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6b8ba54a0d03c0138402a170c9fe4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073b018a130a2c884e4a16ab51e070b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d2fff8b450cb65b3e8f70aa9f5221f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b08c32bc9ef4393ca7a5703c15657300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538308db3e582991808036df52b8f82301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405e6932521ec786b929bcfcdb5b45b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba3e3b8c2309b652d6cfdb75a82cacb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416b9f9868e59953bc1bc1022033ead304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd4a6b5bd087e779579cc49ceb8e87305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc0555b9c6e1df700c26d8ca609059306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01455e1934780a1e254b8fd382bb153307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac07aa980a06ca12d86aebc6799b49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c3dbd5495819c6fa152dfad4de9f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481ef4cc2d5842641df71457d9140d07310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f3ca7ac183c84a61215d72a32da2c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c94649e26fe9c5dbe16a71f42f7533312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79365a3b0a7b7bbd4a3a18a873b664ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c298bb1a7a894aa2ecc0d6c7f6fb8bb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0bdf5189de66be38c7bca396ef10e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09944765b9be3d2fa2d51ded92eefb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ce6caecd27844e0b42683be129549317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb1d745e17185300d6d2ac08a9d7f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45180ca92488c68585020aaf9b579d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca2b1a0f9b69975e9fd3ab4dd65be4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb7622cde84eddaf08defb83eb76ad321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a167dc12db6dbc37e9dc941896680a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbce72fd1c676a0452222f1f58520f1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4054d1b77bee1ad9442b31382e12b8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47dffde20036b90542a3284678cc8ed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d8dc2ba249e7cc1341256d028d773326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96073b6c7ef922239de7d79ee421af91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db1c10f2337295ac8a454ff144442328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f84baa9d9867f1aa8db44258970aa7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892dd30a592dd856d26fa3b1f5835635330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73335f577a99d9eefe280d90585e7c93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14f5da8499403daab071ae35e24415332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614db2d5a79876ed871784acf13b488333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2c6629c1300a95d99353e25f193ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356fce1de8699529a2d68503892a6203335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c20da8631749ed34c54299fd7a96d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10413c8df52dbad90e62599984c45031337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214ab5531072d93cf21f681d4ca221e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea801055aa777e2fc6ec2b51ce162c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779732d4640c3e40149b469dabe8be7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4b768aeb373288921121ee7cc0473341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f2c1a542e1af195745575f7c6cdc3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3682fe89e14fd340c5ed68e4068968343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aca14405bc1cde55eb4bd895942fa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4053b37048856133dbffec5b74abd11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea96aae4124c7f4d28bd114fba6de5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6bceb5b2e16d810d9077e98aefa138347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848eda6278750331b95e67955683dbf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a8dfde0b53b97820760cbb7b23f67349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5912cd4793fda24232a423615421b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c97c728fdb5c6cd34835cf0a98cfe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c267eadcf995c4ac3bfa994ca0ddd6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f921561dee526d7443e180004e953bad353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7f0eec55b3a8a8c0706ae9ecce6c3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e2c5556c849e45730cc8a89943b09355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135c5f5ee684c73f208853140f70a7b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce93ee5e91b5dca3f2bbc57c50a7d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e236c8f1c4c5d72e20b5bc23c309d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac479a93a1355cf57836d35ecb95d173359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb584144fef36673bf3f0f4aea50f9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce6225a6a86a7501729d8ac0419a25361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbf1dbd4443f42df84ce3271b2e244362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9f58c33ee9a29f3f17cff830483ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b8e3a3caf30782e30d7a32303615c6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12df3dfb7f2041b37b2e5b2b88b279b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61fed17a51c5bad2a09c0bb05995f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75385c3adc532c50a9c66ffeb2ec3eb2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b9f306c104410f89d2d658a43d0d3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b782add0ada01702586df48a6eabf25b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439d1578b637f3df479852fb093f7895370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f38c7bcd90770170e831df152106371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b086126a9f192680b800da0a851953372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9812014c38312c856c6b7b35176b7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31ba500ef2a0f6e2da5955c3b55220374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ef142504419491c116b842c444a59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf6d97932f43a3554ac67a37d725ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8426f72a066cd457d391cce1c23417377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722beb7e31968807f51d4366a27c381378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd628b5aa4d8a1c2511ba89d0cb27854379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84303155b930b6fcc966fe87ec5c88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5b27ef479635682b417380b47e706381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee1a8a639b74581463fb66225e838e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e8e906c436657518a4a66754c049383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114f9f836fd327c4313d389968e7762384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3d35ba8c323303678b96f6f587a69c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fc10987ce8fe45bde4098de98fe17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc2a32fc1e9f39ec6c5b128113b282387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66edb47841f3b63c3570a02be8dba26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185b2ea0000893b37f9d4072b399552389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc292d8725ade6d353a5c700e055e3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f299395388b7209018fc5246de126f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c140aab00751614db3ba8da547064392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66732b02efd76cabcedf63e03d4d8bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa38f467f56a250d6587b7a3d39c623394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac245be666390bd1b0d3fe870a63ea54395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ffe3422302c612ccad230401a993e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a21c940c851b00ee003ae1c68311a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5ebb0be78e650d942830fefd05a8b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4a6261309338302ab28c7c9d12452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680b0f58b15ad11d8176f16961f90af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f7e68464729ee7686ccb1dfdf915b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f57397542e09680b3e60e65065f96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ac914500cee9dc3ff358747d71331403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e79e261e9d0eceed1e5e1439c019d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f227220377a63cfe0a6f11ce249bf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6fabe9d26544b612459884c713d907406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5821b56077411ff59cf6b9080201d3f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eeaa900be33c0ed83cfae8da854d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427317651f95022d6ceb43003015d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41409b8b1e1265e6c546bc7fcc221170410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404c96148f9a42c6e9452400c555717411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e2a3321f8f0a5f814cb6a0e7b1c2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7982cf2bfc8393406341ebb341273413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f724ce6332eeaf44752a76d3cfc19b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104283c28d16dcf06d76881af518e213415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b25a8cd1a1cea24fa9d04691fdd309416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc82dc9efa7e1eed701af7815c8b3a63417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd2f19d92808ab611c9d9cbb143062418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7bb1af475da1ae5e07c472881e8ce0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4df28d46e34e2033105b6a79675879420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5928c46724aaec1c6b35e7b068b466421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7e94fe1fb19185e3bcfc03dc0005f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f212208c8dfa58cec54282859960bc0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3c8755a37ac9e036a904fff6f322f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fdf632e8b698150105c31336e15f5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cbb0235575b010a5338ec62c1e1a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c20056f4685b47c9e3a1ec9b64eee427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120509cc0c1042c28546ea316b6bbdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71712b82c784c88b612721f3b10c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2dc8962ce2021843d12fa08c74645430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6475532806bb0ff5ef89175ee19f2ed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1e0a71bf76aad5986e09f30621a85432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a28cede77fc68cb5129791d2f480a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d672cd534d485066ed48232f7e109434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272c75f92ccaa6ea58bcf9fb149fb69435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd557228e96d444ffab1b6df4d788b6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4d1fdf1886ff2027866c759231642437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d7ec63df3b41bf07bb73c6767b79b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7714c6cf9362cb09b3fb1080f31f3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026862d4d046e693493fc325dea8b9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e64ea2f8911245dc6eaa0ad6253a4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b7946b29cafabd679944b09f05153442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee33c5eace4da9ec93e778b1ac0d86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847a71566907df631b0e652bc48e30f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5c6aee3c265cb299a440b7197963445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3eb9b27ebe4c0e4c8e184fb7d997446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fc9c1955cc7b77af4528157581973e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468940408351310b53645f3c9f0f8cf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6dc4cebb1a62d44ed4ff5a63ba72e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20085f15cfe04f18f1c1c2e74e82b2ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3dfa447662d8c8048e6e082a0baf83451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee38bf1599d75b9e0e9fcd134905d08452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b492d8507b35162146af1f2eadf788453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3fae8a00f010381a50955736ca158454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3732963e0df5c46756dee0e517aa164455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7b11723a32720f296e5fb935db282456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a70db131294b495027ab85e59e96e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02363ed0552e11122ea30d2beb3c4b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c3f5237fb84718ebb4014618be55a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3044ce90c39e4987d3e14b2c7183460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba98e5a43418709ad30286d77b68c0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136db3dcb10317ead384b64ae254809a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc89b37104aed9669ce5e62aa1e7b9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1656ddc248d701e7650a81f7f88e6ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10e394657f876638715e2d97cc98a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0ace102f89b65efa442d868ccbe7f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328af903cc119f585663e6d6000e716467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff5cd29094b1405eec42ad3bb88a3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fcb4392ee0d154b6f4fca56fa6ee4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7398de85c24d6cc44f34cb38455fc8a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d626eab1d0d1331f08c5a697ea054471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e83b66ca10503174491e40854cb916472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ea3c74ffa06b32b095a6b6e32748e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758142f9b546207c408af0513c0af262474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503546a1bf1c7c3c21c1b74376ffb9d9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be140ef5563d442be6a10844df7ba6c6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d3b6ce724209ce19a1d43f9350d5f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6793d24c5159991ea6a699ca654ad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6121c1a43f016cd0446c95a7ae1809479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e6bcdbb5d8b214645b232f80d22c9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac3ada1218b5dbaff0e1021b420de5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010b2ff06a64092bd2148b0bd87c20d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269055ba05873113aa46bd37984c7b0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876dc2e72e799ce0e0712ba0bd058eb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beccbb856b9eea456b3f1e1da84d42e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6853b6cc93740f6233ed427122fdd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6742c3cfbfdbc4620a983203c4615487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f497e6cff47d2876276be0c63eb70488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e02607a779d8b116ddb4a8672a7cfa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180ad6f66eb20f5a6cc1e1a8b9c88e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f451d7f54f6305bbafb8b7827fc47f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e2e0de52c2e3a15a50d2aeea5595a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02421e52863bdf8e021ca8849535afcf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98917b4fa2cc8a98829c2da29e8ddf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff24efc3a784f46de858b7646d11e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97adf35fd8c629aa65d5b23d553f30de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf0bff57183896fe919c22dfe47bd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf48bf37f01794ccdd553034af842498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623bbb39d3f9cd30e74eeb5b1a560f5d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9d63613ec366334606a5be048d173500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337b0220d5ec999b204a0b6b97ab762501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b94f2a75c925285b15f1ae7840dea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb547de91ff1b8b63926b43a983768503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0de501a7bcb693d6cdb410422dbf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaba31bd055667393731928ce15f42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae2db04b4286343851914024f733d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae673ad87941cea35d765710680dc903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12242a783a875b23b3b65b269a3488ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca311ee94da086cb4d020c8158b94509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10a9791712f4f9ed0edecd14580c0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ba4cb7d5125307f94d9d0e6256732511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847eafa07d5908c31a0d0f7ca2d2815512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b0c8b22e16010a4fd3816f1bdefc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad73415b8b98561f46c2fc1a172fda514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb8dc7cbf91de5de5c7b3966b9e401515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343ba44ca977d53a4afecfbca7c76f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2661a03603dcd6df84bda1db54209cd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893ad62b5dd2ba62ec2f41cda9f2f4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176882746dd43381b929eec34754bb8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b196e08f5ebe67da9112ffb19629f0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffb6f3d4768121d2c7062cede59cca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49bd57995bebf3d35d15bd2662b26ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbee4984ccd64bec85338647d0cef8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b507c671e4a20a5a771935be48b04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b26f232fecdb0779cb3458b3120a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8a48c4434ecd08bc97f0cc29d1983526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c78963277478804a6d568a6263ca4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f3d8d68e054c59feda164810fd44b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3587a842e0bba8e557714a58c9ec969529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8672bf32d99779c38d126777c10d5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2324de5c0077d71b46ad617ed7a12a6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33812f5831e2284eb13f43838025c990532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1404589fc361e825b9178c84aa8d7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcace80e446315ba3eece8e1b1966d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f224a2c4c22008b3710cafa56013151535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc622a7c305a34d3bec6920d2c34b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785af10496c8b6a43212997fdc0442537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd724dc590b4ad6b86e56972a46f515d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e2e50a0bdf651936658920ab9fc2ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a8585fbf75964deeb56a8628a992540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605237660e17f300241bd9af52691796541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c30952e024f2a4d8891e855c535a780542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ced660cc7f7472b790816c31b5a73543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f0242b8a81eff7b68f0dbbd4f9f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0004c07c27efbdaabd0a8a66138b1d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86c24f5817e749fad5d0072dd1e97b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe5b369713e48550ddb305b4a7875547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764258d968c8ffa5643cca21f37855f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a4b6532a91b3a4bbb3880dc5f6cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de325b2849c24a76b09eb2c5920a445550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544202196e6350c2dc03e5eca6226f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee662aa05eb06fe189e2b5abda95cbd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe879aa7582cff863931852fa90aeacd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564ffad6a5fd51d04f7a21651340689554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fc30233ed547dd1b9cb54cde040ca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0dfde9b3404144d95ec3fb862a481556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31fcd723b14e2bb6d609277693f41d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee5dea22ace4a5b9f80e00cbf07075558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d74318b30ad11fe09015de96aa12af559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294745c4a5084fde73e51ce535610deb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804439149f59b2d0f5678efd862651d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e78973e6ffa2f2c5650079c08886f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821653580bde1a5ccb2c173936d9a97563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e69fd01fd6e8affae7e131f9db584b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c766ce718d16705f7d9c626a511cb57565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c95e5bd36efe3a6d24b24e3c69a7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440052a5a4362ba055af46413020a1cf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229d0822ef998c9a353e5f9d43b863a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4c3e1eb32781631de9d8dc62ac7ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbcdc519397beab988eb2c0004e48f6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ad313c208b0ccfc5b29fc426f4eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be98d580947a94953310fc5c7d858e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb775e445062194ef17c9221258c6f45573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38626c4b8a6238acda649caf51fa77c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d91705d486e4c3c4bb8bf4fc54417575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17e25ed319a3d01e7daf1243aea034576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630667a4fecb69d80a14781b7f92d475577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbadc0c0693177a181cf7f6159e7f7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b9454d36a95c85ca548ee445afba8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b23d2190ca3d14be9e8154683afb67580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687babaa5ced7132450cf2c239aaf972581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6279562da256fe64385d68f2c135f5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c023623e54e648b5bd03233fb7927b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99712e58476db6e6cc5a7f5af827f88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fc4e96cf51a67476361800f09aaf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fb833ab46fb4a1947d45bf10e5427586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fb5319c20607df32c0e2d98a1471a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275abad6940f753b2e99d29fd46029a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9895850856d289562d8cb3c96a1ac589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f3090a98b29064ddfc9223836b9c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c7b4e4c7bd4fe8f536c237813d8b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1002f4e780b22a8d39b2aced94597592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65fb6b6957d425dd75c851a22d74a8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85db276562472069671f4da6eb546dc1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bb3594ab31bc68cf96d80561ca8f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94533adec45b98100c8b22e398c68cbc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd228f1edf871319538443f5de3d3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80eb8279bca0f94cfdf88cc38144c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e31bfe11a10d63964da7b2d884d2a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194c6ce884a5a184fe981c3b3fb43d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a12e60930bc9cce6d9ebd03f7a957e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafcef526e396fa75aa85683100a8c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f661439425ee99396c4ff88d786003603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98907678c063c531a5194cca1bd16b31604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5b8fcb5f42dcd816f7c613e9864b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d9ad4ff332b47a4594883f31e3448606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87e5b62d8b2bd20c3df6cb7c1dabfc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb95c41a8d9949cfd51b65238ba9bc31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec17c2c809c6fbddcb29e12cdf480e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a506cbabe6cd323d4aad5b843820c565610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f83b96b68e9e9fcf64e23734eda78611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af974ca7b8626695f18d598dcd358c2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b7c39e6f2e30121e1613049cf8a80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978533b2a78f3494b090d3be6aa79a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d9a3c0a6236294d6a07d70d45dc6b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cccc5460f4256e6ce289affa263e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a479384edd6862f257b0a3929b4e6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddafcda53483960b1c3e1fe9a36d6b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833a1c8685ad8b7f28843c4bb7852de4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272cbc2b133fb63b94b460e680b332620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4795946d356b3bc3d02bb40f8737a5e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a14d18bc69c8323dc602fc2fcc8ac622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c3de28dfb4c3a03edb50ab8bbc50bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db297f2c4175ecdbc16540e8572f60ed624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7175a8ed2f5cb2f0ae257231e8c55625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a3201151da652b8957486ca8aec5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25e13d62d8f77d62f2772be0bf9d95627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c88cc579960ad9a03b17af11912fee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c85624d607e59462b91dfc404de6a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0211d47d8d4b794ea77ed9b69eee2a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8fdab7d38210f9bd97a737dd4dd7d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046d150e8a051f2c2d3059528c6d590632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252fa13df36ffbaaa7e0bc4a6213f3d8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33801659e78906015b6e9f2742ad419a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8fb4d05943432fbe450b920bd9e83635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f6ec62f61ce6202c423c6abe4621c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd20c5b8efc80eb7b29362f768e359637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b490362e555542394644f19d68794638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a3559fdca5f7305accec2922ced21639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf17aaa5c55201400994d36dba1272640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52259d2a6fa7dc68f8bbd681be8dc4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fffc4b005e97dae56b7fcf1170a602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9635e3e45cc2642f31cfa9aa795f4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885ef330472340d347dbb8f8d743cc94644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b65550cb7450b6d1d4afd9553f1e44645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ecec88534abee743b43eb1664e67646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591571531af2b906104e9b1e66dbd7cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da6dc20e9cc9a88c71bccacd63cf219648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0c44292f6eb2062226831dacb2caa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72c8caa02b6774d1df8220bd640b557650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3151d973e04fece9d29bfd30ed039c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c667bc77727beb87815a8c7a561b5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90214121ab86febc359fe2b8693679653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490bf34b00cc2ee9914ce6b1aa98add654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934b60094d08432f25fd54dce9dccf4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b71b6bd87eca681a37b3b22b49290656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe08306f089acc5732322c3c16b435657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7643443fdb8c02c80090fa7f8f258658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe642e88581873031617eebf15faf3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e6c20332cde832f32063df30b6ad4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9782db951e5206813b3cc8ae4a30756661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2cdf31061b657994744ec77eabd94662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0fd20efd3e8399e875bdd660daa4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5c00610adf96599d7e21eaefcdc6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596754bf224409182086f4b538197d6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce03bfbd4f6ea3cda0b3f016d15ee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf24fd628740e6092b607ad6cb369ab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc8281bb5b400f4c337559d25d9f09668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36b5a8479a3bc900d96d972a2506b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4311f58dc90bcc168d37e1816a2d8a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8386281d5dfdab974bf19209eeb19671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029e707f120a0a0361db953a39ca422672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d930d29354a826eca756e7278ec79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1bdf801b3194298f21343abf202ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99bbdff6e72d0260d2616d3c9c821d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa0843dd826e41b3a584add00cef1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908992176f936cf16306039174310b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd0ee62feb545949852c874ae2a5e5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed2d05166c920d4aeeafab195cc08c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76daf576eda0040f95b99abee79ac88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e213bce4d5afaa726db32e7a4e9c08c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d0b57ad5e33cb7beb15649c6df4e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba4c14e025e3d35cbd6c6ef8191d82683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2c4b1fee2805e6361082eb15f1876684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b9c3c872680cfbdac756a853886bd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b6e16ff4707b19d2ff5e2db1019e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c1c04b5d43eb50d4e1ae5a7cc5367687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea5495a8d110956dd1a24acaa7878f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a76cb369351489226f039c952c86f8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c5b58be2267e987a83064c63b5a24690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b8191c13b88ca443b341552081d27691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad685b28674d9e8fb97f5ffa08d1671e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d880d7024d847bffd6b7f1a48f4271693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18043c2a2fdb22e63603dac729fb9b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cd7ebc79b6aaac2bce231db0ea366695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15d7c247145fdb3630373270097c5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abca177c14d4fc00bac92fed7e73fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136e98ee443c7fa836ce8c6acf9b5f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3daf4389855370f042d6a502aaa95bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1956ee60c4c135edceb734c4ce9cc8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba69dafe45ddf09f7612354b184b60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde1f9e2e1b01ba399b0bf635f85f3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d85e8b9951e1697ad7d90e7cbf0d4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969736636bbd2d861ceeae16c3520fa3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adaa7481fd00ea898c23ee02a4b47d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b462ce7afa52b2ac6d21ff8dd695c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ac9fad27dd2fc754a882876d6c831707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91472d28cac52c10093e1aee7f8d69a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cf2739ae292e46681ee4fe2eb257f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329528a5a798f67dec8a10ea1b2e236710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c537462cb352fe9bcced94dddee8cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96cfb1f236ad06afb2667b8f6e254c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa495a111a2182dde84d2647694b797f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690c04e069d7a9bb58e31599ef1d59a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c68f32784dfccae3718361a24c09f8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9499e229adafc352d6be4ea5e9a22d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6eb65e291ec245a807e87ceec378717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63786ee68fb8040e6273a6d9bcd99e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b042b21cc5b829fcbf9d5448c721719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916e19a9d2330029c35b6be54543f10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed874c9e4d21ab7f67b4fdfd6a3c88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb37c33b6419bbef0ccd3c57fb53bff722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189ee8827cdd4acb18ed52ffaf5d866723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d3217fac80b75d863ccfa60997964724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c08bcc845b496ee3b384b36322b96725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42293bdf537e091d2f9b2614621cda4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc4e518c1b3f86a41a1042e440d21727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5254555cfe244d1d026a5e3e8ce3d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c9a6a347ce18ae1ca6e802af78062729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd577dfd96ddc609cf7efdecf4b61d97730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47dd72eacd70e33a13981310327cad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84ca3b9fe12b829d6b58a8f0a86563732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66519652459849c69dee1d36ea42861733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585af6db86828c8d915bc622f27afba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f51350ce814cbced3a32729e7a0e4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982e194ba4b667412c50467a14d4b8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c4170e5386d79198bf5f2a8b8d224737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607da2ffefe3b0195c2b9542d1c9614738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f729cb480fef78cd00d79fdc2c8f693739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb8b0a964867580b5d2e8467c2caf6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c37a799d8c3544b7be22194643805741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dc5d53edecabce02926ebc9f66276742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f22fa05eddc83a3df6c41fa3959f36743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d6cf75e74c70bd87a516d5c3635f3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159850c27c49dce945ff8d093b5ceffa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6024c33d90f5ab5283b2acb5ca79a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f354dab931a5ebe5e655e8572ee1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9fd44c938df3abbee04ef7c774624748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763f7e9071b8a9927e7ee5393b9ff93749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104638e94c36d64dbe3f46569bb85e05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35217685a33ff8934afa7f11b89a145751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61a7cd09619f8257d2837ac13ea70d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6c0ee866861ceff0ff7fd3131d714753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7437849a38583b162df69027092105754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32524c0fc010e7ab7e02691696ca52a4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b07f0fd8d40fc96287cac9b3e40c4e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432859fcc77e8d7972b1f5280967b4cf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e567f6d3079b96684208398c07ae5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0f253841cb1db16c8eb05eb16bd65759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>