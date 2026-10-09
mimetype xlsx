--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbbc0af420b3d512541a00f19873151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37621adee1f451fecf4ad2503e40a742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beedc36c63cd9ac1220a43eee392dc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ef3375fada5b0dcc810f3607d7d224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f1e7bd04249dc9540d14ac650d0325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2b7da7538e1f829658a9c193026b76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f978efb314fc4b88ab5a24ba1c1b82b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a64cb89842b1bec091e8aaab182e78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1d74ee5f36b364a8a4aaa9bee49239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb3af19c9844ff4503e485824dc21ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e93ac1929483dbf89ccdb11f154d611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e68c482226b7e615fd723b6b84ba012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b97932c40784e043c149fb15a9af513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4fe335d7d11325751906e352e661b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc717df05cdfe68a34e487b9611bcb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad3f36a827983d48fd99ca0fa6580016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37c97c86b8bc97619d07bf3186db3517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5ce57e01fd21298c5edbfdfcdfe1218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd370a1c191e592a9e2b4c7173a9fae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94df8cf84ccc88b3f2ba7ac08521d78020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e7f38c55153bf222d87db50de9b4121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2eb6da971ba9228d5958272cc842f422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98856186360edc7961099355f2897c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf883f884fef43992482cdc6bed4ee224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa668e4bc3493bd8eb289035127cb4c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11dfff85cf216ef161714d086b5c77526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08eb5b93ffff09094b6a5b807c0695527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad9a8a8c38a729e6fac017d5435eef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67df18a94889e41ddf2d4d06009ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41eb43b0762fdb524e57ee8e4c8ae0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2bb34df0e14dd43265db1b9b7ebb0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6afe615d97c1821e4cad0766ff8be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c4e7c0720da1f7067722b27ef370333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ec857ba536c173b2b886825c8541f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353afb53f00ef427be0b90f4786381035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e99da2092b61d89c259d3497be6e4a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328666672a7851f67d0ba24ef53cc00137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a879b9bb1c713a83ff92f0d1a4f84b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b620e804ad8a8e0f7a1ad980dccaf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fab7368c4af673854f221fb4d3ee1440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d1ec1585d64e0112b6e72256fe64f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4199f7c02397393e5cd3d74d28b3c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05167fc09bf3bc5abc30aa384e598b3443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250000e8a31c3e93c004c5ec8f9bda744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17f074344e02fec37bed07a991c9e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1b9e0d75d5a8c5cb9ae0f295b61df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4647240caa682c724be466805731147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6d2b2276064ce0637a7d127eb12cd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627ea4faee5ed4b143c35c7e357245549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e4d91e5a23e658153b7b04a92f14f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5236de7a3a2f656e78fa24d804179fd551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf0187597ea5eb16645c83f6c4674c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54d9388580aafeae383eea76563a9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa735eb356ff1844f2a6db1819cca76b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db321a28303bfd9ec9e5bea6b421530955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da4ecc6a04eaba3802ece6b96fd72b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3352b722bb4b28b42c867093b4107457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed829abd207e0fb35d3324f2b3435bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b503c53a54e1c1a8d783beebe11de9a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f112a89177635824a513be3ed1e58b660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d04c3b24f31d0ca15b35d2ee2000aa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f551e833aac512b8d9452f02c615bfc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311fcc900eef3d8c8d5061dc92671f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee82f178c7a87b1f39eb98b9376e25364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90ace3ddc7cb4753353517c572d4c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e834dd826ea5c277b447131c56b593066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a9b5ad185726e3eea41aca20a57f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac16dbe289595d5354246184daf7ffc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ae585e7a2c35858957ba6f356b2e869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad527a5d661842b56c47ea7193d1081c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa703f05d1facb48714bfe3b88a56e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223e1cfcf533ea70f4ff5865db5e3e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a169265ff3e82248db1623c40136a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283833f0f9a9ae9aa0ad8c7a384627074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c67147b5d93db34732b9e57418f3d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f293bb996cce8a620660637eca561f5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142eb153bc833cb7d3ce2dade9b754077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2e8d76bbdf6e1053862124573a2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a899c3390d9736d7047b4f2cab05279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f7e587ac9b9ed7673b3255bd8ecefe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f61b2c6c2c849fc6cb4971dce4f90f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f5ef670ccb141e6a752b104bfd04682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7641377e230c0584ca5d57b8c3008b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39963b909380f84d3ba0e2defb49c50f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553d54abb4cf2d922acaae61c2e5a1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38472aa32b76517a952b22d306246fd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f35fc5a6b14de82a137151c6c9ea787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177b67ea26176717b08d7b3440f8e7f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eba30768ee3915dcc1aab937d9b89389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d115d0d0cd09d12f4b5bd9b041a8e6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9ac80ebab1ff878996d1d9f1be8b991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad329cd0b64ee70fda23b791946f64292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee2308743256c9b82325fdaa881056a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f9c17cd998cb6fff8e04edec6d74994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff202797c4c6f4d70318a7ab3f3aa7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173682dbfa7f353b29f5a107182521296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc4eee06ae2bb87066ce739e465b0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b8b716d1b1d3f8696d691635717e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ab0b996a4020c5c99124a097bcf7599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18cd341ee9628ea7a745e2ff2c5962f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a546874e7abe7983424a4baa3626880101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c76b0b73436056f578032813d1829b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0b689ef1db53294cab0d8a96ef573103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1382207c836cfc1cbd3c67cc4b7b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cadcb1b46686822b7888bdbee9eaabd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe63a4574054b73adb7552f64955d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e89c15570710413a6cfedebd617393107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5989e29e1e10476861791fdd9e2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44104dfc8de9764793503687419a0ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c06e75a21388cc35e9289ba183d76c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2954b8744466e8d4c4640ca1473e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00952340ad17008d5769c3912ea8c4a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadde068f2aa4b89f9a3d145133148e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc244f3efd426c7990cd7c70b820cef1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75690f5204d405dc1d98bf23518cee3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93330e132c465b0c4b0ee1b0c8a0f58c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357fc92271c025bcc1dd5f91e96487c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3f84c847262e3ba9869a247759b7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17616e3bc40cf6b969c7ee89732cf4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bd6cbbc961f9673b75bd5d741d054120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf8189054f05eeb71ddcafbc30aba8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d1eedfac6ab3ec49ec23a478caf73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c2414b9dffa4a73835010e249b90c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da668418c8aa7c80620d4e4aacd9fb68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b994c5c6c229b4a6e6958aec450bed4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167c3dcfa8d43d5543425fde29a1295126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ad30307b09ababba007a94ccab346127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e240d6610ce72df0f9b4bc05dfb3728128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe661033d4e3b9260c2f3778580b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa281b7fcd2a94c7e3ee1f8508f48b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ba96b2a071888e5aeb02134eb603e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ef8ae792a60a7443298a87227fa55132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008aa67a3aee746200d2548612befad3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe3171382e3513166e894e2ecaaa12134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51f6ec89605344bc6f29c789a544c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694f4dd996b72f75626768debe155e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad80a6900d0ebff0bfefef6e4eead10137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900fc80ac960be2961796cf54daa161138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210ed8cddfa6cb3c1735e5d2b6b5c70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e61b50d319a1ad22f031976b8de0b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893c8b181d2b8ab12eb5394ee0448f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd714a19ba5bf30f9d88b9f6e25561b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53e9e110d33051c3c099067b777324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ac364ef524f8352b7b33de7653d7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bedbcf3799ade47f5b28d7efbfdd6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80dda1e84feab5a26a02c7dc76b6dc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add129b4cd2a0e77aba692cac8a3a985147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9096f81be2810463cd23a0aa8e266b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513b254d6ef74aa807288a42ac760f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f54676de99a7a5a9ed17363ce4c0b0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c56f9da5e690a82695954ea8e2c0cf9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90423619bb50b2f90a2b98cfd41b6a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332233595816c1786183c8639a318a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c585770fbcb6ebdaedb03833cadc25b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee92a9bf0f91a0b92c9b2294461f45b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c3a36553e431a7094e0259ebb4ae3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787c295dca070b9abc2d3f8236138dc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf5c8171122b8787bc808dea845bd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643ad4349142d9f833cdfdcf105ee15159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afce2abe145636de7a7ec00f085808f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d1c9bb869607178948ee1378e7d8c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee103a42b2fd9970949fad5bcb84d4f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0619dce48fa539e739e5bbe3d6536163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b24f1a70185d30f8ef32d1516be488164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b2c3f19a4d5cceafd911fd70425a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64a7174ef53e1c490cafe3ff60758c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2c76054e012d88b2d6f93665364f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98852f87908fd1d0a1182e560495d393168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd80bf9a23ba21e56d5888248c7377169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4754f6035f6feb20f957661a42e61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e2d907b5b528b481868247dae03e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca52f5130bf4b41713d243f066c70c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f6a889fea1de9d0df7386fe31934f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee41ba7e2178e7c5e40be1e1f7463c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6fa253710dfd9853242f1ea37a3a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d19e3868493a8d4ce597ebc252ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304bb0e187343da27ebce62b32610a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dea7e9d20e63133d6e5829f6a762a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c2f4e249987cb2fc14b47d30d0d4ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02aa4ea341763b1e869efe1934cbe7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac5c39320ec2cdcba8c9d87013245f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ac69aa19fdc0a8992f3d6586b2eca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd2f20c810b5158b7dd3c923706d81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa68cd49e2baab1c5670ec3ffa02a2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374019338dc7435cff4094bccb18fde9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a2077834fe97d5669d92cab51c3d3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c72ba9f02bcdbf92296867f7e89783187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043f6c242cf46714d10d48ab92130ffc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217217d93f15a83e57e3c2b8440246ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b60ce4cd13d2ab0119e879d039270190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caa1e78ecdc9329decad54caba35b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c0858e5ee217ddabf20ac9932684f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851e75c1e3c63095fea28b8bc7d68d58193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea132a020466b8a7088d8a0d6f988d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7743f9aa15be018eafe440067c178f8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c17af03abe614047f83bd313149dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb13c4af66d8e0e0f8cf371af8cc515197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2dd68dc163bf248ea62b439f174dac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00c301c9b6daa4359a3ef71b774c72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10376f357941c0e23a0f6c121fd6f30d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c8317a6cc66d8ce0d200707b356a5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2734255059396f91995215a77d636202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e5bba6842588f1bc2c40999c7da92203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293ee4de2376dec0b5fdc68195c9e36204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93bbe9c8941e3da142b966bcff0318c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48679182d267696dcee38d5a29897fe2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb637c561f52c7b54eb993f50acc7c05207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb598bd5098cc0e3975b12b0fd4411208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee7e42466e8ac36d8a1e94d9c054f6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d583463281de672c96130d7c5877a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add49c16f84f754ad4c9529a42c7607211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b02a420ab11199c259caa15e9126ffc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c97a94d02916d1413bf0060f759089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb119d98eaec1dbd75ae9cd9609185214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53687e9a3bb49c670cc73107990a3be7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f1427be970342472209224359afd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7d9024163e7afe50ce138d2280197217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a45325b5b637667e77b673a487f180218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4d86eec520bee38efc48d07ba2abe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd358cc370760c279506e90e991c3d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4c029eb1fe3b42a9e1d61de7be33d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede176207143345438fbf4f0079d31ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b500b8105b1f344e5d3bc8dbea48a6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4784d305a2f2e8680c7c40e6ed3ba2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97870159125d855a4c484b8cafb4bf6d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11457876dac555611dcbf4c81c25ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a594a112df1add0815a15b8f48ac1e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2214daf0fafdb8d9a83331b1ef84974f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea582bc67dc42b13d4a496e118f2ce229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f40839173505c88a1d16df8401286230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be2cda3197bf61f3b733a1ff2fc74231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329dbca0ae14617329047ef86aab969232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd74335425540204a3c66f0fe6211d9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda08451a7dd217de8a7adb050579445234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a18b5ff6cbcaf975142d063b022140235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ecf7916ab9aeb4947eaf2cab3db0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43b7e6bbc76ce0ff35d4e54013570b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa877fd1abee9c11e0ee742fb9ab9900238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95850e178f0bee7ddfd2c912e4ae1868239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab942e6834095692eae9d30d866d0989240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71961381a95d08dafb7bbda35e79500241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ac8f17bd116aa8971759175fd5c33242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01f579c497e469f8e727bb0033d455243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de5eb18d8379200f81afc34d2af847244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12650c9be7e0bae234d4fe5757b46c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0eef6d7abc484b5269ae2205335a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b5ab9047ebef029b2b749febf20be247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a674ca764b7494521a57a48cc1072248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056fd5456ae07db7c99a677d7526ddd1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b665673698fd9171b01257b0c01597250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d7edf2dbb295eb4cf493f59f0045d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2088fa518b13717bd46ba3c70bdd0c6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5934fb2a006d61112d1ad0169c80ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801caa5a4bfa7ed0b0ee4c60209e9517254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4730d4e65cfbacf52341f767105a77c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64b0e78f0b47b5cf413b08742a023e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b3c733132f556e471a7b95bd09e9f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ec444d00df499bf9dafc6228df037258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffbceaccdc69ccf37f5a5abd9046af259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e782791dad92262b72283947eb279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ef20441d76a7f05611dd3687d56f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011de8017f7def94788e79526c0426f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe6aec103813c2c15fa0bf62ea1013263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a981298b8116d72fcd6973990744264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516e3e545982e2cba77b4ef54f9fbdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3685a20e4ec1f098166df1980a127266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af275ccefb07873947cdfc2eec1fbee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92812e7f559e869971e973a23cf3a3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b78abe0e997d937013cd67e9545a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210cff4fe4858dcbb7a730c02faae7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95f12fc7273824bd49b63b31a9b9d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a01f3342b661aaea0a65ba76ac0da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10576297cfa645ef7616451cb3a6e001273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f4157dd83369a7cd3a360e740f50b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47ca5791c7f9fae6270d2f932180ae0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7e735da715767d5ed204c58133582276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456530cc2409c60fc43692638ba2a1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede4804cf26babfe8618819abff6061278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69f7cb931301a33119e245ec53756279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896425a9e4379d40dfeb04aadc690b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc1fc61bf6e003c214a9bd6fb9d073281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86295bd050d84b8f88495449f220ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b8ef9cf1424be00485737666334fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e067b3b8bd772025e874d68b8ae09f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7f76d7887deac72a67e153f91136285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a915c0ea68a3192b0c1591a898a9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c01c3dbf9001040a4174c0eb6aea5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7254f7026a5ff93dba4cb6679aa0f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86df6bcb228a4a9965295dfb12f55ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be799a78a51126df6eb79ad129e59dcf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69f624355d8f14db3901c3e6614f29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0aeadb32c114ebebacb710c56e0ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76119a99b861eddadad525575f7af6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01151a8ffd8a83e1d22c032c8b62a0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c198ce302bc82bd037ea384aecb270f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047bebe5a1cf114e39e47fd2525c354296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c114bf97e240f96c7c949463f0cc65c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e27646a12005b87dff78695e1a382298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1e33f6df997cc242d68b7e993e6dd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7128fff6aa7b192f71abced959f75dc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db982cb9591a24f6f28361736ce92b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33dfa80025119b3efee0e5e5701219302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0220813a093cd04e2ca62af6f3d6aeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca875220eedc9e996fe5db6e7a13d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3fb1100fbde2474b895c1bb22029e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c69db9219ef536177da42bd2fc3e80306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690efac7edb905eed3c75e12bebe239307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cec0935c53c31b7529652c26aedd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174021c283574b048e9bd05533d833f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661ced80773d839b3b2e07263716b22b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33636d8d3df90fa3d039ff685d8e08c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926dc4b1a85d8ab6139dd4cbd5b47c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc94e9c06df3861a1741e8843f1fcf9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42299c56cc6a5bd47f9b583312f99e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f334dfdcc521c6e4bfe7f5690ee9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947564d9a37b9fe84378ba342f127440316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb9634e17bcb6ee485af4980ba4ab7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3d786a01d4b770fbabcb19888cbcb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa5446dc3393335fae47d40fb9c30f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070234e6488c181a7fbaa54d1e836008320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f7206766cfeab319ee2161d9fbd32321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627c31f6863888e4809aaa4f112283322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d90ee584b573617634c4932ad99fe9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755e62a32d00262887b68fce937d0d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a2f881b94947f0f0007b370bef1a4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ba89aa6d5ac017d730535f10b6f24326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51460262f9702acf651a0ad32904db91327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331240b89ce96f9b3aaf7e7594443837328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93b21479e9db1b64d1fbeb8d0a9af2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295da264d6be053f78311409e98ce81b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7163a1d6c47c7d22eef391a49f454df8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e150a3b881041e776a5fcb5c849b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebdecf00335b57a99d6bbc4d5cad02b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c695b7182826f88b411b56320c16a3a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6d3fa187ab4403a384a026017b613335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cef2e20708d442b87c7e5e97bca73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7793ca85f8b4f30fe81212b29926b3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe46d31e66cf12b06a9a8b44fcf6505338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b1af74bb020365194a608ac2f66c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25faaa100405166793f45b4dccefe53f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b806e37bf35563e3f8ca5d27a7f39ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdbaaa2a5fb00022f1761c6c2fee2f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e7a16e70696cd5bb4a5f556cbc348343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8666439fcd1dc66a50f041e93c3142d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a443348baaa1189c8abf4ae0874ee99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf27b13b250b39e07e7e64b2ccf8438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4b018951f02fe0b28ca152440a6b2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826c2fc74cae9b8ee5baafbfa7b129348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee2fe220117bb2eae0a5e5ed5ec3bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7501d4244880458a70ac922445a0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d69362718ce6192d0754f02356678351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd30753ae55dbba58755e5b70a7e1a6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffc083ee4d77327f87c6148f64181f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c08f9b5e08cb7e3e2cf41fffc8bc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5e404d54922e85b1af129afb65a57355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2bb02740ac06e28ca1ca2a8636f9a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75315a725bf255b6054b88f25fdf7c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d75b570516459744b81d206a471a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f30e85b6a2a317ef010dc805da758359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53aa49b96a700cedeaed6c622ba2c6f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da36361c4a626af6b8224e63ff50c8d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068ca66eb319ffecb7dd50e42a9e56d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0764420ac5bb96f7840e22ac3df78363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8695ac4cd749d8a13b8afb1847240d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5683e19f534895a563f08f8001fc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479ebd2c2328b6554486f067120f2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305032b787a168e9a2c88a97b8c7021367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45daa3247604181e3a728da88866f55f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15d3fcf0008f2cde85d38c203d03b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d7b092473f2db61b8cc73d9149cf5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6be067aed7c154c9db20e7cb87d333371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820793df45fcfd1ffecfa62afe3f34b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a55fc90c8ee6d274350da8d2fcd8e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0730857b1db4f6b4d246d03d8c5f0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902c9613b2935dcfe1a65852e3ef935375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbd0dd1d43a2a3efe05a58a0cf31d2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c9ed7894f0760c26aa543ac60d6ae377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c4fbedd55c6500b3d9ab89fa206b5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ab4a33784498b3593d2d5ae64e626379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997e878fb7c7ab56c9c617b4841b6c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07471c91c6a0587d65f63902453741be381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0ad028d3410d33fd0d361eb7960b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e4bff3ebf3f108fd720b84aa6a37f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa50479d423a4cdecc29f1426c9a7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaff477c60c272bf9f9710f2bc7f369385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f00fdf6435487cc186a48dce0715d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d4cfe47b1581e2728dfbd46554046387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1dfb13fae7c93172d6ed87b68611f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746f632b0d1361a008280ab7998beae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc602226711b9ab35b0cce0f6759d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc31ccd08fcaa3effd94da10dc94b37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8729ec4d98deb53df8c4e1e7ac48d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3e714f9556bc9e6a53a1f2d28b6a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2897f658eb8e264dde073d4c53cab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba5f3189e0a5ecd44248f05819eaaea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eb84988f7dd459834fcc4f22c803a6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1275c6bee4c093e4bca3a50e32ffd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9bb7b953ed3dffd63586f48b5416a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ed3f9ab2bf488c18be34bb2fc9a08399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b5f5d044089695b1a885a40dbdb17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac21f29b6023384cbdcee821f34f47d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1aa605f969c568f72d77f83f4142b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63fc659828e4fa0eaa067eab798904403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf85a6e2133a89a90937604e0498e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394ab722739b763c95268ff3bce3003405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4f4f7421186e7ce30cf4d22298398406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f921e7004071235facd57c6d276e3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae2f590e13c9b6a7571e835cacb48b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9866edb9cd146fb2026fc2f231ab03409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61d0fee05b3be40b9b81c9d59b1de9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f26f3ed3320a24e3ce772b1700bf0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddca0d18851a2138f9cedac96da025f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28753c0f35ce8f10a675b8ec7ca4aadd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec91d661a9e59848efb2464f499cdc6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d57d029125e1769c8cbe6adecadc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63aaa2a573b8d3773daeab040f0d03d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc233575ccf0a94956a0b97af62823d4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540bac653e059bbc6f39baee8a7e84d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f338e4e5d6e72df20fae34c766b12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e74fb680b6b31e02c1ac08e7fc24420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee3089b1fc15e332b36ba5a064da1e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d68114fee2f0d0140012358220bdd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cf75b100c1c69b2baeb53993d67cd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec5992a4630e1f747f02a46506c42c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4046bef4334fecddd461011972867d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1a741ad3daf45ed5169b7c70768a8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f701b756f09761627880322068ccbb6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110596067441db72476d66b38dbface428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f5bc839f61b04f619cf3c228aad71429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecab8e1653b604ec9d5626bbeaf7459430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2a6a3786abe09e3d5415a440e9bcb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155096d41dd5da97fee0e7abfd74f439432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4bd6e37e3711b94a3f8b5bb4a2e52d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9108c10957776ac3d3c587ed07d6e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f87365f17d2bbbad876e5aebfe63435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6ff67649c0158d355d35ea6243b27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51927bc22151a8b0ff22761ae93f19ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488328c6b1cf5ad24b6f4dc02f69b22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de677d6c3a005ecf6290f44a507d888c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c0996df5381f586eaf15f6ef23323440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703d2ae8578bbab1098f3a1948ec505441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edf7434ca05ab07d1805fa913aafba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9251076856a6f045ee17c80755300443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693482d274bd12737ddf394b37ff8117444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5691949f3a26aeec1c06ac1d526ad445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81611467a60666a44d8a34b53bce63c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b094b28f54072c8ba5a7cd811044f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0482d9fb4257eff55c4d6a9622b43448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3595c8423565b9fe43fccd27f8a2730449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834b98d6d420bae24c5a8353fe2519a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b23c9206a4043eedac644e057391d5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c16758a340288dc35286b87f326b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e485a8816db07a6e53e11ff2b86049453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e108b1f2021fbe4c1da3b9d8897d94454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bf314de187099b74b66db8d7b2472455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3703ed09f3d7b42771f4a6ffd487a5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84618625260b889bf7c229e13f89a032457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474c17a766b5c5c1a8fd88fb9681ebb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ed831870b8bf596b7f314388e60e5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275df6ad9814c17874fa00fa04d6dab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e840e8a33dd26ba3d3955e34c92aa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c77f04ebe89252c03ac3d6e42d8c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4bcc0af603747a87281541d879ba5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a028c3705796815314f3c4b3a87de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9813c882677ce1d86ee016652b162465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d3ee2ad009b4c5d013322d4dd02867466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40775cedeafcf57c5c747f3bfc3fda99467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e790fb56d9267b906f110c3ea395fb6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209df29badf0682ca7e54280a240e78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966a9af8ddda2c162e267fff808252c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f6f900b51fbc7cd524b9dce653f21471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fa4074dfab6fd6ea5a2757b889316472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac32a37102e8cd8ce9be0024d81a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941e86253cea7aad1f7162f3441320a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2daef4210ed798ca9bccf3bfac768cb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cbdeaf12ea9a8db061583c28ae0a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2fe38f8cf02f9f5a4c65c6c83ea49477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abca6dc57a633eac23eb123a2c8e9e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3146db4cbb55d2bf3c434caccaf87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b70f9dfbf03c0613eed5eb8e47b9ef480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadd6a6bc65b9a59808158729eadb2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3148829369ffc8c933f4454fc04e265482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06ceedbba9df945f74f8e6e505b6e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43c7108bbaee4988c01ac1118e9f5c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d3d30dce5a151cf44fb226328f834485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6791ec872ef93648e229f1f4b23c0cf3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc469be6dc364594f6377dc199f0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0f905f485d503805495822e9b89c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c222633dd3ece15986e913cd53a9f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b480f194c69332e3cd3d2e1aa94d90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b8b3597a726e93f2f5b7e8d6f8d65491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25a8bec5aaea36c011decacdfd695b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb2334811052e344f8fdb58b534e78d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9673e6ca619442a3c3bc1202df39779494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcae174206e54df21a03db0db47a32495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac0ec5b6cf7ac949dd91c6ff74d1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b465912652cf7be5e70015fb64189f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057888bbf41ce411aa2e2f851e3d75e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c8ec60b4c71b77f031bfb7246c00a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de27f6ef2624d969acca5315a7064b97500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76277918484136d1b5b00ea08e020fe7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c2f36bc7b0d5316cf6d7ece199009502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f54a794980ea4b5c099c4b8b5aa114b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d413915e5e3db019dfe019dc0421f8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe847ce56f01093d2650c3a12d0aed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b748f5e20e7de511942ffad471811be1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c082ba2e9ba92e9e5ba7f340c682f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86fb1fa6b9a9abad6901cdcad2cba7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4043e47870190ef5f6b934ad6678f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2812c3fc64a19027572249a4ee61e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2164ae7d512f22bfe7ff3249dc7c247511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e698a72b3fabbfc41c6c45f5a5be8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819043d9bee1db4d4e61e14175827fbc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5042ab4d2b69a2f0a5d3c8188bb9e15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f566005a2409bf9c613a1b97cef129f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a1cf1763cd11cfea08cd48a7c3fc6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662edb4e7a821b6e520019de19d842517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10609478d8b71f6da27aea447973cbbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbde92eabc03516b42f2ce928d66a08519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212bc9a46ec8328fd5dcc3e93daa274520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83007403d3a82666f97b0ab081c05a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2951f4cc4a4deee18fc81fb49fd98522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf362b306804d090e7dfc51575bf244523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd744546ce00a86d1d22bf6afe2d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53b629f6f8c406c6d3c0d7f9276c2e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325d43b5190c6cd756a3e29afe08952526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e4813cdf58c7949f06cb21147d8e48527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358e9fd3ad3e623e834045ba08e79a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866c793c1a033caa8e678622c4e4d80529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fb58b255f7e2976b34d6b8410ae5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160942b96e33254a68bdb43f520f8c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38caefdc25efb64bc95eb7b2f1f12f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36319d683608fe82d0b69dbd589f4da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7ad5526dae8ad8853ffca9e25cf02b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b9933c82abff0d42b2b4499ef6cd7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a435082e60fc974a95d5e63299e3e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560275363ae586a1244e7b734bc223a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b5be44452a76c450b4ddfb1030464538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9bea4c6ba68189c33b9ac7faabb495539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd274ee6e5e9816031ccd31dcda6ad540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e98ebcb6ffc7dd59d8715f430bee89541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb95d5995f139daa23d5075546111542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79df4b326b64ee5e3c6f6e9458a2dc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da2656bc9d9ab62289f67c505c417544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e0a428d0f70758dd6248319424d26545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e1b866e7b6dfab56b4a8c601c28052546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ecab6304497edf56d840c6ab83e4c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e84e269e0e3d7e47c5c4408736a95f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3ad75bf61888996c55ccc81a632e3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25e1d6c0e1bd51c06204977bbdf73550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df58b2486850651a883153f6211c9eb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15751be7424cf9fc80287e6d1fbd87ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3f488fa960de311177198718e6af1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d578fb25218d7e4946ce34bef6a5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54d9b0839493d93f8d7834362cbc77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfbcc268d04d9cf71eaa775069b999556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae15b1e18cb572db62ea6af749d33a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cadb3e3c443f11558d06989242f83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4273dd6a1259ec0c28a18e8eb124c529559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074cce278c19918c0a8ddffb672aa7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886b5fa683443aeea3ea738b4c00514561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b658702d3490a26b19a99a9b6e240eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ea4e1f9a04d31271976d281c7ee9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e07c7058d2c827d8c9b665dbf038e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f846689d8baaf7fb13387da4cb157565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd20cd5c527c4bcf219a8c3d972321566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2fb3782f361b1af179d72ac9d78ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad7da4e2a33b8eb6031d6a31c2a894568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8fa54c7941090436f0d0f944f10e28569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48b94b9c6b4e2c2297bb9dd105f743570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269807f262718eb134800cdd3e5d839571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917961260662e60575e65aa4902b435c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704422f36b8d4f81fa4faf87482b94e1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c83efc17e89828833f58c1d692e262574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb263eb562688459d7578b2cb5adb2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42c968349940dfb546271ada7caf2b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c9e0fafd7f76b10e3ea6c49201b11577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12217b9c9f29f90602ea180480061ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2843684dcf7866d744b91d6af30cf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece188a0d7659efd9232db181106f45580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15376f7fd609e89088ed23cc1e019566581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e9a35cfd65284fb4ab61e71abd631582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821601bd341bbc001ed3d07b80aaa1f2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1427965cc8007942dd32234fc62e92584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1c38440b3616afd5fb4940eb7038585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809cf882b7b167bf213d86951e3bd97586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad99dfed5e57580e5eddb000bd1d629587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292f3a7fe366cdf2bf40361c5c83057588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b058ecf4784f9f8d6a81949f60a8568589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce91d2c97d14d4f0da6127c86e5e8607590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8e068328e41c3965419e608574185591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473ec7f8a3274e7d6c21061adcf95aa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7093536fbf87849f42347883d5f086593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37996ce2a38a610f0bc5438a0c7740f8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4eb1959d7cd53c8395221062c322b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4491ac09f902f5bbe18c91fb76cf0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd3d3e180e731f64c96ccde33422a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adba30eb693a7b239ce31fcf209cbe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d204c6211a5ea4bc0d39c060de35f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851acd9b2b85d31505f148507a12e9a9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb653eed47a4399114a748537a5f9b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c38afa7ad6426c79e50592bcc605dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee922ef3f5ab26e6bc7297e680842e5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c71d6451500057cdead633f7a233d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b1252b3b0267bf7b9e28e64e2fb1d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5920f89671731209adc3ea0c925941f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b96d29e68f8ae5667cfa05fb19fcb7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b79cc44e5001dcefc994ece32d41ff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786d20dbbbb07c07e0de989ac1fd1a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade4b383b6ec7fda1fd156ae215887610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dd47575824ff03a47487f6960028b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abe8891f54ebdb91ca1807d5c0e489612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f6245d78e16633ce4ad8ef84fe80613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175c8448900a19c3cd9d1eb057575a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d40ed5c67356097372c444c67077b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867544c45ca1722cb96cbfc2c98d22d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5ce6ff77201c9cba0bb75da1a2637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db65d89908e6a3589a3b97abe769585618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a790bf9c279b77b6cb6064e5618afa3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d445bf89bff0d2e9a861a299fbe6541620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c88426ab9453dcf5eeaf77e4609f16621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d8b6e593f45f59f6e1140fbfb215f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1d7b90e6e199854c1283928d81642623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31030b72788e8c3457a52a47dacc98c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90569716dde5dac8c2d149f1d7763c07625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c980842ef0f5fb2ab4a979144a89d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304302a8098984180c30ff3e00007dba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff53f4e1f001ba14b25b501af3fc3d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc1c221c0d7d728b6552afbcf55a23629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f7102cb89368a99abab356df32778630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c453ce1e0400b30320453290fd805631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf060dcc86930f0278ffee5cb8337b8c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab716044be51c7d5c6f6e0f4624d4dbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08fe9a9b0561c2b45d8c011e23abfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374bb292f8152ae7525a67b5731603d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b0c56b4cb6b49d18f912befb0b775636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae333e517276862f0e9088fd6b3b09637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcca8a90ed2b32cf77ee51218a5c2b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca83716d0756d43947f35e506b9d7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137a9e2f2f5fa4007128b290035c0d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7e7984dd2071c28f5ce46dee26f03641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf6aaeac42e0d20ba957cf8929fb13642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6772a0eabfea86dea5ab60dda76d3ce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174c67ed395e607d5d75a72f4f2a5e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58b7d60b66005bf6c864513780a71f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebbe5a3a0510a0af338403ad6e6df4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad14bcd523682dd8fb5d6d737ed93ca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bea53b7cf2eb062f180183da20510648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7367263b9e8857fff7bdccaa517eab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aab81a249c0600e2feae3c95645f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86418443ea120b9f7013c9e29111c773651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9bc5532e2732343d1dd2cdd1e9fcdb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04c5cdacf6a044ab83175aee3b23ce653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796968ed7dafdbf0000011380581067654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b1a3b99986c47e261883de8213462655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7ba1a18c4d9f04890afbb274ae16f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c2afa5c9a96855199df2102e8cb58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd52ce6ce75f686e25a98eb99404a50658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348de1f45365dd3b359d7c62668b95f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b2e28b0471ecf84d4dd271aff85e7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e3dfbd99c6149e05b81366de1d9c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ecfe76258770c6cc0ee6777f83f34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b80a4ed31685a9ea5756b6791ed5f5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed071c8b65483d7466370a7908f06b2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecbdf4802dd591a1bfef87c72153cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c60f496a22f1d3bb8c3fda236927b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf187f6bbab3c43b0abbfc76c6201667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5109028e78844fd86b9a852b7479e7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc71fe6142f84cc18ed0f1b66364ca6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad7ceebd59ab247644c2c37d6767e5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d3f78975027739e08366c9a9129ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb88495181808be8ef43c0ec837c23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221dd43a64dfd4211f3882a956b2835673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16742338f7d90553cca19f5a9e8ab7af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d343956ac987f40d0c6a028d999b2d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5552cd29088446ed3291556e71c92676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b18cac410c0361f767a31ad02fd50677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672f33c255b97536f34a757ec2372f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a7f8ec1f96fb3cf815dad49b0e7e0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8421d237ebe2e89750177dbea0e82b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5a8f2dd5bc006e34f2a03d97a72c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8026e9d85e5d81dc0e0be353821bc5d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8aa43624cd3d0a9778c19acc5e6b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756240ffd3b66901cb027215dfa9b5c5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123da6d0c915023a79a933e8be5ce4ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c0ca69b6dd4fc3c1384bae437f03c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c29615a7217e04e419f36f702f2d6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281735f9c46fddbe1b03fcbe053bad9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef759b714596c081be60c855d8534fa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0715c9367b6f8b2c942f03cd6c68df690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d845d200ed69e382cad272d79a365a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fe419d0ad12e19d03db99d488ccfb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2d678b04a8882984652bc2e0b22d8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd364904f3730d2d8f1e07c5aa9b91b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cee5394fba8bc5745a833a0b41d9bd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412a2a4df551b4aac2e113a3d45cd6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768f1b37c8d103ab4ae0388bfca3baa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13312ca8e042e075e1dbcd82195e30eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d659b591da0a73020ef342c2cf8e4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86b0346bce3566c7f5a21f6cd859ce700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f19da8e71e8fc91847792914b4f01f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f04419c88ee014066c8b8d8919a80702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b01585c4da86e7b769c2c3666dc4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6373fe525b5c7c209f56d127f87353704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3694a56c516788aeeef3496db26980705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c866d6066900b3a3935d1894db9d72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63516f354a9164611097caf2139edb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236738bbda2b83e8ab946aa49e21f6d4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbc90a85e473c789154c39a37811ee709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63e5fb4391deed107129d7179d7bf5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7201140c2ebb6262b21aab17749595711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4216aacd486617da249f31e8ae0efe712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c6fb2197ae8590776786d78ae0ecc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19535975a2b0e0b64a00d6db132c0c0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591cd628fa3d27d0f18c91e2782249715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21827a7f3bbafdbd0ddf48bd6d46308716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd70a0135fada271eed5df84d5f9fdd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9042ef9a8d9cf7ae4b8760f2ed4240718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead9d0363de13bbc9b87e97589ca295719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7eb6686f0edb066f78cdfd2c01d31720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239b3b9b1670630c841128e2ea08fe3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c19bb2bb7efc5db0d7105ec8abf1a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f533a5003cbc7b6a7c6b463aa62fee8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b581c9d15723dc28282aac5c5e1a6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e89f0dfd23ec8d6c98585e5916d533725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e97a274a84a11940d16fb674baa83726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39fb22108ed73d87e4d8b7d72302171727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3542a4de95fb812910bce1512d75d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9164cf0e7f170b52eb9e405757b56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f014c4891e6e9c30d9f35c8868c7dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8a9255d82f65a3d3cbc079ea8dcde731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd09575de0b8fdd831b9d66c8c0a15a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb4602e161d0c1e16d0e8bdd6bd41e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bacc6a56dc8dfa863b544f10d21dda734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd495e1072c5326fcab9c035aa220c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef547f16fdff387dc20a639c9ed967dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a75bdc28be7b87964573402887176c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cde4eda2b126a0ab774cfb2b3759d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce5c3ebbcc8f31463b85cd583c4959739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11177bf2efb81fb788303a1a415b4b88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925abeba421616d0a7091cd4bc024d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541ba62e439febc9dcede92d8bc18ec742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee088145e2653865c927c19f6101fd62743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79de2ca6c6ab58f2b530c2269260897744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf674c01522df00b4e3c6dd834e5ad5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90be560a5a31046d3be328b63230e9e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89f9c2344d404841cae0ac8c9ab9cf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45067bf5c1bdb9da8030c1a0907070a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b7051c8fe2aae374accb9dc55bd41749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf2ef6396b87e0ab975ec996cc0d5f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff1fabf84bcee1bb83b417827cd3e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71581dedfa345134c54fa6bcc41f1ea8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60ac1474fdf01c4887b0bf9520af2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e83ee115e5deade6ad24e4aa15b98754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f86e6bd042777a80aac951e899fef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc8e53b6f098ea0116c852e35fb1d4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753a1a8be2e8299a047180edb646c973757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f6aae25fa8fefbe8dfcc980843f52758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1151e9a96a559252c2203a8224465d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8849952d10c3c57e811dce49cc00351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bfa4f56f9ca462c351f9f3ffdeb342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ccf8985ca94c4fafedf99de0f5e1a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab025618010bc7bd21d6d8e5a107cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90f21dd597374403e9703a772663a55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf104b4a966477d6007a43d0250949da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcd50c27f9632e09d6779f163f97177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d0010cca16107d187d5f07e590468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd13554a4af01cf041d245140345f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511ef48c6cd26b40b987c486c87d5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905db540f4fb70d2b7c63da468dbe3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa934b711f4d771de31fdcfb67c51912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276b59a0ab01e8f26591c17815e862f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d12ac928c0f99fbcf432e9359bcd6e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c379ee668f1dcd337837014099de20915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a4bb3afc185c5e2801fb440131a4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1b1e4f734fe8074cda4a3b732015117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256f07bce1038c1279a982217cb8861018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f672e4938ca8be6b0d5abba006a2619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcc0978878bc1e874a973bebae40de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d4c96eae021f9b2c4c0e0217ab78221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97c815bc8b405a24d5af4429e3ce8a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eebf70b7084ca7858721e11c9e43f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dec3467308fe8a2c8a55623ded4ea824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf616d89f6280850d4440ad0c5395ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817abc43e339ebd891c510afc537f3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596966213a793a4e5f314adf77bebbbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39beb8060f6c0dcaf874ffa2ca29a30628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc329e39bc9e7236a10b2b917afcd0029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d559c35df9d4b90cbbdc9d48f99a55a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130df2f5daec42728e7185983c6ecc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a28589963d2abe7f25d9fb74c36232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4c6308178553bc8d5abf5984295bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dc41589054c06c3bf4f394812bdc634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3149d61e7c3ef51b3f4f2aae4dca785435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c0996a19475ab025d5e96817a38e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245dd4792edaa6466033135968581a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecf5144537b7ca544de8b3833b4fdc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff7835046aceeb4f99d7d4a521751e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b15dce8c08fe9e05ebe26ef92401c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c825e58b89b34ab0382133f455c8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2e08a5ff041ed17c4a2ca0a94527242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7ebaccf223e6f1a307d98e2bd24e143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47690376419ca83033f945023bde865e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5143a066a90c8a9094291299dcb9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd985c2e24f46392e7047c6466d1ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b61acdb891f98e3af528aaf6916ef47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da6824a4e79d0038e67b24d69f47e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5744508f37e454edda1402e5437c70c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e1afad32bc078f2fb5998dcdbabbd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1103a47d857f12cd4ef29a26339d2e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804fb71eece0b7f85d9d2e58b05e61d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c954df6bd9a8749e31ba3eb67527aa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4aa58f5f0f231fe44abbd950bae9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34acd9517c3e8d73d30b1b6cc585155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350cf079fd1d40392022930872c534d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d7034d97e49404d7f8f1badc7057357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9a069aaa5e83a2a084626ddde0f0358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba1f6ba0862725f78e987b2b58275759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d792eb2eb57001ced0a230c1719f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd22f7b31f262333f50d48d6cf529a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94383128d677fc1bf1768d7e9be3926b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b85fb75dc42e71721d01522894c3d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14d1d6a3e45205095e2ba83602842864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e0078bf0991d6bd40c97b94ef985f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6b3ebda8ccb5b9caaa3c7c86a450366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efacffe12d1c6d70d43057ab79edbd667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea812488760db64d358ce4ed74f333468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905e89f72969eb87f226e6b05ef262669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea88be4541eefd25415ab0c5bda9f2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750dd17803230413b6d6da219080aef171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822f61553a3fd9b29c288cba4e8061572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0991ee446acc07e3a189b413631f5ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860babe4b4a63a43eb00137fbe01b71074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a761cc3695660968743557cd778ca275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d6e4d3ea3ddfd9f09ee478964a1a676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d294a20f6d725ec691428a11044c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec447cfaa0a65907bfbbf6d22d77e61478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcd5e4a45ceb9ee01ea51f841b5178f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437283043fd35a4d73cc64903b654e3480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da5a70299e41b9464d04477818754e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8b56f737c6256312bebf8606db48a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2349dfb1388553f51f28233142ad283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613b8ddf00939c130ddc13b2c8b2ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94479c7fddf6dabb0108adbb035dc085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8242bb18296d3dea5c2c1f9442706386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa1bfdad05d677cd0a64d451c409fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc16fbf91c63277cac019c537ded1e788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f369e9a8af3ca2075e3c11526eac689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab5dd5ab3c66b826340804bc2ac1c790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a13cd84f44f2f3cc2d9789ad60cd7891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33a47cc9600647e480dc956c9c94e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eae470e9798c2e7a97ea8bc3c167893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041467ac3c74329111b143d7ae5041a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f66d0bf3ed3b53a543070202fd0c5d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ee73c8c0b2f2ae4571ce9ebaddba096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb0f9516f80d91c7c923e3f826261097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8521b20ca42014520f81188d287bd798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf21a1234294d5e1d6447bd74e4f0099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14090af7dba24e7d68a3cee37fc7bbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a9b09cb0427b82dbff93a1985d6ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45116dc1b2adf7f1f72652fd82939bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7657a01e717646d8cdb815819eeef7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1416a4f318b30943185b8fbc82e001104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3deeeed72a94eab72dac8e4d79d2a0b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bdf0a496009ecea744377018d3b7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75199ef6d5748728e444ce8d9396758107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f6e73efaeaab1785ed0cf68f3da22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48372dcd65c669595d4d772e434f8ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d072dee0a2fe0379455aba8fdc98955110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028140bb9b115ba4c7c590f0c1ec4db5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86410f7c67724cae686a5de6bc498b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3315e7969a8100a905996a73f7d7137113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9a9bbc492e760c4712ef932d89372114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a572d73483632caa7085634e5a900115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ce5ddb4e00079f23ba323a16b03a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08fc44fe0bd65d25dbf1caa2cbfee9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d698ba0d13021f09b4f2fba3da4e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93969c9a0e91207e1871678678dcb8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b2d239705e2c9e209745cb341461d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac612c68a31efa1e38621c35c152a518121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e47006cbbdc45c827a386cfbe3d733122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d273a5806944b5e07c64985864a8ac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a780c79c9f0edee9b706de578f7c03d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0313bff7a960cc0710e3238a780b49a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a255ede98d808d537b5b8e78c9250e2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e254fb15aaf1e2583e68ad1fd08a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0344d3e41901c2331219c3292b282b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7faca04d1ed39b286559688a494ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77d31ab6a349060035637417d5aec8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d04bd19d6b3cee2f7588cfb0f9169131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4afa2b5a366ccf8b92fdda234a76a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe4e23be8da3fb27a340592039f29e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959bc1b0f3397cb775a7e07e2fd027f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b94370c043c402f5191d56665d9b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42dd258dac2685432280a571b4e76b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce03b3c71a5bd1168cfb2a7ea68078137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394659179127e78c8f5067a77e429262138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a2c4774f4a006662d09c2796febee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afc20074d4d64f664e712231922473140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e687499866a9bcaa287fd506eb9bf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ab52d590aa28191a13e5336b762e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f90e602271a908ea14c1356e508e3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b36eabd4e0f03606a720fe9e730cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed5605b9d55f7d26a67d9b8bd413e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852669b2f4a60f5c3a9ad07147c573d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550422d5284ece336ad435e6b16d2755147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0729075cba7959ab67f6edb2dc02ebc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552028b526b163830239b64c606879f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f659d297e0a963ce26c228e34fb5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877445901d27e2ed97b36c2c9c446f11151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c899c53f3eaecd8dfbe720762d9f570152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef236b1e6d85f533848dd4f846d3b0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5d4d9068c989616f52781af776fe5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566290412ec933a5125211dff741e0ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca0ada3ec7120702bfb6a1762287b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadeb31747a6e48f6b947eceadf87f8d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb083051458bc1a3a6c8d208e98b9da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0646ead7cac1be52384e10ae415c72159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70cc99288015300ecac632f0931c13160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacccd9488fa90428caaf430e2061120161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0169fe4b8ee020eb7f41b3e2ba2c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ea67f8bf8df5fa117c9e32ea4cd6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea9759cadfa7108717926bd77af8f3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f029e6f1bb701fef96d567eda4b815165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffdd5e2adffdb3b21397dd3fd64293166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca07448618235a3960c3bf694d6c73167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f362f175b35871d7022c2b5684cc4ba1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2908e4af17c9ac1cc52bb919474a5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8db4018311d51b3e59e699ed64039f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc56aaee54e2e9cfe9fba14c81e927171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4d9355e1019d80f4b555bb0c344cc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2c4ddfbf3b1378f475d42c70f5844173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a241d32091a3ad963c6d679dc5df85174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da325a52daf90ef4ab99d59fd8e2480175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712ebc3ccf87db6ae1d293da41ccc58176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427b21708397cc09b468a9b030eaf2a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90482527f69d8559d1a17d41a9e7c9a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f043206f6d7997f480ebfa0b2f546a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cffeff4f8092341f22428e749e73d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e508a2c1c726742da577b7662599d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5fdfaae70913311caa690f6a08f0ec182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2ef6125d604420d21a680e2b71eae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e193c0a4b3d91639d6f1c719fcc01d6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bba8d9b87b4feb6c2d66233b6c3eb2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2639091332145d2cd5b8deb3442c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47292490510f6c8c542d26d5d86b1c66187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f872b8b9578eab59517ba5fb4f0392188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfeee69a809b9c77925c41f6b1bab47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c67b9797b4073d59678b16f7594a9d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be6aad95047cc41a0028d69105f93f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c2129c3b3110ad2aa875a1959976a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e92a02eaccc51608d30fe8de5b73d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cee9177df954cdf44e3ec280d345a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be4722f2f8359339fe73dc298678c16195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ad64b5182d1d386526ff8ff092c96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57b1e3706eef8279d4c80f5c87f9cf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62152ea6ccfd924942f00648b9d67be6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67412050ec9954c053435187d7baa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7e85cce7a0c0b7db4091ba1e6fcb5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c76d74659c3b43c88bcb17c274f6f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ddb60336940b4210272f3a9e0f65202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21761fa92d81d7f789af2b969868412203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f900b763564ea211ddc8230e028cf6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf739066d0f35587fa3fa5c563742051205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8186a7819790656e19bcf17a1ec909206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c1f96a29db1e895c0f87517868c828207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9bc19d46cae3ac28bf7607903c382208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e56ec12ccc89f09e195566b1c55f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fd93f074e6ce6a5dc48c1d2071e52210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00957738313ce272384d27e940948d8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfb6b3a2f5ca44d05ff82cd7a40f18212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945d228eba0a740125057defcafed89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a468be80e0d6ca41f839d08880546214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da0f8b2929df92d1a82313f775773a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17543345a56da644be23d576f59fd8a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd46447cad5f7cb084452b3b7f536c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588282e2c9ce6a91497735fa8ed96971218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bea01325f58ad4a34cd5f5739d4fda219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3ff4049ed5eb37ecd6ec451f1a8b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3c9d888d5b1bae19f99f9ee2d3dbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7eb21ba4e0b6f30f46fdcd12048dc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3648b3d9f3984d0c808d6d6554166223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d4c1aebb44e67308a3eef63176f09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7eb70140e3b0ff60a7db3f44cb1bfb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7674860a3748dc836f37a32e690e203226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ebc095b5973662d9bc24bb16b21b53227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f0bddf73ce84f41063823965ff5c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f04fa8acb798460f3b3c7f53598d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45647cb9c651a74ade83c08ba8c8fd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ee4e6881cd1cc5b9ae1dbe18f01d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffc7c2441a86fdb5a59b732bb503c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170a2351a4cc80640f699fa337268cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea26e556c16a6870e7b89b35d68cf70234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eed18e83c6458a3690a5c4177aa5d0b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081bed4d37ce1d4e6b04c2c53fc4515236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cb8f5178874fa67b4b2139b5d562d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d25f00bfe42065400488eb5ef2f59238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa585302ecde5c77f0bde312c1ed79f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bb7ade929e24debd96c355b7f86be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843718a1ffc81e170e2ef8399cd22db241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015509d9812dd6cbf1225c7e142213fc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bdc448a86bd1908a759e16bc26b6ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fd68a43e2302d93cbef8be63e830d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac77cddf97bb38f9fe33382b3e090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb49fdfb19d2977592f43496c60b7ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb72c431bb5207a695aff6ca646657f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089a2e55ff6c3d8f5be788ed41a2a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aff713be71d7f61c8f37e34fff7aff0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62adba225d3defe209858c8f5d4b4de250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff776e9266851afdc5c40b839bb6a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed37fda3a121c60a86a708d0061b35252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9be8906d46913e41297d7816ec3a1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c2aa86cb5826d91228de03c898733254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182309acab399ba68fe17dcd1725e7e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5ca2c91b7676692e96c3048d3ae5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085565c388c465507f29512be18c892257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5008ad326fa38dc39d2bcf4a8472ae0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270072d5cd45336039b3b3e92aa1fcd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f3032f86a9c4e0eab516797e0e8a2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a029ef503e39cb126d465f8fcd3a8696261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28103068fc7959165e99a2b5cf6836b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d7c572df8915f67e7309f88688e43b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b6d5199c6c0a25ff03a9ec8d6ef8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec96d530bbce5cb33069041b7bf2d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423af562474ef2d67dab404f5b751f48266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d2ed64b6b529e438fcad5d94cd1ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2540fffdeed61481c1ab307156b83ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf5aaf5aa749eacab4089cf05a7dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065be314e28f6ce5b860fc860fc7197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1595cb1fb072f0b1ec64a9c11b5205271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41807d8aa65740c5593e1bc6f063e71272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884373623e838cd0895f1ce9b1b6a41273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6a273d22daf8668e8e77d77dd54cf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaefd2da3e2d33425ccdaf06561c3d5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50c577717959de1dc3aec6f3117df5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420aca2f1aa666e89da5cc271f963449277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f6afc99fe82303c22066210a13fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f818b59febcbb7f28675e71c0d5d517279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f9ea09e69aa77439c73c1c64377df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477fcffe029ae40cb021c5ec92f92b9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c1db9bdee202e41f4f11cd120b034282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603bfea96417949b1fe230ec9605772283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ece2e4d27beaf52004fcb17bdb13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a8696813c5ecffe7d0242b5e4cf6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1416221358726fe7ff4e82f494dee09d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d6f9f60d92f155d2331df00e6addd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39f94527399fac551d4b01b9ceaf0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1a4921939b8686158f1806b1001eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b92da58aa85417bf37858d52583a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44034fdc65752592471315e430a947291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa4aa5a44cf8ebc1df7b5c0367144e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bae8f2849c0d46ea0b73933cfb8d4d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd978619cd98d8f588f2338239d5beb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94367ed491aada9d2185a86ce4aea4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624e1be2e114f013fec5ed2b92eeee1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d739645b1392df9240868a3b7f09e2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93296584a8252830d8d187840a15b4f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd248e21b38c6428443adfc567d9ce19299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd2ab439e861b2ac3c540a3a91d881300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9b5c8e46af4ddd278dc3b99c3ef1a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a1dbc9556686552fab6a0ba85dcbb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849cf3323e9ca14eeb429705c01b2706303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dbb0099894dc3e6804c6e74069b1f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3474dfd92ab3741b00c50aa4e040a5d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6f30387af6fa271bb4b9bf1d7a0cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d837fbaf81958af76eabe88da7f04d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf03709e2cbb08d95c6791844ed1d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bd14c41698eb7e053fccbf8daf985309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2736ebd50c44624eabbf042f859e488310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0dec264e7d40919ff20a69a62ab81311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c182b1ba66813f018902b310617c26b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94fb6207b8d28462cf6628c60c733e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1caf7e11ab9eabcc7d8bc5dabd1360314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85543c5758f4a99f55efbb785916df66315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b645f61898b8cc7c622937686a9d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a816dc473e93a6f155e2ac0f9820b6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc2650769d139b20b81da1884b6fb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ce9c92d87493f57fad04b139e01a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd7543835ed9928b369c1ee3d8f886320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c26510c27af7729bc5b31827dacdcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b719317b3c014436953d8d9059f9e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa036f3b70b1bb8ae90af40db9736f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e3940aeb6494923e2729998d33f32324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263218b7eef9fb6a8f1897bc5646450325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88142000fe614869e59dad2917c72e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce07af57c20354413f42354a60f981b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e924e9fad3001244884d0290f870328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad9c0299bf306fd215ea716cd24ec4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8089c76d1c1f927f0548f80381610e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae29f12718f875c87a1642d7e1ecb1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c09b81b030770c1b1ba99a74ca7469332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115edacec5c1836e06b79cdbd54d69a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4183d191901f34c89836542c5f5c92334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46d8a5080db52960ce1889385c0481335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc8e9708cd7482c18fc99ff8fb6a96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e27a921113b3c6d7b848499a9fff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c0bba30aea63fa764971008ebb5a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617a9c26838456d705f1c07d6c9d3e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4f0b0e71496ed946ad3367bce04c2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10ab59f89f1676363f066991ee8026341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4784069e2800b4926baaa05516da380d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e07b43a116f5228ea6de1870f69e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343712d98998a7839fb02777512c5e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50253156195f352430ea9ea5cf9d7209345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6128d51a25f4b2ab549cb6dc4670c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e4f4731c49e2648857cedd422bc861347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f22e226d8c825a26fc831a04541341348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288611084e9db7afe518d2a4f05e5515349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f82dc1d37635e73882f59d9ac98e73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730a50b15886f0fd447d997ae2b4e88351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93aa9dad6c99f6b33ead0d04d30aed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd109ae661108c5d6bed54b4e18337f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394967a459bf267c98782fd1b4654a46354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300ad59948230f131c5b6569a61e212355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbea3afced7387c5c9881a3e608b577356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728ade23975721c3080e13ae882a432357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fb3f70dfacd4d69088dce5d096e38358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362afca08522bcf68d6b1102baa8ae0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5021828ba164c7f56225be4c786e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc01aeef68338cf3514110013dce78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025135f14d091c79f17e1fe77a2bcfab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479d7bd63a2404b358576647f209ada363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db46927e60be3f0fa4374428caea51364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d1bdb6d339a81f0785cc49dbe81ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de813607ab917c03a98f45a0c75908b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f53ddae7dd6d75d842200f8bb0a95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcf4e478bc1632753f53b0126327d93368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3c76d300dbdccba215ad395ebec4c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c639af70dcd058eb0f3a5e96f187f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501632b8158df3d188047ae1f9c7295371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8050c2b7b2d7cab542a1120b7e9d46372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c1fb3c9b0f0e3be0ce3da79c41ffc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92ded41f15478267ba698689d865de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4ba0c1e48d5a8f48915ea57a6247375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b48decdb8983e59ccd5fabff72985d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254f114fa3738201564a57a0b6c7c2b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51335021668b79bf33ff8450a7094a1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e80c3702a86f83b0bb2e4a89210bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76709e7ccefa7f1a82d993d3c0d3b734380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b617a5316799a0bb821e7ff7514f712381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c0b8a16f9acf70294a41490066bfc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170632ae081bfc4fa297cebd573b802383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ae84720f19d07dd91bdb031c4d22a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b867ec78909c31ef08d67865ab0f1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c560c68d884331e7f4fe4009498b75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e26d5bc25e0f6b8308efb05a8cb31387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324b4f4a17d21194d9be4f47239eb54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e359ea9db6271fb5a5b94b11a4624744389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25baecd2f900061d1d8a9564832015390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d991c129c290d5190560a36b8eb42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef0e34ea828ee5ba85fca90f49568392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be37e7949a5fa06577fdc2b82ab439393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c94db8287e7f8d4ef8a71c055f06394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe723d1e5b13df56364a1852f07efb81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789bbe70326d365ce7eecc7f1ccbaa0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427394efda8b427bc8473c5989be2268397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d43bf17c157838f33156791a6d1e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98b0b9cc0ecc89fa14c87e8f381b63399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023106f066d6e3231ef8b82d7fbb4df400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c4aa0371afe6032f9e2d493116f5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a61aafd9d5a62bca4e1ecb887b9d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce47d1d970f2cb11bf5b5c59c9b75403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c4bff4c526f8577f6066a0e5f4c3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938370c164841d8d6bfbcfcd86ae2ee9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2fa106c32676d72e27e681c166651406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf53267ec5fd61da709b836089bbec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b23b657e26821e366edca5a2ba0f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b026704fd94a8f129f7718464161a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec5d86a486c418770c9631e1a2b35b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8b9daad92f70352cc35d23c5c6de54411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0738c3998c8840b668d50047887900412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec14e38c23d4151108eb8df1d56f86413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fbb9ca6fabab195451b3e9094836f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a290e7607a3c1b1474456ae21ddd088415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825cbdc148d23eb9a8112092b601ea8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78e8115987b012cce88ecaa34c9ddd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2e6023711ab830446c9dd873346d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a4bd8a557cf2e386036a6dee1e86ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5274e9657aba73565eca7a63cf1f486420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2c1046477cd760dc846c32138d7e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508052f73b01be719a75ed097e15231422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b33023204a822600bc34547615294423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e87439aaf9e9a4745c6a22478fe73e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9cffb8a75ddd25928e2533e689b2f9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914abfb03712e01ffb26f5c52e2e2004426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb9ef9449ca50561d02666bba7ec5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbb388a75f4f416c0147d3de415d64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca11ee66939fa5307ab217e7409923429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a838362cf1a49e38cc28e79a49498430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3f2b7a72555940a8a88f6a3f1cea5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a01cd688fbb2ea5a61dccbb77cc5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5120f88e30442c1d4b3ea890ca36e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc3e6325f562a61f9135d25303cf2e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae4fd513eb94525dd30f545593531e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac05ecfb127c2565efbe44e1739bc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f4449328df750cae0c79618114658437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a714a61775f4598e05ea3254564672c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd377aca24610958fa6955a20964ac439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d3b97f9440e61c7dce6f57fcc59abc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48be927d0ae4cce00bf0a72dc02cc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a8ad7c53b6a583f34378f80a0d0f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61814579e575618e0c861f7fe704b88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9377862a893d7469292af6815b821b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e3911dc714536738b486c703e6d72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18719e092119e9b4cb536bbf8edf60dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d21eb3633f7f3e5038bd562d57c317447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b053c85f29b008113f95fda5670d8da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53366846eac42f9414cbe782d4b81abd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fee2c68d2dfe29cee865ad722949a8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88195953f9b1cb16abd43983cb6c55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02a50bf19a4c8369327115368959ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ec1f8ed948292a52bb027e82619b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ce236e7e12d96c53905546a9bf6d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0515ad8848f740222330382e63941378455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1318b62ec9abb3a6c6847550c84a9ad456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b12bf985f75b1e30238cd90ce8ed58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8657ed9bcc0e162ed804aedceb71584458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f0d83e9e08c919ea2e96d418023be459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908f3477eac473860e77b2be8ea2ee3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8620625e89eeabcf96967e4238dce5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4be14d78196cccac99d5e236122339462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d99db6ea28b030b025c36d395f45f7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92eec0a2b03c54968a0b4546b41ed8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92611207f1952e85cb89ad46eec830b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aeef9ed011e447db0428b0cfd67c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78545c086e46c86d50b8f953247f10467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac37ce50a52304468780007c222b30c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cae77d605733a45016251d78a501c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66372613b4ea6235770df69a4d564756470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5fc3649681d582e74092477238188471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427601067c8d7ddb9c9ffdd56e592063472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a101a6d4f7f1239c0713ede07d0575473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ecd754d2c141b2394af730c02d39ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cb53522bf40dd846c3a196f855402475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80fc0904159db61f0ecf332a9aca6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ab950622b8639d9737a2af0e662a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea704b7f753ff19bd52a2dfae8291856478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e12522fe946ebe5b35c6b577f406f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d9e1781375bf119bcf2387cfae54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504f3e7fda31d75503de7efd0576f462481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f154cd528b3dd50326269d982451d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f95e7a4b73a8d123aa3280d7f922da483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace6e7e2a8d6e2f738cade4a998b1bb6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fb3dba6dff33b5d7c42397fa9eabd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538d17149f54d54d740116907885977486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151872c51e734c8bfd92550ffebb68d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9147c4f1c69fae09ea1204af8cdeba4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be7dff63b8b60f90dcb65b322e5f9d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1300aeac1e28406a3a7cd7cdd7a717490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc9c9d409adaab73060c27dc344d9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05524bfeffdf8f534271b7ad366ffb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d77695d80326b3732bd33d82b0468493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc868ae599a03f878841850757fbf087494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58cd28238cc0f6893adc9dc44d75312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c824dbb1505359aa675a4a17d9b19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac97ee5c1ac6b973f485db4a809de86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2cb7a4367d1b3564e25a654cbfbed498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd568f009356b54d4359b187a2ef10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a620c8e3c8aca9afb69070b3f8ffe5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d26ce5eca2edb2e9a4f8b843c66dea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641bda039b7f84f04f15af0b1a2ae0c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e72483d3170e8726c62d25064a4cb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd304758f978d18f8d702f8a1902cb2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1179c926f14ba614d3faa798143859505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3df713e275ea0ca51172d2974f616506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf2c18798fec891ce961469a4f423507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c378482e06f7bfdb150a4b249d676508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560886257da5175f1304172a937412c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621a0d27d06dc75f2894bc388c3f9af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30cfe05288737aa4feacef2b64ee45511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0973c5792c7ef425920c93f6d0e9a0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef853d288135f26fb9e964063c427e4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c0c2d380124bf0d5620be50d4acac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61932bbb2ecfd4511edef53d6b520162515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd3a07df499d48778d3d3b549d2690516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddd51a3fd56df655eb1c67a49fcf63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72a7b71c6883127e9122a0799c49a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711585eb7a59afa53be23a5d4a523541519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2940194391dbb6f7ae2865ea14eb2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca979f5c3ed7ec505a7e19ce716f7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc750c310cfffce8407f7590b49b4f0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242398327138ae3cc0b7f2b3c81978bb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e74538168aec955da4d45af162c48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2f48f72a42f636c2238113ff509d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5664cd48884ecd1f3925c789ae2fa1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5446c272307f703c793075568b14c36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f9d0bd0114778aca7f1fb096a2a91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af53f5997760021541cdc8134d56f69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a5efa2655dba5015a93737a802ed7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d1194e08b60215c178ad5e3169bc4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675c750917dbb582d23dddf0b429c4e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8caa9c6548d366d397a599f6948c18533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23aad9caa6aef08afe056e96c43c2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12fc01e9a03b6cb7f3057862dac2c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba39f4dba6104727fbfdd02bce8e65e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54471d26c4a9059342828ee24e4be65a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ed1e7a6be2ab896a252db11a2fc8f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cba426bec0a4fe7161252fdcaf2a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb35db326c6d432cf88bb2f9d04673c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988b396dfc05267f6d3638429f44dd8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8cec3088fdd1b1111f593b1c9beaf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62082d72982fb11756abc77272a0920543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9e0edac1ca7dca554a4f762e4fc76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894faab6880deda307e399566969bac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c607982ed9e649c4f0283fe5532082546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e33d442ad9c675efe69e4ef3a3607547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30973daa35fde81d59229ebfc77a1a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70570811a9a39a2d436442ad826775c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa47847ee21541acdd39c7c4cb1f6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073efd31c7b49534d7c087cdf3ed16b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bb24714ff71752f4588f9c98431115552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d23552f2f834b20c6cec38d836103553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffa3ec8172b23d31b535938dcc3c07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a99a65cce2ad21bc52fa6b5a046f73555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9be8a105a23cf6c9cf44739fa87165556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c73316bbc432b816bddcdbfdb3454557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddba065d7e9a4e997b47fada0d65e5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919c597c779401ec80d50128601f3e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754679909b1a85eaeaa9d5050d6e8227560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe85ca19b39f343f8b1a0ade1819a08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194585375f33c87c625fc20498176a53562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fe4985d2338c18e66042788c448f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d780bc1ad56ab76dc3c3d81480d422a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329ebca0c8e1f8a76d68a17f71f61e4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71fb6b373496bf31bd928a51280254c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07b0fa0c7624cb99981cf2de03ca2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee5e703e418ac5a1db39ac6314a341568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa0e0c6586e4d1e94fddbd24993082569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4187141946d6b2e96ab64f216922e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931df8cd55c84b0775334218621c04f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a4857372f9ff0516d1617cf63e44c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b55a8b5a7aedcb275991b73b520249573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3b1aece374231861b4d0fd4cffe3e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba11123f2a96a386d630628ec15d6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da5f3d9a38572ca2241fb26f5cf25d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013909cb9088c5557171def609880de5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636ffc1ec4c97952d94ff12ae5de696578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed53a1434e3235969e39e3a51a48ad579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb31ce2e2a59a02ce1203f82c78016580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec66a4aff7e56e5120af0665967687581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0be4d98f776ee926897a69e3614a50582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c3ba8e92d29a1823756b171b88ee9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea23bf14b0af927519ca5a563618be5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0e06641d00c016fd785a3c7276d8a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25496ba8980e8fcc870074cc9eb5d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b7b17e09a7fa78eeb206d3a963c4ea587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031818cc54d53dd4619ef497975fe4fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94326f389c21e14f034b5c6d4b99846589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f13fab116e0d191902e8a6ba352bb7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264664df9e03bd4e0ce9085a3c03d68c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d667f2d3cb6ccaf3c650509227df4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063694b53d91983919ac1a56a9baa7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1794bb9d2815a334bc2d083c89d2228594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d2866294fe86ac71247e5decded17595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4024a80420e0edcd31e1e7dab5847e1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7d884a587a2a5ce8408c14168a778597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18223a44e2a99ee168326b6c8b29cdb4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde703d1ba4683a0bfb50191d616f474599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91f25e706d6ada5a758d2361df5805600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085ab942ae5193753be7b092d6a2754601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476100461f39772fa7b9d343c432673602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871b65d9a7930359c3f6c6a4d3107fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68ae422dd4da527c38905974c1f296604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597ee28c5d595a5a3d787607876840e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c4b17d0fce0190d48faf7043b8734606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4a72417e1641e6431559f85af3c74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05688ed585cb2d9ba9ea8ae9d928c6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de0add0ea304e11ad4dbe1bdc2a2b6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29646bd86af2c33c393b01dff3405a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422f28dcfad170e3ccb9b257cb0cf1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dedf4ca9195f0c245d08e3bc7668d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f728d42f1560e54b22c33635209c83613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14faad4f0d3ff6f7c7159558b07d4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde9cb2aa5da4bc233ae8452b51e4b46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43e144e63d508c897c2a160ebff9a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939f5d536e0e973e304fd83534ab5317617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8bcb7766aecf1d3046aa053603648618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722585a7b9d8ff15167bc4f88f8c9a1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02876cc95ed15596d11776b69938bd9f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707251ab43b0fbb5a035292c96087b5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af410d0b4c7a8e1fdab0071d651e1e7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b46afe0741500b657c8f88cb7bcc13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e448537b0aac191e6f4be9a198fee0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ecc44eb59977abc6f2296938c2b9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bc547f83a62900b855eb94f8b5f3c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92af92c4bfab02d37d2531b8976bd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d5471be9be71e201fff7253798eb8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152ccba44094a42af61384c8fafa14b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965640f61a73cb6064a40a1661b38daf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc34b6f1bdb87ad7e96c431d71a366631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0572ae82923336d96b9545a80642919632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e21d2558fd360fdf1c0730592a064633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01aa7fc45ce40397624cba76910d6d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca5e0d84ce6ba562cfbd0a41865add635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51f3b60353f18d7cca140a9aa8aeb5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dbfcfb83fd2b581ce79ae9714338fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98c3dd533cc9dc1d4dd1779dc1177b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770f20ac93619438bedb806e187fe41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a6e03b6c2cc5705ced71f51446998640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d17088be67155174fc44493690d5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81cf2a9551a87053768a5b67b7dc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a8a272dcd1380a1dfd9222b5ebd7bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507bc3d3f9ab15d786c4d80e85d47cb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d473a14014eea4339699a1de3ebe917645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44baa99361ba28ef2f8ae14809b50b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c0b2abe8635ff90ec7a2581701053647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bc8c1d1a7ba7ba6222af57a067724648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df87a1c2dc3c864508dc5ac68717e79649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fa35529d6f5f2d66207ffda795754650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b39f12d5f08ade4df611023a8af9ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe779c9a1d14b76955b304916ba859e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02258306c46514a250d2d42e9936daa5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf225051c906395317c7df33a32458654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48920b0042c0807da79eb2e07879a9db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a3ffec66169e1409665cd233ce4f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d960dd730d826ba7d8fd0e5b4162f58657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a76d0c0f098ecaf1c18d70c78493d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ec72abdff79e5cdc0f68ba5439bec659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063a389bdb8b26cd98f290e339db316b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ca82d2bbed1b2ddca3477d44dcc7c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da03a60b86daf3c22e05957a5a52d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde58f8c30b2a6d0485afaa81ffde4ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ecef9ef6aa47fea378a246044fa906664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2000f7b04db85d9e8c9f68254267c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330df55a93e7e72900d79566a980f93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e575a8f5ac3e2f985a1feddc363e8d1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9795456e644a493f42978d35b95fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8fc539e65670c55dec7bd2e57472e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79e40644fd5778d53b90b319399e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42fce6083b13ec56fb0d89adc55180a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d3afb676eab60ffe2a6b95a94ba86672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ad0672c40f9c44a30856f15ac208e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38eb42811eb1f200797d16cae5566b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7948923cc0cfd48fe498a2a52927f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d83fd5a4319c1db03fa65a53071da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62c6940494c5590b1f425cc7726109677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5fc9d43732332cf8023c51feb82ea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c00c773925ea1ba9117c84b9622ec2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70543fb68fdab6ed237a9aa964c7ee680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118e2ed53c2f3c3c65f19756fc2c2ca681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11ec345410861e4d6d5dd8427f3f7f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201dcf1897c349f25c9d081c91369807683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b109c8222934e6074a3f47c4c483f2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b887154d62cbf5ed8112a38bfa48cb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f342bdb5c79d71386d702841ba3d3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa211e398f69b1a7bb13d597612c73a9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f0aca99cfbb2cbc433c0177af704688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fb8d78bab7a5275d780280274eceb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103a8a9944dbf0470fda30838f7cf31690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad4c408eaa78953ce7b02c6a0208be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff26b2a76ec2052c3dbc6ecc1125b30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad608a1f39cca89cc8aec8c83c971eab693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba56bfce026fdce8aa5a238df351139694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3076c13043b359b051b3af9ff0d6fe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21265cac491d23294aafba2625e1e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d217b6bfc0e9b55b6d33d5429d107697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e98788cf1e628acbf9205cd85b253698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fa01593b014157b7c4e88ab6a8a5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b8701ad951a02c721734b33016d8d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10244f99191d1fa90f3f95da52143a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349a8708d37a5623240892b86027039702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e697383726088eb83ccaf4430df23703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6311b9fbd30c25ce2edcbc09495bec8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc1e711e927987789d89384470b7bc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9f62b1785ea9bc836a710a4c26840706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2289989f76408c6c88714e1526731707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e62de0b230f27238733b4fe6e481d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95c43b2652e5e698928edcb5fed372709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1826da1c14540cac690e55c3a52ceb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc66e469d6d3c4d17480109695b44b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc65fd25576ad02dc7514f309c43be9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b2b0f129e2c41f70ce32dafa063c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2b8e24069c5536ffac8500085cdb4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79990cc4c8c59650a20984389d743d31715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7764e329e89878a7df8c286e46f9a02716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d98d6f220f625571631c2371374ec8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f3e10d35632429b211398b21e39c4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47989903f649be73ebe5f8294ddce2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8068431d0a27fdd14cb2126bbd24c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41c79239db83a2c6aba6d0b4677ad6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ce433463a25f7d0300fa39734909722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d3ae302a50f9c09617b1cfccfbe759723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c862f2db7b1a615504d3c58241d2ae10724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea790ff8d63c36f45a8b2e55e4a43eb2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decdf27cdf449bf6e84410847ab8089726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5cea5d248e57aa4f8020072e97de4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90ed24341d3216cf507a1191c64a74728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f245599d6107ae8b2aebe6cb9b15b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279c8c624075ddc9426c01d108be5cd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390dfd940d20e830b2a9bf561da017a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c264a78095e50ec224f98a43b8c3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd808648caf0ce3500acda2e2ca2b9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec885e1cafdc6efd049af45afd01f83734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556980f6282b4660b614e2b1edbb8c9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc3b75e8046e140567a47221fbbbfd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a668e679a6b0ba230275a6321e6882737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbacd0e8e43a6b39c5d9c25ff58e59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91e94587064c60c40ae4bfacfbe626739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b99aa2b24c4deb0d556ac9ffcd54e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b1f8d1d4d881beebbc535caa91b90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b34e7e65852fba5176d95d419db6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754a128636d5366e59afeab6299d6e0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d2c34640b63ec80e1066d5b65ca72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc288a89d3eab9f798bd2f55e6edc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe092be6d23036e255989ce1d27b6320746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c57861c3080339125abad71fb12243747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976a9fffae2d16974831f6b772bc4b7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b57e9541c94cad5144aa73df0da91749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401da97306fdf211c2b51406b657792750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde478770e6df09987424f9a3fe8a07751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b853745d75712610ef97f3386bdf79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd43183762db14a9c17d0407c5d0ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aa071ecda21f39196226f20f26a92754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380b81b093cadf0bf7538726b27775755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acdda18fdf29f8b5109fba2202d772756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0260e5726cde2d740e4dbeb4f0b4a16757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7049349c0f652ce2a24362625025f5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c69f7ef4167d09503a15e1257ab0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>