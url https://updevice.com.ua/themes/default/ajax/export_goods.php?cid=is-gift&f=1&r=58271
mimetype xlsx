--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8614755ce106e30614b5db8d2e13ba1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639092ecc4b6d7550e4c6670147f5a72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ca95e3393e4092301766cb5e7fd3c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435749e141ce25f019d7146fa38030234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24e40c32a1d0a917480bc71685d6855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3db24543f5d43a9a4ca617bd319746.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d99fa0675fc1b5807c94a2a3325367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85393b4b4a83c5fa4a6ba19b88b7e5998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232bf6b66206436a6efc682ab84f9a2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a294c18d14b28e619e3f06e87c336a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5389b442b833f93fcc7a725668c43511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a555abb621ab08a420e7770183d185c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d624a5d315a37eef9efaaac3f650b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6b7caf7cc2385123c6ff45b6bcbcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c295063bd442f7b87e561a69e61115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555d687f22a4a71c606a8e4d231723a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0252017943461f0e644f600331b9b4d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9154ecabefef4e112fc3b6fb8d7d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcd6fedfdabc894d4c17e8188578c8419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b555107aa10a1a60b022cd28294e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fb346b321115b518f542c8c3d397e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c9606b2a88d178fe6de1cdbc2fd71d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3588702c400182fb9d420dfc58ac6b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb74b8df142ed3d1395c7548d5198724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a922a7065156a6d1f02a36a2f901ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcdef2ec3e67faa8bb2b2f4b609a2026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1219350480845442e93d48058b041627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e975fcf0a7d4cfe5a0c8eaada02b9af28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6b971ecd03be1b66e8c737154e26a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3b26d297d1e84e52b82a22cbb8ad130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc5b15146f243182e1c093ac27138ed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce96eddebd02eb7d17427cbd8cd37632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dadbf4f7ae520d4447cad398aed59c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b162fb00bf50a1c1eb787df0a18df6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eae005ce2ade06d17fef9d4eea122435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82da1afd684341f3d447e0bea8ec2b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500f6ba61a4e88ac394213b576c946f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42ad04c0a87ee3875c01593087ce5838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92403cad1da580d393d623761bb26839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3870607579972d8cb1d2722256c0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf14aab5143add5c2fa46a51a8191c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827fd2ca68c5db2531dafcc5af92c4a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feadfe603f6049a67017341bba45c2fc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41abb9d4856ed4f06b1f614ac9b69444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622e9feb50033fd8d6f62e284a7a96645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3552f760f731ebfde56442b9691c1e446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80eb2e2d9637d479a10e3a5b01b491b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781465bb36f9809783e7d743f05266f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e69d7ede02b125c9d145078e4e9e6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1bcd24bdad52cdf0e2793cbe8fafe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ba4fb7530704b4ad2736e7d36a2e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968c9d2c22bb8d9daec79a09145f50b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c5237715904a905170b79c3f7b3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee0e209f98286c87f1aad17ca0e11554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28810d80e896361675dd7668fe62655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb776f70cb1ee48239a4a5682d1be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9989bdd76e1c229518edeb753740a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16392637b1a3998d199b2907eb9c1758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6298ab1b16c9bfdf784cd61be42a29d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0a0146ba32471c66be6a12754319060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248e5ec9cecb478b2692bbef826312161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076319837b9e1c0232e8caf678d2a5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e77ebeb24c3f4aa93845cf123f2d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc5e7df0ab128d59ab417538e3dd9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcbef5befcb445bf76d2a5e4ca6c4365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4e0f54ed32625545e3807de85132566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca00c427b6b0cac7f5dee246e6a86d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cab1591f4645191098262ad35b834d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d279fa46ecea8f04e1626ab45af5d2d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86a967b203587ab9db69837313617770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbbc83b213b9d645083e0750c4765171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd4e949295d68d6060f1d94b64123372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd2beb6ea2b9e7c669d823c3ff870773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da737dd63c51ecd2a5357043b2928f074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c38578baaf6cb3dd588eab77745442175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05b9c767f042ea99981c5fa89ba18a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0a75cd15d0164bbb0e1caea8c366677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f145b62c4bb838813438f5c1d36812b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd807773260e278379362591cb4be379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35110cde4729c857346b2e50b30c5ec080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846811d00d1e16bd59f67f6d53c4ca681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb643ab33527ba7516486c9ab4634082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c625c8300bb2eb8917b7259ba6ec21883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb6d75661e02542cd96f1735b9e641384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f8f5c75b032de5c9a049c7e4c2feb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be183e19cf673255f808b630ddeb86b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec068f2bc7e8bbc9896a2d73874c0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed09c5df6b7a012fa64c2735c4bf60388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7613eca51876ecb53fc3dcacfab4d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150b96e5ccf0fd8aadcbea15043852490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc188444bbc15e6d7aefe27611cc40c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c625e4d5b8ac0736c8124ba8984a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c298f6616432e49b3b68eabeb0a86893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5baf2234811a5404271cca5e73a5c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586547b1692818324dc428b7bbede8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635bba7be68f3457d7c1efe433072ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4961101d3c7cdc69048e572ecac00197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359eac838b38449685d0d603e3fa7a0498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d3b8b2a58c0ec196860ec0bda86599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377b3e00f0c553261bddb54eb42042c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53372225985a032f82560bbd25bb3041101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed13929e8c125da056d96e9ee7d1e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e69ccfcf94941048c1e53bf8ad3d39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377ff6b31bbf409c6fa6ca383bc8101104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b4aecb5d116a06ee342d56a46f50b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e1a9d80936a72055ab5bebaaaef64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce14e3f9ec21c899490a378ed77021107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8a98a63039f0dd5ecf76415cbc6b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d745533a67aae135c31e39791925c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd453dcab6a7812ca922dd9aab726f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb22981a4a779ea8f9c9613a53b144111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4770c06f80822cf9d8502cda450c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf11677dd3c1126dc634ca6efeb3db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f44081fbca5b84539f953e8e10c57114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1fd3497cf66911b36bdc52abe1506115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615920a8bbcfae2ce90f6f3370e6ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa523d04e9bbbb42e3d5fa2453242117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e33e0994baa09e3bef6da7519fd3d9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f7821fc36f80ed47712cc16522f5b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2503a52f49a41c34ea7d7daddf1a6a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcee9a28947ee3f856ae0ea2108afa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb41733e3943b458aa70489b1574e17122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bf3e20f05817c5f140aab3e4941b0b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18451f6cc37a9e67f04cf77b686df0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2665c6ef88137bf7aa2fbc1d69abd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e5edeac6485e708c5eab0d06eece37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439b18739cf842a2a5a63fefbb7bbe2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b63c6028edf4994841846226bee99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a7aa3118dbf3a0ef25624900fe7bd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ef42c54134baf038bbaeca7fa9920130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3dedf06e23c2eaa33fdcc5657a6720131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74574b84a1261c13234525f9db68e60e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776326b33f09509a1a382f848063ae03133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39af0df9cfd08c590a760e37f7fa5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee71c00db0f8ecff319d95747b3f204135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036b4105b97d6d9a8f1f4a85f906976136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3821b45c6b8281eae2102e244a6da81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7e498ce8bfd693a20ea452f9ee2a3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e33c7cf78ddc8fa98a08a012e34cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd06422b427c6b9d5c2d1e50159775b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f253c4b1685442fe4227359995cc20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6abe45eb8d495a688e1d57c70e5d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b34c166a18c35202d617a41f44976143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869955fa9165d6015d953f300490fdf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf078da4c3e7fb602fbe44bce5db2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3487061fd4b09c0bdf54b6fbd77b0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716d266c67b0b7d84c710a8fa989de8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5f543aa03c2da783cff5bfd3a4dbb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0e4a82c09462e5293c20c3aa26a4b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4779f5c5425011f1b83db83422c62150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749c210b16409da76b7b2e14e798f64151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12836bad1f697a7742888cb7a2fa3106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30088454b18ebeb048639d1fc6605f7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71cf9a9000455f9becdae331598fc9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fb0ee3460f1583e8b63cb749643b21155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b5c904a45da6fa8a71da6aae0541b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a52c48a4e74bce2e9f966222a2f58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a1dcf4007aec0d32bf509a77026e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdaef70e5160165cac943d49fc2879e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0a5a6ead939de4ff9556c877a9c7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca003b558ff27f4371352ae73f4e62161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95150d8d3dfc6237e9ec02fbd91a2f9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36631df71db990b8efe06df7579d82163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f008df8018bfa231288f4d329c5175164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c2d38b9e41aa74a93a3d74037993c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb61ddb2c77fa2f265cfee9222b5d17166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37147aa5f7ae631897dae8b576e4eba5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cee180fcd6596ff81d5e046eb8a8f05168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda99b8248af3c81e7b927f2062363d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fdc845e19adc7ea8a2fb300d83553a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e89a7113558ec68c2bd5a4eb3494171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9939da2e9aec9be38dad0ac4f56c29c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a983d2d9c79bcbda1b3275b10b4dd09173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d4e4a0654072f261e85a87f0a48b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1913cfc528a0e3ce4eee638e815d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ab7bae8476ec0b7a6008f5dc7b669176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63362668bb61bbb5825657a0f7479f8f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357f1959643ddaa01024cc489834aa0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805694f6200f40397c35ef8372499f78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282caa73fe56296c61beed5f5bcf83180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9efdc7da73ccb5a5c0ddc018dc6bc61181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5b5193d6dc425bbebf156eaaaa88c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1fb7ae5b048ffa4f66a811511ef14183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17163b909424ffee6d914e1545978f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258031e55320984639eb29f5a0c287f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2cc759569ecf8ee57c1e31ff785a2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384658f927be44fcf2bd96f6adcd3a1c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd00a2fd134e11a83189979e6d0e987188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc2bd3264b3f0613d71e39fdb3945189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea632c8e72064fd489ef902329b3589f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135cbcea410d6f15dc648019c078f182191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dffe9c18d15749a87e8648b17016063192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f6d27f154e92a136dedbc5a386b65193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11495a1850f4d08a24714794ea51fea1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ef63c92cbcd57aada144c649b78536195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f340daa072586ec1b74c7e8e157c01f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d5dfba661ebf4937e700597c25e1d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b06397bbefe7a8547ae942731899b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1ede27bb6f9bb80f3d1e3f12d6b11a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d083cfe30b6e789d79f5ecadfb8e0886200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2611d16a0a46c2bd3bc5aef4b57049b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477aa54157819e985d94c94b018a15d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8185c84533283b26a69a8ac9ad8c642203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d26e9a50aae32e1b539c1919cb8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427613ee1d4705c3cd9cf5d24ad07f57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbb5f9c1bcc6291c4b0c67479a037f8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a3cae44961a62389c362e7851c676207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32fb27ef5ce9e0cf2bd5ba4ad579d1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71849854f8c924533ae46545ab382c58209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b3a6b6a87c037913031734850c982210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf8870e437ef072bebb9c97d08f062211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c537584f6f78bc12308999e3fcbaf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e00181ad2454b83bf44dbf91e3c891213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcded47ef6df4aae373e1116157b9a2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1cbc05f21994c7b0961d11c2932fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804489795458a0f05997cff17795b3ac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd71a3fa31abcfa69c3e6e42b790caf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4fde5905bd80de69e6b0babc90921218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b485a92241c22c43673bf38c04f2505219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffccb6a588cc7866832d029cd8886927220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d55e84bf565cac50c8eb397699377221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce634c44f6590165fa4d36b381c6c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4296454d987462fe5bc17f7acecc20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa39a25087b57cb8222c338cc843578224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25acff0fb092a2e6191e0002589da42e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc580f472f57a9cd6b32b7aa3e85cde226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f361a6425cbdf2a9b5008bf09b6d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028b26a3c9d3fa39f6b7ad71881ad38228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59362cbd2338dfacdc21eee9d4f8e309229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2232a749e21e44413ca95bc18c03865230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25b1a2c3e490ff9c1f55fcf3379325231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb43f1dcc4cf2d463426518402741cb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b052b77d2cb71a8814e72b0128f3309233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24576e58cef463e413993a0df5a250234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855a441377806e498ee4bec16fb365d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8efe7e0ecdd983263101f9d05ceaa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40353f8608a1e4ad503fd2d43c280d88237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da4ae63fc83fdc35b4a65141889faf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907c1311af7ccc7cf3cb800ae168b0f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336abc00ce65936a23bc180f91c6ecf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426a3389a7789d00bf757e06af687a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb183504b2a1a9511956b5e6b499f24242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1a8e1533735d9dc1e340b6048a967243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c95bc4967757c4ec5db5a4ea132c8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac1732a508eda2dc9431f581f609fc3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9514bf91825a23c7eb5d3a794fa7522246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f63ed833a108f81e7d3902c530df247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105ca788f98b20eb2cd24f8b0090f13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc4c5a16d795047a8209ef87831fe2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e1827e6a98f5a8c9e52ae45ff65c6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2bf22b99e03bedabf1cc36c43d0bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a310c426603630baa76797b6e169310252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc096abd4e37c62ec2736cb79bf9ce02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733b2e4a6971a230d35694734aef7f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11fb732545e04cd929b1735037a6e8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0d7b7bf9947d43229fa8d77c78b7d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5ead1e0f4f13a00f558fbf52f0f30257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fff4f5140161536d4a12719a1e2a7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6cfd801b73d9f017c5b8327912abd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa173b172620830466e49fe0562ea939260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf80f64e52f98e999dad82962ebe7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2092f7c21787790b8fa13218c79af19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae490ffb57fdd566c7bae28dce454315263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17f42226f677d9e87d12c16cb0ce3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b956bd44baa80569d3809d3114897b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f97450694a2b23d5994d49574d17db266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042ae470b3593e9c5420211121db7bd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d09b2026561cb418db38f68def02ea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8638fea92652a679e8c42d94f70ea5f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43257d4b9a7d4cb257561d8144ec2b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c83774802ec930e63f0447df624e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb60ec1ccf455b9bb8fb90829773ca2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770e5c8670226968f6662aa77bb1964273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed83a432e437fa8b950ab76700b3fb7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc93e2d9eb7ad4b1ec2696016f439275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796c9e4bb8d076f7baeddd6271f91d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb155392975acba1e65b1fc74d55d4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd97c8b04080388de31ef9a754fe79b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23d3c4078b11794e693afdf116fc85279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbff801985cecb4172c6e1e7520794280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68336f4f5ca8c427d9507326d6836eb3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a778df4b8e618f87c4885371f065a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a20539628f78f66576a479776f820283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa89b697a284a25149ee2096770890284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61040eb6e2c3a103587bd6ed8a11ef2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a72a0c0a9e345a14b5b663b1aa31f1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3716355d40cbf98b5331fbb13c0a99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9024d7e3ce03b7eceed169aaa81939288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b9f74868aff134fea2196bdebb27b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa436609ee6d502885133c4538a255e7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9ec4eb79096278129131304f502bc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ef8662f022e8c19be34d2063a2249292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d6acc0718d5a71b260f413bbcd66293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdfc46a28de42e7769760e525c2142294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f815797616fc9063b5dc36ac241e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21147b7dca4ee80b6fb255bbe3fca328296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff780430dda2d93500cdc6e19f3782b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be883d14c4c93ceef4878bc5cf4204298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f374b1ed97b0c5d65e1084dc88048c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec205d8d9e586812ea1b1545a603b79f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b925aec5594a70c193bb9b2813ca09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de253a6b6652cd10450055c3364bb19302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9775753a8d63ff088803b6e1823d5e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6cab6d6bbea50e18eb413902b9cbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aec4780ed8f98f1d1df3ef8db3fb8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002eff66a78f9e05302882b006bbbba4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3a82db654589f1c7a51410b1a6c36307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c37ee87c9b9e495d49834d20604ccc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89709680689247eec9f19f0f4c8444c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acc2c7a9bc5b1f72fd8e7d081ed385310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea2407eaff8e6e2c2eb3fe2a238561311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda89dd857685348a7f575e070c8ea8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c30663a999a36a26b78cdde08db74313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2745003de01aab24f9d7230b09feb0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2abf72479b4eae10bfd5bcbc00a4e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693096e90fb2571bd936d15ba597a442316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409cabd5cc5d5a30e30802afcd16569317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1259338e052d5b4afabdc28922159fed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8b788aef2600c4e0a335ee0b15a50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94129bf663fd56302e021800d53c0302320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168cc4aa30c821a265097fd7aa84018321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dfe8619fb0c4048401f23f7fc8830322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76368e901fab99307e305ca22fae4d0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a84f122dd7b9d8463e2a7dce93b80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03cb088344fecc5647bd1ca24fe82b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794f89a721d98587817e1ff99f9e654326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfddf1dc8f8b09eec6dc22219c6f35d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59216b1cbb4e1517615d81f8e5b28084328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cd41b59174f663cca0ce800f75af5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b5caf53814134b239c9d7efbcd70f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63178b222e84eff4080288b2f1a91f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000bcf00ffc7ef53aca6cb9012592876332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b2a0caf7caf100bb3fbedc36991c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d8704dd61be8f7df9b6edee430c97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c7450275859bfb2ee14b8be9fb19335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379117862aa47f03177b96ba504b78336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29bd89e8d76c0590876cbe2da58a92337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce2519857b50052a6cd4fb55ba383d8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbed6848e80312a7daca5a14c112b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9e60a67010e4c8282dbf389218555340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f10a2f712d6b551ea958addd8b18b46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef47294fc0d14e797ff1571f50f6e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ba407aa69c6d3e33acc31d50b0bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4f84375ca6da971c036d06ea3b508344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5cbc5dc76e314c8e3f36cade2bc463345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd1e69cd8e37377bb3aa1562cbe411346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0dcead45302e09bc3504b63aa20c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b3776f1863ee7501d52555fff7944348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0026afcf47b355addd6841a1d24f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28a530d84377d9fc36d3617be8f2a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53888a0fd0ac36e4b9d758b9d6b89964351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a75d4714d508f94328d713c709045c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d27a515044d1077439d3a08ab303cb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03500bbb79f62b327c277b691de0a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06636ef4f04d32b714ae503a82bed8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372741309df56d1a379b230f2dd2652b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb599de3003c2f3700fd5177b4d120d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245e69f8f6de8e94a81636896c9378f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc390b0ef261388121e64156786bbe17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1314725aa1ed421199d3f28474073ae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65944d65c4a304931ab81d8cb549ee0e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faef526abfd03294cb48c7b62432fc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be16b49e6b2b84e245e166ffcfee264363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46289589202740f5e391ab64f1fc2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c5b48632bc27805bae799da82c3a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef602a8d75049a4ede52e6240e85cd2b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0823abc4f14ede029ac33518e3802367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd4eb0d0bf72bff2a27ada00de071a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff885f049bf09c01e49c1f27be4d3f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9589a6a668bb3ba8a4d11d4f08a3b9b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70761e31b1e9259d8a2b0534dbe5904371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bd7a05ae41a9fe9f76efee7ca96c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb8ef3362fdeeda6739b336d462f338373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8211fe93f24ea1a1c16a4140495a4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b500748789355cf90667e4fbf2c358c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2908aed362f32a1e8fdddce65af2a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdecc20146bee5267678a449ce50a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc2ff87df9669ac9f980f24ca9a3bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c9ec06bdf1f8c77e393d0e3930006379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e36475c2b21e7223a77e14549918f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4ee111a812e73931d3774ce0c39a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704dda922efdaf469caa3360959b5b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533bbeb9428bb1ceced40b0629fb3f1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082e5eba243ff2673bda4971967ab89384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae73fa6e522778bcd85523091f920b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664249b0225b5993bddbc7e8a6bd030386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5442e249605a9bdb6e229daaaf40d91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126eb2991ed834eb3e76bd74b3ace0f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063739d65133ee5f19ce0960da0d07a6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011925af1c8e81d9b657dafb52c5fe54390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a134e91f7905fbb133cbbfa2792956391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b55b3d940ad6ea79f2d8701396d121392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d839cda4048f393ab4bc364549856393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc962195b8f19c2654556d4d13908a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f309ff3dec9cd2dd70f9ecf426fec7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f79b6aac4d116805a1186387e6449396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd9649bede7ed697eb417020c92e21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1797ec225dad0b4ab3bd554ee5f00c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b54f63698e18698e1ddf981935a884399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273098da986df1c59ab4e355507e6994400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2e8a4d9382258120ed7228b34fa6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4311405716d46efc6044d0fa37a84db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6950e47343446770556ff60ec130403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dac3e7dafa35eaa9722d57b3fa6521404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b7729dd680e053e50d9562289fbd8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab134b1a99113bf664defea17917cb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8d0211a39c104eaf23533a2cdfc21407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab44d44170497c940154d003d2de1a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1a76e687b70b4c8c2e1574fc0741c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5e63900f042cb836cffb7e5c698b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685ffe84a8d8e7f20d49673b9839b81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a599ae0f001b6b5a34988981ceac9a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6e333914fc1827bd46b40a98ca81f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fa6e0b73c93716b9855754fe0fbf27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eacf75b787dc3790d957b0013a67f9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076468462295f63511c3028ff48a0a14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d4640c40251c81a7e76231d9eec09417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef518a49e9eda9fb1e4f2cd91d3744ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519be0c60f60ec2e2ff420b76f834ae5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc927ee6f5664bee33d8ba2471e282420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7535cb37051c93e0c4c2c5d15baca4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561bf863c6d9f7a8c42c70d9691025e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d440a5d5a1dc865cebc29e697732423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c410b5eb5b2db97f4ba1f40c235c9c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733dcaabfcd7adb765fa6ced209e28d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d36413ea365dd611e38bd3284bbf21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a362fe86ff0cb477711404a83cae137427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932654c7902edddc2a61c3e2306a34aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba57c2b5ccadf9798b75171155f36ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293759dd080c66d59a7f244f0077b698430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6a9c93dc23d0510626a0f825ab787431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d8eafe0b2b6f7ae76d623b8c6ff7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155418a551046087af6a6feadfcc2f14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9382de69c54716a2caa270dd235ce2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191e9081812b19ab34476683cceea9b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba288a37b48b75b08eaab0eb78bf8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c488738ab1f88ed6f48d49974acec437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526148cba5d9d33755148abfaa6c647438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7056ca0f8a3ebc09553169f8a2c6416439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f62f79412c78304a1c484579f1d38ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b57976e542aef77b41fa501809416a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645b52d9de2b631bc78c0f2091edaaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df781ba2b2ae8669b14356e890060c36443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f67d44316c160719791ddedf2a4f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b814e3c40c55da62ea6cb68247d7a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ed04a673e2284c378c22453c1766446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4696a5c8558a8d313c3b24bc231cc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647b0a80f38e9eb804bd72dfb387460448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859e14dcd6f5cc60bf7d787e3e0d55f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4addf8fc54c999a980e57ea1c477d9e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68e167bac3681e3a698d02c0d60115451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994bd5a989ecfba8e21363c887a13ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55913328836d35b8dadda403aa267f7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498500dc0d949ebe7878a2dc3a0a622f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a7279b99705bd906b5120cf374316455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe0afde8cc9334cdea40050ac68434456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5a006aad17b8ff03e09abf08c678b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cf0e24fc53615cb2c73c305898072458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4f4661ebf566b1b1989614781faa3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730025eaae3223512874fbd919ccdb3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d49685ef5157fbf4f3cf4c740ae029461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b89dc5eb3fa3f8b8996d8fa01e710462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967c27604f3b471d94e22bd34d5273d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a76b4de76e2172e2c50d7916a50c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f2b3b6e3d15e3526c1712daacad88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be65961007b23069ba02d3a26fa632466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e06f4356290d4657d4841d31a81bc18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab76b15a96b085bc07ec026ac10f44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e201485d83b7b44ec97abd2675b0c5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76170166fbbf040bb045baec86bce7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b137a26f2475927948da04f767e14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf5e03b8a3113cedc0280098b3a16a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56c7bfefa92337b51c847c484415b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd701cd80b1bc31c44214bda305d0f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf29e3251c6ac6d6e6ca07f7160b2b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706a68216eff8378e7f7c2e74463766476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa528f66eda5a79aaa33d065006cfe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e52efd72d3823f907e007fb98f4c5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7719e3549474b9d2c2cb58e87dc5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d92ccf1f20c42b5bd2a3f4c714b78480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9bf1c5781d399d2933b3255c52488e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab73ee2508cb0a9c02bf252a62ebbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f6ccdac6cf680b5c87485baa3e301483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef76d12bb0fcbb5a9d58058887bc25c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e86b1ade78efbbc40fa22b47cf78a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93216631dce28aebdfe936ba5d64ec65486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d510a37662bd47c4b892f9baa8f73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e863e200a4788bef065f413edddbc3e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132192c3f6ba4b4d89277bb2c1d3de4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a738bd0f4f0b9857e4cd04d6ea7fb76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddf75347a1e0325de0abc7eef481fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ace861b0c25e26dfd4f24e5ddff9c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372414beb12e29a4a5421b4c19798e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b837641cd4318ad483f78a297bf0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134d7d00046e1c1623c93054369b805495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d55c18106700a9174a2cd6aed2a32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9f16c14596811ec7e11869fbf76d1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38d0dd291b7b5d4f1089d78c8ad2b8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81132397a3fa7ab1d26fac68300d5c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14eaf4ab6b479665b7ecb7ae4c108ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a932218f2429c3c07eb89bd56fba8d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f022974717e3b5be41fac02b9d2549502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4aec588788dbc816cc2cdf30bc1c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec5442a591ab88790095b1b7fd4c7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7675138b0bae8bba63684d0ff113cae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07d23c1b57e0bc9008b03ef0bcff87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996a560800c2905d531ee672b5dcf18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71d4e421278252fda6f725584c2d18508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb49d6c673740d872303da84b53216509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fab8273f9d39b63e03f5546099f52b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868981d3d43586e1f035f2478be2c397511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e3303da8194ac95703a634ef10dcc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef2791ced143cb47f5f4bed40b448c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5406ceb5168322bbdaff0504afc1b36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c17947dd29480d55844cc6016dc0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c636023965daacbfa4476bca4b444516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8ebf542cf3ad0710ecf8c77023501517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ac718256843faa0ecddc20183f274518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcebae40bdf81c548c6e1f91ef23e47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc320f977bc590d3d7fcf32572f32ee3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e404f4c27cf7d5d1ca333827e93e51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14d767aaa38cb2a86f47b43f3817fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc9f293002d16c512f2da2897fcd09523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c975083cedf6d9ba28bc958732c28e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6fd637a9aaea59bdfcdb3e7ad286a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f7e7d7cf76dde692fc50442605ee1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1080436cfcc9bcf13f0374b4884603527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c8af0b5d68169d6ebdec153bfe991528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0820ea63ee108bb97eb7468632ce67f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475df4521d763e5916fe698d5e08e9c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e760f4a2254311fdd05bd846f84c81531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2f0b8308a2dc5f172558061be8de7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bddf5cfe9328a3a1a4c13123777f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf933834e6b877d1ba66d58ce569627d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b271c4480a17134475612a0aad8adf8e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71811204fbb0f6d71f0e206ce8c2ae72536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e9efe69ca7a7ccbf11b8441becd70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722601ebcd0c4ed6b565f17ba67cb426538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780b5176573ba27c0c2c1877d8e88b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ee7d040a34d2c218baa6f1147af2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d82ef310f622e38a9d5e53afe34022541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38687bd143cad46ebf949f3ce96e24a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0a78c866b1be06417c50a7e4aae5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d564eb516f91cc3b11d3cf83c191673544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ef79d65e2a8b0a4b27603cc6e33c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324b840be52e3c1317cb979f390d0e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad0992a9377346fea146669bfb3ca7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43688904ff21f58a7eb3c0500dc1ecc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4b8fe33e1ae31e098c52f2ca1d418549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7904b8ecddb7e1c83de29a63ea777550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef48d1016615f1dd5fba62d994e6ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4dafc31bf6ffda8875010315f95459552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361288272149388bed1a19f22663106553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea30db7ac5d0b30130db1df1df035f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b2b89dc07a745b753062fb8f9082c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20458d412ee37e90ab0a40bdac167d61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb36b0fc77f446c10c91ed3713969f1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411419e8f75af21136bf690b4c3d62cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24efa6715449397d5b622d227c1b613559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04fe80511838f8581fc5442f9ea858c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ac3d7faf843842523caf80570e6c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5dc769ff29ffbf918e1871f91552f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c227f733b477afed496af60d33b6906563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf72339d9c3f2cd40bfd2ef7ee205d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b463c04ee13572da2f99fd34d993897565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dde3629afc675019ceae8666f7e225566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd89f5c579d33074fabbfdb5ffaa2d7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbac3133100c8d8db20cc97e063ad6f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397abcce3038f2c7a10af58504c83c7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a80883ab3a825be612f507e1f470da570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b457052e7c5637b91c10dd7405fda7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd7eb60fb2a4443c10fbe3763a820d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c00034fae08e1b8fd30ba0b1290cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae792a71251a6752d82e6418f69e4b8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08448658815fc68e42ea5df9e672597e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d275e4611da297c4a7c54008fa4d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df943ee514b6516b242598e06f222338577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153c9762c394d59e666b4f9866d715c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8d9d5d3950a854af7f3ed7f24ca60579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183edf36d4d933a0e8e078a4983f6c44580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd50ac1662c342bca2e76874fce5dd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f67c48fe46919af15b53f6d5fe9f4c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99668be4d1c3a10c4ccea0830050840e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788e823782b160884d155b14b897e63584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721df419df0a5b5428c2931bee1f3f80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2df4df0bfd46a3dbaaf13750cac7e4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d232297251bc814120565e72fd862587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bf22e9ae8203f753de13ec829e65a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00cf65866a4077a7ffaee13542d854589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859554976122edf1afb65f7a3c5368c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09299fed06d8ba74c1e440b838ad0cdb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356eb727dccb387d4b99f4c0a0d6619b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ef39d906f15ab610d2b0b4b0075dc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2df78a63611b5ba88aae9e5aee48594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a60c2b0e5cb592403d4bde0c2ae564595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c3894b663669df6ab29245ee004a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a197103bc99cd55be016ba4904bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892638dc06796233953a39a45171f700598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc1df9ee00c9f56088ec2d686bdd4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdcf610edb4e5a17ad0d6675df4c643600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7252fa3005f86712563c9cf060eb3675601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838285aee05caa2b0a04b30e2e8196b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f847eb1ba3fcd6fd6785bfaf6a390e3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fff0e77023afcfabff5111fadb3a4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fdcc258b7aaf911c382bb0fe15a4c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4b6c6a01d55a1f085a66bea78a4c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920955b76e9b4a61b26bd302d87a5fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220582d679f7a7239bff5ff2f7b6c8ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f15f1b114b9f11d9ceaa3969c462da609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9af4e0f1a33f645eea57c39e7eba1c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d642662b105c8b6dab1194e01a0dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033de762a6c254c6c0e278b84ca2d194612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc02b1ac67cbd98d3b5ae162e4f8cd9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1377bdf5e868bd3b9ce724b4a331f68614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb51dad3548fe5738c1d2ddb525e5a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd74f6e3f0e43ee197b4cd03cd6f21616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c5fe0a79f49212d7184927e04fbb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc7c821e8d4ff304ea02686058c483618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6058407c36c56684b740ac947a011619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5274283d061dd16a3efba97a3da2f6f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f0d13f77e8e56c49f21278fc0c453621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e6d33ab70c869953b3255ff0328a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b871830d526452c496fcf9825066d8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09416df60c84d4857a1e79da3e1ce4f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceda59e8f8417382f40b52d4f67c92625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88bd5413bc42e5a6620c45adc1a597626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407a832ed04ab8c2267a953bf3b2f5a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af062e4cd224e3e6587b276352beba628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218087cdde87bb5a7b9e05042a872e95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c16d7e74b091caa80c41e48fcd5c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd7a5d89aa05fe4793fe71197ad8aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d776069c0a06cac3ce511cabc7b4b6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243f70fe200480f449a446bcc2a9197633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7b851816c13262565c31f8b446935634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d293427b6c8d60c5db9769c16bd56635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a16d95fdddd3516614443665213778636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1729e81a7cb64f39639edba002033637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64591b687ad07265eb1d9e1dc0bc5e07638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e76189da0f914cb58588e8327e23bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd6b948cee058e799f583658d98f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d7fd9f13cf6f9dfa7320ba978077b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df8923cb8ca674d88867fc520d0dc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bddbd510ba977c7bc084ca7f236809643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d782d4152e9fc6865a2a846c876fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe2b572d27eae7cd2b250ed8537e94c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7bb1ce53a4865dbd7e3be46ae05bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7a6940da3b270aca6e6d3b5878b31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86d76259a2f0d39333e55a8830bb64648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f9716d08201b50097eebce159a400649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a1502c23d350c72c301aa94c29927650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a99e085ca87c23af79a1c9538328651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c638764459f3efc6965025693010c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8665bcec6597f637e5185d66e2a0bf653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfc5451d6711984a8000ea9cee6bdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d224e3a02e8e30d82483dcc0749cfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0237dd47e05ff7f0776c1ff93025ddf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02f2ace1d6a054d70411c7fddd0c43a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd7dc6499288a4722dbbf6cf0e5ac1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc81b67e61d49ca74b5836a1a0563c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976ed027f267c5242b416d5cd0ebf0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c661f560b0d677bfc240ed4b0fffcd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e9abe91e6b3de35492609c10548f4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff993a250601e8732e4a2940eb969ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39863bf0f970f9646ababcad70cdca83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1000b8d9bb06d2116785b0fcc1ef16665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb8c5ad2b84bb35a1435e049f737309666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a7c216f443005196b2935b740246667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d075409ea9d0c270c599635e4079ea9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d94b13a4a4ce6063637f9df7e676e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f10812271bc9a2d3b32302eac1e5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aab3dd0ccb33ab5186f000254ba78671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b92684aec935a0efa4adf90467b1ca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b411486dfae52c35e5e35faa9b3d0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f24182d52d78261e6b4d854a58a6d0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe9d0968af989db4af8a58743707c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f4dceefc216a2f2ae144211f17a1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d45e330addfe6922632d02bb130056677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a28d55a5fbd62c2e3acf563bb4196678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435c743e530d71bef5655a8a84a2180679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79cfd6662fb067cfc8789664dd3a0d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119da219ed38189ce14991838b3127d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69833ad743022a1baf2a1034dd37d09b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751e1b2e91b80e768a24ca25e893d0c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ebaeb263fb233370bda4d9bf261b8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70757ae414c04527b907620a48a20070685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd45d50b664e14a8f31a4d77bdf1dd1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28b9e79b5388bb7169318a6189777687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403707571eab246dabb9cb647c35a0bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e0349a1b5c2e3fce691757f097935689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf6e88054921e58a0b50904f59f9d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376e5001a411f2a70942dc9b2e92a8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24fb8e99e2b3f48cf43b3c91ba3f25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9bc9540d40697bc376c980cc564cd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67961b71f021d0f866fa31f391175765694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f38d8b7db9b60aa6db1d228ae46d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88dc9577948d9d78ad61e9640d5d65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5bf9c3679d81fbfcd6d736523194c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3cc5280fb4482216b4b3e3efbe091698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5a9c43bcb6fbee187dfe7eb4ba540699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e5d6e6f41eef78362206081016230700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668fb9301deb99acd07c0ad2f4dbf21701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773013a1a7021da94b1c988c78bd7465702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ffc4a2f2b8108f5393fa98e968a58703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405bf2fea3680297f1835969eb48f7e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d687f57dd63053e442e4fc0559d0b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73b2937dd99f4764403e82de17060f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6350637635192f77323a07538f3beaf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f03c0d6027a18bae05afdd777a2ec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd240082b957edf1b5f4e33f3b765f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec774387bdaf965736fddb18dc58e730710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada42e0da6612d584fdbcfe5a80afc14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b18a1794ff89ccd1732552f945966712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0bc3da02e9e02afb7e1f8db00a5f73713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe510af2245b924030812770ece2b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba7329cd795b8965a88aa1c4bb77a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84ccfd6fb0311534de615cdaa500ca716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2672e419f6c6ef7f15b1a8b9e3d88a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda04499d77f451eebb5f84f49b822e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54360068d1920fd17f23a310880e66719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1d150c4a32960937080dc9c052efb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8eddd20a0d485b332196cb69903f4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42333f25e9ad54e742b9800f7cd1f29d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f6f500c63f8fc8e8fdabd86bfe85b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b916024d96c8027ee37c12f6284387724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c7e806f0f912a6327386827437b90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5239cc971a3c0238a312df9c23b6ad726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5385374873581450cb95b693d06db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f242fe69715614da24dfe3c899c9281728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7eaea654c31d346dc0946add640ba6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e690d114ba53a61b1d6544001f4108730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334275d97e486f74e06d19f3aff8df7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cdebd38950e22ef43f3e6944ce90f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708daa8fdd6f27e2fb0bff06e18175ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a3d7e10d45c1ce16453595b49af64734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac4e1575979504b9a7c79d3afa8c4c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c626e3e260118eef15a8a0088df1ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d585e450d6752338d71098e4af389e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157df0f247c3ee77a4550267c81ef93738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bedeae128a39cabdb2369b18fd2cd1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecc2227ba186548600c30669f6c77f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94e63d620f062d0f6063ef22540e43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec0b6a0a622b822ad4394374b8da6d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3c36b5cd0e5a2f86bf4f40cf43237743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508032f8dc020baf1365d74414a8f4e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794e402bc3315368499b8039b9ee812745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f09ca0dbb1d842247ee0a317bc7d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b19dda2bad51ed63ab0ffb43dc9729747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41217978e9b946e2febba7a4cdcb883c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a761ef69a9ba5f7dbbc7ee54129b6207749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7246b1a7b573d8438a6a55e1882e788750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1310bc4b77b858c9bdd0f21f0115f3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916636ed0b00c6e22652088284b42725752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ccc4a377cb1439001c0f80e9e68235753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f870305ab2df159393f3435d1d8979754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db1f503dff8412ce9751a53eda629755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5aefe03edb8162c7e46108f0a4ecf6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e88e6c39a1ce13c411644067a87a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604619121ad085ecce2ef44f214a11c2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975109b1d07adc4104696c632382997759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cb8c620b0d5c307cdb9f5817953681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adb5305030b5b97f9743bd11441b272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958cdd5e4238131df5d67908c219283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d56fadf6e0b1d114ca87eb737349964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47c6f94ef0c80d2c75ed610246f6675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590f071e22eaeb0462f17f2b4d006e86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217c0df4eac5485226e5b6783ad7fa27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e616850efec4b0ce3a7bf338553ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefde4715ed8b606bd85bfdb4649abdc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eecd0e11297546865a74c6af4b70ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6807c45f1d5675f4eb3baac97bb2a7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d452c77ed38d5632757e471e47b238612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f158129630a42c0bba082502f12f1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a74037ceae34de0a32692c0c07a09a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfeff1cdf5c95a42aee2099229683ce15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648a06e15e6b53d0da0d3709946c41716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5b94d096b01123b8d51d2cc9faac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f2501bbf51db026593b9975ac27a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d1a35943b5e37bfd1ed83285be8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622cb5ac9d2d47ae4553c62f7c3607d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aa2e24bb2e4991c998a30f162894021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb595daf992171920e04288917228f3e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602599733dc6682573857b960e78441323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344be461e83e8fd967e69cefcb97e63c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6e89aacaf863b7cca93965dca423825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724dee773d836be9085608c3511d516226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0533e0df130b1ccefbb150ae50fb9f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651ef7f6abb9afe7648cf70a008005628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49041b1234ecccd89c1a66dfd10d3cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067a18847eaf96dbb4498aa54fcbcb930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a3e76ee2a6cc87c6dd786279e989e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1743e01c2ce1b643364b72c850f82c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ceb9c749950acb82386d5a30d5f0133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbf629948eb24283d8c3123a4866ed34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81ddade4abc6e0c69ae833382ebab835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b14e793f97b376733e3982d73d70036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154730f2c8a36e76f5421fe9f206498237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c7f5f45f080136a004563c1fcb42338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb2227bc212567d89c5ffe4c5ad56f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617cff38a7d55a9573256ceb9931abf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130498f1d794510a165434306ef66a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19965eac4c929bca46f1f29b8fde89c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370650602e64404198700f838a1d18843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3898fa58f0b540ee41089e95629cb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca380a0357935b5777375498e63b25045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf883638fc7d93431c8ae5573d16f64a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f41802a132392dc842e3dc393909347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbabeb1dca42b4aa3051c92bb31aedf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317febe47584131c5beee8c7fcea5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e8ff76a2955ff5e35ed48ed1e34250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5dface282f629518b74fa3bc5236d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc45199c93e7e374477b3864044d76c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a72ad3426c0c628473d936b165bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20960e187918f9b94dbc4cfd4ce617f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9dd93de53e000bce68415d0818b9fd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda31cb4ef0b54f46604b7dedf9f05d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bce7906346b53a02d5074f663738f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e50ff95eeb74b922a172e8aa659db958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d3dd548bbbc818167ec3210d334a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0deab5f684bf8f0d87e84d5fe48909360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aba2add76dd3688889f8614d7d1c0761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5adb0487966f701394cb5fac94d5d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83014c873aab40926ffb1cf78fcab1c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6d3c3ad1fc5f02558e4e239fbf4a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2729ddc7d0e13d675e5b4bf502dce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f681450c5c1d00cf21a2a6c7e55f10ca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f784ebdc607c15d7cabbcf477f5ae67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75ee818cbe9fb9aed0e8e027ac7c6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08be86c62a062036e04a668edfc6291b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6409dcd81a5e4294ba23001364c27ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2e67f4fa65b9fd78c8d756dae9ce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13329841f7e38711fbc636f172b4948372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f1a93378ccd4a33dffe641c99732f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de1427e37233a7b8d3ddb6130946d974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b915ece89b663a3a51491a75c9885d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596ed44e3055805245469fd752b0ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8244ccbc0dababa7af2076c7a2f0777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c64fe127db4de53f414d1e629b71a678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7453e7fe21ab1852f4587db8e3b2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed5d3543c06350b3b4d48c524755c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e2b04a555c38240d64abcccaf9b9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ed77cc808d6dae58e5f7c559b89482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82a97aab49211ebfd71da17cfee7ac83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04725633ed458ad27a33f375e4d2409384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ddbf76c545b96d7a6005e94f8088585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a92c03b29598826412e172965d4dc686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17430991d9d7d744c4b89c9022521eef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a7234b4271e5243100f298216d03c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5928f512d2ef74898a97253b538004e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404d74f1006c21b4dd5f4b20befd004d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82012650c577c2d67e3d7089aed27b9e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f93f2719e20ad509fd17f4dae4ed692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8473e465afb3b749ad27ab66019787993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22b705467dfdf196d931b22746ac6a894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0670dcb98d3b89ef3a23e3e4431cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88c857b66dba7aad27edadecee4ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af061ea131a16ee7491f8ff6f7e6729897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87155c9e23679ddba0ee6c9a015e9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe74222c08df444902d46f203e4645a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb52c8c0f16955649493e006003227100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab85ce1d265cc6f20e28aeecb2507f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94daa66f70da2956e90911354654b900102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deceb546630adbc72a373a8186d65fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460a6cd434a07bb171ab998c8a77552104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4134fcdd493f6deb516da302caa2944105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f23228d78b6d86291e98e7b8c3850d1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ebbc2a1e60f511881bdf85ee93ae6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c52d70005330a0e5c4ef433b7dded108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73118449d37964497ff168d2b96db271109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c372ca1fc0bf21ef1ab52abe41262c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9924720d1b0e5067b1cd7a25f146c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aea93bee77f1158c1e90be3a4f2402112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d2521067e7c7634e54fa4872456b2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d9a3416c3a768d513b474f54ffdd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f00c454c32b12e48a4076f1c74b0d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822d061f60933adb019a7fd3c6e6739116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8917002a4f22d3166b38b78f7f25ba1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40787f494eed4ff9bffb4bfdd244a498118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574de6412a24e583be61ca5d75f063c9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74cd19e4de866c6307a1917c109042120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66afb0f15a233183d33f3dc1e71fc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9829d41409469929c66a003e9d9e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881737e4cdb583ba2944d262dcc5b5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fb554515f59e67d757f76e310744c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79f9c930e88bd0756eddd2f6c9ba0f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac692bfce7545572411c0b273472a17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d84f094439803586e12b8372ad92c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02330cce321fb8e6446cc4eda1402255128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72ea58dbb70a7381dc3bf3bf53e477129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fff1549bffc098d7f54e1e33e30704130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f348483685b07dc573587e83d8a735131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10deba217d9330269f6eadb201c92d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe982d0ba6eafd57f4ef1d048fd453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353e53d14fe68ef4167136d88cf6794134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edd6292f8e5226e781d26c47df5a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a639ef303198a97bf45e851e5d883e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195241912df4ca81d0f3707e0866ecd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993512d290fee4039c5792f32d7cf5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4cac5faf301f16d54ed21d5f67697139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408bdff9f18839bd85cb28f2bac31651140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c7c40235ec6851d7477b011f7b097141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6a1bdddfeb4d8d08a24289977f24e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84288bb39c390322a3eb633711a8d375143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a567ab4c7c47bb71ed3af9296ad5af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fdcf36869f7f57fa2f7178fc7981c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4880e08a7663646df306ca96ab4f090c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780b66ae030e521ccb9789e834142d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718daaae60f421671ff346d68283cfc0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d75fdeb3e2e4baaeb735d6df4fdfc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fdabf8e5e02dfe0020c447a082a76150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5668e8d3b70ba428176749196ca3a0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a84ccacbf4fbb9109b69c61e6d0d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3538a47f787825033811a5ad0b8888f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f1ecfa2a623ff8547c5885ec8efe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f637591187ff35587e6543894a349e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838508cad083591ed2beb40e2935eeba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d0015ca5c1722bdf136febbaf6a84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60de0639813189e938cbca5fdd7ecc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5310cf29c9733a3c7d215fb28dd705e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94c46de61afc586b55e19693de39dd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed170253ee2ab0f008c9df54d5ad97161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78337728f557ca1160f947c910e2e5d3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914866dc37d3cb20009fc55b053ac9a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d3888561a8322445cc71a22d01d0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bcf6b1a1949304a16c1c37ed86e499165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ddf0691e9b6f3594901eac7fa57ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417d36d62deeae175f4ba9cb77e5dc8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7577766291570711f5872b0131ffab3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673141899c278606714a461dcdfb2ffa169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e98ff2eb97362c0e5cf778d837eea3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ad76394f93d3b504a0b2420068085171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133496f940458d60f4472527aac3fe1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e4a5a01ee3ad6bc2b039d83af6669173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c2843fd6da77e5cc951361b7f832f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be597f08a51f9dbfcdebd04ed786c8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69f746539d78fcc67f25bd806b6d771176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed20cf020d911c85c0dbdf4619c906c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a4c27d63ab83308a21961b5cf07030178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e225b342dd766646e9b3b273ca0574179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265fe76e4fdbfaa3864214b08bdad954180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e37cb40587790b91b3479ca8c8393181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f74c2d1eab18262ff69ce7d0eac367182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa1bb7eb791afa1e9c0487960769f3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985a4faadc60190f89b5bd3483e006f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725244b7849ee0207e0a4033babf5196185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102a2b2bc250704716dae37bd273bbe186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665b7591b27106dab308025db732abe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460960f54dfcb6796e326111ab91269188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da1445df70be18263530b8677ca7b1a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10449be9e32a4f2a86e0a3bba7b43e6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa933802da3538dd3d29bd73cc811af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c068e39b824d2089b073fe0dcaed3f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0cc5cfb977c9bf03ad47a093a13b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d234e92ec6292b2ba289a444dc9058194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91b20113f7ab64954a676d7d38e002195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49749a86f4c1dbafaae28e71b76958da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1a320a8292c2cd8b6c2798571a57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d343227a73272018dad547da6799f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94795e3ba4fc39208631a61e68c706de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e162c5c976bc44a22e1e37ac2f2cd64200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef4a7b931912ff34a4862610fdba7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719602e60b727b7cdb8d53abc8990977202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7643d1fec0e31aa3ef251815cb32b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d437738f984812642d307bdc8fc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950c623e63f4f3d4c1b010db75ab915205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c979df0801416a9f0e3bcf6d5564d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8102ac0f8ba9b340f5d172442b93ece207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b6e98e65d02c28f3195a5d2ebc1585208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0d55790ba68e6d49dc22c1beee371209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473249d9efb34f2b835bd706ccc11ca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3179bd9b4f989446e7c01ef56ebe2e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b7650048a897c2fde962f24af7e834212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210351170a71741d561cbcdf4ffe3c00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc336b2060dfb703b02090cecc96073214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da100441897037ead2ab46ad95fb9bfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85366f410f6a67376bfe470218d8f6fb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a522c6c7c51ec8cb8d7afc82ebeda56217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d41cf3fa817b4f616432efd68f546218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c4a098379d6726b525ff126eef5269219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20713c404038f20efc8e28de29a802220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61dd85597c17418e6292c993c49facb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec55dc87c56ef4bd9a6013d225a993222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1057b18b3f9fbeaa3c3edd2b2b36c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e827649d01ee35fcca728009a912cf1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf5f18dc70f2b5ea4c2522260adbb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b5a3437881838cacda2b89192f33226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b27748c4b4a85f4704e7a70e56b58d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80811071e97342ba6a9c12a9494e032a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972025630334a0e2f33b171c3975417229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc575fc78cdfeeb9501ee9768a4a4d9a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571aa6a751a153874151ef8594071e37231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a9c1b7b7c9de4ca12af8192240439232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6503fc67de310a9ff70423fe951b9e8b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586853aa2fb48e7b4c0fc32ff79442c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15170bea98b8e5e92eb3c896b18fde3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c349b24adcb005b91eb603141fef7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71cdd0078f8f17ca1bb94ac6c50787237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1300d89728790b53231fa42cc2134d6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b3eafa312d94173755f2be08fb799239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb267f0b860d4eb504e55501d66b2890240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd189435488f0951a45b767add5490e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4fd41bebd842e79cd9c49e2f3ccea4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5c7118d0857211ccf59a366dfaa82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3985ab49727e860852124bf7c6ca7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b754758fed6314f2dd233be5b61bedd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c89b9843269ff6f3331e47b0a6d52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b59cfbf453c4774cd8b2b5e2b0ba99247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17798fef5631054c0641114cb2a9f97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0134f0a615cac25bad9d436d18fdb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56024bb11ec87f1102387238d05f4b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edb598cac71456f4257b386d04c324251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8c477badb6d53f3b7b7e16d767d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984b8a6fe744eb9918627c4557a6c9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd0805d9641e7b1cb2753a796e2520254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e903a2f50df008e53cd370363a7087255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51e64c24c194fb19e796cae0e1fc15256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac2162efcd9af726a1e33df8da2fe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410370d2fa86af405a18a1a6420cfaaa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee1116e6197709e6824c69c26dc8da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e016ccdf0ce745b872d99470c2677260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1f28a7c4bd42b61c8a3571ed84af2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3ad22ac44646a6882dbd08d4a1ed44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df3c8f870ecfbf3e59877e648d8150263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c7312526e29b62ff0a88c639a903c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d746f6f2c7a0093f363792dc43f5f0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af838628a3fdc1d60bea010330f8aadd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6b015e162b02a4d49e6cf7ed9f12f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607487ce76a4176c7a5a8096914dc80e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f763f3bef7d59f0530da7acd4f7bb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f55b2647cb71c4d61af4aa56f2826270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a8f7760eb12c41df881a258779b849271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a607513b5ebb98b3dce8452e46e8f53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78142d863a84f3a00a0821207810f0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c90bb91149602b1939d2746b3bf946274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b683532b7ddfbacc5a1567d2e580472275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfbb6ed5a3a846c252d06abdca45a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe0bc4f19a0a837ee9b214c4e55716277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd287d9fb57779dc0959473f9357560a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c6485f03c47dc5cca95df273cc982279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054831b88a875f3e0f342ed721f5eaea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcfd0f099d73aa03c7b09baef4c98a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5719b3c3e13d72288b74cbce024363282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a39c7aa31ac1e5570f7f4203b4850b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e10f4ac8039ec05d950990f2e4397f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91522e1b67eb737b40b30a8112f0e86f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23db1d45ed94f045590ba6548bdf5094286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c91e23a9ecda1c7c5462d32392c49287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440a3d32656e2ad0b822eb211537fc4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f22f3e42196e8c0510f69d297c8afc7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471e53977723f835b1cdd6baa35fb84290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ffaa5114920aad8284cbbec8aecee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bb08a7030ec2274f04293c42445b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805473445353c769e9da8734bef57f9a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599bd43df4d4dbabe020298ef0ebdccf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f0a6706d3c729a4bcd749acb37373295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d104dd1120502b2effe124c3815ff3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b12930541614914c094970e2be1b1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1224671f6e800988362b08d1a803298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109918115fab0993c6120057929e212299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e98adfce01ce34338ee06b34291cb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dbf5cb2983b9ff745488e867ce94f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a7e5ef4f039cabbb1bda187bed19e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47294405d51d041752db234ffa965e16303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b0b95de3f365062f0b54c10017efa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace3fc28acee5088183db26d0a4a37d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fe3e1857c21b75d31b996bc532960306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea207d12276ac8bb9f10a8b54e59e80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5bdcd221a9898fdb51a79d896375f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834378313f58718b282c6c070a7f199d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ac338789d3e9368f1d9e634264f7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ff67a6a0243d5e32a20f304326783311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e27defa4a3e7bd3a3af78a782efa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc01f8f3dd2a4a9ba6dca27223f6f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a6f3ca79e036d5d48a65e48463ef1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4172fb58272e07e1582abc092933a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec259196e3a1536d4e33c3f617fafd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d639038ec40c0ef56bf994e2de04c69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fa364cf5154f8b5bc7c023153b740318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c081a97bb452066f9a8efe32b4f1a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12635855ad22961266dc28994e5609b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894471489ef1c678f87532eaf646d31b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458865c30f652a1a63f99d69ae69f6f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35cf3847d671eb8f4e36373bde56a49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5fd1d7515940fe3a05ef66da8ff8e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0c6aee8064256a6ea641d52ce03ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7425af41a856a6fff1295b8ca25230326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b584cfc7b2ca72dc60481b1bf78cbf3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc049902e313481f9dd9bdcacbfabf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfa1a359e83087d1a6c0724b39218d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0326c59b30c13408ea45ba74a77c02ed330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a794ac996fd14d2282fe25cb8e17dfe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1eb6b5701422621e5215dfed9905d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91e08611ac3bf18f38bfb61f0877ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab33f2cd646b62f6d13c3f5b11691af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c556a0d499e6bcba7684e740bcd14f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25ca8a2fbe592cb2793c158fad3985336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570e317528c7fc52deceb6b95959343337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b87d19c3057e7bafb4fc307de8057338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c42f7d41c22504e8834036f600ff0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e4204892a51dc7d11f78478de72ba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cc68fce52bd2575e67510337327e37341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cfa2a4695445f4f57b721b93c356d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2f0104daacf6074c834c9283231bfa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b392f2e3c2c2cb56d2132261c52e5d3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3834b1f1a6192cfe1d1aba90431d6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b965aa9b96ee2cb5957c56e1a118e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a389f468dd0b8d3a9909192331b78b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa52f951fe513b057556c57a510fc7d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787688209b2ad9788a0ecaca7d697c6a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d61e481988e8ae007a8dff1cf429350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce710969f84affe811beb419a4885dd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6903e4b39a368dc52b4a3910a2d3b14352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b11fd980c7bf2622d46b97fbe111353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864dec45a18c0b52ec5e537713849e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562006484aa8ef1ff18abb7919690741355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9332282c917e110cb7fee0d981ce3f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e248fd93124ca63af05fc481b32040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c110467234c53d5c14cbb0e1366fa5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9af650d508e6c3a2d6f64be6fb23c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9395be658bcbb3ac3a0041407be60360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b3f0025366d9fb8425a0197d5e2e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d0de84219b787d12507039dd7bf1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85ffae08219355b609cfeaab30684d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5fe039e146839605c50f1572b266a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ed3a9a3ea69feb04f463e8517255365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d993ef1ffa9b34ca9de10002b01831366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3000cb5be01bd30d41d2f252d4b4740367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138026dfa00a2f9e65674d7e1800a810368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248890c85fbbe3d65548bc8bfdcf402369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf2ff4937ad5faa426b4f95c3b0dbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b78cffb29a0913258ee127d17d76e0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8691254ea3e6ed00ed6fba394a6d8d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef464a003747ecd9ca73e133919507373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413ec973b1f0e037d64392652b01ab3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf45fd77c5d33b79bcee11b4f55ef97375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2473ee6269541e881d78317216a6dad376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f8c5dd703b2085a6ecea39e532c53377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304b30986c8fb5ce927a0403f03d22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcce2a0c41943ac3ed5f83daf2a1fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307d5f6c537159d15eed81bde345181380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442473934d945f0ea0da256fd0488402381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceba906d0699c4d31764fa8ffbae09e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd568cb67753a6bbe64e0494773c4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce63f102fa6d0914ae00dbfe1c612a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025af618ccc61cf0ac904b0659c72be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bab00c1eb7cbd39ab84c87b49465e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f7cf897d09e03829c24ce502527f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236dfbe91c419747e1b3ae6585acbad388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491abf8b4ebbc019553df22506fa305389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d78d9ca9b4cad35b1556a831ba22f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959d938d9be4a603c1d51ba4a97dcd1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe679ee758c9e0d0166607b7f8a02fbe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c615fb7847814cb456665ffcf3c388a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc39c768e5f86a660bc0beaad0828394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6684d98bdc4049ca242472529ff67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02bf2e5f186ab718921065b910742396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea8d2609563ed11d14a6fa2198659397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a392745bdbcac4f136161e464f4375398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16bbf7e39aa5a8f698680728924cb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8bbf1ead4f43454b1c7939005ca36c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154195f239c8ebec140c585c5c22e846401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d133315789c4f44f9ca2bf0316c1bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b6c733c7f2bcc0f8f88a981309f9b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113f315f6210cba76817b6a4e0843ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703bf3084a9e68f4b44c7814a9277aa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be0e13fd97f61554b72ff24fc89053406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4465c018c1140e514371af8020851407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158cf3a99b9fd9389787cbdf8cb98a7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4965b25d45b3e9609062ebd428d5d281409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98dcd58103b3a833cf294faafedcb2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c794ba0e9cc963b06d6e5e9ad4538c2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36bdcadf710fbf2453448d0c54f9c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b66fa532ff9c14fda33a99ae2377e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5542ae55e06903c1fc58f0bfbe7df414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39eb9b8532cd388ed00a2f967215b0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f7e6e99421942184c2127793afe9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b4e232f1764992ab470ef7dbb71cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1a115e7635adedd308343302c71ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b214bc020ddfd901df2318165444fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269201655d2f5374c012ab5ff66a6ccf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01895dcd2275b7449dd9cd52bcc1a01f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ecf86f742e44ab5e2ae069d93b32b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb2a73a17488ac2deb8b1260b8733f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7c4680189de3d8c09e8d26143265a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ad0fb22dcc67dabf984a9100b0c98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e8f04ce5798927de9c03cced9f24a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f9b7f307741c352c40e4080d35be2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b70753a13ced585e72af8014ae66428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d2246beea4bb7c88fcaa74902bf6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc969fe0863e6adb16669366505e08b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e35320ca107b4314d86c0f3effe1cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2386ce43b2b88ece30b51d011a7701c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d64c5151d224e157eae8545618a2e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6581ae1c16f4e5b4a14fa3b1f740e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ac1fbd3aa83061f541a2645592f0b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400bb3e776004685eafe26df554a834436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173ec92668cae6a0c0c7c6e87707a03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63043ccd25111c4d2787a520e3c714cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109291f1aa39662b42f8849260adac1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc88167962f97aef372e66c961de1d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d3d18761d0260c80f9d4fbf4e7b83441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e90d3702547cb0ff3fee5e2f727aa5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed239d6803b4fde4fff6c2a4153c357443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88013e856332116b7460e3674d62480444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637a6da729072251f7ab61f2883b66d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d962e8bdbe0d132a5e843ad1e8e7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c2638ca5d1d7077aef77eea519f29447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7dac9711745abd34433a6e2f2223d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f5d4ab8533988f1bf4f9b48c738eb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b3a4764e78ef4d7d83cb66a624278450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549db8fd19602d04cc95850c84c51b77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0b00cada6bbbc1581b8600cf97527452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fbf292ed68523cab3742ff83c6032453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7c23f4a3ae4508d30868a7337612c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b6d6992fd0279482605445d569927455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9a08f379d165894759408f8bf9952456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e934c1113e90c54c7f2218256664f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a0779f019e90e47dde9d90467fdc5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5421782a089b553b8652453ba47b5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c4275813d98b8b48f494cad0988a2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131e69792df484fabbd7a767957fabb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7677dd69f458747d7057c4244add716462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3b9d0103e223c56de9bfb4566530a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f832bcd4de4b504417a5c21dc2cd4812464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034dbef29d4e017147d5c38de7986850465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b206e79380190708c23d2db259fe43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b31fd57814c0f0d5f3f61de266951467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb41c9558ee8cde597b3eafc30d6bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5ec7b7d93ecbf1518fead5400f392469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406891a220753418a098cd740dfef6d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2beecc540e512cfd70585e4432fda0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631bcee596e22e39b0e650becf5b046472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7451e80464168c2067647172de7c768473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346ac20f777ad7adc8f66582ccb3296474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32f56493bda957f12841cac2cb9463475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b218f3252198e241bd81614f1deb3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b43f50917a6fc4d43a8c57e60f4f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865c4cb985589d39bd5890a0682c7a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f6c0d75d654927d6f8085aefe731d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d3d744047207d00525089f4b3bc69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f259cb438cebf1f807a28a8b2db3024481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b5b704cabe9cdc6c000ed8f890fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dbfab9d9717dc1da0614e5979ce31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb71814608247e36f7c874047ec491484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b0722f01f8221f3cb2e36c127398485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b599deaedac864481b142a3c9b62cbf2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a527c5c07bfc24bfaa91a5ae7fa202e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e15a1a9259e20750faac056a53e0c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeed39a5300083904afc5ab07bb8bae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bed7491a6057d70af39dbda7154db490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936b1ac03b53b8dca3b2f6a64769727e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33b6e4ae5cbc5d9b5de073b064576492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4faa0408c7f6086fa4e20d4047cb2ad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2dcc0a0714fc07b18da25eb5a35ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13feaf05b3672bd1a3621d1cc951d2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a14231d959f169f4863abfb6d73b95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb250fb803e7a8c409ac187409fd9c56497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8337caf357b40ae6d7d9c5f41f321498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49905abf19d3e54387ff47cb1ff2f08e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fecbe1f4309d9e08f62511b1be14c3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cbf44bfc3c6530decf6a6552dc7b7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af0306c8ab789dd6671923b1a19497502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda824726fb97bff5963de50c2e93803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88765e37c520b060647d9a2f9b943ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ea7882f7ac7d02af7c6de3e91bd0d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a830d636606bc201ddacb9f078bee01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccccfa12f7d9d349e0d28d38b4b2e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb67c293d02d9e079366c9a8733a424508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3cc94285550e70babd9f206f6c0696509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54df6b1270bd81f5babb8cc531ff377510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de1ca5620f58eeecbc8309f3dc9f5f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd9f8bed8d47fe6000df968441b867512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d43e77f95eea6c64515903dd0e9f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95d7dcd3c2d5562b17724ef94d3f8a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b902f521eb4778a641fe2dbc10a07515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d98c05607a5599b0d26c384934d9e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17db4385f843f0a4a614d5cb1d84ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780c052a8464290c32128b6ececf947518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705065db89d5a125fee8e4edbdc2dcb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272b82c187529ea563c8f760ff92ae520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0798410ce24b94cf2d2f65bd546717521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d419576493ce0b65c8a675fffa850522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdfbd92d8becb7cf173a3dbcecb3da0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9928170531256afaba174e9ef5a8057524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291b1764a4f7127d67b9a6aeb5f0c91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eadf489916b1f8bef8527d0f4a54fb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c4824fbe76045f549631f6de18c9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e1549de0f679aab92fc2a7750c59f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4c944179400960e2613c33fe1e857529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62312b85580dbc7a62d1e3f14ac7c62530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad4ce0ef2e5a8a54f3a641ef4f7969531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35156e4c682f9b059f51efdde4fc7c2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a5f69580129c98e04e71f0cc3cab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618933556ae45fc5f37e6f4a572a143534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b206169ff661a872a3c1a1c9619f1f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdcc495857e55402a22a855163ccb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8c581f4956762575ddb6bb5669864537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a650bff5b3d55a868a8742357a83e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82a355f79c8d6daf020b48ccb86f32539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca352b79fb0ece5b1575d3496d4726540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7c95b0d69a6b05ae9c971877ba476541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e62fdeeb580ea354df7409cd73c948542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217ef78693380db973f2ef8fe12e00b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b03c3939b00ff75f1cc976865ada2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50b7b2a1e3d5118d86dfb4a1c54e28545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816af0fb3e3accc17f4edf1cda1fad546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998b0cce8fd9f9df7f49441fd7d8bc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ba3d93ee137556895d19f84946f33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed04b5d63a1d0feff67b788eaf6613549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f66ac13be2f31e1b9da1359df4db7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c0a69263013b7b750717e04f06108551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482960c9aadb426918ff5364997514be552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8c5701c23a060117cd2bb92380ba8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74850fdc51a3440d24a4001bdfe39282554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cc88ee21e3f42866aecc1337562b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ec3d906805312c0cc771986e01423556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84573b0490faa9f3fa977cfb414ed26a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790b342151e4c3152b371d265e539a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7cbb787eb13265b709eeb04932dd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f105b80c01e9251f614e0f974a61c4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54524dcd38283a8e9f04462d357a9150561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f17ff4d7650fc4556eb63b277d697562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db12002dabdd2d46701e31750b83b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5843daf877e1d5f0e8eed53f9820d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2db6de8a37756b22bd047a8f8b2e97565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b57bf292b54f22d2d393b55e532a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56f84d8fa5c130d5aef733be3fcdf6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b6a06ae6b7f8aed22929da7429c9c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5ebe79a6e0a129a59fe14bc2ef762569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65363dbd6e938db5423684d1ff452b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890eefe5a71344ba51e2781b266bc19c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8834ea77558f78a129620c5abe678572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861781f3f2e54a7ba4216f8fc837d7a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00607f545b0f46124025d12737d7178574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c2bddfe2a35ca43589e7d43357527575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f23de87721edf29c0606af3d68b72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37786b7dad9e531485ffa4a1f278bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13622097741eb4247960323742c5ebfb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67376c50daff5299c79fd3d5a06868579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89d41a6b15fa86373693fd716d26b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4026b522846ce62d7c23b6f3f0042d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340ca9f59ecb9b4e7136992865a9330582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66699f3ef23ae832e6b13c60252736583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8bff48a9221d2bf2a94c1db3f7c4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbff8eda67faba97843679603ba8548585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624148b7c0311e63961ffec0971a40a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4a91f9e273e4756e29104b965f56d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ed9fc14bc50530a3c180da07b03e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5248ac15364fa094ab99af9521df9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b27ff7442fbe8116ccac7fbb60d4d0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93602172ab6a676c9559980abbc7afd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4488a63ce02b2b77040c5981a37ddc2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cedc295b1df56d22659b9e18f92c71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6643f0eacd119216d47170d12a2a13c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33063ccb84f94a0c1ed6a0cc9cc68498595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c71aa060d67df5c168459fe5f7834596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2aed0b9a5c10c4c0f7984b4fec298597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b61b05d24cd16aff6e8a464ff8974598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f742c9e9e0adf06962c0d73584ff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6eb65446838628a2152946315bdd19600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fccac4ba93d0bfc23b17e88a235919601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f28d7f4bac01677075f9ea56d1b381602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e5e8670a58770b6812426475e2bd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a246e5e3b091c14c5f5accc292d2f8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805790d0c139aa45c0e31f706e8ac3e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff32296dd63f3fd2b4afea463e2c61b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff6b89f3c580305e0dfb416b40ff53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dde75c465fac56cd0ba4791db7315a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1b8a672aad9defad0ccae2c4f968c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6694b7d9d74462343215637abf1bd78a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82040d7fa6a3cb3ab42aa5c4b57602d6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111616fadb28706a10e927d72aee1316612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae662fee237c88ba2035428b33a122613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43520309b50fdbccd54b3639b9b3cd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109e69f4e004a4ac4f6e65fea9efd08615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1043791539ca4c24d86a556d2cbc8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233fbdc9246d70711c91b27d2cde71617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ddbb7c7c83e7e4994853a1f2ef75a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625622f2b2a310dde2924b26c7babca619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a77528d292df231306a45d1ef5287f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb605db1cd2633a89496562f1f26565621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c76f23a6e8730fd8216ac25fc1faee622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5f8485c7d4de0c91fe460f71f024b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50d3a768887b6ba66873fb41099348624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2159699b300fb7133e9e3af9aa781625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636bf4f10e6c0f7fb79116e97474abe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4a4b73c177e00c3af49c0f661e4091627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be6ce719b650facd1bb9221ac46846628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984a30262b1992a6a8c324757e20fef629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226cb0eea8eb27706479994e2facf46630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d44ff9310acd06264eef56679c3567631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd441694a6ba9f42d236f83413856cdb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6df70ed72464d8019af40c3d124cf8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225be1c41a137c190467fee544cf0601634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa296d528a8359f0c2a00312ce38d61e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c451ccb7952aab3ae7ecb573bc7e62636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ff1e321d79a07094b16c1fd323854637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54960fdf9073cfe21198b9fac991537638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f82df2423e32e83f33973c8809786b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab5380297f50bafc10829a29ae25b11640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933e2794ae4856a7afa28bc38eb5251641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451b81fc6f9f5d8d20fc6ad8d52c160642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd511ca7cf9880e458bddb8aeb8db247643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0543c7bfa22dcfe1a3bcf6a780e65644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b79a884e6919b60e2489d378cc252645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5583ac4857af879309ff01cc0d6acb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295843cbc50c0714212f7d07a172e4c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25dd980d12f5ab646a65f0326ccd3e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0dbf5c04c98014264a502b5d16112d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6c8b6aaaa69fd3b7714120f6c47d67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192d512a46895853f464884608fd71f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51285ef3f6abc6f9f798fa1aa4ff60b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea74590ea3c8abb24315f98e29ac56653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f01453846e72f21fb8be44cddd094654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229062ecbae09e31dda55d9740f4c9a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd31e05f61b668366b68f61ec53c5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c108e4aca0cb75fdadb31fd3241fcd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf1963a88e9bf09eaf5ffe85582a6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c0cdda4e7abaae9f16730395dabf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af682fce1e20f6e54bc93ff617db33660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c0b08f3101fc6746e3eec6cdb1ebb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf5a3f1239266f1b5fc143e7625d73662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8584e25cc0b73c36d706f6404fc1e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e248dfebfbc25ac113d7275dcc321bd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f1997a2bc5167659bd27ab5489a75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d765ff709c49101f4f270da08d766666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97738fbce4da1b30a238062ab5936f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ed3c51847f8ff70130b4275fa2cfa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e79452122f4f441c145f2888c65e1b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47d0182fe84a0d6367b2fc3f8f065e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea0b552fa531a8d4aade152de80a76671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0883d45c18ab26c98cc8beac6e8d68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad61ef82755013092ec32f476c889d2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75642e983b66c5c51c475307ea3375d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3bc55b6dfff3a96633693a688cb16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c60bd111452e86e0a9e483051139ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc590011481b24a0f37d58b2d1a8c15677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2db2bcbdb7d82cc81e0ed8cfafb60678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3429e2b8fff2beb5ae0784a3da05d44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f28644bb1a8fcfafb40472cb737817680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb394b7ec433e40d2a3712f459c9a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b86d2c36be2da70ae5e8c56b4f3cc3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f3761a1ad5d1b395f06fa0e311564683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c23e1dc240e3968274352254603aa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342dcb169e1689e1ac6f61a4e62e5cdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b34bf224f223afe01ddc193260e95686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3383ce90cf85f8ec19df961f01302687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5945f0584a97fd682eafad5e6254add688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5315c5dd42ae343ca6c07c3ea16bb9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfa8bcf62fb7dce215c1b428e06cf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9e000ae9820904227c1dbff124432691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3dc009e2c8160fb7ca3dc08bfedf9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b7465bd92c610cea7ebdb3a6e64d31693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344d4d9b2261c385b1b5bd46f6a0333694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c05f24543488794a6335829f2298d3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4962d4ec68a462555033f5c96f5f73f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2dc388f8565baf69dcb8b0d2c1b50697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc650c5e6e16e55f417d02a9e386b8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648f3faf1103524633b6e0f172808851699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe5bf614d7b35a7411edc51f921d326700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51789196aa56792f64781f0c585e5d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1494f1dcac3a998cac6a80aee24382702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591b517eb672eaa4be3f583d1bd7617703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d887113105a4f197fc4c3c4d3a2a9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d827022076ca27dd4bb2e4331f2eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45f04f24abc419b5a1a32d6ab56a9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a72a89bb11a0c3da21996702f7c4f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b69cb18f0b2f7cf180449fd8badd54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942322629e7ba260e41a28255144967709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dcd4fd1e93b392fd31f6c8cee0a08710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85558175b4ce9b904122b55cdfc8e9e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a0dfd7c5bf40f8b67c0b67c4023c2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302df9f2f3caa3dc4b160796cef0508e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1b3b92c18e0369aa1430f509839134714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fddfed1e9eff1d145fb9fc9bd39a96715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd57c61979bcc5c0ee61a9278d5b94716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf409984a65bda797aae6079beea0b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d65b51b9a1f33c82c1505cf5241f1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419148ce8b00aee67dd5ab66699f4ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86964e8fb904cc363efd061e97e5407720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf9bae6b6549875be0ad1ddf39b361721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e0f185270f2c98030488d29912628722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e95cd79d199ab61c66cfaadca3cbeb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78842a61c6f5290143bae739397f1ac3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf233e13b0bad4db773f6a9ca8573725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6912674ede47223e78c7d13c8e47b2a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9ee5841b1289739bf63fbbc5108dc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b993ecb8addf357692b6d260f9b4fe0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99fbdfaed6671e2402bc61dd975e5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed169707536aee730083250f13ca5a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf6116e7b8b5485472e59d211a9be3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b86a118df34729f8e00f7255b8af3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2ecf8c0a2b50c75f06d4ab2c11cad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19501e98f9ad961efbab3aecf42bd2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a2343924698b32f31d12abc7c1d24735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c68a271497b2afb0d4040291e639736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597134742434a0719ef62c0c92b5964737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2982799f8e26de739424da4750365738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc47b9091c9562fd5217c5000c8015739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85d74ee4680876c4b810174ec5025740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43667ae13cc9248d82f99242c0a8e661741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c29ae7e08125edb12f71cad84856a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3a859a761042f81e61a19f410e2f3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bca2eefcc2ffa4ce64229a62c5ad9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f189772c6e50bfce851593d220b3b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04477c03e697cab5deaeb2518429003746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca0cd50291e586a7c5b8d4a9ea064747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855073e7e704b12cbdf0a45df0bb2d48748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb81370add40e4c31d6e0cafc7135be749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34785048fc885c5876464f08e776f96750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f78c96fbe6ac9184756db7aaacb262751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c30f73dc340e27707e8363781e404d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264accfcd8cf91df6b3ed13eeee77868753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963cab884daacd6de45efbcae5fa647754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e843c86fa8ad7d4ef1ddd1145768b61755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5592e6ef903775fc40b5c3d92eb330756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872c7c9fffcf7a8c14063795bb2ddd0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2b6013af105e44fed1df9da1ca66d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa35db85416be11d50da416070b3f8fa759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>