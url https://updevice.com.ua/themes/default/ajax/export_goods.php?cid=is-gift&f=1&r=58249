--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba880fbf035378668dc18100e218bd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff05dc6aa8bc25d0450c77221aa7cd12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf75992442c035353ef3d47857a5ce13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddaca0e5b926a427a6b85746559502c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f257d71d7975d2fc798035b1f0a4c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b1e0b3ec1860bf0c044651bb98216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230edc89d21705441e1395d95e2d0f077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8e3630cb34e46607b533ef4ab541e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d46fa437d7766a5921ab2868af33339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f68d4d2f8442eed50ac39fbe24dcbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0754a03db87d9ddf070b79d992e64abe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b7310a4296675ecc2d4ac36c6733012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63e241dd27bd1d2698b1f25e9a35e8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac155b846b5306b4a61945b74b6ed614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40782a73fbc744b5f6224e9cb5762c2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b384e528ae31a0cbba75f6e70d3e616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7513185401bf197a3554bbbdca9a617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa80faa9e192c4ee4bcc290b7dcb00818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7c7c84083b34a3a0244d4f3f5527f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa037d0df0a910c16f74c67bce65964520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf80dbc5242ff025bdb06f4c885e5621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71effcd3c7d00f5710f18ca28d324f7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a9491ab37d2fc9826f9fde66ca34823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4dba6c37e36634ea82b62b41cfea5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf0f79b9ce87ff59c786d0fc62a0f725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae373a7b45aa6e4da31c4fc14033bb126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff2d23e5a3f27bb73b6615ce2e103a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509bd2429713f9d9731cd29706e010b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98e9039d3973996af1e9fec3a8b8c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ba7ad5a25cdc6937a905d5e8cc6a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171475b88b741233383d92064e1643d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a7494ef98bca8689c32b5f868faa332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96402bc925e30102d7428d269647b8d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367c42279ddaa6e384891d2b9bcf2b034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f123e17f4ff36c628b18b9c774142dce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b23f6fe3a5ed1df3b88c45e47a2c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad120f0ca95cff11717196346201a8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017edf839e9c260271d5f4023f29424e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0c06904cad5a21d35460567bd604239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c6de9a4ba9a984a771d3919b036bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e0dc8cca8821f909140638dd188ff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910662bab64018784bc7dc4b025b80c842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b3b84ac05d11554eec28c2648b82743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf55c9a3c2e5d9b0eb592e6fd0c2e0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820b8b0a8860596192d3274820b476e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a79fe30857c6bc81e3dd8f221a055f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd8f72f2aed205c2ba3c81e8b94b0d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3bc1dc55d7e7dc1b9ea962547010e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d423d24dc4486631bb9188599b4c4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7fa8c993051c2f65ef6be4bd0b40c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221286d060f943c1716e5d9d4e96c0651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8228207cc63937a7dc2ee726fbdc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a785455968fc91d9443c8abc07b9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a6424d2239f91e53294e26f79186a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf406bac0f5f375c4027a0ee65d5bf855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be03f43a7862669efbe5d87a49902356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0616fb0cb9439a0ad6726f5ed92acb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402600907b85963215bc526b2e81bd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b512f08f66619c486fabc60c537b8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d55538bd41a80bf04dc2579f89b0e6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd72986fd424ad77a4cbdb4e33aeabe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0077f9d3489bbd61757514589d71b6cd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cac318d35298046e7ee231fd9718863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88ed0b35044bdccc464aa47a6a87aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9240124a2dcf31956f7349d6edbedfd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b14181385f81e5fa9c8847f5de8f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b84bef023ee464813f1cce46b7e04867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c214c28270e297b06d46e2a082cd25d468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8514c6c401f84431cb0e346a95263069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34dcbf3cbdefb89d05553dbf98c62e270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6623b490ce173a8d766fce5b13d2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981efc3c4067b4d685a5aa850423a9c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7b2aebb2d96cca2585619df44a9fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5504dceb3f2a0020906079e5b6e8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0bbf0fd9ed8a16993b482208ea83bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4274662215d3ca23b55b9bf453108376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538669418abb86e3f9e879e718feb71077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d787990d319d79c1ff21fe17684d6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea0fedadf9372d44ddb7000d91673179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92630f5bd53009b19c4f6811fce3871e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863f50a5f13b713ed6315aa383288c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d88b38ef74c9fb7d83bc2c1e21098b482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c63a23a35ed3a05bc400772862b4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34237141d15c8411a46d43e6f2bdd0bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5858a620d7d4f3024f646b03850b5ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9599bafce662564d518b1d047f6af986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156fb4e7b08fa2b30f21b6fe4b62f6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be44cd929fe91f759a0969e31e0c2f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5b1ad81aae16fb8f2327bf3d6473e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a38b00f435254d34808933c38715f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3dc1fb7cfae8674044c7ed4a5d64991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e81e421f4f8e44b325a7d813a3f4e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0b4590573fe24584a3667c790e41793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194603653f5cdc60e7c9c250cb74037b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b27123afcc0c4b1181c41af412e1395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f60b09996c9843341c389629857aa496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb87cde91d46e69a2e56bb9beb8578497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8378052f9bcf5751d55c08da4ad4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ab14341eee851f20363cb8c6084be99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c008f0c9ccceeb33ad9167af4a36f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe053f8519ef33755bd162f5d6f88a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc96e599ff1d8e2c1b3995c9853f2347102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da081f67a562a58b7cf501c903384e28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc909eabe157dd47037bfdfe7c1f28f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b24614ff53ecf44e7c579e78ddbd5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8fb586e8d8f31714fad9121e3b63b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8acffeec7d0dabaccfed7c7e2a1fb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad56eb3e6da94e5afbedba96b2b09f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565404dbd618e209cd46154e47078a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51494101275d4f064972b859aa920afb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9687c7cf4e5a8724742c5ce89373d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add37359c30bfc44dd9e6630524efba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef99c95bca51e9a971802c7dd9140c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89ca2298c52df1c2909d11d5f76a27114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b01daeb82780181fa22768593aedca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d44dc66d706fbe4b80631fb7e1442b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fefc2e73ec580ef455756748d79a9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f64d43ead999e50a9510128013919118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30846fab39a4835f89ce2d92cf2d4143119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f093829898b76a2b1e671328df937ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52b0218e7e4aea3e704be8ab43c98e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a34563a827bf3664b2fd1cac968927122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5827920065f9497b555f46cdc678123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c693f94e94df2fe6e761e797be8ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c338269956b1a3c09e37d48a78d63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b7e4a3f42ed0ac51148835110a07c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbb5ec0adee8102573c260adbedb36127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837b77c3a06a1bc3256fdc1fe21bfc11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d8e1e772078ce4907ca3f03c4bdcf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a211a04e29f972a8bc46506412e8799130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095dca115a60f742166303d23a18db8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0412f7cf9e53c77130e40b1fd23cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802fa3c69dcf5f793b5dc6e27152d54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f20bc49661395008bde09d44c6e0b71134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1439a4821d26abf83e5bd26994d81526135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccec0ad4c2d7ec086be0cb1c2b20a62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b08d04fd0af439b37bc89e65579f7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9d4b0183e0afa26e720655c2603e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d2e077690e3449093f2bb99a32e0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4cc3404c3dc8a60a4a6bb68083a20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330ffb2bf951d979cfecf64dacf418e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7163355c32c7c942acd1dd3af89780142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d8bba54df0b655a61cea929a6623d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91c51df317556875c92c16111f4d82144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda875431e1afce4da7ba4e4ac9446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef05015c5db1e7ac9d9c320a93702a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b87b99693b503133132b43423a76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51122d2bdc20e515c53fe0b6cd30ce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5ef0077ce568b6cca912766e630a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dad21e0fbad65e04ce89a8a5813842150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f105409cb448e9cc36e52c6750849151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b946a67322ea3b0184f7c3969a5e2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d04f1cef2e2b18fd3f57c0d64d665153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03d998fff9cbe706296d98de473091154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04a1fb85f5263eaa75c10a5b11997155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c6985bf1c64a5d3fb2eff57baf5a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673840a4c334a7464cad0a5d27116903157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cdc877c8a23250b4ad24919b6434c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc05cd52640a18f6c8aaab57293db4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aee65a74cb394b22ec1fce4856d410160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c95209fa415b6aa01a3f4c686d58bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a29c4d49fa7d79c5ab3855b1a31d54162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25564a076265bb38245a6c16215a2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629e556521fb5d3e5470ea27e81de5f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3b9cd5001f6dd062b055a4949263165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5f16bebb0e20cf064a5ff08c6c149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6b27a9af0bb02ad2daf0e782bb8f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8817720f9798e6a6fc15d82ed12522168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5720c88225e03ec664b379f66f4d66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777df2c6bd0344871b7915b4bb0359b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdfa69b24c55b7a4bd2e4c55d46d8c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a70af1032836a5f03a7ce70923cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804ed4d911a022efb3ddeb7663ac8b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7051a5056d0308cbabd3db293d6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f0bb89d3b6ef8c039d823358338c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b305e5a5e89c7a68b9fa94a610d866176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edbae6054a8fe197a28f07c02d615d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8faf31832345c752d4c1f4a565b1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76303cac4447c92fbe09b1ea743af3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9819c2256b6cf081e243cb24d239a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817ef7c49d4b512edc24db043e8a91d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141b112634b62e7032b25a197141aa4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968daa9a9844e2c89958c6a00ee2977183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a796e99d93dea8041824cc488d3c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465d98fb2e69cb77467cd6331911c3c8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c80d92445b42bc503dfd43864b9844e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339006b8156068d8b9aedcc6ccba7272187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5cf4fa79b9463615c69fa053336851188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b1a7cf5ea27187369ee26040084c5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654670e567253a1426d9f444f863f4d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb15f81aef0e7283104364a9bd5162c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9466bee198ca92e1d67ff553a05f71192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9553431904b0247222ac2c2a2b0109193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e77e79991c921f1e3e443e7b69d8d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5edfee6d24d3f4e056320008542ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00078c6bfc560dbf91bc5b59d40078ed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd7678889dd7567f6647caf2a92057197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fbe3ab9eb1764b2e83bc4cd443717f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098201f66877fc40d214d60b4acf6dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab33b000fc52b653b3c501ffcfa045e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac059f8365f7a0b0a467eb06e697027201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677d1ba832fa9618dfbd0eba6d8ec80202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bfa5df462a8df82ac4b9e755a752d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1c778dcd5de45f7a08d164af64435204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab926f632665e6a2e2bb68873765999d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fefdcd50d8618adf51e4acced3ad1d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df95fb900ccb0ad0bb6193b6bffff6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29993622d8e816a2d052018cd49eaf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08f1337fa47516b706029141407dbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cd14acf9be2fc3a861af8ec4034d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845a168d6e787b95b9b618f5986effa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f54ddd1beede9e2789dbc6eef6a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cda9c12329e81f94e3905c8be3c40213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3335e4e0d7b2f8e2072b02459f5815214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7efa5060feae5dbed25a98601be9f5e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64537acaa7dabb61d3689c31e0d34a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb700bfd81dec2be9bb9b8e5d2f703ca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41de9ec4095d5cd6d43a6d43139ff8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8d5400e8656a401e6540095d30c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ac5bdc90acffedfb72f22c826a3bb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cea1e7cb352af4f8e8c13149d967b5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ce7fdf8d12ee594adcc191c087820222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d44347c97a4739c44767e7de2896c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522abe6b931ea29db077a9a8a847b80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4036942c2aa5d37cd91499c325942225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32558e1783dc166d08c834784f379f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc755dcf255c2c63dc52171117eace7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d26faa10dd800497b6b4da6d77d29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a0152eb22d1bc5a60f3659b44589b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f88f3f7c56c77e8ca1665c97aa3b89230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db0023bb416a6510ab05f706a8d06f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ce07135c134f98e726f1d6819f9c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038eb9f6fa23a176f5a8986c3a73fb9e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1ae004178464f296fc7381aebe9dac234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361eb685c73aa4bdaa78e6d4deaa48f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faa14d97fe9f946d924580aa268d50236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c3b125309212e0c96e740125d3931237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ae7b41deb3367ee52ec1fb60bae3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33c699693d59bc4a08b7decffb22c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a2a3c3f4bb3c20171e275715a082a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fa86db1bc564526c4a2b503504757241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0ef3bc35bad77066cba134729b6ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c8a1143359a699816d2c9d3f5bbd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6a0cbc0a1966290c67138f014d18a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ec69c1cde3c18cf7dceefb5a3b487245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00499d3d0198b0f7c12b27101a3ae998246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a95d24418d182ef76aabeebf9d226247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b18387adf64d093274c8c78834f0da248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e17cab0b5f6955e25e4cd83b45625249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142e3124916122c0f8d554dd1a8878e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ebf5e2d66cb7d59b1790c53d6f8bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fe1287a21c950ddd0cdb4b1cab5a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d7f666dc21368ea4675089cc3c77a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a03a935b9044db9733e9786dffeb7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b5cd307b789f3946c6660ef7548e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21bc6a593e94b02addebdaba662573256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0460f7577e8462a5acc30830b53c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d4d874a1e629c574e0fef53ade510258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207473d8c3db028ff6d93f0c786c9dfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa281346a070fa5229a52a6df5225d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fab6d5c148d4bb8e8097ba9ca21128261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52c52109fe77e65842ac098d7401ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3960f0bf399ee68a95529764229fa7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d95f8bab920146cb3c70bde53fa400e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158099a3b9e1f95405db6f8bfecdfba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125d8d95c1225c2a9964b2ba1886b08266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5381000814f2892b831dba4ee6c3b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9454fab5955dfe651af9ab5a4aadd9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3759641f95f1fab2149d1ef71d05d61269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec079870d69b62f09a8f548331fdc505270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf39dd9f0bcb24c30516a35dec6aab1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b4d2d3d97a8bc3a86d766e0bf977d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b963c8955599020ab8c9554fc6134de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd3e73017e112c201cda7a188c5343274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95eab0bb2f0c0f92bc1e247e09c575275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243236ecd3358afff9f9190e4f9c0c4c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ce3130357fdbf1040fb198825ada4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7318d76ec609fdd659cb276abc1aff1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551086d8852ecae20227dac97043e20c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958fb03c1312e36c030d168a91b59c56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b7db6e2c90c1c141bf0df6dee2b22281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05732da3620315268b7c1deeaa7f3c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea287f6ef9541348348be6af777101283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14172d5c48266f1923615c2a5d840dea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f6676bcc1dd4463eadfb7119cfec285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232766d8c8a51d37ee3f0ba7ca802ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dd5369d3fc3e631cba292a9f464ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3064a95ba70841189c030caf3e90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4517e386c5078013a46ca8d4a1d35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128b873a0d7ea3f7e47f1041bc1e1de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fb2e7e2fc50b03ff03dfeedb3814b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fec43d36acf153b4cd1100aab0eea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71064a4883909d4b750c5707d49d7ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd83d13a7a75ef729153b4b9c842d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3afa31302f2330f32924ec9b3cb6ea295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49524e883d7d5ee74d46d63487c170b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a669e9ac17d0f49745357053594f37c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347fa782d8621c9d886fa242aceae1e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e668024715b53cc018182b42a83c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03455437ab332c7b4376a54850196b0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29c1802beeb48c1be8c00708e5bf53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b859cc0c5eb817aa1b62a05d1840b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1483cf0fcab6a6bff814bb4cf5e39b94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550aa03bf0b4fa486f1ee7872202537f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5aa8820fede728db13d3dc91b2fb1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b319697a1563fdb7b0ba386264d40306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ca06935e07ef207094cb79a070cac307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1c0ea711ec2ee63d04665cdf53fdb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61147508ddc4856b8dd5d6dd8d893309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c7722c9a3d1f3e9bb29c64604ee37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dda245e5e6055e5b9c24440f2775d9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8e8a2d40b5585928cf2d3b92ff584312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be616596536cdc4e7c058f319eafa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f644bc9e99f4c3f0f86148e0afe369a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbee6327eb2327b9fe1c7383baf34a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f621b9fd61ccde283846e08cc202d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6323ae85dd745a8bb4bc06ecfc3b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be755cfe47b70c49d7f32dd76cece6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41efaeaaf43ad447a1c65ef6f8fef0ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9022ead6dacdbed180366586311e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f329721c2a5c263e8c989b1b133036321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7964a700becfdcc5c0cbe7483516db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac79c3f208e86859956cfe55e096c52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a82951ccb740f4cd0061a42f6c8a68324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e16c896d3dcb5743ca4b95bac1e09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2d588861c09d20e87d0df05d13b26f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f877f8ba0d8c63b776bdbd4604e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986d9def745131e08634c6411b4117f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93445a075e7690996fcf9eb244fa89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478960c5a41fac96c9b3f32f698d707330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2918325dfe1d8e2edb1a099da832b197331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bcc45a0a9e8cd16013aa7de9f9e931332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493962221c39c8d5e380b5aca2e576dd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108815161ce8a53cbec0b134e7ee237d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08067d5a701b5befdd8bc87c18b4476335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84219cfd0a1ec37b961b953b8158f3a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871adc2715bc0df38bb71688f5abfb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773b51fa76d2aa22f3d8a194b834619338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e265aa6801bf917a904f15cb9abdf02339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6f0fd6d5599963e28ba46ae4f2c2f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0965f227176a6732e4621dd3fe746e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc694cc1f68af6183f2a1968ca44fc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e572130873b18fc7126b6a99b5acd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2d80545110fe214f2d38ae8a84a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b6933f93721a6cbe6610ec0c52328345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6360f57020e867e62255afb4a4650c7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1cf4d480e11d1b62ffccc93b9b9adf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd857a045d829979d1ad39ae29f0b20348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f94f22c5e837477f305ffda60a9b0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4060bff7dfc87641cbbc0d88c8437350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e583cf7b43409a77d1bb7afc2d1217351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3160925d8189dcc464c799c296edc83352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9dd3a70bc481ba33a4f86320a1c86e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5a14fa18b1880d2e3e9dd2f3bc4a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ff266ecf7499154beaf5e08e2e670355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616da8c11a94f1abe43f3b726b4a0106356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496ae73c8d51857df8fa024588ee86a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd8d7c0e4c4dc86a8a9ec0b3930d4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859fd9be3a1d788fbd7fdd96ac6f299359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69002c8f33243b82b2eeaf4a8ee7e4a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a32a206122091e4e8327dc252336d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1db3788f1b8034af996fb49e17044362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c04b23ee5b55eb458bcda26aeaadd3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34cff961c7e543f21158a90c1dd7fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cccb03601d59a0b6ddd2d857d27812f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7553dc7e930676266b3242e472019cf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14eda01c99f6bff67560852b4edf125367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a52629c65414b736611e40590b90f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638a24bec294b43ed14fc35c85d5860369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2a4702e75a3ef02cf07b46e23d1eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd1a8b21cf3505fd33322205056869371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd765d1e888b48fad542fd8dd87bf6a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebe974882532f3d9dd951b0acf6169373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd19efad02671d3a6c8593ea7eed23374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b61afda96bf337862db0d9d8c47e23375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb35133c63437f7ca70b47356ae7dab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4c35b902a66351bb349e41a636135377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6169279aa1e92d766409dbb006e75cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a11bd794b50b3d5c8cd4d2a9b37ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4e2a31acf330a3832f2d1f63dd1c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9168ec949b6d946d734c5950cc90bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd1b6889ec9f0e483317cabc92dc28382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972657cb2567c429217a1d24ebbec76383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910049b347f140593d8f90e67fbb58f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea193fdea760cc7ea8a64a971c483f90385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fcf2f61e1405863bc7d99b0c5014bf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1be2c5b02eac388ac816cc50fcf50e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3789b3b5084d258f87ac9b419b35783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42455e19fa307eb528bd8081fb1aa68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb11002652dd2d0a1024cdfbaef0994390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e8297017af7bb816c3098120922c62391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d837f6c91b9feac399b4bfb29e479392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccccef3852accf75bba5fcc834205b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235479ae2c92c46f6da879dbf24f70b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679fa6ca56838d216d87c9bf19fa9ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e644b901198e2403258f902d62689cc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa6532e210cb857be11e65981c8599c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd758191c779c95deb3156f3368e633398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e94a10b0b33d437c960436b9e687f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca160f2fe98fde711a21a75063390d0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01776f444102a2aebefe267d0d63fd2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed5413f629611068d7ec74351bd6d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e913dd49258a61b48a7013ffd8f21a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98959d7ea82a7f3d9002963639dc20a6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf6e427c76fe40375e43eda8a02a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b8f1ea1d956d34fbbfc10c3872777406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab353d7398ea956613c16f9c58a51e34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e885123e956642dce1835560f3312408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02daa13af70e55bb4bafa052214d49cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb783469508cf38cc4d96cf43618419410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe41767218f1cba67a14a9af11d7f18411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159f88868fdaa8e8b6d3eb032447205412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b04a6fbcb0082cd000881c008d6f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9a4876bb08f1785bf8d11e32931fc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8563c455cc310b8bdae0d4310163fe6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44788faf53cc02cbc24b409618c4d9c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2584473d14446048a1cc0d9e4d8a9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38744f2ebba368b25febe3e9bf6dbb07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60202bc4ad7efc0d986e2269c77be52f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4947f0fdf20cb9b6b98fad8279fe4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0953ea200ec78c9eb2c9e606a905c686421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8834c8006285b6908a58a2079b42a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4b952100b1b7c4f2ae607d621f3f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193783599c609c53b1f20acd9daf1031424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c573ed3a50e19269a991c88e0b5a3f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b4ea51a0cd9fbb10038572b3156b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286a9979484a892b23f402059465601427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1bacb123d888f588ea12f735e133bd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df1a9d290b7183173e59b09543be00429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd85bf7d8328d4219eaea89fa79507c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f5b8231f77c271a328b0e8b5bcea1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5df9cc17ef0c62254f48b48371ea23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d778f4a015032440c1e80f23a3d329433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e719b0b8d5c34d80f196c3c618f4ee8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76adb8c060c3217d2e7df7d7169ec954435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e96563813416758cdf052d3b1404b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff75118074ee125bf8b588fe20da27cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f101dd791deb7c8a95661d1329a616438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a42061d02a20832e216fba2c20084439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d503732f41d7f6e265ebc49280abc7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2b44e501e47ba4816e7172445917a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52611f8bcc93d8679d2294c9ead885442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bc50394a18fbe308b8f0f7d6c5abf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9aafb0398465e60b808477064fbcd4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d11e78f3314cb8936ac9ea5ff6b6b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f613e20d472b27860427dc1a86da31446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4ced5e38d4f9a5ba60c139f6ff9bc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e47601809e65612bbd316d9d2e7a9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b9e7b3ae97c1775cd04ea716ceaca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0f742e7a3cb19cbfae6ab1535b647450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032aed01833db94615212eaadb434a8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7f21efd9c40e747710a5b4efac339452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bead403eb393af2c4b768e1a382f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e940d45bdaeeaa9a0b39e16cff86e337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520c46a6cb5363495c782d2953d7b0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cde2e9eafc9fca80f67e32000578d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ebcded1721051b903698df5f7c9e8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b2e1e391d597fd41c195b77a58b4ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e92a8322d0d0ee5f541433c5a1a724459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728a11214ce3b347ca06091eedcca9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b46bb796de0e651f472c02574658a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1d252d5098a0083cd1e986acf0e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2a54cbdd8b0bbd68ed6bd1fbee9a5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39cf09ce6150ceab76443dc4745008464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd35fbf2787085bd053c361b3515da465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6dd7aa49e891ba1367d04e01c81e5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2988dc1405082b3dc2e8560ad32ee8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e78f35cc77f04ec5b66f059cf00a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c13f38f35b541572ed6241b43a4f99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3c7ca93ee6c6aced6117b77c18510470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3819973579837947d0e2699fc29bef6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a61498ff24a487d045f18ea11a1951472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d165a6fff142f9807327b7425c005b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbee00f1e50513afe8abb13da269519474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03ce3122e3b8dc2d45e2e5470fa5b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb7d62f22803ed2598160b81be1ba3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ad3793e87bf14d257128d9229ef59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11781922f7675dfbf55677d7d83c87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191dc8943feae7c0bc932771198c8e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3e58d8a5112a671814971ffe3760c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fd75fb3eb91b702aa9cd69335f3dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d80d69be2f9c3c740efd49a338b6f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2df04ab61462c86a7768e69fecb48483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209c464acfd3dfa874c8025dfc98fdf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0c4b5ec3919c8f0cea45db637388485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c91790f430487f30c41460ae39e7cb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1233d54989846dcc41a3c001e1b82487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2b2e066a67dae6bb7192740cc4337488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd141726a5458e63172996cf5510859489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59933ff55ef80b2cdd8af3db753ba7c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325fedf1f4063fc147324b88edd081a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd264a16033a3493b49e2de3bf23b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2938a31dd8e17d9617c7575461304ba493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b005d57345731343667af65f7094257494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e2051fcd439f734f8a501ac05a8a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd625d9a8cb846d60c0037502e8761496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a1a88333bd25434dc1a7d990c8e4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e20dee01c5ef2cdf8e0320ac16b21498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be7a67e0e1061b22e74a502de70707499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57dda07cf5ddce187449aa10603ee61500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f94607c30e82e73f9e1b43441f638501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b29a94d436440d03c23971e41bc89502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4858b41c4cf6c836b9694524405a9ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc27d96f4a1f628ac2ec5c8fc93cd44504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481867aac0b1c3d4f8fc3db7cb1be63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b9bbb07bbaa02268caee6344fba5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699ef07e717c66b39eb198f2265aceb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abec2a7dc903039eb1228c3eb95a7d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c97011032789ab8fa783c45f9b7caf3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ce02341c065747be5ec89b13bd68a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b9d7f28a0c1ac83efccc652002644511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6deae8808cf9041e50ece1030f182512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732659c170f9f862c08028c914669bc6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9425f7fe6cc86465e1c1bd429648ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c90ec869f6309b4cdc5bd928875cb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebaf1fb5dc398b730879fc9d2423b5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb52f9c73121cf2b5e9ea216eaffe1f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93f5cb28cbd475f5fa48ec39c0de3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cafaeab6f5277dc126ce745a1316a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af901061944786849084420f3adae9ec520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a180a2efe309044e6625b76ffeeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2956d01dbebf2ff8451ebcdf834cd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3c8d24410c05af0d8fb688c088314523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009dfcd1c5d882d4078a35d57db11eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20b98ef965267af8b3adf22cdcbb44525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f00cf9a211b1d31096286fd56eef0de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ed03ed6dac578e8ed6e80cc7a4699527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2bcc1899e3a573b209861ccac69f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54987cef5e2afd5f06c93288ec0d0a5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2cf0691bc9802c3d3feca93d42462530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326306afe01a25bb03982d58ea64818a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46de1d9703c9ac8d3de7761ccb9908c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d53058cab0b1c326196bc9196b1a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f012994ff412138c981ce30d1fcc87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30668f2690fa9c862096701f73537122535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6776ef4c6ef8f37b0f785d5a7b3f86536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6cc54c7e89a395528917c570da2fcd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc113e9fee8761a970ef49b63865e57538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4bccd659254896d185da641662278539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189fb853fe2dd0e19c7ad662c2c298e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858342d456293193917d3211b108ed67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f28acd05587e4d447e634b1d2f237c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd90dbfc0bbb7982cffdddcd8693c3a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0d15092881537e40d05bbaa5b06da544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed913d5b4a932b1502e356a0c253d3fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8dc4b29381cfc4255c3d2c4903157546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de0dccf0f204c032b9607c19cab618547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b605f8a438e279fd77765aea9f61bf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbeed817c5b0b263e97251a5f88f04d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e07c9cebfff7d0354180d9a3d09f0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb2f7883a031ac74395143e2b4bc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea63c50acdb84eb335ab33bc2504518552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02bfed8c00201121d612371e34ffa553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a08b90724e4e659c8e8021f81091f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b48d2a8b9ca8120788692ff1d49a4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a26f682d0f5a452e187a413835c3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fb6775df38bcf436d8afa18ffff20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc4edc01dc0f39974b77d0cb8f5054558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f108c6e608e833e06145071a0e5741559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ce50ebd17898656559c92e1122470560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa746f1d8068c49a0a5c8130246e6d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8989308eb107408a0547b93d5c700d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca523f94d29272f08be26f9600b42273563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230691c1e7f718369bad6b7a9605fcf564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb4760f432aadd18a0a72f17738b8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a390533bc32fd8b7465170694f9631b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1048e740802e44aed6311b98622cf19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b94ba47b3267c84c1a69ba186e354a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68947a4d4330b3c4508d287f14a3dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c25715e73e27a2ba6324003509c3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8b61368aeba91e7f073e56b21fa7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f9924c9490cb0c829dc2f09783a1d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c5dd51bcbf1dac5bce38bb5ac4cdd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738baeed9773de419c9748972b8cbece574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6b40f4c48ed31c24735e5b81d139575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257c360609c2651ad95fca8fc32c791576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c59ec38f7c1f559a5bad787e25771e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978e5885fd808344b07557bf99008350578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c461c02041221eaa768d24a0f61abb8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843aa9eb80647cd2e4bc58fac94a28e1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef1e8f482db18b68d63c6a139112e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9725d916549931264b60ee3c79fba2f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78d5a0dd4e408cdc4e6fb86a6d7f7a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488676370696389e3332ffe038b310a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d9590142ecc723cca95f93a5b55eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346b0837786d770050cb78cd849d1ba586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d730ebd3bacb46b885f0e418b06937f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638cda94c26c1126131c35193c4ca6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06197137a0be2f21899420a2fdf9b0a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a591ba55f85ff0631b7fa045bbceb1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2777ab534c050e5cd89c826f1708a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533972dbf4cb1d7410bc4266e992abc5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6872067b26577916c99ec1d51663593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d875bdb7f625d3caf2da9b573003874594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4fcda899f04728fc82b4ece007de34595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5c742780d3c9ef435b9b2161f260d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a7636494f4159ca3e43f67ae3f81d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd9e94a4e556ab9d27ba89ccecd06b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865ab713e62e1a01ddaa9d06a101a19599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d873f2163e56b99ee1dd7876c51e4d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2af02783ca2fdea858ff992eb668d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12bde10a534ecf713685c8df24eeb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda7190cfb6331c4d1a0b24a782ed31603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24031383ba86c135b37d0666acd30f67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a0d166047fe0bda74b628f61c43ba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11e092943ebb582c833be1e3ac018d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0718447784ac2664f5cfcfc31a2d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e809faacbb4b02cdd0d475904b1b5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a079c1d532f8df2af2c6781996a27e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f93252091ef132ca2791552af4b68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5337100f045112e8eac7b561ada5449611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a5ce021938d5b2bd529524e931946612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e879476fa2deb6c81ba9580991cb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1dd4c80d92655680d833af23ed531614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c769da243284fe0fac8d822515d9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb01d3aa4028b1fc07f35880c58fb32c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77191984851563e11b78f595e2dbf8c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6b7559ce23718b6d66e3670b4db26618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df683376291b0b00e92a9c6a3515ba6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70269796c4954bb3cdbc1b0b67d74bd620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ba99501fa79772b002758944f522d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ec634b9696ed69135416ddbe5f0b9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1c602aacf211d1c2b16426ee1cffa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d3a1e34b74ab3b6b327b45b654fb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543592615cf65ef19f1a212f237e8a1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb06ccd6ce5652e9a98d1477e970fbe626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd94268bcd4cf24d0f10b1929358240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c986aaffb60e72ccefa0c430114455628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2b8c781180b248fc15a349bc8af79f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2672071d58a4ff49bd381c3c6a5cdcf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc473a5d3f5eb051b6938941ae4e37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b876f0bc1d077ee7138f8eacae50632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319de43217c900a39a6d2fae4771692633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c9252a6cec9ee2f45b6756a31144634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641473c5d5f86b0604b690163e437094635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60b483895fec3e9c75e043f91f63c22636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e98d86671d847fd0a555bd04ab375637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc26ea896081a06e31c72b43215e56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a90ff3f5de74ce2cb8c46d6d11712639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be86c88dbfea77c4076794ce537fc5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7971c4be86b3de977095f9c31fe99641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92aea06d5199b36a804f22024d35b8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f3620f37eb119ab53f739e4e629ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c019758b7ff7b587e3bd417f16aa13644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0da80beb760a2532f98f5ef7f8de3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48872e571ef6f6396188809a1d6da5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb48b0a43f0552812732143025fb98e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11868c15d9429e001aee862aa8a1bad6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490eca71d8953f715f4d291b83d8e0e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f39b6d1bf552f0e028c6c2872a4f6e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1174102f67ac50bed87ddaa853f8aff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff009e659af1765893d2a4dd0d1aa42b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a4eee43c613337a0411b4871e119e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98cc195c987ccb5dce54483bd4e402654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9fdf928016ee2e41c08ca89222529655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1025a725fe85f28b45f6894bf6aa6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f012afec4b261271b99146e1af8ea657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ca4c7f6e907558b77707f40d5480e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb6f139dba02b6c59b6d629773068d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d103c81b4d2d5ff08d14ac65d2d47660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5466c51154d1e755d0720f3bcc13c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959fdeeb77da8b3e0e55806d1943286662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2195caf19b31ab6cf4058fae59e687f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add23186651cfcb664939bd0034cf8b0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba8ab39e61bec8b35e0c4a70bd8554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea14aae2b602a1d7d4e97935733aa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299aaadf0c056d261b2d6a8dbfb9fe9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84b211e33d9fa55bff4b0b682364cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c90065efffda30e86a9195259445eb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9140847533d20ebf9d59f8bfe542c79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f0507f04caf4bec1c05240ba6d065671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73ba2f8ae045ac37473735a2c48f0b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026daadf2e213dcce9ca7bcc9750404673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72eacdc588794a0e1017b0d56ba226f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1b3357bfb1d8a9064462f9a4cc827675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4fa57f18d24506042c659fcca76e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e3452b4b5013e392991675c4a46ee8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2f1f38be976f7d26046e42425eab33678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b58113d158dc8be188f0ee0eee0c87679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38ba08b1228c410488d9927c99b81a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4510fb1bd5e5fcb5438a7f122af35be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615a570f6b47b3c270080cae69fb9ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b49e0ded559d5d950bf3c300da2cba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aec4d9d8cae0045a6858177680f536684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509a6f7dfdf20fc4917b61386b6417685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56346b2e1250cc3bc0f4ea46873d410686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e8c4275c6881057013c4740ab41f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3b1c0bd0ada1e0eb10d28b6985090688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b9c3f2a7e9037cb35a7e329cedf09689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d6da459f6380565424e5b458b07b6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5437f2d5107c748614be97cb5b517691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994fc2d2312bb90aa5878dace3a33ed692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20214fda430c89207a77e72e8d7d76b5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9c6399314f31a354af287b65c0e60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c8c639ea163aa22b6a907fe1ff930695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d363331b80237f740e4af9f7695d65696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5696aef45d4e489c19029d8f00a01c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5d983229ebaa66120ab9170cb5c67698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32632faec44f78d5234a5cf12c3003f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb95c7b437e3caa32f11b71158d454700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15555a9297cfed49339b741d047b965c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3bd0525523e60efde8d63859c5df7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d271fa56bf14695a11f69ec174c01d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a34e12d97d61bbe743c3e95596542704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfa5ec619b61eef1c6164cddb625b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ec805bf28777fb310cbfc347dfbfa706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d6cc29391543c01efdbad0994e4ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a82fbf0b4a11a986783585e61d90f2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c553e1f8c0a8cc27c908e10e19a8b0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f494edeab0fe65be57b17f71fda0da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c921729a328cbd03232cc089c95cc5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a864c80140e3f69f5f8bc25b3f86e3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec24275fcc3e15a3f9424f0316ee043713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c92d6e955ea142816673e8211604ad714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98f1668dd8e7dd932f7574e39fb00e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a13dcd222a7661d3f69ca6a698fc74716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162644fcfdce3399979bb1b5ce921203717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1007b1c65d686a886b8442aadcee8fb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9dc8050b7e7fb495aa14a2d6465549719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609fb21cc00223af9bac58d1f84ecca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2040d997da50fbb1829eb3a9ceb0b6a8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dedf6e7ab112e685b517cb4763efe722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044aeb59a816fbf4a8f2ba411a2fb38723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa78197dcd1f83502f0b76593972605724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2d848f6aa8a2fce3e1f64a623bf5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32e69e0ab1af6a97c41dc50548ca13726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ee1f42c8409e1419460295d39f88f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc696dea82db03cb5c58ac82073942e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588df59072a0f34065c16220b7793fb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224c0fff5ba4d6961aa4e4ca409d14f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320c21141dd5cb661fa26adfd073c2d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208b0dc060978c2101fa1f43feb6ca8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd94fc65d310d8ce6ad30740be0f2a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd81ac5cbf692156e7ff1a4d7951c27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a8d2230c5adbb7934d4a849816e97735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4c3e20aca7117960f13ad858543a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a457ecf8a1728ca73602c050c07d44737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df62ecea60d9b965445a0dbd8bd1b2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6fb95b18115dd4052dd7d11a4a2f7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106779b76f429fdcc27b2b7c7522539b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b469f4eb4be63f10b6b9ec08e8fef9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6aeb72d4cb7a1dd89a9b57436e05fb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dde79d1ba3f3eb37a9b5f362a3e1ca743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcb1174de25d6aee75ca3ae77323f77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc2c202991685e831fa11fd8a451b5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef668786ef58f7ddc3e02cb6d6eacc5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bd152df3d1f4372bcf0c5816fcdbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df97aff69d204305635ad84ad16e2f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd5b885d3d658bedcd54ae100592e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77de7a272d734335818b3c6a45f7d81750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a89d45de25fc6447cae0093257fa5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac61f329a76ec2f3a47d048b50c1e5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e30994456004ce81766c09070aa463753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9138fec47e0abd8d22cf3220f61900754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d16ae6a2791e8eb2602973e36076755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd930a828271fa3bbef7b967db9d874e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4102c19be56ce7fb353caec78a29757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92da8eedf83e1c3466ded087089f8f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8db3695e7cb6deb6ab28dfba39bcc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1a56a65a129c277825e0f7bc134a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6929486bfff6417aa53250302cb512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6e785ec8a676fa48b40052285ba8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c6652924b90e12fcffaca5e13f844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a137411caa6594311f66075e83ef95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436b5680eca3383bd9377af20f4159f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4850f7c13aa4f21c42736a622fbb113b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9ad71e1889652f62837fbe69929838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdfe0ac84e3eb7bb507d53ef12972d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12dc3e973ac8266e87ca3a204543c6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2edb9f21321e5d607b1fb13c0b509711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfe38af5893543bdbbb110fa95613412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cf3425c2239c738a42c3226891ddf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a974f17fafe3f3feda094645c81f60514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ee2c7c9b3f783b3b2bf5173e4f77615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869c529b2ff9ed6bc5f71469096877116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee72bad0e64184d9ef52a8e575bf77b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cfe0cab8e3f334fb5c03c369bbe0518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690b0c63d8d030eb3a5b9086244ca4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ce9aad914ab20b90e66d9dce3812c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5ef3ac8d54661a7accf152532ed421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa58eb9b03448ad13c01e71903581322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40de2ead02eaab90d9f66a5ffbed60b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf270ea17ca83620d82227a95706806724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd4fa2ee5d81ee2fa7ad91aa68fa8825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefeb67a45e3ecfc528d733dbab55b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c2738ad2e20b5b8f2a254a07fde7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217a63f2a9e0d2e5972f31d9a15533328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223c8c404d6505acafd954d03e76f3d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac287de73665ecf1fc07784d0de23930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea94f43f7fea2c0f3e6e364d00226e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041284089c051a540089f45c77b5cd5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b853e8d044ae1598ef9377a374750c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a962ee2ef98da9119ea3084d9af3ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58166b459895b636e3dff8c4f8d594635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d9e6563de0aa5aaeae5d89145947536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae501ff879339d24d993fdbdd3c56a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49f60123a2a83f8e1f47a12760788e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cab005d6c2b97c3dcd195f476aa99839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a841005ceaa72cb4efe81ecc43c60740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad48de74d5138cac885c5786cfdffa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c76555c7be40def8205684579010c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2c7316069cde0e6775fee9c1718ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20363f245cb3a0b121b13b81cf4dc7544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae83affbbbb3792bb2a370d8a298f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ec999913c00494a5c8a60d5bc89146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4f488c6c575693f39b7e76bd49f1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823c051ad2e21854ea415b5930fddbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88495342e24f8b203787fadafaf3ec0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca802377526feced4acdeb39790f2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd2f3dfd744063210ab89d5d8b40b6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b52ee8236a8bf150ff1535c3d9002c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7c6b69bb0d8c73a9b9664778949ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce0afcd37d170119d69b45618b685054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf495cfddfb256359904110281e086c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4a45f26502035c8812ffb3705003656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3611fbb118203dd6c715e8fd9aed52157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da12119ffafc462af4bf45b23490eeb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843da5e4e48f3e5f241241ab1ca9263c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd19134600d4e60feab912e7bd955760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be24d681242275475de8c8c1e97e7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00027d6786f27d12281daf369b1d3c6c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277ff30d83566a7c5990d487ca883fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2f3ed0405bdcab1f3f82ac2b413e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cab80647510c714563bea05f491c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c27dd06d0fbd3440e324f8cf1948e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a7f01654a89935f2e536cc472f60c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156b16c39d5165557859c6744f963d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e034d34bb4bc19aabb7d887b5bcc9c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344017e1717e09ae7edd998184014af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c80532225a629fd365456baae9fde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a543beb1a73ac47775a066e44204b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6075659c096b75370b1bb7dcbb38eab673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274f142a8c67ad84edd7432c52d4a4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd936e299aff5ade1fee9be3f3caae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c155a5309ea8c2920129eff314f313c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625dc8c9bb8ed88d660e58195d6f53c477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6143b3f7b875fb79aada25bac52065978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b2e7e2a78adb46aed8f78b3177c1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c443eebafb437690ad2013dc078f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e8fffcecf2f1d7791aa9a0ea2ac2581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955251441cbe1addadb4633041d771c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6bc392b0008945f696ce408afb0fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc4bd815b645816c5028e8808bc202784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202379fa50cdfeb6b91835390baae8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f9c8139c2ee461da70af37db0e96986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ef961c264b432a8a56729a592c3d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4194abc889588f3822670718785888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e665b2540c18b3a33fcff1e17fa1ddd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7c74a212b056605a4da9e2922314790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afbc41b12743eef158997744e9705691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf08ec82ff42c75829499a292f35ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d21863c1f81afff96c2d00ea7ad1493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20641f2622c65dfecbec781f49949094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf02efbe4fc7c6b49890a8e8b30c7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c903a45944f8a7f46a1ce7977e1de8096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e484e5b9ebbb6362ee9630f344de2f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1509b08dae0406f05d72a9e8d427a3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f50ae38af249b9606e28746706750599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da684b6dd8f2922672b90282443c1758100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3c36a2b6f26a6666378ae9b4a85fd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27ff113829ec2fcc8abd7c05ec5613102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae3e431558d8f9b5d0d332aa7409f33103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a695976819f86700d171d789e5c2fb0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7edea88d9260cf161a07f643d1803105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a9b8b816cc4b57a0abafdbd679c9e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519fc90d9ffd83610bdb063d2084876107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5e8883175c3e20f6648db8d4c9ccde108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903ad6bf2d3120e34b22fa3c01300d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460383bbcaf0d4fc76cf361fe77f9336110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c768ede4efdf3244c0e14aa395cfa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01a894b76ee7859df9a71aa82db597112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f892ebfac438755e1b17c8fa99f6b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f601ea8629fd309eff169fa6330738114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab39ccd81e0fccb630a459cbd9e28e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe2a2e084d87c8427918f089cd1f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b7dfe1bbf6e623954f22b33479f0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f586cf4551ac22aaaab9171d181e673118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539dfb1bcf6ace66fcf600da12510a40119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55083337faf79a96f2b930561e97c18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1de0799e3e90d26310420731d44fc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c49fcd3473f7a84756609a75ffce42a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1920ade9e9e3d9dc21830d464ed9752123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fc7f26105eb0765cfc8bf867995d8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11d93c5eeea7020d6169478d1a0bb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6dff6e2ff56141ccd6b12420fbb44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0725f8f236230f268e3f43ac2b58156b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acc598b9eb1ed91140a2f7ba5dcef0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eee5996931936d6fe91b419dabd0a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f993fdf494a74079fbaddce1e2e2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e788c47a9c8a5049d268eee33ace8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77d6da127bb075c1da1193a2a4f5a52132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf212fe540e5f912f25d0b877158bb54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2e77a90c199e9c4114fd82eb654e4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd536753c15aef2ab7e14c67e98c7174135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb4e5947f087aedd6723bc4b2e5ebc1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabcdcb4be7b15ca75dfa4c863264a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312225522a97d5459ce667370390ba9d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a60acfb4eec20f4791f3379397d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483e2a56fa265d6ddb5f061576209c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f676bdfb1aee3159c6b2164ae80d029141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a08cc97d3595f99f95e26fa370e247142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b989fb59a8010408834edd0de17bc3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e226f9990321dd7545403540ada524d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90fa7c9912b00b42fb48f158156dcc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d5f194ee459f2233279cc161ddaaa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa431ba13fd1cf782f05c1546ffe068147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd72025eb94696c52b6c13fa3a5925148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d264bb50a1a51d00154b5ed7b8bc89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b624d03fb95f1312ae9d9d3e49d01150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cda6ec2285920de3f8a704aa2ac06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccc5b0fa365a6548321983a2b275f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d4a67f4bd2d7e1ad6143944f036c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64b90abc6747a65c4503519bfd18ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a157556f40083d4eb84bac188b68f02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc9a57de66413622e1754476eca4a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d51b8a20b5e3e1f3939c26665b6fba157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e691eb889320b16db4e84e39b5815a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dab188903431b50df4cb4561c15a06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361061996d5c31b8ffdf1f6f57c0289160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2aa3c164c6fe20baf8f1104a010a0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2285476603eea747e8d4bd8714504b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3e2cd5569d00fa3d8f44ce9cff678163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c0872aab6fd7b4d2bec6d0edf39a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d767c5bb5b2b7ecc916056aa5b122165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc2f973778b3d10ed7fb57af3d1370166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c4bb126c17e2d56d3648a82d1108f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ddae4bdc4ef02003d727ce87869ce1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a1e53f2062cd031f7ca0c14d32f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12120009a0dc37ba6c76b70643d0c8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b31d951040f52ee87513c1344d27e2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09906de796ae361f062a8f8a151212e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24bd477f3a1dc7b3e57025035b8339173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd197c8c51644baed27efcdc394ab052174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468184b271ae877c632e308623d479a2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0461cb1bf8fd8ee16ca0cdcb20c9cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c13a4b6a5eb0ce632b3098d842299177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46823a3f15c350d6efce5fda8104b281178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8d7d7bcdad0a9197cc3357070bfef179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9206b43377f3813aa5228b10c8cd0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095c2ba025a45f4043bab121a666401181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b324a0186e80ae49ada54115122a7d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c62e043b7f26899bbf67e5f4f87ea1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1183099803fab2f2b299076aa96b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb52e4d6561a68e18b321889c9ab94185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bca60e6bede24b18dd3aeb1a37ebb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442fb20364f19537e92c52a44fb7e3c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ac01a5bcefcc0d841f727945530ed188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff4209c7caf99d01e2359f3c4a49b2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee7642957351816f66e39ad572bafc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2f783128f79a3c5a565671fca7146191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491b081d48763057524f8cdc60b206f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2801eca00657c8182b857f898fa9a9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2b0d6cbce9bf57b366fecfdfc746194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb29aa063da2c01a69fb7085204ef69195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de2dd6ad8d63f1d64e6a3d1321b4f12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612d02406c38173d7804511a8278336197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593d01d3ca2c97e789cc671ea7934b3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b52c11eb77954797f063c3f058d75199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36712303734f9d437b1fe3262fa9e754200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cc3b72c4c6cd04d91270ff28959ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97910f6169cbd2a6dcf50d0e797bf767202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25533996266712728fcaacf66afa1d46203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64487213ed0bdd9bf68d4e60c375d344204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfa0aef6249efe757ff6f7eea5a91d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a580af9fb57203cc5f112fea68a3a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb0a5e0d654f14546a37f067dd665207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8e0e018117536137f1c54054bdd99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20249f52896c0c572f2c531d0232eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375f3b809229f586b286e9ce7f5e9b2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b41f5508542c8315c35ec3d0377cbe0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a25d9195422503253748cab83f9ac1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22529335022dbf46470eafee26acb5a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727726e1982b6c09562c74e82a3a50c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704f589655f29af7920d185c85f5499215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2114414ef66242675f750c8b119a68c8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21a8cd27f9be2c4abd0a12dad2c45c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dfe034cabdf9bc254bf002bb6ae1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebcd9ddc3fae002eba24271e03f161219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc522d1d7520323b0b7dcfefbb7a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199ec51653f3ec2bd4d7cb6c2953dd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c361c1cffb5bb598f79d79a9ba7b06222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f9c3ab05926ca2375a9e32d7b31ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791e44b5c34626d712a249b59700c02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1c3b162be9dcffd4b995e45559391225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd446ae7cca13b640c85bc448f91fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385bc573c138f1d241e885a18fde797227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bdc4b3bd38fcb7a22e32b98432acb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544e5d8a4388c13957ac017cbf06512229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f20388b13f64701dd9d8cdbfefa440230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d89bfb02b218054440500053810039231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905d2ccf7b378957c6fd931f7bdb57b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b84c1bc499eda513927e7ff1e2c7ff233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7604b2071dc2bc6f396f202a430e9b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16556f00250ec989169101d47e2cef90235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40507fb14affa1d8f7c2134b03b4c7b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfae4d9d59ccff39e4fc3bb305e754f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d60019c197f833d92da77435a63be238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bc79e71a6228f7c9837e8b68595f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0762ac28292567edf6e635e61fe95240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed03abdaeb3639622eaac4e5350ebe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8215a844441ad15a02d3c2ddb8489ec8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361fd1d3f66f621950480b7c361b71b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef5d60f962bd821575a5e9e1062ae4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fae460fac9f10adb92ebbc288ce2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17b50b71d13528e87a2cb908e998e8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b26850b4946ba539aafac5cdbeff0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a46ea363212fbff3a96bc837374739248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cec2c6a4d360c7e6b6f817291cc484249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bb9687411cc3cd2e8aa3ba2e18205250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab030bdeabf2a0bbc9050054439dd6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251006d31332d07c2c1b05ee266e188d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654762c9c64a1038f518ae9830b145c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344916249af9c12c1fe20a635942c6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b58774f952eafff97137f3bf204c3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa676963d4c02ed080c45d66d9f7e69256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3cdbca2770a7abc0cc295d2b0af6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256180fa9ce2b303c6fb97a61692aef9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e60275d6b33bdefb05ae1a6062ada2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308a4b7633be607b6bd5d47da727919260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5744c888de294055e94c3a2bcda424261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4671e50f630f773feda1f8cdf27e22262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916c7fd07cc72d99f8ee914f1cb715c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01de03bed42044c2da4ab5d7669726c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d790dd091e3dadf351082069018166265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2429928411559f3fbead3b9548ff9b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90f98673793cb1181120c31cd8a85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3e3d6ca2a296e3edc82578b4f215d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae41698c6e1589d68d1a2df6c775d3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0fccc96aede0d321f4a104726196fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641e633a19cd65f8f4aeefd8f41137e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c3100b2527d1e1f78e83b450c9624272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0898cdb8d1237c6d2da8a7e5941302ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe035acc8276040bf329be86b1529cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7d0f430b8b936aa7892e0358501bb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e040b5664d4facc73d5b1666312c6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4d2ca598ca6b39f620ffe2a3515b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205290a2857c648cfc9890149ada0f35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793942764aefc2f9e3140cc68a427f16279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f797277c7b64fabd7e578e3589ca7a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ebcb49037fa16b9aeb6a64a7440ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830bc0fb9a08398b113883dee55f73a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7792199e8b91ef4ff06bcf100140022283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255728a110662dd59885ab392ab643f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0fa83bd88a89d980df419e2089e9b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ce5f921368a6d0d71aaf7f2077bb3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485055b124952fb4ae3e03caf3baad2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a7eb6e1de0a1afc58a664fb08199e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312b00d893c08b5cc74883f53c22599289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4545d70ecc227e9ee14fafc4a2f974290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94f3ade228da9fcc52c55d0604f27d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8854d817abb60fd2b7bdac1f43994cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402029fb382c0c7ba1936ae444c9899b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917d506d29438c1d99bcc86fa87153e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631941dd336faef70b9fe4482a9140ff295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3083932bd8bf5504d6a2462935dd6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd36a22153216ccdab33cd95850836297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da707c6e7b1e26a6d856f86009b68e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caadcc4a2fb73a4211cd0667c7a4727299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0dbc5cc59d35cf16d28537d0c4f0a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932ff38fe4cf7c51db525c58f8be4cf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff7722b314393905d4db99c13fd091302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd5508e3cb0de3292ca5d03386221e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302122ec5653e4353435479e798792e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159d17c51b9b6ef5834010fa45f1c5c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd44be024173f068b918a609eddcb05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155062218282e8fb3e6c329836165f47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c06dc38471bff7a0ad22bbcec3b5a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d41e8e985e77a175d5c59613b001b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462f54ad49f24631e4c10bdaa941be3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc178fab89d1bddbd3f5f2e288222ab4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a525357f47b492205e96ad304b9a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613e65ca57771d86594ec42527af9db313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f0edf1cebff154c3ce88b145db652314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6009e816d8b3c72236c1d4b3f8875315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40b3a9906755cd2f7e0d4087641362316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645fadde57a8d21c59a9bb675e4569b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77be675545d78c173404bf540545ad318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd47bc499a93f61f7f654c9e13e8a3f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b978f2c9f51eb24337a6b5cae4cab535320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86879e6aaa758fc937400d628c6ec038321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8f067c3c9887da412c0439c954402322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba55557b7047b692581e360e423c21323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a470634348bfeaf435f68bff72c66324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390fd02f5375588dbd4d7569026842b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd11a84872410f189074350fab210f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b378ecf897109d937d5304f771808d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0303e566944c8fd7372e7b6618893e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bd90ba10372f8384a80b28a8a942329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d829dd988ab58ededfa5b478b0d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecce46d4a20438e90d2f006539d4cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144068232195732b7f8d880fe242866332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b95422cd4da7428d4b4c941bc0b2cc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffafd83279c5d13773fa1fdcd4f0ea4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293430ce0bcc0f18ce942c3fab60866335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a8ccb4addaf9e6cbc24e8b047cb7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93616e23c812fe3d1ec0ca3682931bbd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e40cdc6cb412cd32029d72e2eacc0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa20d06b04eeddfa50494d867afdbcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e129bdb899240114870e027747e97340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f4022868ba246da266c48db990846341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6c939152ebedeae9f908a43590b90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2a84a51f28dcc0c6da5ffa8c6173343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205e67c49e4a7b859d81ff240098edb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff12ebf3554c6bfb6a104f776f23696345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3014fd328eca5ea7f7ec630a546205346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c96aa3b32ef43c5390b4e7583596347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc431b1b4e46010f3693d183d6884a13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015f2339916a607a05fbff35972a30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d9e1c9c49eb146af0c9ae4fb0a3c8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ff49900ae390852cf957536f66c2a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec58025659190b31042d24248f81ece352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0dab23ad4d70c0a05cd5191189c8c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765bdfdebcababd56629bbbb46ce3ea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ffd44f649523aa053daa65d638ccb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1357b905b06d8fd725913663f1b333e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2257d7a4f38aa195640792215a4f2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093038495eca37c51b5dbc7a060315a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f444b151b22138aa601570cbf2a46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bec8234cba4cb09f8a752903fc6d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec332750f3debed0540a05fe7e66d313361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81699ba6c9e768558bada69ca8e23972362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e81c7faaed4814e562369b30c396a3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d64c0d2bf607d042a52ea1da4c1f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64aac65beeb4c13fd5ffb807c7c262365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b91cff524a661e5570575cd1113738366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f895a5529051df4930d80a6a5ac6cca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a863a92a310bbb008405571b9aac92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a91c7059b348e10189e06864ebae4be369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08cfe0f072fc85faece0631cd79a7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8c4f84c2076ca71b906ed5b1cb8d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ca9bf3b03779ed68fd316bdc9ef02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c342cb083cf0a218ea565698344cffb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43c2b8d46667fc1cbe2127e4cf040374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97266c44e307ebe856d2c29993dc190c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a320455e277171468a905b0483c847376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5196da4d29824100898d197df655d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ba2b9e330168651dad566392d3b9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d0a490ff5aabdc0d0386582441df4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4982aa55c7c09db571194b5531299f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc731ead82ad063561da862291eac1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4958e29392556ecc333e084d78e93382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc8d44b762d263cd087763ec1a3d68383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a65cb255b38f942fd6b3593632494e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b092e8600e1d652b52abcde1003226385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba2ed33e1a5f1458a8c94bf0a22071386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a2fa72256a88fec2f6f367ab1b68e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e87aa2d60c786594d49ab365e276d4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14805833b4cc01bbc66579dbd7d315389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe2ef8600a553347d877776fcbd5b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1ec8a50dac1cacfba996caa0818831391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce31d8462ce9575fdfb63736945491f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3dee8926d6059a31efea6b592924c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129572bc922f85f8c2b2da146d402890394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c123e466d13b51687aa213c3391a239395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248cae198ff86dc09682a3ea41ac647396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596cb62fa1dc26e560628032a6d434b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f295e54c39f99b12dab9028bac2bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbab0f91e294ebd4ba88c30d5fad398399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63238bfdedd9e29bc783d22eb8f324c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82148d2a9f6e44af572c9f014ab1e2f1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacfdb8f7410fc607b5860ac70439f79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e64dce0e65f9e0da34f2dbfb7ce42d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8c67abd285865f010460c7f1bfd3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e057306ee0a8c3733aaba5cb570c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3145b78d09dfe8b89a3ee46b259df0b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dc7fa482bb6e59cec67360255bcc6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65edaaeeb9ab205826c47014696e6df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf954c26e48125d0a3275d6057b2057409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaa88061b079d8ab210eb07c5505d6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903ea2e96a76262af57ca078e40d725411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e52f854389f79d3c33a0026c41dc32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85083c8c64482c6c80d2178f81c4e512413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abff72616702c7ec77a7d42619abd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df65d3245a39b656b681f0bb1843e3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f240733b57a1fe4891fc3739ee3e20416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a670c49380bc97d76b2fbd8d776cd30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25facbe65671812ee3fdf3af937430a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864edce36aed485f4ba5e047dbe6e0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8bdb376021de436e980ef49230b7b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb19dd4e0d4644c33756217dbe89107421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1731e22f12f0680339e5a1a05ac7f79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b4e86ef13db5227b4f1df5ae56afb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dff5f3e5a98103cecd6d0bbf5b58ca424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd870907374dc80f5fbfd64d3c5e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4325b304462fcb1472cdf6fa40cc3a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac958b14b84736ceffaa29b27183099427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e10caaabb797a8ceaf3fe9759e54ef428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edabf2b0d5cd1db0ed029c6cb7e1d6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b3b568c8d8d54fe1c68d832bcdb8a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4c88c20cad3fdeba03af0856d99a9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40521439de011ecce599136d9df19b54432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074559ce187fea7a621fc0b075e296e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82ed7e6c17759b4007b1ee232b2f23434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7894f4411372783449f810e38a352a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6031f5141cb368f5149e4d57fc21d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3799eeb086e708f96dcf7639d38baa7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23f4b73d258076d73a7ecc16fcb879438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb19c2d2267c708904c1c378eb04d3a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec847bbe8167b4cf5e76e5418b2ab05c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958770bdc1eeacc6c27b5504ad2162441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09810183cc7a4265757bc34321174146442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be190b1c01c8066bc0c85ef4b9d10f5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f658c8d4b7556a8263c56ca58b2374cb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28361320d7f30c9104da6e7355f15304445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55856d3182c5bdca3fa7728c78ee131e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf00fdb7469b87f01bd6c0b6fb6716447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0eb4e66ecfd11ca9d60ea1f8f49c0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02338ba3dc254895870ef44e62d016e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d98d48f8036328e114530af84db9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b02fbc5b24ec42a8d1850a1f7780f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b28ca0e683526c3c0a85d3a17f85b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e0329dd6ffccb7ab140910b41a5eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795001d918988f782620265cd1661dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc98ee876a17b95f02347aded3c0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fce19336f7c18cdd227ab2a8aee893456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d51b22fa3d1bb2d169ea63ccb1c7fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf08ba766644d7c46c5b03b4570206458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2941fe59631640cfb489d94df2b12459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521dd72b6debe0047c47d50d3e89c0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09887db0c7975456e97c92cfe77fc19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9874c2dcf8ce71e89b9473b239c792462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665c7eca45817d2e2106d15e0b2bf07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6745609d815b0718d737cbb71090d4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471241cbbf517b04ce8679a04a682ba1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54b6df2ba5b334f26449d0390492fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14323b6e012cfb5bdbccf6edb0523464467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268805441de596e5a86ac429d766a2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d8648f826163ffa6ab517670a7db4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af02ff32bbc78319fd0eb00ab272be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be637151196f59440d486943dacc8b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637917276dade6ccccb999250275528472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d644707b9ee0acd5cad78bf2ea4c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3cbf7e537a5c769edbc26ee58b4f8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9fb3429e521876c8538ddad5e730da475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6debfcac417e0c97624273f3aef7ac7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925d669dd3e36cf65b924102829609e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9c11f65669218b3381139f0eac957478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e1f488da7eecdde6ec18ab91d62bc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a59ee250d22f71ae9a107837e98738480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859748c4215051461fa57d45f064877481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d3423530c20722d4f6be2ed7c8dbc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5027baa0d54d3ea17213c786e7e4b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6261a1383af17368387aaab1ed3803484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b39c6b1bf93f98f154e67bf3fbf372485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671ebee01dcfab9152cb896672acd56486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb87bf1d18ed49b366467b8bc870031487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a97d845409bdc7757ac9e053f6a9af488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1022476edddccf8be020639b9b59bb81489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6567d8e6eb5ce0c1e7ba8e3be98b1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ab04b7805bf7a91bfa68036b5bc01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79138f8504fd1db3b8e54c325064f31f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51585b8b9da9734bec3aa3ace51a8f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d16af3608702b812649a972306212494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5382951c862d52d7ece8068d839805495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c6fe96ad827517cd1fc4c28839f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee470754eafb49df0146d6a2248701ed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8f411366b333c112f28d711a69b3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de87d36c1f5b69a8d04153b6e1f46b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea7e331ff6643f4b20d39419f84786500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91708101239bb00bf524590f2d57f39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1661f6fe737ababc3b048f26b5cba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d9db4043b9348de61bb0762f7ebf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d78c43db71f9459cc9b401bd34c799504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a698360b7dbb69361ca70881dbff1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeafd6fae8284363dac677e4850d85506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3f6a2eb3a9b12610fa094d4b07449507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e2dfd85a37420343c366329b176b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf6041e3f55a51cae836066546a418509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42076283e26dff952a95e0412b265510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19cf74268e5a88f87d834e25fe34ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82d7c8b2e0e0e559c5f1a0bfe4f2f3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7de1142cfc3654afe93374afac0bd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302504f1bc1f7ed0f2f339ae2675f82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bdf376b58eca212563e27381822af6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c274331914322e73219dc854e56f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61be2984b2bd1a95888512a827a2bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08937fa82ee60d7de635e6abdaef20f8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5994662bda97e36c831681a658e18b72519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bb8d051cb0f85db4f69f9d2804220520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413d6baac8bdf2dadf659c65adfc966521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9bc1efc231150832e0c13039e0411522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb17b3ad9ea68995333bc1b671cf1b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a095858dfd41c607583ab91ed6055524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bccba4e4e94c1f9d4f4cb18e694b9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18fb41d4fd716eb00080dfdd41e592526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d16f0febc8322228ebd11b23baf877527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffc8540191314c511193c0ffb18140528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062e260b6de3067d2248efc18854cbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40cff8ded0365e05c3b069ad4af4b95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde597c58f8d4e9f308934ec8dacd75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33be4e476542e780f3417e02ca8a7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b215ffab0c8d2a5c74de2f5915227533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f452724985bc7f6962f16abc14e079534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c1aea100318d8d05d724e61a3ba3e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e181843f549d3bfa841321b4a6b080dc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3503245d3efe922fbe3ed8adc7a415537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395cf11978dce1704929211aa6e5702538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce997fd7235a26e0d4522074c41be7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bb1ced544b69839b69faa769a576d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb964dab275116e79ad6b62490b104541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff29fe22b21cd7b4f120d88f87e2e7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7797b1d15fdb7a30f48e29117cdde5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ce15620bdc48a6e8a32b03ef8624c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74019437fa5d082ac1b4807cb1cc441f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13207ef1fc6694f4f0d94c3bf0f96bd8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf1f1ff21a224359fb19c9b5f55631547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae30553b6146bab024c2c9e60e3e23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8773afdc31e190d2b254c6dada70d3b7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d90419a910157b85b0967500a4ae1a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9670071d21659291cb571be815d9a0a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3d8e8b7f0babed918d695da5f74d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59583a9fc9ab3199896a0cf03f94c4f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f462a055fe4caa991efb8ab86b889b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7ab0967c66d946b358f05b7257c69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153acae2a76e214fd80b3545c574ac3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca83d0f169f261658bc3c404770fc8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e60d07c2f10b72723cfbf0935b8ea0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fa5485fc0360b78ee60f649f18320559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea17658e3a4cdf0de8309c63eff50de560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae8ea534b0ebb516b15e74acc238e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a968dabc501654780226692791891562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8293778fa7f9bdd56342498f01ae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9476750d330023cf3d0291fdf7b47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bc2cee8f17c4fa40a493113f08ec2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fdb76e125db2a9dad5373275c1d0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c840dd22d7f093227ff9a48ec58a31567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d025bbd995481ac721028318306414a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac6845f18665160f1dc2a68e80f3c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728cf11abb5e79425bc712ddae7addc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acad8af97c65890be0caaf2b8b9d61e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10eaea00c7b351b9a12723cecd0d37572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67309ec56e65a32250cf05548c448a04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca88376ed172fa06d09050ef99296b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f659d7f73a10b17ff765da9097542c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a085c61130971b811fc1c63978479576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee84ad3e257f86ba69f06496fbd596577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e5975b03300b6b8fa93a8e3c47a46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefb275d70d03fd3cb5204c71c7e1a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f58aa80ee6bfaed71df7609b37a636580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7de320f95237d7b978192db5a8a24e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb250c218a8a7a5f4463ca99084136582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988052ebaaf242d1e89d9f14e68d0a9b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02fc05456b0bd3e59458dbbae7b841584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26068a9ca1c392d7572c4956c8177c80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b254b66768ed21581ebb214171cbc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47cc2defd9a59429895cc0c5501864f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33213985ecffa8a4814046b8797e6a9c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa708e1d2f12a8a6e4b9fe1d173a98589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b5f1d7854eecf2cfd7c642a6a46b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe4612e0479f39889b3008f747c090591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f872a6428c66e87c47fdd61a42158592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573baad853d7ce1aa08a2aca169e24c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c112374ab2eb80a594468766cb1428594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d357f8423833b4b0a2f1101e603a4f5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b3417ee0087e1f5d1c9cacdca79ea596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85450e01f4940c199e3d234c87b4ad1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6067fa91b47cf655b21d4c3700e380598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e190a799d62e3fbc6642a4b1abff6d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b5ae4c3f08569961411b1918b8c01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3221f253b094358b2e9572a4b194bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b624c847bc66454b3540722ab44f9dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970ae44498a18499398a79432cc4401603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726710cd5367aa58adee45c39ce0fd8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8673068f0a1c3f492c9be03bdcfc7d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67636fde5db7a709f3cebb6a3ce57d71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f4f032ec6fca355c60fce46b6b496e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037d760fc8e27bb4a6b9f0ee488291a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7c133551492edfc1f1583c72c0d0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997cab0b9352b9506febbc3f732cce2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361ececa7645ed2395db2d4df5ad137611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956d70c4515187973dade55ab824ea3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeab98fcec3388a5f579ccdd5ff5844613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe5c0910d93496ef1c96e5abf919d0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d81f8aaaa64b13b9548a9f48bc894615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69690850814859a33765f19444e07b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f8f9bcade96ec484296bb971e503617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c791c096061b264d57ec8baa318813618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5725e4f31eb55b00138e4abbc26cc84619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3d8c6eb06aeb0e5ee54364223d9766620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1153534f3b0416d108023a386fb66f8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b28c22a7415e8d68af37ad2101f1e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb46b39bb07188e5138f267e9a0b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734cf6204128c56b3c80791867cbb1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f545138833a5ada4b0665b6c78f3c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f670aba670e6c0f132a311ee683cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ee67ffacdf2784f5acdc2027b84f6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1d2efcdb13b45e90889dbc3a0efb0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc954614e3f7b6cf815c6b583c7e96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f47088af1855705435ba59206f0fa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cdba0450dc94f206e696194456b93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904bba13faefae9c38f40c12e6aa5f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9592dddfe6d45da4b88e7ed6bd43b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8b820ea3f80c66277a3528b06c28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87a534f905a1d85fe85efcca1f7c9e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd8b4129e35cab1dc95c352b4e1b51636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338b0a4895a0453e1a6f6c8c4c1d9dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cca75080352ee063ae597b94b8c738638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad90efc429d1a07543c3319e965b73639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2ecc00a9a8a136a0d4655d612f63640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaed5b5c1042dbe45b55104d13cd106641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1bb36ca428968d63549ef03ab04e7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84142459b19a7187c980759280d8f87d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ccc349b3c8884496d5d835fb42a186644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7bd5a05865cb8cd45cd1c454a9db06645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e11cfd9953ba3fdd40f2fcf3419a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd3b97e18a4d79c4a2ce626afbb08e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9821ddd57ae9014aa71c176e2d9c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef59354eef5468c64c11d18e960f109649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97de98ad7ca5d1ea2d074cfc4a4f96650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fb7aac20e4e542b7500822cae89c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d7fdfae77096f4e20e6fba26a3a18652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a75df5309e9bd99be0ac1f1ad1a942653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b498e00a646ba734de5f3fe749563654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03a5f00b7a428cc15e08e01fbe5dfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ed43b4a2f8c82316ded60a858b62f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7544ee31839d9447ac6cc3ab24942657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d50c6bfb958d6dd91872e41bff5195658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265386fa399665639123bb0e4e4a314659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d131a7969acd784bf970ea31ff647660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb54bf817471bf6ad7453935623e94661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c058468fda832869b7cb85f1c8fb5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc454e4ecf3afcd828b5b5e4bd7de8fa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd5d0c5d6793069052532a9ee6fd45664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a16282db85b098a5504e29dea3b44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dc915fcf738122e02f37c73ecce90666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ecdc74cfeb90d297a344783d6823b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695cea255513e04e94e0780e65aade668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db6cb8be0bfa5c10ca0594fa1251ca1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1400cd27f9437958cd1473e1e402e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de7b8230a440e88ac9f73d90c6737c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a76af6db19ac7089346e886af0dcf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76430f1da8886be73b6c950233d22413673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dab019e2b039374127911fc94ab87674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183e8ec05f5b3319ca5f153fe054746675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b3040179ced72d143677c6e3aa9d1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9535cc7b8dad349b06a5e46d726fa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf171badd3e205fb064e83e4acddf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795e55bfdc9ca9e031046f56c9a9df1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844168dc63595269fa768e76dfc0ab19680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f085911ae7fbd9245c46d8be10d53a0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed5e9821f90151a532ec9b8ddfc023682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6b906dcb43c939494bd80cfeb160c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbef5c96a626a0262e931336305e27b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55f8d27a534ea03b9a72986beb3ebc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6e81604dd41bc1998082ab9c21a00686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec6e1316184f39a4a839d477d09d0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a1fef43cab18606d6401225f177217688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899162f614f2cba98323ae9d53c1af28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e51d043899f9344638f86872888a6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f4a2f04a900c8d91fef55607c8103691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb9e13747a0f4355cb4ce2a39035d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30189c2f869a5b54f0be229e465a8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9765e0b8db7d1abf5b51fcc84943986694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7d05869e023ecaa401dcdd15ee581695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3beddf81c9e656849bdae0c648b0f2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb510567cd9dba4adf05b209f7ff4f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58dfb5b6531e4b86b1a758b24dc021698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cf9a8a889b26767f595840fd82ed1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc32d188ce74adceb7f23d586bd349700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d253c5b6e04b29f3c6257f85ddaf2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034913a48fbdbdccc3f4b378a1bf404702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefaed0ef8e827b94d95bb6ca9f5c62703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9269f845d0fd33aafb5204b858427704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a14a0484f66fcfb70a241fb3782b2d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b0d4e2d1ae19c43f85f54bdbd27a2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a288b424084c53f241aaa63ad53bf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76f4aa2c9a2c15143963d284e61077708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574873239b9a72cda6d094f2460c6d5c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e9832ce99aec6664242023d7cf7cf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0de3fdb17af6c5545ea964e126da67a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e7679f060f445fe84bdf89a8f2ee1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927dec39fca65d471bef65785982ab72713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da94784fe925aa85c241b3092ad168d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da61b2e479125cec9a511a9b8d1c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae640696b03d2db085a3fef3878e76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdfcacac0ddd30621ef4647042571c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f693abf785ee028ec81746ff3ad51563718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698121e883b4bf23a10abecd065d24f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0e3972989e0211846ad7a2c704c1b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ae8c7ae436c88e9d75839f5af6425721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcb61fd153eab34de764c2b118e203722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc76862943eb0a314e8208aa88f6058a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4cf613b5bdb6325a17f9d93671817724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee3dba8ff025e33e1ed698558fab1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f93bc6b71053dc0adfd27f94088b2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881da87101fb24d8186d86c8fd938da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316f887946c4fd9fc543366f5c4ba2d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c390f8e3d4afd0a558cc12187ccfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535e9fc739607d5cc7d7b49353476d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb00be9754c91e461b76d8ef0269382731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84e076e4bf67589a4aeb4e7da73d3b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee41468cf7b748396c4f0489b9763a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4cf52e302d9ef1af85c67bb119400734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d377841cd053be150033e439e0634735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88087e9e8caa2de9d100ace5ee4acd5a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c8a85c0ee8d63dc876455cb40ddc6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93c2de82ca83ed263afdc34d07f9ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d1ea0abf93415d69be4e080811326739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9615dc1820705be4065bf07461f8c4af740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26edc9a3eff304c1d32722b872ebd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01377f7d98965d468422a96eaeeeba742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a43ff03fa18b3f635096871702144743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52da46131fb930aeefd065e02981bfb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b1608f002cf9ef81eea6c070eece5c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e81dbcd1080ca26c0ef2f2b788c081746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c8372d60fc5c7b550f821f21fa2d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c1f75070454c03c38ea7356bb1e77748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365567dde2719a890e1dd5f9d564964749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf020b80bf6fce7a9a101d3444c90d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2230fb5506aebca6254bc41f9f38bc7d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd0620fb0157a6a18b5f6ff9005f36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d774b2ac24452185df2442a3a9d0a27e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47c41888cef0222a5dc13b87f3b51a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34e254a6cac6adefd8a9e810dea2d9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623973afd8ec035a13850b3b3053905756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908b95a67b7ace44a2625089eccb0e0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80d78ecc63ca436b0e2528afebaf02758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110c2d7a668558972a03866688b3746759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>