--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859217a1c616db12ec8ba0cdb0cfc8e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de8d209ff2fb159a49fd01ceaa2f4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59d11e946d4134fda7bde169f95a983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177581a26172b558fcaf7baec8a59efa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8d5b81c00493cdd87cef1b38586015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7c866bf09a170ebcd03061af048416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d4bd67c4a550a0e31b886579bedf837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd29bc8244e09605473fd9e573fef598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d625d2472326ad372b99c1813cf9f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5d0df56e992d91cefa5b6fe9f5f1110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c53c6a3a82ceb06798243bf0db50eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0592fd291624236f97582a502a69ef112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d968e134707f6ab5ccfbd761fb3e3e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b728d05e22da24b061c34c079055e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe00eb5d013ddbb1c0ef23147775ff015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895089f25237d054bd0b122798e93ad416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9afa0fac6040bb7f14472f365e000717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802655c5629910463a32392c1bbc2d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc0af1bd8370723cbb972808dbe5b119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6158c5e74ca1eab817047500a888520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550dbe331421a77fc1c458606b0db0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a28f7be05a5af0f02e825976c2a41e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c5b0528932c9244131da764e8dc4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696794e32af0b0df073bad1d0c1f2bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203097b3e54c9f3d0ca27cbcebe6679025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02958122f225935a67bbb83a2d77162b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd90de5ec9bd4a48875c99f90fa0cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf3758f077b67649dfafa297c964e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c7f70a1389a769db6b27eba4c5ea9829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5fe20866cc7be6accb7213ecb64b4930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59120eb404f34046c95ce019501d02c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b835291952a124e36e646f580363f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab35001400a05a5056c667ca43841bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570cb20ac38c3e705604c3fe8e534aa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883ed578c69079d5ba18708795bba6035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3a1a300a56f0f77b42e60115fe3bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095fa242dea01a15cd743539f079e5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332f16dbf9fe638e24ed7f3f85f6e238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c279185786c9c221293dec07648dc8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb921001d1da860598535e2a104ed640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406369c5798b6fe0ceb6df82ae00257541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b651e025da7c2daf3dd63d8078b2742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d53f5d669a4dad53ad0be9ce463f5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad69c78cf948333fd8cd423be3ed8d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98269977f00383d0a33d92763f6a7e8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9182e7cc4c1d7b15d6fd6de9decd0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1bc8e054774014b31cdd19c64fd2e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48035ebca2660f79eedc5d9c391b4d6448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19688cb0ce5d2d2ab241759fde1affd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e53960c3b99b186ce66afef8bedad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d6a76ea84c52db04d74673636cf1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092a909a6bf755c4a898ec84686333a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250042831b9805cd9c7cb7f4c37d66153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de8e486a4ecd341a1d196b214842654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d34b7eed4d158b09d9cf6a84bce0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd146f5803de98e841b55f8c5d55c3c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0500ae46224bc1a9f913dfc92887357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9b711dcf3d792562d0597a4e1fd9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6056153ecbab55baa63ff0eff4253159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28548b966f3c3be3d94ee1258984083c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3bcb60f1486e63ef2deb1066d5de2e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ae1ce5de777db8a46cf6ef6edadb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6588585fcfedcf049f52eab6706e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca9975a61dc405e1c1f5cf7f20b4ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff953b422123bfb8851c0ddccd63fc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f5438d2df2df1f1e2c4936f5e5ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36279741d5855ad8b065b323d168d48567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09def04bb144865a01e8602d6643e9d368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270fd8270c58ca880ae3bab72553b8269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476bdefa51b7c6db9b62c29ef9d711570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a779bf052d3e21b393d46a5ba3dac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4e7660d163887b21a2b117cdbc0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f112bce956001d462991212bf03439373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095ecbd95bdce3c826b6dabf43a0acd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94c053ff26afe4fe4e9a3cad27785c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed45f1793acf2bdf9389e94e4eee8dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eaa84f7802e81b199ed9129b93ab3077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6155c1b9896e92c64cc4616be418078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c78306c2e7b9ead5990f429a4f1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fbdb88b00bd9d4b77c1c8c7064d2f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe526446250c9386bb52d5b5cee49f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea49ac670abb996b1d19ea99936a7982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd4389e63a4bd8aecf8e847c4b11e283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba800b6a6c6e258bb19fea8c1b362ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05063cb03a659751a3f05a0e7398aad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757901e254a1b8e0bd5e101e515030f786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b68a9c2c3c3928352df37ac3d543687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547fe95b6a0e24263dd24d9474fe40a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95661ca28588d5d29819d0ce5db353d689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1019ca348efe0c7dd6de39653190290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d8d9debd73b26897a5bb38a1ca742e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2fd2621f65fe0ec66edfd2430533292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f89be65102df25ad1b2299bfc061a593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fae1baf892dfbe8fdf06248523941894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610890f88eb4d417f807346a76401f095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b86884a341bb48f48bf3d5ee57661a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b7fb6c54e99432b014c09b17b62c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74088718a03cd63dde03edc8ad83b09b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a52247bd104c7cbda241bea875f9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ab021a039c0a3253ea3f263e5b26100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97937413bb775b003364e3c20c887f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38880927da7938acf3dee230cc115fff102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c32d9325888ec1b74dfe7d472b8047103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8a2f121516ed618d6966f1ea949bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44807c851d79b3c80cf46f37e201518105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d96481524dbed8fc5653f32fa58a89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd26d4039355900b1de9a2d3e31d3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f31f022f37bdbef912cfc1020b773f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1f00a496a4c25d799bdb4b893105e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92316e7469dfa400c165d518e6d03110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a888c9bc848dfd31cfe279c4b2531111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3f252e725a05d7ead9f21d1ed6fd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77626bdd99e4faebb4ca7947dd4af7af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbd779badb4a098fee319bd16dcad7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12189f286b27d0f75fe1cbe797082533115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d928129b34f1baf2cf9c6a9aabc289b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f87bd222ef2e085a98d0bc6268a07117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d926f3356148646edc1ead40d5912f0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa85034ca832187e32c929c753f0bcf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963d73dcf9bfb6fb506d8eaf2fc75d9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf6e0079e9023fc5d4177ab92f7025121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b316e14f55ecc240d7d2606648086122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d2411094363b628a3ba4baa75388123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b37e2be91c424f18b5dd61b6aa9bb3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547bb523db9383e60832c1a3b7b155d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537908d9f00bb4cfb8fb7ce790063e2e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c331d6bc98ec607f4b991c7b27f84de6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e253960626eb64ea1c4450b295549128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100df72d720de4107b03381e992d6476129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8a09a16dd374a0b83d07390f9b647130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b04a1dc1b33b20f50ad8594ede27ff131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7cfc717a980d2d8013f7200a59fd7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43579b78d60a2211e3b46b5d69cff5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c2b5b53fa424d60c004576273d3b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bab2740cff2e52bd3b47a05e62ba6e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f034cc4d95a7ba77dbb522a1601d3c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb84d9139efb795a79eada643442326137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c164692eecde6027f3cb47df81d643138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30be9f5e6e709f529d1e5574db8eae139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd6780efc73186fec749ad04790fe7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa5d2969434e40faa583cb63b7c64c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745918cb4a37000e8d35fc8e39f414fd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf254c3411266c9dfcb248089d62ff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882833370f7fe9bbfeb1931b2575ef1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df531e5d752d8d268b86be41ad8e8e11145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83065b48bff70b6594dd967470124ea8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40629281c1cbe64d89db9e6e7143cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45dcb6c7e24b90e4589c48b78e3b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9b2383bae6e98b3a5b0e3788bc2f5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e7e6892f9a4abdaf80c21fd6692e0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe415d1581b23191b994cb71ef13fe8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfb9d7405ef0aba4be4f60af18b41af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2c600333928e2e73c32ef1ddcfd4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc99ff3d94bc5501e14277d9489a178154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58f3bc3f81c1f2c3e51ddc4020e593155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4033fce317d910eccd382e82c6bdc4a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221381356c800dd6f4457103db53a2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdac1031b4022dcf3183bfbf729a4c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e4ed6219339534d044a056aaf123a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c526e9685924eaf4758f5f0d090d72a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e71a6c4f962d266f2c27fc4df5727161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac015504986f4547a67de70c6792f9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70338ecc78e002b34cc409b30eba5044163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca3fcaf4dd42fda68a73555de33368164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0d0867300d4652d13d7390a2e570a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cafd179cb2f0c4501cf7858d7e9aec4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75af10944ec7232070ce3fd4d93bc0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1f63f81f0f4ea5382d39f498ac650168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8ada47e908883d70c880326b7249169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bec2cbb721b75121d77bc0a40f1c0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d9e25cb80031cc547b039296685ad171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef4f97d2898d6fecdbe96453ecbcad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa97a933c78ceef4e676ccde922ace1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996ecba196bf2f8b3395a347becc412174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd254b0ecaa89fe34d5d8f4add2c4d6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342e24c2aab91d806dde366c10063b6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca3e627fa565fdc40e043f0bc367b6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69593a35461833b8180539589332124178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae6705baafdca33223dc963fa7e719179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32a4536ae2b54c53d96b8c0263ff4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028b1cc768a464ba82e29ac546ab72181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b4e5ea29462c0c979ed2eb96e2babf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f8e436c8e53dcfef8c57770bf9e1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18f2a5e04b0afb42ce08bed79b3d2f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346eacba1708b437af812216855b622185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897784e5e658113ab60dbb3561fe8b19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17219ffc51e5f6af5498441a1a3962b8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3eaf9998edfdf4fa8def375861a54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7522e3755c2f2b483273fe7b2e66a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb03d8d8b958715f0a578b759f3af713190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e654ba6747bfeb1b08b92833dacbe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d629b1a7ff2b13651d8375fad52f63e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef59b30c6dd4ef693228ecc51ac262a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cf356903ca9049a103ff7190f52aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a1e4475fa1bb0f0fc303b91642d91195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f977377b97184050ef5fa2f166d17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e450a8fba9976448c6dfd0e7d22e41197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0b46bfe25ce02456ffcdbd8389290198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad58c701925df3c565715b652940972199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4da9fb9fb292a7ae7f1a6176e65aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6b7064cef21873c0c864a4b3d16ae3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9ca5ec83e794a972a2129a6330a85202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a8e7dfe0a4dd219dc369f9ec7d38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0cb8d1878771d329a34bdf8e84a83204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac1c29a04043639371be4a94bc11731205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df4efc25a8712a9385ac34ae5ea893206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69000c79b68ed47305dd3579fab49bee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee9c19a86208ea0fb6fce43567953208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922afa4dd0d32f197853c56417629ec209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7408d8a6e6fc7c4fc91a74d73e8f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa811afd83a1188fba275e28bd57f26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcf111bb079967f441252a00c2ab92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf78be72b8ef73568a72d6fb1740e28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ba5669522aa6cb483526160bb16d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e74e810989da5989c0c6a45033bf0a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b51838e0d262b0644233832453922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7bc6922cd586879b07673d69386f8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edc23f60aaafb3dfd8faa3045a28cf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb6a949cd32539ab22cefc170c632e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9483e53f0da412248f3fca74bfbe9588220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe6f6f76bf681d3ee4edea9ee425cb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00573774515b8175e416a96d7c92f702222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b6a77f76bbe7e2ffd9c034bb9a9f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bc14209d881d76d336111d5492a69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d32f8e545b7019ac3da799068e44f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fe58ca1b9cff42e325cc48f033875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe5a18e40107f4570449f79668836a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c9f9520c582fd357c9ade25db565e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647448e58b22abfc38d2ff3bae255a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15de6547dad8f096f22876ff0bd850b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e279a9287990c3128f1074fa4d38ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b986794c82ec367a063bc495a4fb6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a95e20b15f9b6839cf2ffc2546abe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba9a1bc4474e7e1b9c9a530a609306234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061f23775e1d3acdc85b901c0d0e342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a47878473a48cb2f1d80b6126698e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13ba2aaff8aff52a57185b455bbbdb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973608da441d15758853c02c14ac418238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d3c8b653d8554560eba193cb7a51239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2ea81b50bf724a6cd765078f91c3e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2697813e98c56898f8f66c95699e251241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3f29ba91e306d8df6eee66d1ac88e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30282385efc29eb1f62fb48c0efee342243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5421c4a175cd9904a76175ff0be88fff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c60d3efb2f8391b1741a6c87a3270245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b8a2b52a40493efbd8c4ca35c34d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b218eeecb6f24ef478ebb8c69e45201247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3c6d8cde41f8c4c654b72e2661fbd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e32cb181a10f975decb242b3a94b4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8048089fb42115cb879f82046457119250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfcc86a02ea2a4dd059b73c154abcc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6684ae18776088d185117fe1c449c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3990ed59240b1432e9a5923624a94075253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496f9352db55cf9ad4169ddf11a9978254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3b9d7e66f466b6c93b68fc9610122255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9ccc2ee143b75fb4ada83d43240f3a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb5ed9f74abb644c34a1504de47e6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f55bde74d466560cea82e84bbb2e7a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35545db8981672362f29bd1279be5f6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d771dcbb41e4b791d54169483c2a64260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba4af57f1327679c1498fbf919a90c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acd65f1a86b79f10a96da2cd8bdf30262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96564f7ca076e17c96506b1c97b7b752263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebfee8c7ca755021bcad547761b817264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db89ff2a034662fe1ca7f4e92340b32265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e10ac8522c4787783abe82351bb2e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ec4b8a24a1f677fb9c2728f833b1c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bb180cae08e72d35269e627b78d58268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadef2da3b6b705a8d97bc5a6c5ce30269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4a27f682ece42b6fc7e902805c29f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521929d9cc8e1125be6c52c263a10233271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fbb8907fde9bc66d53c3c8a3b0ce5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395cfdfccd9b7a7f044e385e4f28f38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39eae7a193bf8565a70d5f4382c3c7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208030595720375d5ab015e15ca9ff5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560864983438205420300c88e4bd8c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faa489e9a7428521f1f014eac928ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef69cacccc4f74c1ced1acbc0158429278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae123868cc3d91d899c7f48c767162279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3616d79eb9e03a1362eadb5d096670280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400b753b028bc41538f170efcdcea81281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa53536de717a556e5cf8f263dbead282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df6aebef92fd6b252ab2effbc865a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab83823b21980e734c558e0e25fc556284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4533a6dcbb8bd25c0ce6efeea91bfe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191eaeede61d67ea21f2b52b22eec774286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345c257ed6ddf5b366599412e29b57d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddbd792b46759a939661594dc87164288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ae17c162633fff86438e05e31b8cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01df437e325c16c41cee8a015137ede290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c9c460425ca93f902e0df8c785ccd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ce0cd4fe4ffc9345ee96df9acc890292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45c4a9ba3a371b59d6cd950b5aff4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1f8c981c4416c6f8c56f18f82d870294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad97046039d3efad470a1331509e158295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732ed7f09337c49d67a36151d28ebb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0623331c2078f3db73b7f39f240ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e5b9f60920ecf434c31f83c0e77c2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e5fcac6a71720798380cab7a101434299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6ac0c73a642e7960d376a4e30a2ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851f8b0536b3e99cab7d3160d28eb02301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1f7b20f8a7879fe95db05ea674dc1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63b01025735ccbf58222a5624a854b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49346471b80c488ba92d5426be3a66a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6686141504e10fa14e7ef8e7e5a9ddd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fb7903d2e728e294a4dadcce1882b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc023c3a589ab5e0339f3b6152b74f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b341bacc8e7df549feec121d2060d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be55ab8201653f8295ba225f7586d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908fa28e51638f8e41b4a4d80e37054a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b2f1082fdac04669c0e70f2d686ad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65faf70442022e9249a05f1efc74d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ca4e798a9f843aa4f07b8aab03427313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2432db7caf29a049e86b44f21404e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75ae28d27a44afc299fec94b640f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b70a72c016651a5262a24470611189316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab986e28b07de116009bffe4571b5e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3bb66372bac8936ae87333088a22b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8339c877fcf13513bc5cbe1e2f2592319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e7d898e53d3f8dc7357574afb9430320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84482a46384c20f83409d67d090276321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ea54aa4cdea37775c5b9f627301af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7dde1dd4263876bb229dc70fa9837323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8813c7a3bd8df7d9a8517dd9f0210f9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb68faba8eeaecb646989f5ee99f1e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d918eb55d812b09fd6eeb36bf9d46e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc223750842d78affac52d0c3fc19e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc15fa809ba67f7031596558cbeba328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a09ddf2467ce66168bb771213a2cb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896bdb85cd542eb5f80cabd0239aea10330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d8a03114005c7aaee725558a0f43a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02495efd5a39fbc95da5e0acf47a3459332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089605237ab9e58f3bdecb5305689b75333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f861bd44b229b49d459629e0fc62566334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a458f2f745263bdec58f124735714c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba1f4a3573d183a3ec5f2ffb89b36c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85054a2a69d90536d81cdd64334f35337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884fb7d5709ca844f100e22dbca2ed40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02ab0700bb966e4fa6d5e0e3fd8a9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233df2ae2a7ea973b4d159011d629276340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dbb9f9dd5f8e94eb5dd9a0515104e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad090f535b98b2945063d74017e6e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75101f8f1e10bd577845cb143d1c9a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b163e249d65451d28046861da420c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a0bd7a8f2c470ea73467c13577362345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7227eb6221a3d178049af2fe2a0228346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46037ce0a31e64925dfd45370c3edc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fd3d011fc2e66e25c3c2257859ca0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048106986f4fa1763fb63e567a414b47349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40702687304409aa5a5171bdade80ec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6a779fa64ae7b75a62354878cdce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cec97c230d3b6447c570d5339f3e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b87c9b468148c390f10b374ef90a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdf338be8cca89360ce42457eac015354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b955a5d2d6e37e9be8020a928e0cf75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99a4b9fe6c37c8b69c305a2af9184e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27108c3642574be36fb3915b543edbc4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0c0b269c7f13a1c2c74c3900d379d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc6364d780673960d2f845aef54b5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d9d0b18a2a22e7fff8be8c7fda4b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf9bab07fc212bde094cdfad3cd608361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb95e1935043b356681bf8fce667eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0252ff3b60f57e1b33b4be59c27a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa934d550216c3cc7b11b68f576ed8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac5973f104fec929eb67fa5da46a53365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9503786aa745e21edf9d86aba2400366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c7ba98316168062e18f48a3a6be0b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f3d1765ffb64b814631f3b0e8a354368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db9891787d885b6bcf03a339e4188369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23bbf719d43e61b565269d7207a842370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c86640a4558a9a5759eba99c07293b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9faee3e176a4e63ba2c76aa027a13c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e37fcbf18649393ec0ec638eb144373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8e8e3159e30d7ee40d8b1446af655374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0a61a9185a2259708bf572581b8c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2d6f680c17842ac097fc1c8261c33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb8c4b79f5786db31998694bc9e64b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86a109fe6b93c6f1e0715b3e57a67f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf882c83b814b4d36298119a07a3f5ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5894ba872bca8d67c9e9f3bc96459a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56538fa4a537d79ac076797916345250381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd84651036f1fca829c0827a4ca79c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3646044a124c423e8f74764d10dcc7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22498f5899316b819c01345b173f21ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4443e48894a2ea56709d97361c5787d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864c493d410e312e6a99bca9eb3a440386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80064aa2396aefb5fe9899e2c3cd3f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6bc330c385122bceb08c8ad642c1d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b654a5a7230551466c48e54ed5792389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33550424895f74d4df08fb044d35e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7673f62f3719abd17652d0bffa8c12c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8977408e18b53f7adb562978c5dbe2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640beb09ee74c65c17bc552bb3b7ad3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3c3055815b7442540842485f84660394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c12542c5461630278c48d5ae8fe00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a301883331777f72c14dccaaec8f3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee85b8eeea65dc48cac7aa6fc146b2b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e37911475d587732f3726ed3ed55f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0a27e1581fb206ad1b35dec8079d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b151f73f68920652233b279d8a97e99400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae211b901990ef77e8e7ee49d4f714401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5466342e9127d5fa1810abc4a33d8ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8494e56477ef4292b7755c599a5cf33403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2047a7329ddbe4af8feec119029351404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140d2abf3437f3f6c3e4b45e8f5d5d9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bcae13eac685e5012cc05207b37f6c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353507514ac6e80388eefeb38779c0da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d60e2c7c7197e3744f8fc17eda4f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86255946190298aafed966d10c565c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ef67e8ccd6e508308c70a9ea4c0d0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750acd06652d0f4f9cb21ad327f2913c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0644cffc0d6d7d75f92d955d476b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f70a069b40dcecac20c2eee0039cc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48ae1ef5386172ef820a6b11d8463d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db67b67fb86bf01a72d49e6334b3f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa720e066b70098b3ebffa9fa69a30b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d8a4ef79a83976fdee24e6fb30394417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61852bde554750ca138bb35521b3cef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418bab03cbc2bc178111192350e6f5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dd42e2a0645f55fe55d91cfaa0fec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3b5100f9ef2daa87f3c4c2b4f8178421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697d7f7d7cc1fe7076b3c834987a16b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb35c93f545acb7deae953b1c5804423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbe7b7c50fc7bcd039a9ef887e0166424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf03cee5bf3f47590731e0e87b03bf0c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e7e410c76c6a21c811ce973f36fdc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a82e0d2a681d8d96843153d7495ca427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830897de6f23295a6fa1772925b782b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b635e66f8f2c4e5d6195fc21e339f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32096bf3162f1cb0ec87d1cf133f5b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6289c85c258bfca5d6f20e0e0b45cf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75424f3cc4e4e6a3d47c3ac26c585387432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507802cbe4189a7e1fadd7f4c6c7c47433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bec4bf3dc36a9f330c59230113ed8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33a84421285811283033fca2c4fa51435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc14c7026b9f18c26d5940bc5a046156436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22272915840d6c3705cf3d1e2d4db528437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f05282c8fd0cca0a8aed10870291438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49838e9c45daac934b565cf1cbcce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8d721ac7b62c5997cdd462735ec44440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e40e540f0fb106dde62d90ad8c386441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa6c23e3b90bbbd08302fc35655bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461a7aa24e4751df133d78d61510546443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfffe00b4fcca774350f8396de7045444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84463520c743f85c3d87d3d36f2f55ba445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9634bc5349ceaad4a02e16b7b6dd3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d302a68ca5adb7e4ee799e8f27c54447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf643c13d12719cc62025d85b50910e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cfb5ccdf66c41ee94cfb8aa1ce69d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ecccef03b88e6de5431b572f84690450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3963b46f4e662771a38cb911022ad8d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea415d466be904e6aae6fd9d2556086f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403db98dcbfbfee6d3861c83574e8a13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7dfd32e251b2f3a3ce63d96b860a0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284ab3e634769d968f713828b510b16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd148e53c1925eab34e8396cfccc26da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665c3bc733ec6a28ee6492c52120814457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d6a6d499f1f8945a29b723ed68ca3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd28288979cf4a3189764bcf604662459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94da26445c1de59ec7060bfca5a693c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441758c127fea30750c4c5caf80f43d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2666dedbfaa3637bf21ab6939c7df2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1bfcc3076b3c5a014ca69d73e09b50463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492585e10dc31629a2810c21a7466e34464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb66378c2c0e2d80d13242d1563aa4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54661b99cf3be06656e1fe70c1f1ee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787919f2bf19b3f8e2ae331629fc91d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5bbd831e2bb61cffc5a05f99a1963468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6fd67c826fd57eb2c869c06a3bc489469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f82f80d7b00687fec2e388c8ff4e6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4dbc61353e4b8e03563ebf343fe08471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3eb91b06e818f9ab7c307725979f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830fa22da782d98cc2c1fabb2ef24909473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9fef3d01996f3c26d6d0fd6132135474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebe2a3cc1eb22b843b07765716f9cc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb70791dbef2f2e73c49417367aa11476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32417e2f05852faa81ce3ffa11be34477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2c1a222203f3d11bbcd1d1855c796478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8048639d3b8b642389ad553ad5afc56479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f645d23fd11a4a2e06774958c94f264480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e3b0e64481911358f122c58cf12d7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331968b50969b44fcae345d5ea5d9b4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7950944339c334a4ef2af989b15d46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53dd86a3be1ef7d38fdc8afc951bfb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463842224f4f407c39057abeea24db9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166d68b01f620494e04869187ff317486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c8c25ee49afb58b47de9a65f0d28487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739e3fa41fd5b2f72e64d65e93313c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abfc6695dc7d1560ac8ad0f5ac0bcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68db3f7f009c8efefeb68879a87932490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0dcd88196bcabbe60a97e3d4175ae7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2add58180a799d9ebee4f92ad683a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd330371f6bfcf747fd19be488514e5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347953903716537dd6685e54960e2076494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99753646198de2418e547d93d84dc6c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3fd7a2e0d72dea7b80857b73fff03496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6aa7bfbcf1eeb2fbdae13de804d05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00b029f402844f3043d041abbd8ea7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd4c09e3aeafa52b7321a5f4bc15e0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6174fefd449350c6ceda48e7c9e8ee500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b8921d6f75aa3a8c82aaaac1772e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298add90eb8b19b903efcc052c925e77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99e9f6ceb255abb22b7edda1d48bb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b34290c2d28c9902de79d07dbf631504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d2e51ff0afc618e1ea3fd169b8550505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3d97cb296131a20805fe487b2fd94506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1645597205e5c08294196aba16b862507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c3ed6b98aa6ee98703ca6d7c1157e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75db128b24442fbba14ddd922cc39a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20a467a34db58938331b8163d783ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80ce563222dda32aaaff6d28c2109a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3da5b22db5e610a9df7bc08a583e6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b4982f7488778293261bba049f3ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cfae70228a97cd60d7a8bf2a7d9d7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b654f761cfc0bfc211b673e393b148515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685db0d2df323fbe748d4db613961e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a28e8c7b12659b555322c458c999e4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15950b72664bcaed22eeda580769570d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1156a5dbd3a04644f8cca4c6d0a4dd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c447760e94c7fdba117787bece696c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c28c86daa47b8d0a573062eb56e2ec521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc8d3a44f8c9d7907f61e753aa2823522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bf6f706645e481efea44225340161523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eef0f2a039f7bdd0960b1f82cd7729524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33ddd4940cc3a028f14307209810c6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1634ff4cf535d7e19a9491b362c444526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ceb396e7f83d3e22660872139c2c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db842e7ec18bd1c354b7d521ec55fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed6ebce3652ca3c711114ca189bfbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bf4a9d1c76ab76acfb7aa0b630ceb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc954f8cfab1311f519317bfa21e2f97531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe586579761ef2d04e601d913da94f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa613bc0e0a372458453561bc522e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047c90611c68df1b1de8b5d7d5d6d27534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae2c5408f7ca101262b368cf5a8fa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182f26057d1521bdeb2da8bd34aeb6b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1f32b6092521091818b86bcafdda5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5871db74c38c4a6cb3921a72417c6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c29dfd1ddd112c0e55f2e8de486ae4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8782b1e849f8a1705b002f4b2b894ff540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac2ecd1b86b1e3b9fabc91770c06b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e8c8468c5e1bde7e0aed8ac14c420c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4ca6143d6ded68bc3678b5d07d25543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68a97da24ed5542717a6c7f035d09d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeffc4b734eddcb77add63e54bdf367545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a1212515ef1efe5f9bcb6dc608a63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2126736eee4e98ff56e0c988887606b1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5afc6352efcf90494dcf938b307b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2882cccc6d6a5b052724b1f154ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa25ea1f92b9196d0740513fcb871a26550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615febb16d2084c18168c6bb6d1fa806551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d7f051587b772820aa3b30addf9ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55e784e2741fb3842dd9ba0ca931e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e235fd3bbbf8d606342305652b14e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316e0f36dd13748bcdadc7963cdfcd8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b1bf0499862e7bfcfb3e00687d1452556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c0c6d716f0b9f3f8b22026367294557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d5bd65b9015ce949103e1739f5365558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6d8972be3c7a726fe2f8eb6cea764559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c8336a718f7eb5215a7a0e6a80893560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef9ad73c351b00d9a5dd7f6f73c45e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6ca14a5b1ef7a90761555a3424201562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bed008b8013947e203c7d5b7abe6d4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3e6bf8d2478ce1f8bbaa444324ca1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c69463ff32083e3927520213aaf2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b347ca50b59e4611d9c6039a59acc30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785de06eb8cc37b7ef80f33da87f9b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4858286304f946284b0e436d1e20f06568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfb92d1174c47dcf821c512cdb3be3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a98a5781be568d31cf26aa359b0ff5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a975d873e3203c55c55819bfe52608571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d3fe1e6f77cb58d52dd2b8abaade4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87949e13bac736abd76efbb959e38487573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8a69e97c9483ec9315e26e637e17c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb02fe7c5aacc34dc1412428f1dd24e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989273e70c44f844a57e42d86d3806d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2908860a54489e4ef404a06ef70c9f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01357b99beeef4086177404c4e9f50578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3417262e7c0328a7d4ac8fa3eb13c0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c363ff3462ae319829fb5669aca38580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4028dec8d7925d2ac23617d797e8d92581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40401201a8eddea06bdc2e3ff1ceb276582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53090c531a6d3af07d10229867ed8ad6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2588c74f73c7e01e1ffdc285311da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3356a8a9e7f8d320dc6ef964480a3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa9979d58ccc0dbab99276b759102586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1679d4c60efbc45bf2c10774ca8e173587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b830902d9709eb32c90d69cc2c6e3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cebb01b34f66055d2b30b1bc595fb4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f5e220bbfba13bf8b301dc16736d3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a275a5c8b4c2b5a3f68b13d5781c32591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0af15a2f95e687fc1350ea25923df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0fe8bf72110a18aba51b049819eff9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50635ca711136efc2f2929ee4e4ccf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc3964d1e31ce224dbd0bf41417bff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e700d29749f53870c88619ba46ae4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a954847d01c4e928298bd4b9829b4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e5627cd8d6959fd574f13c7caeba6b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe104920e0906e4ae94978c0f8d428599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8800eff2e1e24688805c845e0acae600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab20c074e2aaab0a00d2bc2396b8809601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e05558a304b93356eb1ec8e8659af9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21312053b0eb452421b71c803938e5be603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568ea960b6d142ac0b51dc563055e12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbbfcc1c038b19808aea923387685ee605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fb92f9cc1a5535be2ec5ce0d5eff5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c3bfc6c74fea98e8a864ef2e4ae6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23b60c951e2962318499e557632dc5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b2828e86c8e9463518cc784d55a1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5262db25806d75c715db226b442428c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0ca5471cb315df04618e035d8e75611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70f4a5c0144fee72a88cce19fd60d9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fc87517c593fbf2fc810293098afb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e170b1a2293f3103e4b9b4ee669fa96c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125f2053257dd3a148a9b4b2015b0ba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a059aeaf2d73d97b531b4aeab4048f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee154b342ce7d13d4a38db3c16eb09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9810bbcc39933bc196e0020af99baa08618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320b396b98ee2334a68e67c096d2718619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012f266a75a61951718051f1066c8f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b051c80976ccc1f975968f0c43bec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d87fed785fff31fbd2cbf1ac92dcf1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bc1247c4f47995e69b5ee9532ada5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eba3d208c9754bdac02d66d0c971fc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb58cdc63c87a6650400bc159320b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aff51bf96f521dc104d8c1d2472b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81694ac4be7818a86024902eb00c2234627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985619593f02a05ae4cfedd19b53210e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2680efc32f47d25bc51505a6dcbbf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1543dc1fab1aae4d28f462d5c8c17f2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9d51ca2220a54a8856ba88959ec62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7961fb1b5c4764b90fea1fe40ab75aab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637c81d822b340695382b02c8643e61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d10953b4b4775d7712fc8dd0b29b0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119b514fd7d972a9aee0d3c7ed51e8a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c949b666c61bb7c0550d90080eb98e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e81fe7471201363a75e47ac0deb02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21b3970ea311491bc35243c1846902638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3bdf3ee633515bedfafa9ab925e45639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925ac5a0b83fcfd92536069a5f38325640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7808d08714ea8c6f9b1ce401118ff9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c696d44cf211d416027f5e65c714325642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc935e634c5ec76da27f95d7adaed8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fd35123982d8d7b51088310160b6b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019d88d32db43b8aa2c2f419ad54677645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22c9532f34cb14c1aee66ea74c5fe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1dc9e8826faaf7c897e9ff048d75d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b384216b6fb72762f22e71c8c8f259c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d2a0fc8e8b4d6e1ba70a5bcf15cd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa55bfda30abd18b089434d8cec0f11650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48dbe9fb4a34e689118c5e272fd04bd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09933840d25154d1a7a2810819defddf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2249fbe5f55bdac34cb246629eb617653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae5c01674cf98c44e52ff9b5e8c865654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28726f4baa5ef60d45e3854485769c43655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91bf58c3a29778de64f1aa1b6cbeaa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7447a0e467b04b19643801e8cb9d18657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b38284499560f0178a2c4ff53c8680658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb93056b8c22a5214ed16ed366c007659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5308cbb8c488576bdb7fcfebca6fd07a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feafbe66f6f177c4ef15dac92431820661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363f022c6936d87681413a9cde0e7ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c39bd4482124973dcb6fcc5da023f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b0c1799e7e6d43398bae2702a465664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1354f2d6ca61a5d15f32ba6bd96dc8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe3ccf64329229da2ec1c29f1cbacc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73df12804eb96e0f62e97e7395108f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74871887fb606301c802adaaa623b28a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05ab9d5366bebfaf97c794863ce21b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd65ea5f15df821fd640865d4d25314670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ebb9a8a75712375fe7b264aa28100671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716a9cc9f4cf822161fae19055c8afe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded305658b4c3bd0a38924d84e64eba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b4eb3554adb40ce7e2054de8afaba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc04b4eb215e1142c063cd9aff357a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879959017b640e00d825d09b9be3db7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d19a3b7b430601dc8838df54e58df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe30bd9753795831c1734d00f63965678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34e0df8f21923e01bf67a2cd324f55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98b5701e8efcdefa0023e100794550680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79436037e07698d0d96a2f70ea7683b5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c47a7c2d21f1b591f1d58c169df95682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd23e355238a3e8b1c3974de232fbe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c4b65b8231849947a0841f93ca15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e39995026dcc8a8b176ce7afd0873f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fe34c84f452de276a28e52884f2fe686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0c723f8814764bf7630d46feb50af687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a02acbd38191bd5c981ef6dbf3aa08688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e049a5cf8c675a6ee8ed0e08d55d950689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2731a95f6e08c9d98c459c83480524690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0558c8b2fa08fe8b56ae04f0ce0e187691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85340859c57b64d4931a652bb370e1b6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c01ab150925dbae3257aaba884dc9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad89dd583559c8b26099057a817cea8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2110458cf03fbd34e4367ed9c48843f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27672da7612b8442c2506d7512eeea2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94133f5d6a498f006da39917a732c802697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d85bacfba5b12c455c00ab8ab7281698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39397d5f7b3ac852fa7a648a14a7b0af699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79393bb4f86ae502a01f6958afa6bc7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3043a39a5532cd7881a84c1fb826b6e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9adba2afe88735d1de4ec65ac87204702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389341d13d03b1314230a4b70a6333cf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8825cff8f7c4ef828409a20fc18f70704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb383323b4d23f2fd4a68a02bc5d3e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d400b89fe77f11568706088d255b68e6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03614784587a534a56bacf7675c8d776707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bfa697d54e040930f11f151ec62a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6f6106243f59ee4815f464be50a0b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93059762cba9e11e97a6e38fefa2c9ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a0a77bb9adaa090a45e73e60fb94711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bc59a274d9e95bc94acffd2b62529712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9083dbf96332f780d1c6db3453df9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fbd0d898e2d27c7f8479e69d9cdc7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6e02f9412f0e217fdb936c719b581715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415b1442a484a2394ae57ce7d469be9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd35b9bc042c2415bee6be64919e0d9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491403cc43fb9a5c3fcec674c230ada6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de836d153096b724f56436a55aaaaa6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96674f75f4f230077c3df1d13a53ef10720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac5e48533394b9d69981a36610970d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df87e0c7934c32a490015a52f026f2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3483a0bf40ba2d444bdb6429dee8a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e9464b3880707a3fd476bfa3c92fec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbaa5d19b95f716bf38ade01d10913725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574b418777d7177676c14ac08dfb40a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f14859ba9acd6125391d191968d95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af79ecc41f66b94cf9b370fa5c986728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55a70e4f09b3ec821604eef201e7a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24809859e821fcdfaf00f2976805a78730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a952100e46ecb73e370fc158397a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48daf7f7b032f296ce472b497bbb75732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d334294536bd01ac023eb51842971f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ff5a2e0a37291df634be0966ede6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797333b0e91f559b82af29f1b8485b3b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabfd0b01e7ff2b607d4046b249f071736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d4a9aab63aa95a146476b77e38e67737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575a4e6ed58299d7c285b3d52f6e5ea738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6a372e40a1af1b104c2ce0821141b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeea57a3a42295709d58c3712afb267740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bfe7a836f735d867aa98cd30efb1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9753ddb28aa1483da0022640fd7f16742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73672e598201ac10c76479ba83f27dc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f208fcb223cd9dad4f88e056df0b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e75ffa4503f43f5071ec09efd48f35745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0fb00f8470d84bd81fa0ac2a45f18746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9de829d66fb842c50375d1e230a2d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c8762ed11530c1e006c67f7706da5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a4bea95a12c86e0ee098a42d6534a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ee63901d8057b9dbf66a423a2da4e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4c09c3f2b8384064a28043ad62b57751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb886a481087b15f7a6a7bf64a13605752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0799c66bc66c64757337e09ebd8a00753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ca5f3fb7c8342e9a82cdf92929aad754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e92cf0b17d996380b9bbb5e2ad8602755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74a3badb5ea097accce8b10abb8ec756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbb4e3246adf90a446b93220a3bea4e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f2e7ef3c954fc48590d136b28d6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662cfc427665c2fceec38a494971c1a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbc2a528bad5fcbf57314737f624f31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af55776e4c74b371aadf892dd3b1bf12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d84e0304c7691cd618dcb5d5c3dfd23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b812ff0fac072afe0b0c8d4e799b5974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71f0932d088b5a33e5970e2429a6eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f11f296710fca34f697353af34533f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb878ca01cff806ccaa797bc22a8b7977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe52d5f762798809c3971fd30ef39cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bf4780d6a07654711341adddfb969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e302b9e39ba727eb0a93219315ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ed77bf5d390740b378facc78aefe511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee308599a5661c486f6089873eb835a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9da6ede1290077ccb959af2ceeb5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39522c3ba3ba6614b9388524bdd144f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e5dfa0847cdac837b4b04479a91e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc79dc50e9d098bf82a1cf02401bd3016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6e97e2f1e6993e1ba2b85e27197df317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c129f3c10da1ba3d0940f6033785d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae308505897b3839fb2936d7c7a131e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df13e644b16290b9a63d706a6143d3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cf4ba9e8ab32ae1011b97c07332b8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adc283fc596a68f0e1e377582fa24922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38153bcb81dc94cbd00d0d8f60aa7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032486a19ffa7e40d1b008e0135dc00b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae624b10a0f7b1fb83ab0fe5f4ca03cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4554f0c7a8c128deab99e6f20e9dc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283bbc7f4ddf15ebd23243113d18a0127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871fc25595184a8113eb9776f390cbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f4549575582f06df252eca1c9ee9a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d42b1251e9def73d50e66f85e9f5bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ab339aafa01bcf84dd09d645938131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da142b5463b29ec5a073ccd15ca95cda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b38093cbca2bbdb2835ff0c38c8702233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132dafa29f4e1cf4a66da6ae44ce890f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3194797228ecbd64a301e10e2e25135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724a5926ba5093546ceaa1e290b622e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f0c46fc127d685a0833ad09d14a51b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0deece12152847109c2ab8248fe7e738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ce857519902e0f95118dcc484a37d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8ae2b2bc021239b98f4e0e213bd3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c774b7bf2b0975aaf7947c95c86fb9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b9328f2f58bae80e33acdd793495842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d1d1865c9076099f3767c2028ff7a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc5cb3cb7162442d666ad08d628c6144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebdd0413f6b63993105f254434501b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034964b1af0c020f21ac91c3961d43146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5185fa997843bc6801dd1eec0de987147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb051455ca8a1eaf181183c0303705848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f1236d8a8095661615d8a38c0a2ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d6ce442f8bac840664c86f7e8ad5e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d256daff327b31f4d5d12e8bea7f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928376539fafab40f7c636aaf96a66652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c8bf2a348ad581949d7926a0bec3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac503766a512f0f3174b7127c926ff754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94c9253fc684203154feef6743470355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffca7d2527b35ecfda5dcb61577fc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb6dab8909f254dc0087c48981f93e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7796ae16afb81e81826b44739b04ad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1153027937f656c4b0f07a29515ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0a0009f1730df3dbc6b96401d83c060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375f18b8ab580c02867e05ddda22d0c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254086bf933d1de80e8f4e86af92e77962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf4e1f3603ca316167e0b7ab26bc03263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017e94965502e2f5e59d2d1bc4d28ac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc35b9a0407a77c023a7ad018089d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a849d3eeb87ad287b8c7cde8fab404c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150323f386a17e55d1e07f0a0c2917067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde4f43b792dca058014c198f85c91a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff976fad6e478bce4e46bec7643470069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46715d58a63a69eac7f5eeeedb7a2a7f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2460d861ef6c088df5ec3e13291a971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02b056006d8787318c127b925cc52072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ae26bcd936526c9d8451003efcf7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1367abe052a6bb992f211c2a0f83d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9695a20f66ce52d4977e630c32e375775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac5fa202ba17490467e1806cab961b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06202972692845e3dd9422590297988e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9b69e348ddd74d5adfe08be919c4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a74c64b9b2190c6bb7e50cd5d599a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782f44511e484d394455daade09810280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd06a666a2ed03d5ace6a4eb77899a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a95ad392214c86b1ebe7d062d4aa282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48722d300a54cec4165245f087bc3a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ef9f3295c0082a2e43ec34c2fb4cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55962e8136e12072c0302d804c65320e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf08ab59ba88ebdc9e8fda88c20e88386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0b6ec2f426078f7222beb291dd55787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbc727561dd51ecc9c3e956074abc488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c149bd96d6c849c8a38882c49e715a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb803f5d8240dbc88585609d989a03b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849803f937cd75d7e503622cf5d9b2491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d74d23be6b25d2b07147068fb9fc292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71248f45ad184bcf03f34f1fcddfe42193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97037e1b34bc08b5b6ee094f0679e30294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9196f25605305803cf5b79160044795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b415a56683747468d7ba8f48f89d2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f836e11a167c40dfcf5527c3d6a730a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b883b9858d7bb88d80c4a8c97af5e898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da031388539f2d520e3ace1096d11f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e646318099445b59e937ae423b77a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82399930df7ff11e29f50a2d969457b5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7329bbe67c5eb9de1ba1b077939b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5690df19de63f7656f9b8947d77cd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aaee8c556d7ed56a0c1fece3dd33c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f32dcf3d18449e2db9582d7bc059128105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bfb60a6a1fe05ab72d9322587f0a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b8347e19037b17dce6d69219ab1b09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94986bf6bc2e077f4ff82415165af196108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f00ae853d21030cc5e7e23c91715fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac2de50f25992cb9873ddb2a4d7ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413ce212cb9f08b925c336716fc7925111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30113d18a687192ae498d8af3f3be004112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4205ae3a54be3f34e02cf6cc81c9f831113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b03e8b3fdf03d5257cb2c71a51c87114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1d7f38f738ba47189f5d8b8729500115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671e3ce1768856408ff25600e42ae6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be96c9bf490fe7e0e355480bd3717f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b609266c8abaa0f97f8097c8d842b9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4ccb5e380b72221323bf8d2dc5ce6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea94e61f40549e615c657f90fbd136e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a88ca77d601b69d355b7149c580b47121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3677ead70c454b25e647e8348beea6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd9f3adadbf8a3afb727b9df9abbd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed7bc66fcbf743efc3d34f4a0c65a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdba49bd7986999e692667788db9ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acb49cdcda1f6c050d9aef8433d119126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8e975093e1c632f9417e96c6c34b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc209342e77bed246ccb05cf2e4c07c9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535c368b8e563b319a43c4c6a5ffcfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8239c07be0df88bec31f65b483ed6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de18de8476fa7441b1fc9e5244ffa7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b9be226714afe0c20b4b587b26aa3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3905e6213988278af87a806cb03519133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e755691af0066d3b13c471cf78219f23134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b68e3a67cd6a3de95ad287f497529f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe95d3cfc71cb8e35685b61b5d853cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301eae51c26b9a790b1c0c66610a6797137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a205b20df25d1ea830954b7c145f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1014828b240e710b5136f2f8e3a772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd6c97404f8a61255df6ddc4b89a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ecfa37633264c0333958d765889a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfe6d83f6ee6cd2fef58a6dfbc1a29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7115689bfb3433034f4acb495ca32dd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36afa2b96209b867a2f56ee6e2d803144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53ca13a67e3992a506efeda95a544145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac6317355667ffc79960446f5a8af2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca287e7ef7fa0021051aa832610ae31d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66412ac493f2686c1ac14419cdcd95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc73c4188bbc3f8630584f21884bef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978da3d26765af8fa9f140d9ae649da150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020a9a6506857df12e42365687bac0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3bd16e6b6c6f72ed2e0d6d19eedbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f322ef687f0c31fa675a583cc46bca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf737d50c646f977171ce2ce84846b19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf91a8410da5d704badfddfc69f45155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9429d93f60f95fa6802d29738b7ac156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc296a7affd3c6c6bc5922883fb223157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbeb85ef87425bd16600a7d9858425158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e923731ca7185cb324240515538aef2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3237458d0686fd1cfe5253c47a3e0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3de9353c4b8a83efc8011a76c3d40b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8464933461781cdaf62b558884fc0c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bae4d367a013616482f35e9fc05a1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0188e8bc00ab7dcba1249471997737164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d07da2e172ca9494439d45aa816d1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d78150526df61b6af067c066c58f8b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a2cab3578306571fdd2e666f3ba5a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a546397a3b422e612754130561278168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c95ab3ce813c96aeaea8fe86929f3b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c755c3f1b3bc0efe23a3dd540dc1758170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ad28c48e576e7e99805e7a90b9541171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511eeb473d4d41912391ce1b82e3d8ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3335873d16a5e96ca1fb226f35b3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc413edc1af0d251ec2450c977feea6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c6e2cd1f0a88a2eb26cad611f76a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d8eb18c8d93fc595125fb2cc87d4d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d8aa0723e7f793b6aa5c9ab1759a9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8e7bc518f74bee690b89e8c3ad33e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b2b4331830b39789cd65cf9cf0b12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5672a50352a706314feef6fd35888180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c4dedf7acf2763393cd9edf64cbf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc9b314f89348c8f9f1869e33d0286182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83085983ed3d0ca22fb936aa6ae9815e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489890f55718534b0226e9cf4590c2ae184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27cd017b879a490e73e3b6fa4d6a79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb5aacf29db1d1fb899153bb027919186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4612b6c3fbd975a602b43ea7dd7254187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974621e79254b86df8c7233d6d4b23fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7cd3c6df5a2f305b7c7b0fa7f2c52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59b8f902ba652bd6fa5a772cabc379190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c223f156cae4c0ddc8d28bdee1c55b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f6a6caf9e127297e05a0f6e897f24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c316cb8db000d1c366b96edfad2ab4f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790a2390075e2383d754a6b08250871194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6dfa2ba0c4deee9d922879f7d4075195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a058b9963ba857935bf52226dfd79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56257a6fc5a3961989a203fe67bfa027197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b8228bd6aa644b05876a5e0716c3f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede8ae8b995f5a33a385d4d1cf500dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c97fe39bd94096df583d2567305aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c1371d8548b4a2dad64006f5c19a6c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15dfd0634b01a2f6844c264f70c283202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09530eca8e92a3b1f0888ba1ed26100a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e724620214537a1951e85329f757a2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f04f22d312742920e3f0706fbec885205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9800bdca7f7f22aa6322a193c934b7a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38f57a27397e3ed54302cbbb2b2bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e3a089dab47a31bbd33dfdece664208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce830885da7aca3d5f11009b591a5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bba6a0b0074c341ad495ad4947364210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89724e43b6eeb663fe7a0bcb491297211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb33bcd939dbfef7282c67b2df0fc20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf23248ae3c77c24491a618a977b2bc7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6cbec6706479748d7336f54dbbd2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8d4da5e8e4fdce29ca132f3df21e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32dcb2e59ca6ec8eb0eb0af4f59c6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1de6bfbb450c26eb87f93eb30ce0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc987d1ac519bfa8d3028d22e7262429218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07b590d27f3868c7fc8745d5cb93fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9efa211ad4b336d04c017f5736cc6b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8d0129fc4cecec3755c818bc9d4d9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873af55ad5bab26ee6ecfbf448a7e2f6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3b4a3ae8df6667576aca1b66f2dc9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c04b071d249cde310ba80470ec70e21224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55e892e3847efb4998ccae9321f303225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ecafef34f2b9ae19da8c95fcb316a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7284da37178b5a0cab56e77155093a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16478ed8950b1523d3aa41d46a8258d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df506e8348b9e02af76ce3392736fa73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18903ad1d35cb4c228e0c6a14f703a25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf245f47eb0576336dafd3b8e73bfdd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f310ad14a6a2437338053e39590c5ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890561c34e17ac971e483e01a5430c12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a29c924f41f522090194d6ac55097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a7b5d0e011e8a938b7b4b37c2d1d6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80c2802225a3d89dc8ea8973949ac7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acb64161d54e5034e1eddd588aeccc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ef4b594f3c988b139157c48c8aacde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bddac89167bf8e01a7cfc14793d62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a457395daa6e6a79b4c497e39a33a0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a21d8d71408a9aea6a54875e45d400241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c532fcdc7517802b1b05394d827e64242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0581b7e217ba23248dab3fb73e3c2e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395085df88bcac3b6757773c2ae4b695244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca72f8524b95bd39354220d203644b2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b88d1c3e552708aa012ae043d2ad42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79547e3c50d19e1b067c03127b1bdfd6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14779a6bc87ab0484e5cf7a4b15a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef637106b28695721e5c61a56c9549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fc36c425ec2d8567fe81fbf77d01e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e8c51d3c8e108ff8abe0518b33c3c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c278a4379dea4303ba620a0e79502252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be06bea3926d178c03d371f45cdaf4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6283d297385bc80b9355feee8ef2e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7868109a1f8a37d86e069a98f2a94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f7c49c0cb0b4b4429bbc682aede00256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf513c858d619985606ab93327f9a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc9b24bcda5df9c26f994df8f05470258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4aa8854131156da936a140d9e914f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69fb87afd2722c07d77a9f4a132507260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8334dbf9e4d6ac84735a4147a211c1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab5ea893749029299d2f42a01d2cbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5121a502e2ea253208f87d6f11cd9c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07510dfc9d257c608a7d0b6246e09bb3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc7cbfcd2884f566a28efc14451c8b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4319468147fb20e60c52383a7b517c4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7087fc32fdbe5902d41f0286449ec95b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b04a7b34fa08cebcbceff63408ee22268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d136e14c1bfbc394a271f1d1e43aa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d49547fd6724de4f99f1cdef5ea443270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3563438275ecd110686a94070052fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a56306794b34a0955bbca7299dce861272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46065dfa29aede237f2ccbc4d42bdf2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446a32b92be386aab0ff1f806d711d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f2ab6031de59d1d064b0b8cf69edf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bafb0f47b0045f8f32fcc827daac2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b5624e90d29fe0861096de0cdddbd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d809ddacaf8e390c3660f0a0b186e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf855b12cf88763c8f63cc93a56466279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa83c65a50a6b212f3bfef28047541280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f4def71f785209dab3a1fb7da808281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b7706380642e7f3a83aac520e3881282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f321bc8b797832b03e8a18f5f2b1a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d214258ee61cd78e1113b8bfd6cc9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9696f05ff516550951dc9c81fa295a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302ca01533823af827d115f13da34e21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4108883217469f1971f44606f7de7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb32bf3f0ce6a32eafa6e244797df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e512157453ac6defadd552b28600c6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506c1f4b6706f5165e39b29b47818c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b31e9d13a826fa6e57606f840b5e7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91fb790a6bbba78b9bb2fb06dab6b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b90fe9fab9ec50a40cea9f4e10f3b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017ec9251a329acc20b41ced9171c67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073cf454ea1ee34fa8fbadebf5b411a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5279de262dbc57bf0318959740f622a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7908f867f77fa7ad053e65654cd1f6e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc87ea4dab1320a03065f381e692ce8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef31a06a26a4d7c5e67ce1f5fb4b27299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbacb8c4b019e9c2c471b389408e76f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac72a36f55ef390daf89103f1b57880301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a6432154912f2ae23122210405c1f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16404b57bf912404a83e95ccf7781f8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd219f08c08a60a716d50dcdf0a23c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b160136f9b6416bbe5f17aa428101305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e9a642c02a6f650655873c66191c4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0da07746a3d82177a46206a4936f9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a1884aa6b579ce3ce9ea8aa0d0248308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6833bc88e868c5ae006f0a41404e66b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d5fb50a85abb5fa53aab6c99db496310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efa5a7f34d9dab21f2989b9b7a84bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4975682ac68c476202182a0595c2b3a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab556957529986874e8c8dd0b1e30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a83630ea2115838482f0887a33a436314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9817aff88025d4e9e1e35fcc9741ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295d1e41c11ec5f6f313dda633025f8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd855f5f04a227220e95dfc05aa96e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d04bd2ea27ac4b76e3a9d3c57ba54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788d1e1ecd3e8452b37c92332c42b3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165ee116c8d6c6ab9f0b8cbbb34e82e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af66f8fccdd827835f198e85f3ad8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df876e8d3776ee71a3204655fab72a6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb04e363064c3e74465fa011a2c1416323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4707be4c2697311251b556f18b7ff74324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a8803377737f5ef275d1830a2060325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d169270907f14d733d71f6f3545a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c326f5214ed334d071cdf35434a717327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4ad166f0a1597681fda92414ef055328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896213ea05c3fadc73db3992192d6d40329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b2b58ae37bc31fe94e58c5266a26f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0206ea9ad0d258e3a5eb282c1773a99331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf5d676665046b988d7b6b725826fa0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3b4a9ae2269ec2f78705dd91d14ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a65729ed2c84240c18012562d0010b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37409dde59d37ec7098269a5dce0bd49335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55815c68888c414435d4250f0d2f5ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbecd65cc93d3de329cba72e9499b4c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6554eddcff20444610fdae2a852554338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819399ec32c3355b48819a4d873dd5f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4ab56c39b30fdeb8437382afd9aef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca085ab290a1eaf95ff398f0e6f6469f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce812e50b4034581550a5406923272ed342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74e78552726a980a9ae31c5fef987d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680e05d7da7c6ef27cedf4ed8bed14a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaadc8280916d41ba902037092ad20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e2cb028b6b1e006ca3577540610f89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe00a2cec46d3ddf580546a1babcc5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6892a2c015f02f1e2cb57ab04020025348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1ae52202159a08c6c8d8dec75df64349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfc152b6bd251a53ed1817a659d869350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600a742ed4c0ab1e4cae3b5f1cbeb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984ef52091d8a8fbb1534900bf6d19f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61058c2b3c689dc517a7cfce9f82d93353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad683fc8a2ddf29b6c0eea47e6d36de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e293281119e6542dac05bbd5f7a95355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13c3b6892c6832ce6be49d62a7ac53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccad032c77545f6af80295a0915eff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476b65e87e9ae44b62c19605cfeb338358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636b3ed62e57cfd893faa4ab5aa6a24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dccb8adc48bd556b96e822c0578b10360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b183a4820af3b236eb3221d7464dfb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbd39eecd81ca114332b8c8e10ea89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cde1905761d68b85715a194aa5c40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28854209356a0cfff9e3e2d2ee8aa21f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838565c734cfe7fb2f8e0065587a20e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d99780a24144cf300a98855db19274366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478c05303cc32b616fb3fc37f457135367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee026f055b3b4a536c901ffa412ee71368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d0c509c40ca6d5db8ab1051601178369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae871021164f9b023e49561cab2acf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992ac80fa38bd8985e08826d435c670371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f2b96d74eddbd55e8b24ffe9489d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa818a5a2213285b72fcfef9cc63cd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a808b505f822cb442666d817d5af6af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3a86ad7ae3660bcc93f2b77dba1c8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d7392f2c6bc585d825ebf40859059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcee7b8f47a08b915a76683036b519c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86b9532780ac1994ae673df0949fe7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1988966dcceff5c32faa716ebae0b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db779dff7214b2ede01acc64d6f68b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a43dac21d6d0970ad9152db8543e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e8752583e1278b10738dc07fdc4ff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ea8eb1c6836676c0d026b9c342e07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a38300ab4d2e175953d71a92ad83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4718c23dd8b056a524ec3c35a1d14e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750b676a54484f36c6e0b1b2fbaac791386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ba189ac41bfb73398bc6dc7d395193387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6bc0062607bc7cff57dd85db2863f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea368a1dde0caa801174426b40ea11a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d63f7f1f17afbe1b7448b5b7c9a92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3624bbb0af648a918140f624fd473391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcff777ed9bf42388c9892c8b7b782392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4876a9fba9fbea8ad04937111d95fa0b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bf8a7f51ab23a13fdce2c6350b639394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e44194f094483d02b61c82c568bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb15b7ab887142b87b6d4380df90625396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc40ac54c874b74ad96a1817cab26c7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0754c3331b3deb0fd4ccb5c1acb144398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abf3e5a7f65319b51b03d50916d53c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f1f73ab9126bc007e75ddacb398ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691b14a9d054ea379e029a49fc4d9a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795bb1a8e7a3cb6aca1c7361617b30f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20c89f861752972d208add133fd135403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659e16831e4addaef4071695614172a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a47535c5c9748a0ccfe4a6aacd4c41c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a730632c6361d0a52d54f278bd19fcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433dedf266bed181781c0d8c5cc9843407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd025e06a1006346d56f776c7783b73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5faa7a7db6892d90b121ba9873a0e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031582af03d6aa5a9ce801021977ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b326c3a6504046020104d356aabc8d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd47fb8aef106d9e2d163f2020024dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f585f49f0834b4bad134344ace20413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4495830f35620f1a34be1340b8b4a8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743e3742bd266fddfbb399870c04adda415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a432c5febec6cdae23a3d073914c201416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0e5226f1e5a2f4d7c1fe2387e6b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb7a51cfc64520b95326f81783f844418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81c312c216c057daafb445f543f50a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af4ce9ddb1db532b9bb88e8cc0ab6f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147e37fb749001d3e4a439dc300101d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07dd8d475c62008a45bb094755d20f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a261cc063dc97fd6cff04e1421796423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73752cd46d9567c9cc61440c4d829936424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56fc8cbc7a719b077e40906e20cbb80425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17ead706b0e9924c3395e4edf66bfc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa67fe6cb7418036d9f35ece770ea56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170016736ee8cf7326a8f7723e457fa3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da840f2a6bc58aea69c7a2bc791cec0e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f406612341bca6ae73baee30ee7c5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b834f8bb8be925d557b372cd250ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12397408e07f36aef81db605892429432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5512fc001c91ceff39a4b8e3fa8ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfe6ab2a64e2f2e59db0035a6e67b1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90346ab41111d98d62f0423334a5f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7d127cf271446b9476d45209376a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095753da1424f709d9184d771cfcbfb6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51ab7318ffe761d2040e77afb6ffbf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ab9da4708893820dede158e318354439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21de52ca6918a572ab7ebe25171eb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730cf41962c9fc87bb3db66a9c532e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23edd1e9e728b78932f41549e3012a72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8a9f55fe8662044df1a1bb5dc5500443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c087128ca78c7bef28a397260eac6c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4b4c872344c0eacd09a48c4c5b8c1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571294b3b72b93eb4fda2a55cc7c52fe446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434ee0fc2714861aa5f7b9961dcbf2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084236a48ca2e49bd0c0dc64740c68a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd57ec3722755b7b363bb9e30775e12449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f541195c8c07a0446e54c00c6cb0a4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ffeb1a96defc09d22cbe8ef623afcd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee79518ad2b890151cae3da5f53398c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67e0029cb9b0eed6e69d0059799b05453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91268f2cbd945771adbe0cada00adb81454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa2cc5156bc766b54858fd64f0483455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e9bb8580bfe9df28292243aa1860d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c6532b7e9d723bc74accf6ebd176a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e28200b4f3fca7c94bbd219a16315a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b44ae35cf37a6d16fc438a47425d95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154c26ae96f078a7b2f9e2a43b87362460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a9c6a3b41b9a00e3a02a13515ebaf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5369dbb00cc24f979e28784dfc4f5a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559110cdbf013e3d8d84c75998167a8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab74bec64b86e0f9ea182ca7af9376464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9d86b605a5d1697a5ec1a1fafc4552465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31dc59c5c0b95868bea21db44fce82466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11e566219d76adfd635629fbffbda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f5087f5bc7e25636ae21036e36a29468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a0b549cc6c29302f70aa8d82f8934469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5734bbabe4e71a68e3b4ac2ff9d6fc3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95fa5e429884220214cd3e051f54d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fc1152476e07cb98b53c4a4b6a508472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a53559b5ad224900391eeced6cf9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c88a3ed711598c62364ca861c1a0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce998fe0c61e4bae0f462da25b78cc8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39226027f09f4d703dc257bcdd40841476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14059bdaa20d94bfe6c274af9d1b4b15477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690267f3f334bf49f8cf9fbb2abdca5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3269165f2423e09e5b4c6f1b68f2cb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08595e29256de53bd76c379592bba3cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff87c1dd10c02957ce7b7bb5d6dcafa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511e8e6c50129f486236e04a18eec4a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7cf7a3c436647c35db7a559e33dcf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eaed165ad867f1ff98832a3d8474db484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee05c186bd5d9e1a4cf641d07bd639485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f8aafbcd8444497ff6c9f6791393486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6566673ed55e5727dd474dc19e656487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e39ba8c452bc248ddfb976d3593511488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0c9b82e2722eef5bd7d1889782d59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95c0131777e390fb76aea0e993e8f4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62e2d1c968ac5a2a83a24f355763c4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1036bc5e7eb984f4da083e0d42729b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f546cc2b6f00572458f1ceabb718ea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d0ab9c65a0030b928202bd7bbf385494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9ce99576342497894649263a913f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7496e462e8d1c3b806817f5e1a4fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa88e99c718b23e3bc9759286256989d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d72a4afe7004fac0480f520c17d83498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3b6bcb2ec88fd9af721fe28054a32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb286343f846c93fdbccccf18aac20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e27913bff08e986b28b3a6e79ad2c5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024e9bd7107c04340ccdb4e0e63d20a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec407e1216540f2d8c492f23e42c1eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daa78f0af236fab68a3c364766fb0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db08746316b821397d96b04ae44277505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4e67ea76f78b7e4d0033d75a4f581506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0d72b144c802dd30f2de1765192a9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7ba3e2e00ebe5836df83d39e891ed3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012cd11fbfb5a665205c550bb3789b31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370d190b3d58c5e0edfed681b22acb4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f168cf61757a987cf09e2b70f56838511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101547a6cd8c7b3829386bb500b743512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408200e25b50f89fc4e7d22d18153c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3be60ae05f3b164b7754c7a91478e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78379f2c876c4e1cbd59bc17a4d4e9b0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7a293a70d6318b677183c7a5276fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0788e417d7f434cb244aab9f276d5d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be65ef55bc8b6f383fada21f617aa7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdf927aa27aca782fac7dd7dc794568519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ed0d3c4fcb79ee7a4dd42f342fbc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa163514d5845919103b8c8a0130493521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484dd4fa5af312336ee64af5fcdea60522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351141b2cc5f7e7f8f32aec1f7ebee7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249bf5f4d7dce2c4f3dc6641778c4ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f5820646b03e1085d82f34ad549dc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b85b3a3065688f05c3789969d3c4d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be31c9f6dc5583e04d9f77e2079930ab527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa708d2c3bcdf59bbd37f34f8b8632a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfce4316d329fad8cbeb8033d3d4b98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd55077cbce61297b5d3f6c28dbb72b1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7ad5d596a8ebbc02572cfc04f1d8a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a63f084fbd0603f6021f312e8a5d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98990faa6e21fc7fad22e4ea93a9cf55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3328f600468db06a6ec1b6239af8a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf8414fca6222b817d443bda280fc9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239e1d27924d98da224b281f45c17b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adfd72d04536ed324f28d35c1d60c5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf4f4f5f5d94acd0843af9ae438499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402100fa6bb1ab4f4a2f891aa59fcad5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5794ad809bcb20a3af4373b8cda64f4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd6ede48011338e7fc357094ac0c94541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934802152f321e9a104aabc27c7022b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa42c97abd884339e05392a588c87543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e3402f17c7c922163a179f06a714544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f672a30093ff0d096e0092faf3d06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c749780cc03d48a44b2e79fd45c8f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a4c02ce58d51356b933747e674d13547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba40a50de615e73e025c455cfef81f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a161c96dd292d5c0102d6681e618b4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f226bde88d2d3773687f10c80dbad550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92886974d498459eb0c79c78c7396257551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e3db6000b469fb155f2cdc51533b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b7c26dd144f2c918dc9446d9f485a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2db056507464e964905707a1beb685554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742790fa80bec4a6a0f788c92a7fd6d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bcbec1f695ce81346b3dfe2251f5f0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ada23b51c019ee1424cd00746a6a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6942c85e41e12a400ad66be251d80558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53f5898bb864be81bbf25ac1b377d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bef093bfc2ac4895cc7f86eaee9260560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1261e60457fa83c1ec089db32556a27561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639bf1b9e844c6081d000fb21ee28f5c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9364ce8415bda54caf3407f7b5f687563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172f85d5c3a5df2efe2126017d29032564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8250f9530217d493b67345e264e59565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f615978e9409b30692c32e29b931b9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b039575a4f5e10e7e073a4d5db7ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3c75f5b62aede5c196b43d9191d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fe1b247455ea4bf8c8bd0f047fe22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d630f992ec535b8bc974ffbc617a08f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa444fbebd16e205ca8c8132292955571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57702b8749e7bfacc2f54d94aba526572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e209d3751d35b9a2a6cb3ae8f89c1fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369efb245b5856acd2160f157eb08b9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2a7c65afd156428b5d3bd37209809575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde85e198a2dcc0f55b4823dc758a88576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738064029ffb350dee377ea89d733c31577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e663c4c578e94165337534f73d5fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e140fca9c63fde4d551e6f33631c73579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ca627c9cad45901dcd5225129d29a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b644ebdce353f8409a76573524e041f5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f341594b2663295c91078697ef9ff3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ccfcabc54609a78a51ef3eae0034b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e43fbfa8b31d3ad4a836591df1c66e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b827d9d0ab44c01bb203312fc9ea7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e74f8e2423937a69e99787a00381d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4774148cfde8ce503be0eb4a81ef6f27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089eab45dd073baaa90283819d2c23f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e9caa47346ba478dc49ef691e8871589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c181474c190f86802d2dc8e272da45590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e972d89bc7e4a0f0866679c11c0868a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549ebce1a09583c80d94b87895ab334592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8187dbd6d16e9d039c100a0d5e1f80593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705b973f2701dc9e9a3a87309ad19e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393eedb8a10b70be111fb9e921a8a61595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1c73a207fd3c6eab84115ef71466b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabafd33a3a45ef622f5f63f2acf88b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42da17b9a911d91965751122b82d36f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a2358c0c732a3828c511e21ff2b929599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7bdbf701d906e0a972203f75b42ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee1f5c80eb9177ddb24071dcf56a7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bc333f3ee459008fa34ee5bb6f6fb1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fa15d57b719b63c542d29d0c708fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48e18a666411068f436b4f915a1fc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d63d4fe2121f1849d832a31e5d8d0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3ee70d57abd3f575e9d00551a31f2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7d19bd523c54d5d8c1244ad8be9d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf4c8d92bd9937cc4624f180668c0f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd45406c585b6c0a522e8f97f5a29e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54905b1ab503d47fd79dfbd249205b16610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e85a29837504678a5c9097da30b7db611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d7ff7015da1cd88b68927b3ebb2c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435caeef41b7c7d16fff3315a9c3c01c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b043ab6f8e39faf8522e0806ea40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5c4e792cb0eeeb2de1cf291b80704615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420eeb7dce9278802ff567d8e8d5b71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe24ad89f67f03df4b21297ae40ca647617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a340997c0e1d5ceca5b9278fe001e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d51c7902c7edfc2e4abc9d2c93b228619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a21e0abe10cee36d72bfbe5265545b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760872a257fc370932737da1cb943b6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292cebebd268d738a5756a703d08a9a5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116d7c78957e471c024688709bd35038623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928866b1d5aa86d9add6a56e7f2b46d9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a21035397bef6338ad30ce1311da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474c7fc9ae4b67186cd450525e812c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c4afd2d3f9cb679cee7f593cc078627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d356effcaa373c7e2c4b3078e75ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b53fcf2adc4096a6fb5a38112a3b4c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05238594a5ebf17b5411570083be6473630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b172b787cb507d5aa93e35b9c536ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a475144f24cae0164f9cedc7733050a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4a363ac06f6ae1cd69406413e3cba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805fdc0f0cd1d25df5ad03859923003634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062405f5a57598d86c55faf17315de99635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a851b8c76fc5bde6811da3e3b4e109c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0506e2271ba1316aec6a31c1f59c8b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d499b91011ef5292e4f93625cf3202638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895078265840fc3ba2582e238df93c4a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c4d3ce372532e3bd6822adfce30ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6469399c09bb205bf7a1849671aa6c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f28ce8fe91772b9846bc4de86efdd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427d577e94ec13a61470602b3869bb9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797365f6c8b9ac4b7da8bed29774f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796b561bfffd2fcc38425cc72206cba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c8adbd2fed12ce3ca9ab819b1d54e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383a9e548388bfdc435c5afbb683b5e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d76e36ce03c6da0d7fc3beff89b60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8fef7292aee078ef6d01cfd849cd2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0631bd3eac08bbbcbefee84792717650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5a1c78ff439fa71fa1aaf5505b859651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6633581b90d27123e4b39146f1459a1d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcee0a1700088375946ec777238190653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda7c25dedc43d9e197c65debd0a6c1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843f58a3894346364bb7c60a0041742655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6f73d8d32c36cf8fc14aa3e9871ad656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d965e80c6cbd5fa4753af92414b548b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e4f67da8ddb143d0afe800a2a5e54658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2f0f5f0659ce19f67c6efec7a40df659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8819cc4cdd7a2e126b198b53b99116e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a8ce23a96f7896308bbee5c425b3e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c233b4cb5312a998dc82146f2b8cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc397b795db0a65f0547f7f1d65305663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081edf7c63b23257d49a851165e5e943664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39544653455a1561977bc505a5e3085b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46d8f787c0fb484599f80a1e7bd7c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15009d5e752f8a51e128f712363e171667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f1b6ef4a364f68b38e26927908c0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c0a87c01aa29c06abdd2b53d9185f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdba2d443f413b329e9e3b4f4f2a61670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093221e45cf8a019e5ce80fda5bff4c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac847cacb8e7d76f2fd28af99747224c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500840c61ed9e4f26adf883908a73474673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781abb16af749b78469647a8e7e4692674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d68540a551ef0abac9e1e0edcdf2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c6a228e02af4178a12abc2d28a07b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32ba7e88936be70a80941c01ef0009677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b1470d7f5cf8bc3fcfa86a2248062678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d63b165d889d2070390b9ec2bf0ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd376b857f96a19729e60460703018680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63430d50e6062dca38dd5eed0a2b35d8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234ca61c1fbac9e799839b4421e47ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e961570b782e02016640cdadae051683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fffb146edacc24420194195cdb509684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004f6c96f8d3480485f29c3285c6848685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481a7dfe2ffbc62bde452c93143a30b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6ecddb7286abd4f4fd7286f810b4f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84d3b5f331f8d2034f64b86a1d0f1d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ee561847f500b64c624286297d40d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd24c7113c9a8990bafe868c83a87c28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3035c6048a1653018ea2c5f0adbbf691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703bacfe4753f1473a3e68d43f67899692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84972b247c2076f1d95b3324088e0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89fa68f935eeb87f493314614e24eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b1dd8124472454c2eeb156eb174849695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ddab46b4b4fd3bb38862925ddba3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d66ccd34d5283d7c3816e827e99aebc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491d32ba29bb0679dd06289c70e4ea7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7ca7990591479a78258b6071cb5d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa3d7d378fb25a22550fb9cd7660fe700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e28d59bd9fb41d98bfe45a423bf06f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6eabba6cea61feba9deb4868120144702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b23b16d423d1dd5ca466b2f81f0bb2f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e1fdfae7e3b0118c86c090e16c290704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179198e11acc87536e43544eb81b8c60705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd5e587e1c23c542a96d183844121c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691e04ea4be3055dc2938a4bab10e70707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0660f5d5d458bea861f509c311bc68b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c79178ff2a1cb2a76ee47f69ef36c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e3a947445e64f7a545f729cd8d78a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5fb010f5794e9ee95202d31169570711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfbf911da3f36fde485af36c3e5668712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5cd93fb1696b74de2d0916b0c6a79713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585082df78fbbea57121802d6a86c837714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed0678a733eab62a4ff4036d9a6568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e2d22d8ce7e3e33169cbefa928cf8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10b9e9ae920563040f2754a55d011b5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18449c83b2f46add8272b27190918f89718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab485b8076ba0995bd9752c1fcd76b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62777ee3e7b66f8055117837573e9f01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac693eb63f27ff8043a49010268bb02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c39ef542f0b6036a805038124d505722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbd261ae073e1af5ccffd1af6bbbfd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da45725dd3b466615b7c312cef15568724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f99585e66cad65e8515be0e25d74725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3211e9c85d4e2ceb779791be79b5e65b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5765a081fad2fc5cc2984d0e360b5e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5203c0381606fec612f7a4ef78a4e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cc6f21aa4cac41eac7fce60ce6e5a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a436f5f717e26f8ab1d84234f8df4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b5a979d941482b1b19ea7bfce3e4b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b74664fdae1fde06774f7d4375947e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7fc7fbd38e1d733d1ff2d4e90072e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311800691b6a99114afd4779485f8f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fabd80f7f8457fb95295301b4326b35735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971579f9f6c9b4adc2fc67ebf20ac7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6c0fb6a564a5756442d8373b13cb9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f932dcc8251c1359ce537c3a0f640a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53f0b4a7e0503613119cddc3b16059739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4659e97405d6fe371db872d991c93d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa98c748e7101548ee4fb326217fab741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e330ffd2ebc97c0475085ed1dbf7d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273791811099b5d76c6e35413396891c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d035d65e4ec063030233ca1125149ed744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e6c94ad5603263b35050358c6b357745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee0032828c8389247abd0773c3cedb7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58ac7bcc6e4f0cbd7ff38a1495fa99747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432506aa7eb6e2ee245e6f3ff252003748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b70ad53cc4c245b8e1d6480252c5b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d15313785ca9fbbd9f7bedb51604750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df48c00ce872c9b6ee58c0ac321d48e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156648d7b909dccd01ae61911015671752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeff47fb0fcfb486ddc6ba0d598918a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638270b7459a350dddd8f4594fbd1d97754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4b1f2a09dfa4a7ba42e21ee9366de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59d7ae49247bf7a80dedc27c7db362756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35e170ced99ee6d045052c2efdee4d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbaca1d176402c56f2a26b5afce4ff758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a569a289fe2da6e88e8ba97d37d615759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>