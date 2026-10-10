--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b2ef3674ebcb01ddcbf6e2ef8a62d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b811c87e07da72b0391e558913d59a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec1026098ea405f17689d69ddd6193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867852610089a79acba1202f7de99094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bc618f9fddb7069a5284db926e2495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe38a3bd01cb5855e8ddfa37fb35c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab336128b973fbf01fdb84300522f817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ecb92fbf984dc662a2ce704fa6b7d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf94e66f5c614fe2c4a49c733713599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87279ff14155c292a63476ef4be032410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23012fcecb0d0ac54be8f8c8557bda0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b53707aabb0b489d95af43b5b5fc5312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8850f1979783f2dadef4dba4edf3a1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64397b54d46a89e0f43bb7e0126af1d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627eda64f5bbf8c6291fbaf5f52e33e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542756c17f85a521831d1a4f635234616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123aad8de429378413a448457eb2068e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8b9bd041f88b99749bb079f156b7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9c5562c69aa6e411aa5621036312719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848fdcfc93fbe79e1983e098c60bb63320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23307645bb6989cfdc7d78d4e2d8aaad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452bd289cbf11fa3de25295f19144d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96479cad0548e00ed3eec75a65a503a823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25c2fef43f86c6a55ccaad2617f89424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714185219b07fa44cb162ee871d6be325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f3c8980f3862cacdc1f25cf9aea57726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e35104b8876928bf0a9a369944760d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7e1e04c5f8753ed83ecc17455a7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5684f4933cca61cf5b493437f719e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2772cd80c420b48183598bae1b58c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf1f059e18511cf2bf81bc7d04911931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d53bfb783d7e490199f3a72d7a07732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf656c0ce1943d5f5dc40d37b474bb233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c91e1c0fad1bdb0a1660b88d6a6234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884c536f4782e2ba374e05ee44d963f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0b3723e2dba081b56cea72d26144e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014897c1574c83fd7f3b7a5bada2d18737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37674e99013c8a2c32380b9046a2039338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174cd99b285b1bfed4a1a9c1708cb6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b34f872ae0348ab645cf2c1e6b401d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33687f6628cdd60b822a93e51032226441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec687ff8873667a2ca808f8dcdc1246b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb9fa0ac7e40f2bf58de5728ce40ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dda348e6678f0a31564982bd64ea5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47309568abdeadf7650926f94be28bca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5ffe024002dca54054d5c7f359d2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4862f84c801f6689f6af4cb114987147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5717a2e207b163c8f9959a52a860948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f934fa67529643a6b24a7105ab6349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81465ae89d81a33acfa4e24b498bdfbc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a107115ff8b4ca0a3363365a496ac6251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da7b5223e878a435b0a7ec73bf9d8552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478bf96366f18a8f13e62fbc7e47162b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e45a9611b67d298acd414b651b7d8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ce40bf25fe8715760fd89cf050c5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018af966f2894ac2b3c3caa536c66a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57d7a5a1d7815e581e2ca7699447fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f741b32619d4e11e4cb2a3b1b6e32558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b1b8cbbb8aea97c49f8734de83d3e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bd987047dd39df08fc2c4efce11f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dde886d8f40d743c2ea775386f7ef361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80caa4e08cf8655665f74465f26254e162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665161c09c6cce42672d9c44cf3e14a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723af4bef1528bddd199aa6a031569c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf69afce6abeb4fe261cea6353205f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e57ee333b724443754af5ff795a3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ec6fa6cc64e460a2895a0e3d59eee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f2ef66befaf2b6654b0b78359506968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ef0d4092662b0d687aa5683a9cb1b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9397501879bb75d96f8a0ff67fb69270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848d487a447de7eddeed147b192842271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ba530a1d1f6500acd619510fbff3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432860e1357b843e70fb5db47cec0b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13f4e6f64f4b7155fa570c354ccd1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915908d59d18d989d5176cf1a8d740875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec91d3c7d0d62b1b41aa76da35676be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c907e19333eeecadd1476346b4c9e1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618770bddad23d3240860b9ca93889a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d640452d8d77b34b9c8cf6dfbe277ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510274c8717d89ecbb2e57d1d10530a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a64f25ff0751ab3c21212126b3916e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90e0c6c13642de658994a5d843d68b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75a19adf563a21974c3adfb4b84fc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1824aae2ed273bfb53a26321c75bd584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca09e40bb88b47a89afe9acc92f5a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a1e70b81c43dbcee1461e394e073e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c578e9eb6837e16db11e351749b02087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ddb1274df3a1b38d4d09c4f47a83f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c6f4e26baed0306dcc4b7e2d0600089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a914d5a0a5bbd79e50c6cdbece0bbda90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6efebb17c64f60d86d14b1b3f1e3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee69651fdc1b676233ac8aa3931662b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f42e4ca4b4844685c79db22cbda3f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d82f7d67d87830159837c1e0a02a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad0c32e3d7dcbfbc8a2abf492292595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbc020ab9d8cffc42a4fe0f2f1313396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbb2ff2ae9908d26f8e9df146e677697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfdb24dfd4e7583efbee6546539ca998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cbbad5decbfafd0a0f6c39ffbbb3999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a2d2377fc44c6569dd5bb29c481fd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae97733cc8767abf174f4d9c1efd4d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270e94c9486eb40958d71d82a0a7fd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d99874de163402a92e90116a95f94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c87db732284c172f1fdf690210d32f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e6a5efb34758bcad42ea69e59541c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f895c183c4a2ace34e78f3d15c5ba0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc800061b987dbad478956cf57e3f9e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4959d9008725e75804ef7e27093163108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e107c7121e72e761208f38a77cf9b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905f176855b2669ae7c3fdac47ad9b17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf16dd6e57982ddadc63e697dbfd73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce751b49ab5be1dbc420f0aee86d6b2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafb676ee2ce60468797cf0d7bf7b439113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919bf8fa04bdfe980292a302f7037b8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee77415fa8d51e89d984941bc3baa602115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcd0ed8c3c08150f7f953787fa23b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a61f4c902523e2a226f0e2d7e8d66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab191ee55c805288c9fde71fc33056118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8d32be97002cab0269b8b4ea2998e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52349b0725ef1d8099d530c13dae715a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb4abff4fd1f9f7190e05c734d4cf8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d070b00bb12ac783f30abcd2ae7112122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc240a5d84b5833158a5f79f0cf61d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43388721be51c5ec76cc2b91c5778b1a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd6224d8b4c433afd7163966002c05125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141e4629d803510db6799598a79a04a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20e20429861d7f1f483deda5681305127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20f850e71b228ce595b1d5105c81c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173bfd15a22a0d2b8c139307e4f8d43129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12633605a8ecbf1a2bf50af3286443f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987677312fe01a004b24df5d01095de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f46f66395ac4700be2ec978e78566132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c38407b1ce7c96e6389fd2c5ef496a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713f459d8c5160cc4521e0f6fd62e5e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e11e60a4cc0350c94963412a02973135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2df7b11f141fdc8585d069c9c1d4bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c112f4168bdff084795eddd24ed79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0a853c41a60588c964d206ca4888e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a899a79a50ecf4dac18adfedb03c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa32148aa886b6c8e8517f4c0005bbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc95f8eeda73e6c6ba9544841966a1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdadc0b1cf0831d6b0b0c3157f0c123142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b1ffe47473b8f5315a9b56e69c9c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bf3b57a0d735744d2b710f297dd90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1a601fa839eed821ab9b8aa06c23a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c027707cceec8bc8ad7b9c5d46dc7d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10609d9d8941dff5be131774cada1f8f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305701d87aff5186d9247b8b0baad112148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0dfd75b6ff3de7641df75b9f802086149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced43c58c821b1cb5fd4c4652e4ef6f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bdcc2d51801a0f2bfbf9de1901f26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755c170b40ef72231526d71388da9ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ad499bfa421681066d7fecdf088772153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad320003caa01e29c8c0ccb5e7f79d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c517cce10837da886e08ccebd4d2c6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cfedef73e91aad87f761582e0b96c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192d793ef44dcfad1755f1525006fe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7028b0a499f916d3ec13966b376caaa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3f4744af3878752a9ef4c875bd5f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c17fe3718e2050d26a67b41f37dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06f9757e2ebcc12782093b9c4fcdb3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2ddfcece496f1ad039866eb000f12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33f89d4771209c905c754a6798fbfd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d953054f52514298496ce001b454e2b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79fd7454a141d11cb7d86b1d162c7c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155a0ec5d178d49cb809110d3124fd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69a57ba88ed080998af486691011f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253c48a3e508d81e01d46f2d0f4d34d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f57ec40c8db275a77225c280a7d5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e737526c4f2deb1176c597ae250ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac5cae3343020320ba46bc7f1994a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8ac6284df01114a96c8b69263382b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c405f9ecbb8e65725bf28fcca4a4a8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5dda0480a134706656811addc7026174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8537b97bf159fdfe29b4f3b2e1c434175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9f09be8f01e612e7670b5971692b2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae1dabddbbb16be3578028001ed7ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdfd5a3214b4948f43aa8c150e4618178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3a8e8cab61fc0c887f0256160bd17179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fa0ff1841fc1ed236171e0c847b76180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614fe57e6b0a1bdd08e621e324576f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ec73c69d4d635dda7d973073ae9bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d08e398e8aa01a4db3084547fd8368183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9df6c6e5ceb721af57a3109537650184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402cb67002890e71b9f4644c725e1f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361c5b8e80c51a45bbb04788ebade35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfee6f0dd121b5fd459a6ee0116e8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea0e5014e8460c89bf39826b9a9e4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2641d6fbf5c8b4dbfa3bba4b101fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4f5ae7fa033b582a2f4c13a3530210190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67cebf60bb207ada297f09114243ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca85046a233807c21df9b4279d85554192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74ed89d0b7982c897e4c0b51646ad8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c922baa04da447b6efaca2c745fbbd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5621d147f78e12fe653a557d67fc9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108947a158548b37c9a60f7580d23165196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413062def1ed53ddd6fe9ec4766f0969197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016db9d5577b6dc477721bbfd5c0e172198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed4ca2f2ab28197a28e666fe992f13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c24c227a766ad7da0609142c869ee0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bd43fee7a39f53811f86e3d470330201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851afdda59bb7650cfd03243255d32f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09c08d834e70800f69dc3d3f9b0dbe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711efd4706f2dd6c023a1bb9e55eaf06204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e504611d74af77840a164d16393277ce205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a057714ca85a6b3956da492a65569206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187fa3a8db3e40a67d78265b689aef90207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fcb288d82bab78c2890b8dc64cd1b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6c07cee1f26bb5856d6280e331a89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8d3b44fef315516e0f0576ceb4a71210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf39d1dda8b8946bb70302e3efabeb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a615b5336e86768e030ea362e8f798a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca0cd492eaff5d51b2cf13e374f4fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23034714342e203b793b1fbc1f9413c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e0e0825fa81181032c824c25b2ed3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade79d33c9eafe3d978b351668d911a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be5771fda5a0c0d87d246cf8dd87bf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75babc5c09a2018f0ff6d6b6f9c2600b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06712bcb536f8f40128afc2a675b9e35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896851ec27f27b81a7984384aa7cfc3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153caf190701c7066f5f0e1d95b0eb9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb7779f9abf6cf61cf6613181e82e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e22431270358a5da9c59286837214c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0e9a9bb8307e7e9e61642b48f84b2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5c274470090a77af37c8668978dda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbc932287402eb01f755a7f4b68a0c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93959c9bea3b306978ef9ed4913708b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04e9293c7b5e91f09626a0be2e1eaf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44638088baa590b037c3255d475aaf79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc129c832b8cd342333a9cdeea062f76230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc6997f10b3cf4d7c51e922b9f38b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fc8160f23616c7afcb117b2f13a29232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23263f45125bec8bca14eeb1a7e5c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6418b075769f08649447348a91dc2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd99dc2877fb6f96740f8cd5270c2b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545642072e9bcf56d4f5c03753bdedf0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f52f69034d45ff58e2f828571bb85ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3ec39d47a8223805ac3a48a8666e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b723380d1cb9d5ee685cda5aa67425239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567517e3b70b21093bf848ae8519d45240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6358e8d51cba32b44c8cbaf9a1b345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fb4a5eeaddbb7980e6d5c4478ef16c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a670c19e8f65ff076b50999eae3f985243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11482c964c82f796d31a9de41cc1e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e07dd6058e1927b02e00335aaa136245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8e3616bb97ed9633038b6c6c08566246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63f456705c0052e5c453824204d537247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0a48edc201cf66d68d64d6daa71f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3130346d31515a9c8b7c3a300c1c0c1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c1b17b996f2aca6f206d921b3ff04250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6661e79b10c3f18e0336b84f78397e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a7e7cbbbe8e3a4bdda9b621228088252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb1dead64f836e05ada84e493412b9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2cc2d0f11b8dec8b96eb8601e8ad3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8b40320ce66f81ff63977c33e6e51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fd36758a98f0c9fb83ae8fbd71aa5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f778b0c9ed375088af80648ab1229c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c599e613a7d606aeed3cb71ebef527258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f62f19570f3cea4f4899847ca4d20259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6893d21bf723617d4a59d8aac9c10260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d29aa6c1e419dae37688639b11c314261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01aa997b13ab59cb64d19231d8bbaf2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d72eda1f8e7c720f88a9b3bff1a63263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd77ecb4badbca032cd098b3f72ec17c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f556d4c013d0a212831191e7050e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2dfd699207bb263a806d6a1be4e5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13034c5be42af2b7b8f8e3511684ecaa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517f74ee98626d6054f889033952af5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31917dfab416163b85d0cfb42119cdd9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ceae0d27a2810e53ffdcbafa8b1b7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d5335a1e83f9ea21d8836d429bbd72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315e40c17842803da642a8048bae02d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addf45385ab6c84e24de01d4a00f6ff273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2afcf77b62a7f1e9fb3a6091b7f5e90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b3288739ea86fca70ce96ebc2b4a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e09980584c299f1712fb8ae00d28ef276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cfdd853bf5a5157476136038677986277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3eaab3607634dba9eec720c3cb09f5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dc70f49277be09c95c101f50ef480279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176d6802d93846aa74d61a74a569238280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6c6737fedec8e8b47fb4a26535462281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abe1514deb54c58ff16fc7a608fb6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57134aa9dcbc3703a015e6cf68abacbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f0cb1d2ea291d9b4594173e1f1f1d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260055b74639f70087eff5ddb83bb7e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc5096e73a8df2a41e8e051cfe9897286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274940b61de6be0213496d5b20b01ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef405e826025fe4b7788b71759283058288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4769434d22df84a9a9764fbfcc4a95c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62e4dd00ce51cc7dec82d5f7eaaebe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2f12ca4888f326d38b999f52825c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c6c3bd4721bf52ed06caee4ce8f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340aaa41b2d96b3a9d36813f0ddd4a78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc21fd59387384ac49661583e22d8c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c51b5aa672943f1b8a2c5b623a23a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b829dcbfb84f3bee7325d8fa058980a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f572182b45b23564199c1333fb4220e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1b66dcfa6c5d16302aae96021574f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76895bfe1658aa99dcb843f26bfa0e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39abfa43161e871a367084727aab434300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6700f4017ce41b245130cc0b1e43ffe1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd566c27f155243dd9fcd81513c99758302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb8d1da1855d4bd5965a64f7e65f91303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7d8d990cc358224b3050326a1b622304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf2b4b6bddc17779381403f330bf98305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c5b7d29d776a72a6a26d2e8d634a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732adbd06c8819cbad070d2459d5315307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f9c1f9667bfb018248952833145b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed6006e0f8f54544c5210b4e7de9fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a037110956589e2d81f62f492c627310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd170b4607319aa2ea0510c24db2c28311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d1a4c504f70d724e8983ffa90b41c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8e0515d89fd5f42d45f5bd7e4a3d1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8f2350dc4bf14ef34a4119b1c06b5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485990ea64c41d55822a23e943b428f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c3414b758a26f252cf5a9d3357b8e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4fe303dc9390ef236b70a0e0671be317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c96e96c1923a984100714a46a7e0fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f7e415cf870908f6bf4df04a980db319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290a6cea7b2d0809637a487a4492ba8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c167b7d71d02520ee14391d72f37b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ac9e662078a0c08761833e9679e76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7a5afc989d9e694031f8d40cb2f81323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46a86d3e86459e974e03c60781f75c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961a12e658e41b11e1807af52e791340325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140f8e42bed66cedd1f2b5541f604e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b2c2033b249a613f998df7a05929ea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4f1699bcd2cb8cd4d1c3276ad659e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3c752adb10417f42b01caa4745048329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d6ef4a38bba85b04db8c5cc9aecb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1d22c30f5ab881956ada2d08f539c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de727087d6dafaac9a74d6dbe9c921332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec398c0f80c7b455e02860d6e71413c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881503ab6909bcb33e31e119560c6ba3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9044f6df6fbf935a3ead6f6b89bb5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f84d488e3ffc185123d8d6c7d5e8a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d265548ed452c2de874fdd010023f09337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06001f0b420f7d5cb06009df6ea2ace7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26b8ec45f91133beff29ffa308307339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b680a144f2dcfea30adcff020ef2e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9f778ee80eb0381f0c22b0a8eda36341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ebff2f342ecf83dd8d22bf258199e0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a0ebde12b9f0decea5d56cf9320912343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623cce451a71e26480c81c9e8d966b91344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a77b49f455114e80923b924f9640345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8a7e5ff5bd8b71cd2baf756fe7fde346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa6db9539894936c33e20e5b1e4987347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f09f83b8a71d2bde4eaa3cd9faeab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453886662fe12eab2b5d7a6d836555c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db52eff77e8fa29d280c9f61c97e485350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76baf0576611ecb9da7a523c932fc3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d0803307523e85f33beaa6a4d02ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6c5a904ff4e7727b713934df2fb37353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1db591e3820409ea5293573a22cbc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b96581591b670456cfc216afb9cad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15823f861e6982bde5d6c49098c80b2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e755ac15f91af00619f79a3de8b4640357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d3185a1740115c0eb8f4b286ae28358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915980600377378f0e0f325bbc902fc8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05923d16c32efa3b4362d941880696a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2eef80e3824445c14f9fe5f5dc495f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5177cf88211164d8cb67b88d6ed62362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2be794d7f2622186bcbed96931d31c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe080d5122d1149dbd462af8ac4e2c1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196db4f3baafa317624336552979c139365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a32939eefcb523e64267053838d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e0f1009572f74afab7e4a31d07aea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c18cbe5444837d9805c153985f9f6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87806ae3bcfb076549bc76bc00dd40369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a055b9d438d55e901a968fe26f0b3a3e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4931a10174b1172f7fdf3f2def390371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dbef8fa1e4f05aacea5bf887a4ec23372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e97761f91fec788a960306866e6734373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bca71978250f8a882445744fd7cfb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994d942a70eb0095ecc91c1af132b93375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d449ab30c169de1bbd072e311ec011c2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3330b7b63a205c030992852e90f1c5d3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b332e8471a767b0d11eec2ecab891f87378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8ffa01d39ef09d06b7920a7d4d380379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aadd87722c6bd957ae02698ab3b18e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50dcc97fdb03f2607dc918c137f936381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a552ba4c03fa7486064ee0ffd6477382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb84db6ab298a1c5c1a83e32499cba383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390aad774d6d1a26ce6ccb2e388b359384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe01d926680af23bbd7fea82f1c6356385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679421f24d2c9d0810486ddffab96dac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb29bcdaf6f725eb6c7c9a7ac3e17387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4701c7bb0700044450a423f78136106f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338bc91dad040cdba0d24696a8e397b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f456d811e08d24fde62cc2f533da3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6121979193f14370f0caa329d3a154391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60accc28d950263f33f6d9cfa1fde3ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520249f165879dcd09bad62d6f7465df393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcab240c3a969b0e8d2782ff8ab5a0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa035c31365724fa3177f0a69c014f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a9476505a9f2684ed17f228c3d87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acf25747c86282fa3330fb92841f2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6eb65131a0ff80e8a3ac8f5ea73944398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e22a9fd609ba17e325e72171b53a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cb6e684171b506ad5b26cef010071400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5e0aa440df5fbd2687fbf6217365f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e8597cde764531dd675cbba01ab5db402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53b4bed11aa049f418bc1ed9b76ceb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b969b13685430343c98dda17352c57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40cb4a6187693464f91f81e6a92b13c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04d2f7ece87e8aa747ea10df7fc139406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969fc8c33fed927d1ece881dfaca38b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4e1517dfa0c46c521b294e398552a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cb9af148f9f8919bbf12421364e18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45581d1b5cfbea82d2a7a719e45876410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909b5573a0d37ea0dd75bc134ba2f6b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7d7b56ade403f254c99510d336e1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7da394a705ddcf379634d1232589d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155af599f66132f0ad83819779810103414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961e957143569acca416c34a8fa14b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82694205ca5ffd20d09cf51932fa09416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8fc6ffab525c871a156398ab2e4443417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2188f3a878736172dfd16b65ceb91418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ab2969ed5514674dcb599387650bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322f02c963bcc86f4201f5544b05d079420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366dd0e37f6b38fbb3d2c7b75edb0766421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756933a674e038ce92b199b4fe2b2429422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7123056421e2739c8069ec5f40a7f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e472e439d32a3bd4cf5240e9363a9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e275ec900b9b9cd048fd1df48546f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d0bc353ad8864755b5656f64318bc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece4a94f83ccdf37b8e503800551c7c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fc467097f4e7b8627a2977aebbccd2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e0e88f86ffa0fa92fc4c877efac3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be0470b9ef1c4774215643153fda5e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf2d49a279077e5d657d63643df052431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202fef6ee5c7def44e67a8294d45bf0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93619f6088cd8e91651d95c16538b6c4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc2cb75685f5b337094160196143af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a99c86e78daf74ff79fe5ba497cc9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc0745d33d8969507dc4b07cb0fa0d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca810bd686e9a16a4d67be557f2d23437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe5519b66f5994f7bffcf77e99116438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d604bf6dc33320542367ef0e92513439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8e9bc3907d5c230eb70cc16bda4df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c00ffc35560e3e54f964aa3ce7239441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f38c3b2f58e87ce113edd8d2c929f2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609e5f17fec378f9fe2e480b376a49f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6264d0bb83f8056b60ef2c6408d50cf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3728c49d7c6da84ef5a8534b815f6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78463dc1cb4aff17be5fa508b4bcbc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720601cb5ed39c52d05b9a1cd1a67235447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79270c55d93113f765fa387d827b419b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4488e187b9644f9454d441a06427d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770eafd4f1d39ca3076a2aa95f104f3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4363f8ec4fb2fa4671156cb1b5494451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ddfbc8eeee950967fd187260a84c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d2ced9225d7aa334837f81c44f96c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb577cd6968b59a503596cce64c23b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa3a8f4f6569d5cc7a5653695b49e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9cd1754fe50235bb57847d216e4a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622842e52a521a225df6759314c3a31f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891682d0edf0e110da05d59332cae839458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c70e1c71dfd1e99898fb32244a3ff459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80808b2aa78956729cf242962bb0f3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86917cf73afe806e23af7051761f8960461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c82dbd8bdfa932329245e9be9e4cf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d22dbb75ddde4262aafbb0cf7e767463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891c80e443451f97b70bc37d332d8a7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf19894978fd03209280beec1c6d6ee6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8593780c6b851ad79827f460d96d4ed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c41a2dffa2f3b8d8526a4e042b69c9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67c830b6cd3d279c1140be5e7aa8d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee0e44fddc78a3dfcccf0d4e6e5460469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0db98d6e69463cc66aa589d353842d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451cbc9effc08d989147e348e410175471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f53eeead5b8e57e42984d3f9bee1fcd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde7ddce9225c1457e75f887abe5f22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24d26560e87aa3b59ceb2eb660de47474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4e8cec5bf5b3bd5911cc527f443d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d55d95e9e42bf008a4aa617d4f33e0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312bb2df2cf399487d7bba9f182ac2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f10ccb43afd9be59c96dc76de2784d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2cdf4c92628ee1f464299fa1c6d05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a017f6b7c0653d717a416643daef2db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d660076591b604bc92b4d6b2e3d0b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20c2aff41cfab3d7e6596a30e0334b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302bd18210887cbfad3e0c25b9dcd208483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cd23e65748ef8b9b444ee00ef68534484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d3bd1a675a249772ebe7bd663f468485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88092440d845bddb298bcddf42b2235486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b38158ff8cd5b54c15739935ae4b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0461e6d62ba91674d56548cda1e19e76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cacc3e179cdf2fe67a00d717c9fc0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ff08c44478905ae48e43d3456b07b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48b7e90bd09eef6af2f3ea3d6838a08491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6818c5a0ca74ba068b9dd2707d107d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d808b2d9db17fe6b4a375aff1dbd1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb9e3da500e8c3dd1aabd95203c2b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba420948f3a24dcfefa501c3b3fd7a3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb9a4ea8f40f6fe28568228619b858496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa20450d14b8dc6c7c6817f2873468c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dae1b86cfee06aa161bbf58e2a869498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3502a9e52291c942cb186a251af602e4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c348e544e9aad883bd5fcfe65d2106c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e8035c7944db11bcfb81d6964cd8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5abfd2cb8d56453ddf91a4c387fd3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c98aa5adfdc44f2b79a2590e3b591503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd243b539d7c1bbff88834fdaee7eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49773fd80e6cca8326a76341a5b8abff505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737e8719f5fe4aeecf787aa156471a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a99d936b21ef89d2fcf1b6e50d835507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae55b8013da45f6c789819d51f13d0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94587fff91dc11716e656d290ee0b2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d9499cc3c671d9857f83831caecd6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b77db5d5c4164693f7e556a7babc3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1af644dd272ea84f2ce97a8ea3b056512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ac578d379394b52ec569dae5bbabf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5440142f78a8aeb87d7d99d6a75e8c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf79e94dbf42116591a6c732f9297515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9352a5c75afae9068c5354989af6694516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fdd0cacd7f4c21409bcb442eaf3c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b25c9033dde116961831b3d8cd4297518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef769421ca75658c9ce0b2756027ab94519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427eecd2275917b9c9649c22b04f1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a611964aa7c4c72f952c8ab23a82a73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647ab0b502c04e81c2d3ca008c2ba57522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7702602957768acefd503b817b843523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2ad75e5124d7d890fcf3f5fe09437c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dac3025794fd701b51a85f89ce483525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bcaeb60c0018138e8946aeb328c091526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d9714b6519fdc96e85fdfa4b17262f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601a9cfef893d2a4c83161063ff107b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e80ffacd18dfaff0776df233e1fa4c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43cf69b6b5fe69189eec397c7b4019530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e81c7939bcb03f665c4d685022f37531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b528c19486ce0b754d9adf4e47548f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c3372673581642a7693dff7984b3c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686ac9fe0f9186bc613761e4b41b1d7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144f4a84450c131c08b41e7ec7f24e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602ff773f3011a144e99ff9aee1e820536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740526ad86d61847ff804366c093719537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01130ffaf824097a69ed5e1eddb8407a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f8183e4c4974ab40abdfc4da8c96f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052aa8778961712b92108fb3296fce6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c54ddeb305bdabd90e42125fcabd50541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd6623348f003f14ec3e3277333599542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ea9f947badc0b0badc852da4ca741543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73598f8ec2c56e7dc2b27f174a20d0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0310dc7718750200138327a964f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6795d8cb988ee68b8e1675f1b4d40b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8f1296e058b7909fc7a1ef785b27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60711f66a3cb68a2e44e3b48af2854c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a2a139bbc39fde2377ffc54ccef1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e152de804de81bb23a0e07bc62d92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618dcc1fbefe3ae07f4a7e2eb84e01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4bbcec874857260cd34be9b2d4460552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f30aff47875afb5ad94cef8038a30553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd368c0df263f84a6f3c2cd484dc0ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7cc9f660754f5058aee38ec6e5999555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4789f3d9f31acbc9d91477143be5d43556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e59abdb53fa5283e8564a8bc009b2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e595b81fdc0de04b03876772c7cfea558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aceb524a809c2d86ff5004dd019a3a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa18765da5771d50115faa494374d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ef7d586189dc572a461f5372fa81f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960d6872c77a806335d69bf131c1cd2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9f4f4b8c33c8591739d88c8721e5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce3ecfcd7b8673e408f5b63b79244c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578897da5fbf370ae701be04ce10e2ef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae6931b65de27650a4081b0713c44c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a3bded364f8c5a46dd706d9ad0634567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8644d2828dd711775c82478cd33eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686ee9bcdeb5be018e884d20c20655a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c551aeb0ae46c81cc2ac55e5ffbce81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a3aeb630eb2efa1d4068308bf1270571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c769a063024e452b392befc2d80d73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cdae9c3449e6a0a3454d1bb8360e21573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a9195019d7b72ee4f9a410e92530d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03c1d8586e6de8adf34670fe242abd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bc895d37591d92e6645ebe136616c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35010ea247596c23a53ce04eb18bf8e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab87b94e689b3b3edc46bb757e0a986578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5997d2c99d402509a5441e3cece4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e9b404cd1b8b8215d944eddf42e10580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4ac28b93a3a774a9a000744d9706b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e543ab5bfa444d0593055031b7301f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699847b8b3226816c4ffaea69bff7e53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68796845ed86c5b2e99e32588e09f9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b889d82c094346e7dafe40e3f29eea585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071e375ef3ba4010228816cf109492b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5f0709e6d344cddd1e72342e8d993587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba1af9bf037db0697e52015b07dd2b2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2293b8e2422d6da5e084505983ab3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35a00ae347531ee94359c665a59ed0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658eea09ede7ebd502169dea00a014d7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbafd7b4b12f0824d1ff2a626e024f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ddb70e79cd65c7a9105dfe2d2e3c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54336e00b50f8818bfacca343766c215594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b578caed38961673554c2a8730432595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8046bf83af1b759cceae40495e318596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94796715e187f3b2e6f56efe00802bc1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043873a41cfc4f0ce07ad404faa5868598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bb004570ec6d8bc9364908d71d6d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1a3f72537eb68d0f1595ac428ab0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19692533b4dc84c572c5feef65c10fa6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa721061a5f68efcceadafa6b092f587602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d6c8dfba4046760301e261b203dab603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54ea523863634b0723d47cefbd0b29604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11841d39c3e180241e5ae0419a10fa63605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3cd4efa22fe1ab7fbc5e652db9509606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77274c29d7cb2bcf64402283757692af607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63236c63b6eff2fe8e6e813c8f772a5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36856fc6c0ea2d401ed6aea8be8f5ae0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c3f4349d47c77ee5ea014becba036610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec6dca4ad91a0badc77aa936ce32a3c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d58058ad870503cca9e5859a9ec2f48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef80bc51993f926951e5d939e0911e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6fca655bdb0a83f422c6cf96622d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d1df7be4a0d1b8d8b0e8b1ab8b8ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c30f404f38ae607f3708c2f1f075616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80567d060fd5f36817cda112cbf66a26617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0407c378cbf1b0d7912809785cac618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb0d084ba7bf429646530ee9968f13619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54f900057c1138ebc2ecdcf1344d006620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6411353ab161dfb5e48b742496d5570621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9c7076be2e7277798e0eedb8abeb0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868bacd59c3b411b7a39316fbc487ab4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87842b0d8b0c594f822dc2eeff2595624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746ab8deaaea47a6435a8ea907c7bc6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087e9eefe9f2926fe2a82c7e02380f9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8bdf5e7fc3f4bd50b2e33ca920f74627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e726f2b30694099ba767e9f428c588628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b566c773aa011206aec96d7c3b5925cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab45877df6ce895ede1b811a378c1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485004664c185db8d4ecbddd4b5a4b8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a142f4bbd86508828a99796704e454632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8ab1905a0388f7d7975eb3b26f67e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc4f24617677e5d573ab5aae871f5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba08f5cd74df5cd249373d66e0beb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08547285dd83a415de47bb69a74d3f13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890dbd16bf9ce9a6864009414c65b91637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4476d3c2807aa60dbd2102562f54c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557f84ebd9181752c79265577eeedca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5f81d5801d504e75f81e28ab7e672640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ef3c35c99adac58f5518216d5c1d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b9ce3ae5297883b638471fcb72ed642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ffca643964cb4266f00030d6ce86a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf4ee4b277d9d2933cacbf994846d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aff620d8e50b0526de8876dedad8ba645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef731e0296342e10cc7fee81142082646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91dcf4e5171128247e05c8a93eecbb7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58117f7ef5d4df30d02e7a5866ad3591648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe313b4266746c7e0c59509e48201c44649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe03d0df8b108978d08bfd11621998c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6d4666fe49e576d6f2b76d8f225fe651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f56ffa738444d0ef842bc3c2e897f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8eb2f5c37d73210bb8713cf035d5ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41144e7d06db0fa7211035162492df7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128bbf0657c463285abf2e9ac2a6e8f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5fc86588cd598ac9a08a8964adf16d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e64ac8d382ce11f1e1979a6415f4eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835523b8a35164504c712017013cd78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd3d9c037ca3d77f539f9181ee84e7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba741ef6a30e2f210df0a3b4dd828e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9719c2dbd46b4da842aa131b7c82661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c5702ccdecb065846ebd4914b91991662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8860029007587dd9381f1e1cf2441c25663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b539b9f138685f07d0258a5fb5381664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98469ab4f7c7d034ebc3bc8bed96b0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5823301f545f988c39b2d7eaaf3584666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4053ae7de8cbb27e519d46bc100be8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c0c75598163aed3a0f776e790e36a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be32060c15fcfce84b4b084245586d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6298c0b0c14dfa0c6e9a73c156fa9a1d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96411cc13e4ef740cea2dc41b9c0aa30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a466090ae11e67f3511cde2829e4b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02896f8da68275426f688b0393e48c9c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6f8c9b4e2172d26089f09b64b4f3d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7126aff74ab08c1ba139acdcbd60dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2fceeeca35b777b115e8d377f05e9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d854759029f7e357442e18499d668ed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4406efec99c1a1b751ee3191224cab678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402536d6233779bb461e7823129fb1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be638836720bdf1c223aba2e744aa94680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19aa3279d51ac91ecd14c3a4116b1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52847fa6a052dfb5ddc3c41d206f527e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3f84b6d31ccc0b4beaed69b195762683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdd9aa2c54f6e67b94e0d7c8562ce92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c7bb15499771785475a6e9897c2ad685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a203a319737e8aa1fe3619abb4c57c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cba0a1a67ba2bd87c493c66a7c0e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb0103f3116633419c66ed8d5a9e50688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa62566d0c1c07760638a64a386a857689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2e2ec82d233371fcd306c890c15e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b35b7d05298c672a64616fc6c58d22691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c1abb80507167d234448d1018d1b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcb5b2e24e154218c001cb837570fc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428f1b692ae2e1ba632e7c23ef3007f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183086399f36561c9831f573e399417c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58899cd6ff60c7c8fd2efa5e4015403696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf10c8d45da00b66366cd02dd97953697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fec01d2c3ace79d5a9ade57205264698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ff066d8e6088a8e70a4f498abf84c5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cee09f2331c53892626396c8aa3a4b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b1f0a4a456d0bae085e246ae61a53701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0b167c2077e540f9c9c829e5e60fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f4eff39f73694685825ae595a334f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4cc57cc1bdd7178faa8847f0fc22a7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4d5577cc4a0ab20c554a663d9c64c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e78819e8b8fc11b2eedb295b75227706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa20c000c8558237d251affd526a45707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c881bca331249e3ce6f93713431c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8e403d595b71234b13e07fbc16e04709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ead1db39553e7530eb97bcd227958710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896658033b47a8d2e1e1259f2f5c97c5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07f20374b9aeb9def4eba7217ea793712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946db8b660bdaeee5591fbc7cf632218713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce229e455446266e68d80d352d9a8f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7c950bd79aebc69879dd554f68f3d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81948fab987b6f911202e62a934cc29d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2d61411bcea696b049ee5fdd57a4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024dbed4cff04a279548ba2053105b3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227226a118b07cb24612eb2a9b7f0f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43382fab5358d0d2e915b93c8be519a8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de74ea8faada4ed998c2374bc4c97e63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c601dcce8eb7209e8a19e2079d0df2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97bce5844f726c98fb910f9a543b87723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5501cd5f778b32272f0511db134de05724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb233bdc2af2c7883e04ef8b86489e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a28d37aa7ddc122fa895c768437214726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142593773231354384c230a61fd37d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd7f777e91cfccc05e911b50692387728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16735b047784f6f0fe6799eb885da1d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef409b161f5ea5e2ecea58b311a198730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12533f943b06720c0e57c9e8f14a82d0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c8e7703579137c8aff780152c20d7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f818d9b5be0b7d6abe34dd927786b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1df47ef1b03a4cb1e5c399d1ac5731734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed992be6edefc8193c9e70f747fe0d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebed4b17f564d4f49e803442b4678b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca172bf1e3f5b0336bd3320ff062f04737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f6ee54374237ff5a1d61ee2db57f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6bfedc5c77e45a8fb69df102a9be739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a233c0b165ad023a50d9319443dabd6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca0c6ebddbb28cd16a8d62beceb23a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49ac33c5213bca142fddb6a0802227742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4b0fe811b36ce252cba9ee7d328d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeda289e16e5812a866d318dbbbc67744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ded3edb81ffccd2078dc9f902340a2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516d4dd112b006970352c341fb0a892746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ac95faee4e84263c2858a26e8a20d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e4b23374ab84a45a1b296130b3b5b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a802fba77846dfb2dcde762d892cb8c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de254148c095ddff9c54afaf251dd77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ed7dd64643c3d88048888ca236707751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f939a340970db081e3a36356716943752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6036a3584c452cb57184e55120fe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166665fa9a827022513efa372140163754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351247ac545c3ac390342eb9d881e1f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f78663a5f86e4d6d2c1f102071c39f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f702ab4404d1266e91cf5e2160930757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f13dd84bb7083dafd197584c520164758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7d984dab41855c702ce165560edf8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47e8482b867ff5afe780c8289921b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec409c449c1f37236088ce3fb5f29ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a30fa37a36fd02b185fce99dc705043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f423bd9f1924518c4dc8fd2e4adc0734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f8f120e0dbe70677b03ed681dd15c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356719406b945a65809bab7bdaf20336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2309c9e43f83cd3cee5389a15ef0e267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5a6eb2b4a91207f559d777d9bbd7fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277bd699065ebd531e97f398ef714c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524786d8bbc0d24f9a85aef0e6b7b7af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece450d1b0cdf1de0c35d1dc410cf5de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e01f9214f6ed0ec314ed321b1db3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5240eb29f057d837f985df93a0f5e0413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8259143cae553f4910afe13f2832814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe636ed52c781427592c79260fc76d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea78008a56cd18a3320fb8dea0788916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0b650431b613fce73012d54543fc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78703498b8f1d7c6ca3c4f4e8ea2f4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4acc9933d7e30c9dca5c11e3ff616819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cce0353d59c9b1335820fc5ee633e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d1a09ae4c0adec205511f50ee9f7021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087821be873f8b78a2126fb75c4387922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f3892adbf384ff024bb8e016fb7623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f1274aa1fc01a752d55a29ae85c7724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d50cf24dd55cf3205ac6bb36dd5d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba48bfe7dcdd1d2923965a4e46d11b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd4cedfa9925643c8c94b55d3b593d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e649b703c1bf6e71b085ecd0c772428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf782634af965300ce14cfcfcb699ac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd7a7d39c83878a5f8e510b73de4b9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d0ad01c5623381a355ab2d9e8e16c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d79352c9139a304a400f4af0f44d1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3669f654a544da655a8eebea2f05a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52633fd8a785f690a2ea531a5c1b7c8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000b6a0b22d0d95c9ceaf5b76948a9435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83aef3a535c4c32a2b55aa853038eb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd052bf9888d405cb0948d4f4b69516337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd17a4c36df8824b0f2c0ad38ef85cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372a2ab7ac16747937a0a62ec8644639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288963d373cae9a1ffb469fada470e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68547f0ac0f6462b0b75b8fafc4b9f7941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e6798d4cdd5acdc91133aee32630d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37e2c95d840a148e1a444a1458665e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50bee2e3e11da60b47fc103f117eec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34643a148793ddf11c97a55a1bd17d0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59824a23ce85cf37330595ed0b119a6046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156711c62c2548d5072176524a35a5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430149927fe72ecf0cc04bfc7527957848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb402e2e0a83566a651c1a39a885f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce834dfc1c7d9b50ee81abc12e7f40f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37165fbec59d8108b9a4eea6478237351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83f1668cabb4964f93c41959ea24552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150072ebfb0c34a6e4944bf2eb4d9cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82720348ce18237182554a5bda43eb9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440a4bee1d20a65b40e7dd040ac772b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989b911817e99f8770984fc3c5a38756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30870c283d44bbf91a5a9788c879f3057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281c938f2ebfd5c48fbf230099917e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab5c9e9586ae4ae8fbc1aeab5e7c3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a09904bfde839e5e57752bfebe382060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f25777d3b8954d802ec7b024de62f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b75165fd9d60874b5d180ce7bf543ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7dbf2f7439ed15157c9a1ef7e7874f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442f2c5b0b64629586ca689fd81e5ae64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8bad0043845d0a40a1ee4ea3bfb2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8b88d29aa8e5302d9f36f3edf8d8266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ed36a5bfdf84f0ea449990d4499af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ffca357b1a340d1891827c90e913268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364481a81b5faa03e01d07f78676a68d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4daed6a9ec55169e4b867ec55ba0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264749f18cbee4eafc9186f96fef99b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c674807b2b85c6ef55f19cfd7da69272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6bcd6872b2c6391d7fa79ca44423f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c061d861fc9885c3b8e7b35be714974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6a60a68b5daf77b1c19d2bbf230ff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09110c6d037d68151c592652044b336d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74dfe41bc3f42cc9b40d7b8a2a778e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6f16f66dfee1508df609d5546b03678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f71d14a8afe215e91cf14472b70ac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf182c3a49312975d42c47ff60819680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bae7fd5959b3e9b87cfb1abef0fe5a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a502f41ec5c21601c5d8c9097e76af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f9903ddb7ef7386f555853249d0d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d407f0df3110a4bb6e5e0e366f60384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f3437dfdb05ae81d915b75a2ba6e385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295f379bef5e9bae97c8615ed87594186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979511f06993922a89e0fe55db5ee8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410adfdc50019b76f3ed3f854eb83a4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567dd3e30e0178195460e2f477bb4f589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec2c850b3e9182d8c059328f6f60e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77341ca44b7a7f85cad33999f4cc40191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5d52e672401ac7bf33268f9415a3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf2bfe71052c3f6cd631bb9614a5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f59274dff462ae85a53a987b1922c3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76f28b40c8e78ef957a5ad06d9977195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45edf953cd1c4b812d1974348e98bb3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a11481e2b0d1b6f3ea6a6e070b2a797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529abcbdabbbee941d42dd3a95af222d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecdc9ef63f73b9323dc25c56c30831499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c05a6bcd77442a17b4c0faad7f069100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6dc962d3e24a71b240d8348ea400e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523b86b3b844e3b7ad3033a6728b1d1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb35f83dfcd06af68830f383fc72b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16df3af09ba4421d692ba11a4062bcf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf709bdb11fde066d6805fb346d20db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585468f3621c5a5bfe1b211195a46d48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0ab0e4f164b1889dc4e5ec5bf2fbe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9bc3175f8e9691467a5d66771676ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526b0db20b9ec52a616878249edaa75109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db943306bd22b4a93cd74fdde1a80d8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8fcb2e1d4b8fffa7e3c69fd80409e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5607deea732b614270beb817af96b9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a63a6e4d7bccf28d7f0601a25b144113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8f638843dc4559a73ee095f7b9da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb145c56a3ec77d406b2c45942231710115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f357ce25e435ae7dbfd69c7324756116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58af4451a14a18dd40f2fa0fa1fb6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a364ed314727d510d496918ade3f04118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea521963cfc5372c706899bb1a83c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd8c4f43319dc5850ee9510def525de120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad253ab8f8ba8ed00fd27c3f359d0124121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e54bbf87f7632321c984472e802dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcb041f917522c5bd2f57a088af9dd0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cec59407044c4df69ccd59881f555124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29f97b501120a38becc008e56620ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cfd9f0df3d67842b4e1bdaee075e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca9fef454257cca3f5b8f8109c8430127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b763c57741c384e76fc695f66ef4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e49b9bfedf887c9b558c1391bbe57d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e6372a2f4ad515a406f09f639b172130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0d6ce9babb551ba60f86ce9441496131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b244078f323ce0c4117ebd02d9cb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a5381c761bad09b4d9d72659c763a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7c0e231ba3451bcb0bb705611a452134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77504928d3b72feb235043092ce1dc25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5892598653127c6ed8837fab535ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24f16a2b1613c0c57e13e0c765d60c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e725c80dc1b2e95bb806616be028717b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c885974a6414e6f151219a02bc9d4bd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb0023521a4b9473cd0bddee5aae20140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1fe184f8df6547c48f0ccb264424a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe079838f48ddf8278d4420a7f8db7ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b26d444959a6f80645e5f0909de3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79be63d20843158a6087698f4062dcc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c925916aba0378d0bfaa62065d78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd1812c4df9dbd7d1580575ee2795c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe973a139e41c1f0fcf8111b175ed0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208192e9f2533f8eda125f0e634bbbee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf3776ef59cdac49420c2221d63478149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4242290434e3db0db7fe1eb8071573150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d10d2e24c8c9f6de7884a22321e7d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a859c8544c2fa414bda12ece9c67c07152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84003ef8f1ea525e9636923c6800aa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8f22b770633ba08bb82cce73a7a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226f953369fb502f6556361be7bdba8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d5f0515b3db196d7932c259a82a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca133a6fe7dc64319edde12b130a7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a28127026cb2a9f4824f1d3551b3da158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe0460327158401e41c7209db1f477159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9543d807608d5c34250c2c87b763f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943f10a086750eb7f4ee86dba72a87e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed498caa9747830260428ec7ffe157d9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538db7138ec8dfc87868dc72da47438163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d321b94f6827b6058adf5d904f518164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d18dcad7bc6b4171ab382fe5ed5a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387e7d62580676b9c88aea7a8e9770e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983367839efed142c69f70668eaa281167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a3ab44c48156200b8490e455a50f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7a0899c31771d77064041240278f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653602017026f73e7917792796d399b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4e464c2dd1c0d05fefe82184474f0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30586c638878605725045712c626b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179037f3713f975ea31e277fad5397f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a068fff37d12c2ed597789e51a2960174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7200c249d95bc4491512ce1a52306175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6af537aea436c3f987a151e3c2c74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8601ae1795c2593cf30b17d50f748177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e94b95e21c8aa4f87390654a1349ed6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba02ad1df4325261b0a4b6d05d66682179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b3e517c715fe4d9867427a827e04a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe36fbebe11a145f32d3c58bafa7f732181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f6f2731ebbc72bbc2289a2b9689b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b60563782843f707a68da07123ce26c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c20f3ca38cee8abee55722bd6bc03184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bdb261144814af4bbcee441219d4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d281424b67f50f60b7a99b5397ea4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3ed0bfb308dbb8c8e7b97620c0cd9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616906badcf1c70b796105fa6956071d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce0272e5b82faf66fe16ab7eb94cb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c3f44fcd3c89064a5ce8586985b5a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c093cf2f4c6568e239bbeff8a129e5ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903c33a70bdad1a957c63b0a1f9ad21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ded916ff5c4dfb6da932119f6b9bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b99a830bcc6a20be6708d7c38db66194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3130c62114eee3acde5219ee5f2d9e61195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23193ffecd29724fd2c35fd6f62f2796196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a015f855dd556605e201e2e56b0729197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eace83d27a783b73e4567b5c94ac9e1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d59b15cbb7e35d31973c89c36e11f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc120894de724f06ff4fa6aa0217d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4b134f0f8b378e24e976b7e781e5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdb0ad890dbdffd19db8a80f1c86a53202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd59a0b4251ed60d6f9e2d3e58033cc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e5ff468c0d88ebc867d2e360acc67204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256dbd2ba1f2467ab6b78ff70957b2c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba0053c8d67dd7d2db2ea5bcdb6179206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5345c2a0dafbbeb4e01208ab1b79d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba4484680f776f65067f7b9e4502d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f63e3c5502e74d1aa49ddf7ddd10a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4732da0275372f0c982e985c367efcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ee5bbca37fc8ba41aa551c0eb27e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0754d3eb8d70782deea194a9d193d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155610e7855ded2b995ecdf041c7fee4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3c124daf067ee42fa37cc4c234f47214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ab1cae2e6ed1f450b702965161cab215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aa6141b371ad8ede8836f983b90d5c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57280d5842da51c4a81d1ac25a13c143217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7515a403e6c247d33b029c2d855dad3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c55fac06bd606df3f96f12d25034219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5607315205e90107886212e318e3c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbb51d9a380fdc38b8f408c4a69754221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc086d80266a8fa997c8da7833554f1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c5e0bd5a2188c1e6e40c75988ff8d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b69b48cf74328b52cbd4b316aca9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4beffd7f0854b152d39e1d80cb86a3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e91c2f7c7398849fa88a85ec08515226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afc22640f6819d1f135aabb7410829227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456c31553a3a7179fc9ff611cfa6499228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e201e9f7e44d27a0bd39986b87c9cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae046b0f0432cbbdd5a5899b44a1e9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe625a72bbd6623c9c011f2213a0e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3548576c650d424790a94dbd9b3119232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a87bc23e24dbe0ba5256cfc0beabfa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cccfc491382a1d4e521d0d7e44c6097234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084d7651fa479998bb398365ce52067235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836afd997118d9a59d98af2d4251c0fc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236eda855c01f9c2cde80b847866d947237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6d45daf2022080c3f6633e23e5845238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a7afaf16a7e2aade1b4c6f36646ba239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d0ebc31120dae008502e96fcf2e68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13373d58aa0ef34873199ea3ee787725241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e513d1196c44bbaf45d720732920b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8a667f04a9d3f4900846e0d87291f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7fbb82100f73d4da059dffdacf40b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9a464101f54a07d262942f864443e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854e608b79a19ff4c65b4d1506ac9f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445e27fa1af4d4bff1370692d7f0a09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eaa450b13dfbb63cb5ee57ae6f356b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e58fe28719470ea0cc08791c22f2ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a762ed34e9b97c6dd3928fadc6882c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6b1134a637c35e264b186dfde2ad6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e7e730f7664665ef6a1b0ac68cec57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c91b296b2948be362c820b5166bcff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789173e21e89d27bf1db61612abb5fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455c2bc7a950e0215f9f4d782e028ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae921c44c18ff83a337d30babe71f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281d510375e5cb128e72bfd6317cc7b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b7ff250f0d1eec765f7c0ac227b0e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f439b2c062ef7b818ee3a353524f36b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066db464fbad0410957599dceb8a31d3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb84b91a787724515d3b9abec52b277261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecad7de1bbfdc565c74cb35e73e5d84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c309b1fe24abbed98dbcdaa8846cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab854e938f32861ba4b5898e22a3555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44100961ce8ae486d608dcd8a7bf7b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53ff84c3c0d968f565ebd81e429dbf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043f81ebe7bc52cb43af72cbfaea7eb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a32e4c1880b29fb19f6ed43c53a568268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7d8dc2a14121ade1e2200b5c7a2c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa685a4c5ac6c57360c5cde02b0f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d78539362d3d4044ac135c42e0d0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a533ba04b4f5d0de6e08adb178844272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323bd3380531d40b5428fe9126a7a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decbe3750cb3519d50c89aa3b5f69bcf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94279fca2661cb40018702e377190c5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28bed72c109c5b93413f89c0a4e4e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b98274351f9de82c8bc7af0f6b6b43277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849520be9aceabdaf1fa74db85b4a017278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61afacc16523db2a7768d1001633314b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd932bcfe8ec081c92dce1c4ddf5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd68e33b5c00731267fd64db002229281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270e9f403c1cac0559f219f4ea95b51282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d3e056851fa91ed744c40bd63b488283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe3147dff97fdd9ce9ffdb65225eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa699f94ad38ad843403fce2a6b61ee285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abcb6b2ba42e365d60b759ca3aebdb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e4b0626d0ee40875fab59506ce67e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809a99ca14fc44a20a8c341a7bb77a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d62c98fa8824a5be030456b06bbbcd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9038329a6f2bd3a0ecb1e3d97b1ba764290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15afba2367ad76560d000bd4c490d60291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e65ca0c710510d5df795d0bd4fe7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed650bd65f0bfc9d5ab171acf4a87e52293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e412400d04065440894baee597acea6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e8d30ea5ffddefe8741b97690faf6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b289396a7699619b2c3a5399348d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199d0f09d2edf87a538cbe8fd5dc9fe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa3bbf93ef53bd4b97b07aadf8d2c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd33d91ae8b3d0bbe90d16b92dc9974299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a463e0c79d0cc89894481983d804697300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b45029cd4e610a57f7a635ec0dc8a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869b639247e172ebc850bbfde3b7d3d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccf53ce68e0aa4db19658cb8f73b84303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001c77eb73f45edddf87eeaccb37946304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b0427abfeb11ef1ea1902d912b47b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356279aec4f6d005c0bb13258190dee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9ef1695b3e5c26ef81a0af866e725307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76260b04ff4926d3d8e35fe8048b180f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b122eb2b413ac494b48f1c6a0d9856b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe16e0fffd84eb744b3c5f0bbb94fc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896133ebd5885b5120ecda8a566c37d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2c0c2a7a32b09f80934d387f1fc90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c511c0383116e784626edffedf0aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3a649495a4c90e8eb3debf9182e8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41900df3447fba065ff2809f9dbccab5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ba58378c7a188492ad122745c6407316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081e271dac9da0638e50d28e504f751317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828597813e26868fb722f89e2ba3db7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44208fe4a033061b41f380f37aa86254319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276e4ad3bb7c98b184e4d77f19915f58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd2cc7c57ed7b7c805c8aa02f6aae0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e08856cf6d248cfc84db175bb5b9cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dbe44b1eb4c585885f87613f388f2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4b6aa65c350c75579f3231ee4ca2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a9e8670bd4e667d8a716578ae22e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0f7f0600f979a0080e0a56b98e387326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd21ef1d023a3c19950781e29c15be7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e138e19896e5652552f63a50ee11a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54db8c826b1002499358236e229cc756329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dabecbf670f1fd6fc6cc7b606bf51330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b2b16fbae2eda82f05fe5d87ec250331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d3830ff541a49c0b343f928a154e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0070467a9d7b13a5dbc5a808e88664333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5aeb5b0e1bc4c4ae492ebb9b59f01334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be2bb5d2723e5d72195e8c7c289b58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65884902f7d5acd4da307ec18e4bad46336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61fc8e778935d4a6b10ef9c7172f3d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9232ce2d1716077df88e40f87c4b7c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4774fe8924242037da47f0c43d0c34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7287b078a55ec34cd6619915a14b4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcbe5c0a4fe5efa4d5e4ad08032ab6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a982184364132be6c0e287fab8282aba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747faed5ad679f13b2a242288835ae7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eaf06b0749d8893db2abffda2c99a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a6cb99e490705863b000245a6f15b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bb6a150a3475811b5aea67744721e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e17a35da8c02d06369b0cd402ddcf5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f28e5544a7acf0ab07d6c051c6006348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f3296dd7142eba15213efae2b9da1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23891bdb0098135f83322f849d49ddc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122d06c5a64c71207dfa341408ad33f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ec1e039935a2361f5499f7c3228982352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e79254e9121be35c7538bef27d8b4a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de01ac2d66b6c40ffe8d9d31fc745354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086000837ea38b6c6d0251e08978e75355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47794b721b07bba416f0594c4512501356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7abebc564814e1ea21267a88c0ea701357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c070e8c48c35c80f658e74ee1e684358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897454e49519eef6c397a4f9c3e41814359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34bbb5e739d36ab6f0811b2492bf657360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107e30b3dacfd23ac04925025af1509361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28d7c91fec7996f5b04e9c28bb0555362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7e0aef0e01fd3a9289c3e5739ab80c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fd7d1e844abde7b6c0ebe14b408d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2823550654058308f5e51834fa8be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e24cd26489534bb9ea0c638e635e90366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95149f22c9023c35f37d543936a573367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350290af2603f6789cb90895fa30c50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053856a621b0d995d6a2be8cdeec5d98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb44fe55fbe0c0d79d2c414d7f3444370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc33b45814571b57afbf2c64971115371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5831730363b4d2b8094c71c18f9a50372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b18252c3ca5121738f730c3cc7833373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28736cb9bbeecbe7b171b40635be0456374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0381bdf30b990c2bda4d8a8453c103f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6678c6cbf398b4d373163d7b7edeab1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e31c1bcccc40fd92a6ebf858fff32377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540eb6cdddf778481b5afbce600ee70378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dd9546bad304a4c33ac8d1967bcb3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1631d973903ff96d6c37aecb7dc284380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1c8767ee402a44283da78222ea6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec64c6f5bf00cc6b5c84e71e59568fe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735a849f481fde3d0146fb884def83a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2eaaa82954c78174943cf1749df913384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf392349c46d1bbf619491ee9c8c7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd681a299d25fb10f1419fd48e692d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e22c1c8b58af2d3d2b066bd23c09387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a55e0b3e8797c798ef418b2410f96388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7d8799dc63cbf3bf05870c3664525389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851255a4ac5216085f0b1ea31be66c6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82621b21daf0d2b9495040314462d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2a30b4646ecb55f1f6313ca47d2b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937af961d0e971c415724536d3db82e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecda8d54e187dc6a85848338b579dff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b16dbda5dcf9f787fe681299d7a75395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f79cf6cdc75b7779ece0e787f5a60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e20eb4062c2420000784a19373760a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e287eed7bf7aade753ad55a2bf54590398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed74fb0060d37c78ddd96d6daea48c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc226ae56c0e37b5abbb71fdeeac0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beedad4cfdfae2b07dd3a866e0a15cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6fff514d1f7ae0b7057d4f5a38bcb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600b31f46ea006f86ca4823a0e9880e9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db0c1395e85d7c4fcb3db498969252404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f56dadcedfbe6ffdaece1204f8f5ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070452da2d82bd58e879c8c4af124d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4854a6378d4167204ad8a2fff135a38407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893e715987978840f7e9586f830983db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18aadd6da269fab1943c658ed77fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b1e90cf96a3055eaed29d1d0bed6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8586ddf7b8d30d603b3d194b32a9787411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb504d8d79d8dbf99bbc57594e3006ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def5e6a4ee22404c2dae2f96562fae1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f8747d32b10301402274aa49e9ff7b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd634e5918b2758fe31ea5987e7d440415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f20ec7503255b24d5db1c205a8236e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a477097570bb5b0b3eba17d729c46a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc6c4d4ae52f6130c9642ae6beb321418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f71a1a0c0f8fd64ee996051a742b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0cb76e0162472538214f5a5163c78420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2a529e9a87ab7301adb5704e99745421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86b2e6bf78d36358a2b1f25753f003422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97121973edf1f09bf2d288de76ffb442423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca0afb4b515355bb4925d9b96bd274424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025dc6166740eab4185fb877c57a6553425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95866d59a76e7a1c687396e21160f1ed426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98b67595d42e6eed02f1eb2c6724d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99462ce05acc85b8302d2be11bfc25a0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5074d5c5e1ab4036ce5eacf946b10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca9bc071954b83ce143e071266a8ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a63a84af2be4edbd00dd173cfb82e4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1336a9b6249a0924915b2701c728eded432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78b50a2941e012ee23e62d3b766ff4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee05635757a4ad89aa2b20085a52e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e60ce1406edf68d022fd505bb74970435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b433049a66bc63077746223a9cd1749436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd7785f8f6a8b8fd41c54eea1b4aaa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e371db8ce98c86f3fabbfb75893d84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ef69b4c88060351e2c5ef2bef19a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d0babd4c7f1f40a79db9a3b55a41e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16b16c4a39e0801f83806749a78786441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599b99e8b2b157bc10591f1f6492f41442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb5b26f0b01437ccf073551ba5ef6f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a75a05818c17497669ebe332a707e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a8206480da04fbcddbe8fd0d1521d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3511137028ac1d6b71619bdfec40d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c7e0da8a04f707f9d9a5db91c0c334447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d10e0c035fb322e1f484de3d118f23448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f54484855ad71a463d3f27cd80f64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c204b62ec56b777b8132be4dadbac74a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c538bbfb33664cdc7335749f633c343451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d13ea14a399b06d18e8700ba8beb46452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015ff0747fe13fef42b98730100f9be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b2377679233355611b7d870518737454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9ff3e530e33a20374bb317d78e7a4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5541c13df12b7962e171a55565995456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b3687c3f3120b8ebb08640748aef5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126e256fc66e3ce82f23315317cc3ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feabe19ba883ee5b7da874463fd151e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6358728f6a61235cda88cb214b58f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3518d10f63f8ed3d13ac9bcbdafd470461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812b6187d1c68ae83ac0ce6640de19a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb42fe2c2bb203b72d9e628b411669c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff379820a09d8e516029c2d3a029c6c2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31746c3732db8a14b1c9825513470553465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990daca10ae72522716c48789a8ba15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417344252654151bf603744a23b2bb6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4098a1a840297b3259af27bd393f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dba01059358d1164533467d2db92c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797800f6d1e658fbca5b27e03879e6e2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91545198bcaf9ea5ae449ed23204b0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96dccd6c986c950814a0200ad157c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d4636234a9cab0b1f1491d72c3a6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e9acd61e7118a08b8c0b1ecd4aa2d6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b05b48865e1d3385f1f4e2fcb7e16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00525a8cfc0e0bfbe9205f77980e565e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3970f0d919634c3e321300d313521477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3207041ce2deba7e5a95dc47b4198827478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d262b292bdaa353ab9d4ad4fd9251479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d000416169e8a323f94ba560f5afaa3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3822facfae1c33375acf3fd000b19b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4086798d369d0d95b7eed4c3c15e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10725422af12acb03e3924bfebb481e7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef279ca9a1a929655b3103cf5207d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f577386a3635c54d37a20b37e10b2d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541441df05642fff06ebce6c84ebc1bc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8836729a5dbd8475505f31250e7e472487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db111aa34c3d3af9273a1053cb5bd9d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbcd3fc99212d89eb88ba7a2849438489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac5b387c593b9c374b010ddce52042490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29219bf22131e3ac63f178344805304491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9f0c20126e2410e6c21eac875e552492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd7e0fcab4997f9c33d49721f48d423493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba2eeb8bd8f7d799efb8044df4665d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a1612155110a06939cfb50d60d09495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251cf811715def7fe151196d524f443496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fee96a9890996b0d3ef7d4519f678497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493a5599036e6b5b543f015838e7969498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a3f31d34d77279cf763f974b664b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f72f033c76ec7cb86e6c0344fa0f95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdb58cf04c3e887d944c215b7a80c2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39c8d171b25ff213e9358dc62ccbea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5590f93322795526dfff28d61278a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f9716115cb1390aaad72f3fd526a5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387857f8c16204de214a266a73ab307e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427dfc4f3caea7ac879f1d8d2259215506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcc5b8229faab602adf6e671dd8df7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75276e70622f9d37ba2ceb45a2d35a6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce884a18990ebbee6d9f19fcd788f0e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ca6f9933b35ceb9633600b0f904d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806ce17dbb064bf51bf6ba977746475511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab9e3042a2413208a1ca8b62fd4742512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4547c653ae7024602bba3c27761fa476513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e127e79f37f5f3f43ede42bbad48c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d262c05eb0416b4bd991cbdacda4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329480fba2734e38bd1f596164533af516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50dbf0e6c7076a72dffb70c84318f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b531cd7afefa90151539ec650304c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb2e419d4379fe159423e108bfa39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464453dce31bfa2d2a3fb1644a941d66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba867c24a79277706d8423a5526e68521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208314cb6a7481b44e164f910b260fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a879d5f28c30e34743a3345df8ebf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f62a57c88c529eab56f86ec9bbff01524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cb9ec45375b2ea1cf6ad050663d36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5844abaf3b3bfac992b77ec587d69811526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf571a5215eb1956f79dd340020281f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49333097140fd6d11ffc5128a6b43b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aade82cc4ce556f45d8960dfab75df0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18cbce302a046085c3522ee66e5a89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92dc790983f522f19fba7be64b14852531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb21f295c6b10f26558fcc0667a8366532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7a040eb7b83d7d9bd3b96eb6ed99f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b151b49ed6ae131f07abc31168b9a7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52fddfa3323e5b60e8577b1b48c007535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6aa3a79b547c49861b4e8ef4a2634d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8c6e4b8dd497d7856bc7b1d67d359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13d77f5d90b1b0b1be16a02c1d667fe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe992028fd1cd97fbd6ef01658addc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936f50ee59af88751c83a468e22d09d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82448696b08e1435b76f8f199c266a4e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def1db39d9e1080eca3775f8f66ef905542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5c61862faaec470e062afbcfde710543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec665a27f61f752af03795d5848442d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39f0a47b1704ef7971373c34f6ac53545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9cf20ab6e8b183adeb2266e7cf278546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71bb6dc73dcc2bc04e530a209ca957547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b62a2f9f8710b90a9bff4b2c36c1ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac368c519ed513344c236acfa18eb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fb0a0d436cdc6d62f4af4577d189550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710a2b715035467b69e9a2c1d64f66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e6e5bd4101b701a684d05589f8d3f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8d1cb8a4a4e99f10dd35f6aa97f48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f9f8fdbdf70a73c50cab125b5cf0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc064fd253677a0f5f898bb95499728555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7514a989b2acd91fa842edb25120b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a96309b7e0514406a798e234d0f20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8b4a77e8d2496c68066cb3dc02fe9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7b2a7de7061347bcb4108b0fc4356559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8036964d74b9c39f89091a13fe6b96560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33798142f39930ecbc04b5b88e9d75d3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d873f7b84429e37b5e5856414ac9f83562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf17c61045dd6eba6b5efc3f33f08f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b98bc259fedb381c74f6b65a1424564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c561919de42f61b9e90637fdf33a7b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedde3faea594a800e4af35fea7e52b9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bf3a7e683391ac8622fff32250228567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f138570fbec6e0fe7ab843054c4f1de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ba0f705de080d1748969f0dd3bf41569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd31efc4ece52173e04f879f2482e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461a7c375142f4399ee614832487df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831aa96c946a487d23d18f6f445a7f3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb0f7e69b333fd195c8f570da12de8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ac7fb21b73a215468ec33f38de0fc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132dcfce463c1ad2cf8404d68fa0ab0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5b85d17a847da2829ba55a0a7ff64576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888fd28816e0eb7d83eb23a0b1a31f1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5c4b317fe99aa47f007781ced22ab578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051cdd733d823330dfbaeb3ac0da51a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b15d312c0b0bcf68bab9cb9dfb7e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3d4a3c7fb6b82c8431d32c169aa39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcd231f7bbe35e7a3775e8ea31f511582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452dece6c07d93ba623199779bcfe71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fd0b889c7c157bbed90ad09b46aef1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5258276ddb47a9cd29cb45bbeb837585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe179130c11521a2bdbd5b3978b2b53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8aaf4fd930f51d650fc022a3fec2b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadc40387f452d8fba0f4cfed6e2cfb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49ff96844e696c454423195d22d458589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c5d029e5d95b2db531b45a5392dfc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502f231ed3a9e13c9ee726f93938e8f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d0af63e3a297bf7dd96cda1b288aa9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043c27968e287935d8e606e411aad6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583810b4ba2e11a1f29ad8ecd892fcc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e8484474fdb87e3210eb3040b88b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ae5fea192b092c9b37f9f8cf91883596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ff7434deda4e6da15bdb3d61cb4c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bb9b0ddda19ccb5fd67f33a9f121d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25c6381063c3e624c5bfddbe17e9a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72deaf15c764c749902483c092dbe9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3105a5c680c1731662fc2d05353e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5805ffe775522f7755b47504d5647fe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ff000df182698869d98ca790f12825603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e021c48305588167b5a74e02075b7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d9eda3fb250ee153f7ea4c816d4b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563c160ab2327fa84e08d5fdd30c3ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026fae0816567e942ce31fa318147f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9a5dca4c1597bf4711960523eb4e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9313c843beb8cf36d1825af35d198609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669ae5af6bb531f5202c8399f205d82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca51be70ba8b14c1d09d247e773f743611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5aa29d60faa5e079b1947da746415612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd268810a75a47405ef2b644d9e4be613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f8d075fb331e9cb194e3107b01536614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e064a873a6217317458ff6849fb1bc53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba28220f6373b622f01ad610f89a156e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60ec4271d5e6cd63a6e3ea086371a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff054d348fe50d73542fd898ade762d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36545dd9d13283bdc3eedd317ed3d28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c16650b74fce1158929205441fb84620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b602d4b325cabde45ef32e2b597a13e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaaa7ddc0fb7faba8ad9afb042ab87622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cebcbff4d9715486dd3a3f03388110623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d481f6ec9a87f1f7a11172000fbd32624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d5e5e99b75f7ca0ba835cc6f23908625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1aa4fa4c673172fc1f7da828e0c5b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090942735a16b10afd030cc910e61a5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375a916e568ed5c839cc4879f30464628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209a71c0ca6a9a7026507c7d270348d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7953d3f055ca63e3fb68b2374c79d7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670c0527e4c44b9e9145dc072286673631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c59420857f2d1c32bc85eea7fdca46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c3444f8f0705d46ef36b8b11c3b36633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b8bd55582f81cf406bfc3b5efd323634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88ffcb30a66ba6fb09702f443e750d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0828eeb4c6f4dfb921a047f0d2089ed636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7913621bdc8a472186bf1b0418ad6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec05966de952b5b78f116d1c2fa3fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e1b54d9cc6a0fcbbe5b04bcb84d48639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d8ba645c64d8bbbbc13a03e58552c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c2f01620e2b99c8ea95dc10328e86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f3f432ff3174aa91a980434985c4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305677445dbd7a1caf04b9bad9807027643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f525beed88b6fa4f34b9dfc782e794644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506dd57c1c4efeafa95e1c6ec284ce3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6caa6a78653be595b91215716829eae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de449129c9eb849749b710f6983ca512647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169dc9914513373637e2ee747c5e9f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ec476317716782360bceaa65d092a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5a0f97fe7d4bda88dd15d3c9fbb93650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20616051c5dd68fe712f78785bfbb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e312b75ae35bd9d61eda1f39278027652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e5862693d1229827f9b77c64b5977653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e85ef4d0be78191c10cad6996564f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4674866037548e7052719530d51356a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8935adaf0f5d2f1622bd58a73256332656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72f2931188defaa6a67f72e6536cba3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b05a10a1ec920322a0405196ae9d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6505140f242c13702e030d26802b419659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b67159e464a7382dcdc5eb891082e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b31b4123c2e100da0712dc4c40b4d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca584f1640987c9b2557cd25a21c786e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6db278556d5d899dc5247799a4d13663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da3e93cbce0f78a1b4dab159cf2e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e65b8a4efed5d9ed8d25c598687be6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7288730fe911c627c3fbe5793130cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3ac27f6b8a9abdbcb9fe2623781e1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc896afbffd8feee26f70f7b4f53a34668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd219dc7e2b24014206599bb534e40669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c82a3b3996785c5cd96741f38b508a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eca442cede3d52c3dd64bb2011129a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d697731684a515da46c0fc7a3f48e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f887d95fdbf3a84f23e1164d233ab673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce761737f90af84b83c1e0e0c382bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ceecb5b12e49071137f4b88e05ae3f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ecab120273788c20a59abdcd11a64676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8be1e998aedc75c59ccf33dbb5c4db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660c1fa09f5741195824ddf0c794e1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273741812e24313ba6c4241c7879f97679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7f87b5331fdc7f313f88f13798ec0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463bcc028f4f46c0fc6b242e13b598e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab313a3465232ee2c1b3286de6bd0e00682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c195cbe17dc72e91a00e0ec70fdd94683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998401d8ca6c5686e06d20b3a8d79c1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891acc68137d3950c0f9d9c68591535685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4791640df25825f72c69e43ebdc098686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f364d47ebf3636a3678fea1ce91dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716588c022dbc32dc700d81a39c6e8a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539b32e67a457d05ff565c05cb2f2c7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5877f9df057c90be85df365a2d223e8690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982eed615d197b488cdadcbd2502096e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698084079f03800f3b3833a17ff75441692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1455b7eff76b8fed9d9a95c9646ef5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab54a86e43fe440c68938f58cd5870694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b76293780f5d4b4625294ed7d7780f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3dbbe96052968f7da4273df26a3df696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbb5dfac09bf16f7e9c38e4d162312697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3a5b41ae82fd4dfb167fecb7af4e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d21e67439153e6368731210b5592a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302879bf1f05c61e4dee47e447910778700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfda9495d10a0926f7ee5f27baefecc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978440d38f696653bf659aef9c20ef57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f2dff7f5d421cf266b1350929dadb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580f85e0f9fb3dbc963b5cf608c479c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd38c9228701b5ae2b334f2f241c5315705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f76a8eb5b0c92926ff57583764e40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce994fb2823933226d83d6313fd46ecc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084983f31f5b18863095f7cf2a10e55d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06fea7e9ee7eaf144b723f3bdf33d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a243cc72b542dc6343dad739dd8a4c9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f0c4f5055ef0928f25e8f4ade84b7c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d50bb13500ec28f540baf4f178f0ca712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771cb5badc95daa5cc9355ef8460fdf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3d3895a61778df54bcfbc662321071714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8de5994050fea55b197a428775b8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb941bb69432e1c43e87c8cf03e9df59716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b743adef43040f650edccb5acd11993717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bee06ec0d270c0e28fbf0260ce3ba6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448aeab1c4ec8883f9bd26e98372e73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53161fd2b9829622181c9f9efee0edfa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4a83d9074ae9cfc1ce427281a9f88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d3b15bf52546b6b3e34e5cd131035722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb9d4d6cb64b5cd780568e43a0180f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33cefc5e445e014c9aee1bb869bd1a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e5298d70d627e030ff04a9c13ef865725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fac72ba024e2dc84fd25431f62263a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a5c778c43689fc4a38d65fd68b6fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2666c9e9589041100fc4e91c5cd00a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782166822427114870e2e03c2235e6b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c02653255e7a979163b998d0b94d5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b36eff11618f76a326039bf9c43bad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47ca6588a53b237055be7288386794732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849e44df995d69c54aa49c7c6b610cc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475ec729cca57e8bed10928189d5530734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106756681e900be0845ff480a561257735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d94ef857affa10a7737b3555d82da3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead93a0da7cbc21b1587a0812b0e918c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc7c86195d15ee3f73e0b54731360738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a54460412a7d6225b1f1796269707d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfd77ca954b0db90864cf1cbff0b88740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80980bef7c3df1f4f2372140002524741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f36ac20006ecb23c08c21b3644c9c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922f19535be8f4ac7e7787489fc82e2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e79bde93404577bd610241ccca04df744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b626bc8456856c1ea8ac0d009da7ae745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f698aad076fed09f34c84baf8519c3746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09b7a2864161a00f887310324a0f0a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b307cbb7368e884e36ee547079e83c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd0475612496ae6c169bfdba0fa368749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ec1a9a8e19f2d96bd5ceeafbaa8b8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc87325a1113540b59e6d0990184c3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905b0a5e04a9b6126d5d5f7ec7dd1090752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ff59195c8a38db2e75b560ae7dfdd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c082f84cd8cb0c696720081b9a4f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852973e95b173ff8ee022dfc89c7019d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79737197ced140055b1f66f2cb019eb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b06188e75f3a62310fb442f102de7f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e232df19f6516babfe3f69bf6d94ebd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b904dec9d5fe5f35b291d943f2776f5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>