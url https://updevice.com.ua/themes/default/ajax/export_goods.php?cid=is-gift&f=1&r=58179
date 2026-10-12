--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f711d403e115ae205af714b3bc1bd651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13fe5a542f16e7d4a042dd415d7a5072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a451cc88b1ba47ced61822d0fa7f50603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a3e67e67b165ae1c119bb682db9464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d4601170b74fb9a6a54ecd52230635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b38fffb6c07afea237a4c39c2cd486.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6672036f097c64122e9033056a0da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc0ab9d794d00f185a02009338451e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a729fa7046d1855346a5f924d115c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be83caeb50384c86661e2c6c9656747b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf31e3edd94fbe875a4374dccea4b8711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3798e6a1ea25d6f0848e81280d63f0c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0c0bdb2489179689e9423ae8674e113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdc5f04ed5aa415bf8c9a10b4afcd0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c18a6922d6d196422e2d1900e9ec7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320b7027b650250c0593ffce369336416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c812d25263d3eb55273c8b6e7a9fbc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ea7efe16fd32a1311dd38ce871d8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70581a97b36e2bcc12d837b0f66b26219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbb3619fafc7325bc31bbb43097abd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d604eb95c0ba073857dd0f0665b7c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9688efd2b18cc57530890e739444792a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddb0ab8a69c237c02f2c4dea263320323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d2fec89c2e033667227b5f04d392724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0107f3f73981b8f68d100321479fc5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3fc4e229391f724aff295f64df13a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9de77a01fe0a762608d2d9af185c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca95261bed06250c9aa4555c6b148e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19941fdddf90dd5d23d70c635c47311329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1962cad8c38635bc82173f4c92c3ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24185a1afd89dcadd4e7cefa4253f431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12fd7de1318d5c40f1b7f98ee29e1732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a41a5d73ff2cb9d821dfffb3263ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430d9c51fbbaa18179ab31a83fcf3e334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b9898ea79baa88f9776dbdfa4d8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956dfad74c24908297312cd26ae3b0736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d92cdbfa4308ac5e7ca0796cbbaf937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449266a648adee52d2d03bb93ac844838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200226989ca5edf6eeb486097ccb62139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67c8f0c05f15e1748d6673f152ed8540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d795b8445121d46ce20bb44caaefe10441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b124cddc937b66257ffc378fa7bea1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973380d6cec87f5ea6cfc2b64bdaa88343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c27ff1fd3086f979fda31a7aa01f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7e54a45f4cdb096bb130f339281f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce965d5f9a983d5bb356fea0fdb8835e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b9a9cd42852a23b98c6af4a5197b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397fd37a1a63343d8e72453fc961fa248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6e4cc319427cd3ae5451a9c8c908549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e75d669367f9ca2363861a11af70f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dac0bf7094cd1380fb42fded00238e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194b7543bbf22f82ff2be3210684c8c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a8f9d58092d60e0311c7851b0de5d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f885e380491fc5ae60363e67f6c04954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff42a9051b0871ad3018ec145434f455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b2305c772a7e38e1c2294224a2ece56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8c14ea11cf99f19e6384c53584f1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0237f4709bc1aecaab1e0d4c0dab1158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c5534e4eaf6d96f1a48b5925bfcd959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d4018c72a907f9408f5928e571d47760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81099f0efd82269b8ce85a23e91b97061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be25b46368dd4e4792b5dc35de910f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ab46e6a669338e427502eff48d7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e959252ffc30a53af738d7ad1f01b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec944f505c84e466f32e9c6d43a8f8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ae29798a5d8230681dfd1fd1e07aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b550e75b6abe047cea7d2dae270f6367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc27bea4b462115c65f139ce324795d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c086849638a05c8676356c2f318dfe869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d549fb784cfa03e9c56196ec21e43fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c91274d82a26fce06fbda408c132c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9796555eabd3131ddd8a075c8f35f2472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ec9a88a2154b93c832530aa4f705673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b607b508f9953c9745a552f91555c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8cbbe76f30a0c144f26663aca4efe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639734cc117da0779048bc48efd9cd676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0768ab72eae9c03d5b408696e8e1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858970119cd7bfc70081d7004e4a1e0078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f6e602d168f83472ca42acbec4b6c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22d842b25037ca1278eb2a13db0c980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a88e16a347532d3dd62e0429b6ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da453e1dffd6fbfce276732d44b6cdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a04d0752be46c3667be864fcdb552083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf76c02c860101397cf62691a0c7dce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82625bf1dc7069d19a71b3dc48cd9ba085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f52b9c3f14039137a1c0b973c935da086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0c0228cabbec99d5635842cd5519087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc14d4448e2cb4eb6daed84578406bc888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d582465da375f718bf5b5bedbc91b69d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc9c9044e26616d6dc8d93c0330e2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d4f68e636be07f25030986c3aba7491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c98a0420f7b6579c5adc68eec79f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2ddb2ab81533e1a6af0cb72d88ded93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de83b19f7d2a21d2df2686b9dca4853a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff32e2ada21936b706c72153a0186495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de017f8784af80ecde788787d2e87096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe4572c070113af4c3bd0a79cd21ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f962b861025b79060fe7e90de1142298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbb63a5f755067b9a05913113b9e2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e533cd91302d4665a1cc747e8b80dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8050a8e4fc68f3981513b3c45a69d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0760b76014f67ee8fac558b9cbb9d3a8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cadaeef5693be8449e46456f64d9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee772d3fc84aa9c01b94941dbaa4f325104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849bfce6a04409c0a53fac34e985b08f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658994149c1bc192f247df7d54a8ce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03e1406280acad966f34e9f03950a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853d81f2e26ad0cfe275de5ef31db2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fdd6de6b2d3d61e69812fbc3d044dd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a57a1150b46e27689bb3b2be14d894110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10d987e91cd9b8fb92fd691f7a7b94111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ba6a3034e911af2ee3d3ed9e87ace3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a9d7aa87cdbffd199e4f8864ea4b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7ab1d21b31511a761cd8eb71de48e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925ddefdbb1962bf16c2a6fe8a5510b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54c4f171c796c07b0f510cbf5a205e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8179e0715ccd70e27540d0239ea41fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15cf86c51f283a4a9d169eb939411a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54372c88eaa29af15167e45f3541bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165640faa16bf2fda7caf69741c3483120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7359247c99799251a07c78adcd846d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a9c69be28acf957fa8896bffe77b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599ce813da17180ee4ecbc1d94fb105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd091e32f4e4138dc819b7c728759673124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9563130883671a2186f3566f978cf7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62992ceefe1d2017015613b4b9b8fefd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb4ca31597d85a99e22300752bd787127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7010e3d411dea68bd9676cdbef1645128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49f445e1a3ed003d18011b4d80b1e6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77092cae08137dc6a19211c11394b7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59998eaa2a975439c4e21fc259d15af1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c4b8dbb2bdaee5102f00ef93eb7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f8e93196000fbde0fa19705b05484133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584df2bce41935d691e1d3bef37761b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e5f3cc497faf2e1dbe5aa3a2d5994135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420a0d432cac3cb9de2a6cba09b9a0b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb8b2a29e2f055437b2d999bccd92e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091939b87c3cbdb151577b35ecafe863138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898eaeb2297125873e544a01d02eb98139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8481d083a1274969ce7a4b513e69ae9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949e4d1836f1e6222bc13135b9cb600141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b489dd0d3865c3179e14c83c7be49142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61ad8143dce89de4076df9b9ae85d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757058d391a0760cb4988bd92caac3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065713f085fb117a1dea6a0791a0d0e1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba6f399ba2d2eff2c59cbf0dd49d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898968c59db2fbdf4552ae23af517f1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524722050972fa110a0bda78c609d1c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852780b904dbc3a7e95abbab1d2c91d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8a5bbdad0ec5b72d479d2b2cb7400150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb238e5984b5edaf530af93c078bed7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca31d84693dfc05417264f0f7b08f2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a61251a470e227a45263775422ceb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367349d95fc1e8e993a66cbd85da8a37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8206daded177b79b71dd219f4056be2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12416bcc2984e2307888bb425bb2fed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d4865d54fbe11cd95a92263dfa618b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1430f36b1f1cef330480d7f64304939158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f2be5f49682f7944e59c21e535a53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963b5bf24a142a6ca61566e09007cd4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e2b2f6e358ec275f9a6e7c9726ae7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c2093efa3a444ce27c6c884bc66a1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf3c9e7dd28b55aae442804189a8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62a97b844c462376cf5908108f56c63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30fa0d7d99f05b1ac1c3352e802406165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe200e60ff275bb3fa7879c31061389c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b937f6c400c84c73c77872cb49ecb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd64896c1110702980878f3f2c15e4a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e53d16d292105a6d036b32b443472169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13fa78de132bb6cbbd9e121b69cc7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224bce528d43cbeb73516b1204b0a4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396de54d515b51cac92233e9643dc300172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e6a6ae018c59d17e2938edbccc3b0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1de783062c3e3926bf980287ee285f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3cf307e07ccf836a73d29991dfdc1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d6f0db241efe3f8589e371a8cfc72176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471432133443b35926f46fa1a04368df177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249becc1b90ae6f337179ae1efa0c4b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3278aa48f440acae8cd1cb7f929321179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436134a2e292d9db263a343929e32dca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7742811c000af08f16e4af5fef2ae52d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13019fc18a1d644d313499fab9b62952182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d214fbbc362e16109b3deb545ec38c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4c3466951dc9b99b40f459e926663184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2da9de5caf53a47fe2158dfa329f7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0385fb71dfdc865ffdd702e5ee825186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc29fdb97e7040b1ec4386deadd7ab187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f70630f285ed2743f3a271229a8c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73cede07a32f8f6f948dcfab4f3441189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768b034571efb7be5844cb65621b05f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d1c4739593ee922309fe19c1c59d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fad51d39aa5c87faf2592c43dfe927192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6788f41a8087039c1fa371363b0353c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2156c00289d7d5e68575b119de5fd5d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64230cb06cba76d98d42ae5e914a56195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f3f13a14d88662b3bb5f10057337196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5f4d3820559d015bff0106d954cc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91902b5f1c1b7ea7feade19dc784c28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c3b56217a7933862777a61b44838199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d9293af5defbe5c3db02e515e10f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8404a15aa959a2ff0ac030c770018c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1d3da161e5513ea185d2f5fe5460202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1631e3f907fb839a01756100e43d82203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a93da21ec76522a88034f05f0d6585204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462ea99e321b2dabb740cb332c19eac205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9944b4dd1b3582850bb64ce1c4f65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ac8c8bcb714c9480dcefdf643511f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739dffbd8e6d6054cde120bbc599b59208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ddd165cf2b8a227fd0fa80714af83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bfacc68e1c49261adab858cbb17a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88af900afb909fb36a47f5ed53d65ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824ec535bb93701bc38a03f10dca2fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068fbf6f5089a50ed82ca5c815ea398213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ff16f872e30870363842b18881310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c50c3d42962c7307d9e83ebcdb8f9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c8f6d0ce490c78b4d881c92ada9b9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37c6c10a39f9c86e619c2e868a8953217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9482f206a7a3d2d66ae2c44fbb4d1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279f0677fe96c6914e00ff06fad1b33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39056224cfa0495edde3c8df5ea2722e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e307b472e40e703d244ffe6a3f9e0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493741f820cfcc806b649b002194247222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213d3af9f35396c5f60f21319e04824223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2efbfe6d997ec9c2279e6de5bd2a04224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17860d695e397fe86ea810b1afbd06b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f44bd44c797e896ad389e47787569226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52db962a224a7cd9f17d2053f7e862227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0af565e67f1dddcb861312be9a69228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35857cb63868de13253e234aa84193229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c399bad1c561b4dc931fb0f7c5ee6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc34c058ad36dfc4ccf6a1ade27f5a02231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eacd241432e574242ea24e94d193a8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762cd02ae55d11f35129c7c6abcd269233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a3d6ea7bc69781194885880e4680a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939d2ab99848067bee81150a953c121235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938f9075ee4ceb3ce173c36dfa5400c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d5032d5bc6b027e79052a244beb61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750258ad747d6c5c7ea070317d39fd82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d1c85b83ce94f550bac1a15622590239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d124b47218a1ebbd18a2f0d74328502240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc193a4cf848f437fa3e032a02ae79c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700974c22613d55a2e0f65c82a2348b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057eff246308dd42471e98c54221051243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3d44d239f03ea880f37f716256dae1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df315fe1a1bff04e52ff7950ff2a9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f400b8c7b00e942fd41d2299e23bff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc98f0d877f5c0394769781875f091247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff30ea1f81ba6926ad1ce150eaafcec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485320ee1ea85602e9ac1b57a323930249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1379f90587c221f97d13dd4642659ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5476728e95f56d47e1f4db22d977d4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3dfe1077c74e2b11eca293d95ad3d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b679c8588f4a022e427312367134cff253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7c2f9bfc4f18001d470aeca1b9a45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa767279882df3a9212e2ebda19ce1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18195a4548655cbdf3c5773b293254eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5934dd9803d76dbcddb8d542c8dbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882213a4fae56d13708a857772dca4eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e63cc463251b5b34090c5ef1408462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05bb85f629eef8a2345412c77f2282260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd33c15dbcf985f26b41a2c2100f79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e538890d41ddcbfeaafb4d6cc2fe66e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0b501431ede2c75cf5b60576140c4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde50ef2e12a2ec41a97a976974abb4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61119370d8bb93bd8c0bf3920bb95265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a245dc190bab0368ed129adb2030c3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b43aecb72268ed7d104f30f2258c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d94ee0d40d033cc0609f8636b987e2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fa24c7c3a6165fc31c317a4b5e371269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b730526243a66460c81710f5adb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2060e7c259dd5139471bbf4e286a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b04d2c440a79816e90c2d530f9360272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d71ce65a535b7234da3a071f1f1d75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffeb9406d27d6aaf87cff764d28ba1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed5e0d37d46b3e9cdac9a4b8c70fba1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df13a3bf5ee58da6d1780c79d005e25e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e14d0a4b9998b6b22a1ca7dc0c95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a36c03df2009feff78175b71c1ae1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fc4a3ed0321614eb2130c88692734279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1929238ed3189b3c659419e6f94fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda9a174315bcc4e265c0081d816a82281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29169a3c8d2d36939f701b615c3b350a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d48d2367af9289e78b3609544ca1c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6684b33d0deab783df70910abe2d5c03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a689a069bd7ac27fcc737ba487a6ecd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4552c2ea325f41bba86eee4ccd1f98286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f1cdbfc1da1c1f857dd7e90299a69287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5ff24d8492cdedf074d14f7d4e820288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845fd15ae0beb0162d3b3c848b6d2b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006c3c8113e6af40fe2b7f83d8ee9ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad053e77603cd99c3dfc8690f8a33b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05c6a44e2435f7a0fad884dd88f28f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc7e986ad7e6d9a7c8047c5e13f7622293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db6ab3172cff4be050d868258428e8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da37fb28b43ad4476abd8f87d960514295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f562483c266edd8154a11cb70a3b7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ab7546471a819dade2961951b8a07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4328dd1a909db29da9a05b248cf9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003b73d3073151fbec802f7e0f4d510299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98899700cec309c1b0b88f2cde470c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4144a9d96570b6a0656510de82f24a8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf69108dfd5becf8c3d0e9e8f12807302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec254ae06a74fb398358c17b01ef429303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eba3983d0c2c8e71a5e094f8f0fadb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c255bb5c5a5d01e9b88b0e5d0d723305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdd6c36cd41892f5211dfadd0227df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079decd2ba39af2d21d1868ea485179d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d980d4db9401a9a09c3b83e4d1b4409308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd912b3f637c51b710689397032a41309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209e4bdbbe63472d3cbbe9ade24f204310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bae32baf15837c51c95088b316a7b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd718f48f9158e2f76588a48e9235fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161a1910b780bf45e7981e848777802313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37f024a3f9a0763c5352321cc96873314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9de18b5d3800c9123f2083fc0874315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fda859ed28500cbe6eaa22f34d57b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a26f7a2f8db776e4690a07e0490c22317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df246d037c1a6f51382bf2db6108841318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5aea3e7e7cc6a310ea9214a72bca2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087446208f6c6e13d1a1654f3323e25320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d8b8c9c862d7f1b0041fc8f1cb4d8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba5af92f8f2453cc710077834c8de4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f85ada267ff546b44edde56c08ccd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17460274ded97144b561200d443541a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d487b9f028f8b5e2af0ef8b0d7a527b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c928d0bf268ebb26879993f4bd978326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40bb3a390b308e06e3e6c12f45aa441327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a2c98b939f7032e30aa8b6c0a8d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446a48306170265d0b363ec87b4e6bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffef6ceb0b54f714c610c19a3a4b8e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e14aea98e6114ca7a8ebe56c61070c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710393c138b329d68483ae2e1c2d0d7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2574bceb10c12b90b3459e5b272d7ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a33f0230bdae560ac40b5c89cfa12334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825451e8b83b8d9d6fc838642926583335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1250b28495c42925d224261855aa8bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e6b62b2b9a73bf5ca3ad1e60b46a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac3f4ed3f3c0ef7a64beb09282897d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d79f4e25c3e060e4bf8f0631192a1e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88629b4d4ba9a237df9e03d0a6965ab2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621994a38cdf0f30d19c94aa55cd05f6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f14aaffc4eab2143fe6f1f2ea5016342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d95c01442068aab91fb9aba9b2e6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe8428cd29d4b6c9055a908c1ccccda344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1294980883effa4639a7cbc2383c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee87ff9da901a6ca2cf79321f09965346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2216fec7494a64d4aa90f5ad90c7078347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa0f2af409c3ea385d3e1e0791a820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0d614751bfffafe09d0147310dc6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd941309f1d50d75cd5f99116cf52718350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f11b4070a6d4014dc6f73ef402d8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87797a0b109a8ee5a670679f0cb2538352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b46d019a97e51814298fc720a664a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7daa8a71d92adfcc5f7b0770394315354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a9970012c67f27edcadd93504b927355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa94a528b6eea62aad98e2e1f8d78d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb831d7c6b1498bea25e7a76b65b9bdf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8618a8db8af882deea35b3c9fc68a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bdd54f899418c1ada5c9fa2e89974359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5c9f6d103d2f113bffeab8b6b1f2c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146831b6830adb488a6f3b3f768de3a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9006c6af7463a62424790979f064b1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cdc821d863d7c95f6764edd2d9ee6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8079071576453acf7d6da154caea3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2bd5522ec42becba9d6dddd1e51dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6b9f8929dcb5626d65e97c4f10ece366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59864faa11b5446bac277ddfc92713367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02382c9301c9dbd1352ce8989bf506c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a9e9e50dd82ec93f6200bb1129812369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c6a872cd14f707557208bb9fb30fd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17450c9fd239695e1903e1b9887e1125371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142c69d7fba1bc95a151061c5e4e6e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b425ca25f5b9f1b83bde528849f191f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9556596b2450721f068e73b3698de34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf1f398b5d4ee549a7c382fc68d0ab375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904c2c38711d8ace95dbf44b7d3118e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7121eec2c80b8f692f8d7122671a30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe80d6803712aa1302a310c27d4de5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599955c3b07de43ffe093ea3e0d54e3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4dccc5b74f85bccf56a13ac68e059e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e8e85b9f1f2a53009e41116c3ba53381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6741374d49e98a1e718dd9b7569ee0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd2c43f9b00fbd833965bed9728ebd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232003170c8669a1bb9ccc90a2de7331384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cea1221400dd1989dcc998ebb83d2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7379066101c484041c59ee602784c1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e685f4a6354219e0bf6f3b04ebbd9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26584e9d2d2e128e7d753986b5f6646c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1361bc8206cba4eb655605721118f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fbdbf553e32ed1b761c9da8c6f293390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249467b34eec4605b1cd6ac599ec7308391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07412a6fc37c77d2989df8c2d597732392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd254b3b9897d89a1d803b57e2fe9c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0862b8264c6bf46b80f1b29742a98394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772fb46ddd998c7670af81ac05b2878395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301969ad30aec7502f2d3823a90b463396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66523f65b1604e6e27a58e6c3c42d27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8d181d967dbfd2880a1ed028f405f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc1d336a62fafe6504723fc3275c70399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e64db38cc7cae7f09e09f2c717eb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98975bec52583167bd152c8c63fe54e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620682a9c15580a708945ba5b452fb1a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072fe9dc5d80409e59e4470cb7d1c084403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e25169a98d61f7cdaec5897b09dc12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d330cffebf14cff4d961ae70f3a0a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308bb9c23a32f7d6290dfb89edf1e13406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414d3511b1d4b1610fbe67aa6d83a11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f91e5ce001a2d751ddc2c247dd641a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fb1e15b8f3cfec82eb6ac140892ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2df176d2bccdb24a9ec2e959afc04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed22495c0c244221ce6460ca9eeca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252ee4ea8dbfdd9167cc615ac83294f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03eeae01064d45ad6af63da66a14a0d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f2c342b6495077d8cefa84e4c634414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156a57ccbf1d382e8fab05e3c3bd043415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6e16fb3be36ea254e3c105c2ff10d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0dcfb5680420ecdbe361f7c0c3702417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6190ba1d9bd99e2dcea68e04ada053e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c2eda043984b0df9c3d6e64fa9f759419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f3f22caef9db08eac5f5b2b1d504c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3327c2b447b1ccab8e7b8fd170de2be421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab86e543d73cbe9f702d13634e0b33a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86f622f9b1763558d19acc8b9533c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eea3ec2c115a058f8418eba016cc7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54188f2b9de14c913dbcb4362d18c1ea425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89318cbfc10e94566bfff1769e0f13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02590d8422a37ef377148b9e4bbd8742427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988b58e213de671a0a2beb0807e9cb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b66ecc269895945d5add9854a6012f5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4887f43ff3b188bc0f512c7315c404430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4155c618c686e3fdc3176ce1ea838d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c507adca4fb4d3f20c04f0738480d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2913666c1f9ec4efa4b961c31b82a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33e28a4fb9b6f29b4efb5c5c418243434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c1b5190899d81cf0503f08f5c4acc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998e8fb983626d592559c318eae3f89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be4bd859b2ec602f899397aedbbaf6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6933c27a7b6bdf084b4c616c4c19e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894a2bf4a4ba32a6b14fe803d3459db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735ef5c0a234fb996306cd52e0dd534440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703a32e138c1ec0b2e715eb6383bc27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd12bbb3c32111beab950a1c14dfa0a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd3682214c453198c370e2cbb3050d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e080fc7cb74cefeca0dbddfaec43e3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc1862c4187a877519c39ba4bdde35445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498af56da19cc7f265dbf4c8b42eb55e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524ead7bf391edc297936e06dfc3362447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04ee19247eb06b092b174bf7317d3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80788909c28fc28e90f03bb11ce802449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa9d79443a3a17556b651da7569dd76450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf74f04192b8967af9fae990540687451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce58358ec8a9e3e70a945a7eb88860452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb695aa6910a1ee36893d43a6246e3a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1065b2fccf44087b8348babf5e7ccd5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87f233ec33556713c904ca986555b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80b682246a308bd3079ac9def7a2dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032cc4a3f22d3657cd74ce337929fba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfeb0b883e09a1e2c1609d1ad608b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d430e4fec44cd5a7bd9168d72f306c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff7d3ceadd6b62315db7f487b87012460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12414154f1902a61c2b38dc70622f02461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7141608a13a5fe52bd1250f5f501aae5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34211b036ccb7b2e051e6cc2d156ad36463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5a0f8a4d8df5c3a4c09bc528de902464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c042e5ba697121d98dcbb56d3130b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc014e7943ec8a3e4023d5129d5599eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a1676083149978653e05592dc213d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a29891c0f266fd1fc0cf4e3c69fc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a735d79dbe78cf05afaaf6744e5c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267554f6716649c5d2ddb7c40f8987c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313a67a5b00bf266b23f6626bda76b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b10d0f65487cc5b96c7ed009d0de84472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bd8630c92e6b24822bc4b071af8c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb9018104cb9feeac3d98c325f6dd0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8621d54664d14a1872b892872e0fb9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afecf19ba657b893e1411a738a71a2fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c96fc89e8e6c9c1410a8f4c37b5967477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321729c2e41483d85faafb1143af60cd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581eb0b5ae40c9199e08fb93bc0b5dda479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298988e1f5b5add85312c5f440de7e94480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ce68ed7fc5ae492f273044325b66b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c75de4e325178056e9f3662eb1be0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484192c62eb08851cb2e2ace27d83683483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a184a07e2c44796e73fffa3ee5fa3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004157bd57924e8e4f756c7e5bf490ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbec2793b0fa4eea230f0dd71f0cb4e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579500b1ca762a0217c061aa2abea90487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f3e68c87b63d84a76957a94f1cf0f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946be8c49ad3da42d78511c18171967489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83217114d4cec9a2462a4e840b813f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c274b70bab0e3cc1522e085ec8e5a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9836982db0b40ce4823a396ab1a12e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ae2474ca54475e97745db082a17e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e7aedd910d2ae534aafa062fcc5b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59330629a4f4dba5abc5d8e34e2f1af495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f576d957d1c4dbb41269a1800b416cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbaa29ea86ffa4f4dc474297463cf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af85979c1a9657374467a39b7189fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773767ede9ca8114da0f79495a9402499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198e941e361b23702eed48f37703add500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b5a006e24b611de695fd577243c23501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f33a80bad8942ca3659c5cd8b12eb6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dddd57e79c01c3fbbd41683d2f86b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a5ad77af3f85bee37b60a1a9a7062d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499013c143d36866b5c982c87d65d7e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf1b1e0748907b5aeada122681109506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f511b609d272588d2a7b539f0b810507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e92f4ac043f6025adffb692488f97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f083160dc2948483fff8ccdee4a17f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dbddec1a78051ae796e088a3ef562510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61578846d0bdd6e64de26632ceec8596511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8a23a0e570bf496aac2ed9748fd85512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca32e43790c8c939d419fbcbc02e6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827230e3b480e4f3675ce9c2505bf240514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eccb9d472566f6558ffd477d510d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258e72c316a9da16fc3acd949b9e183516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de937410ad42a4ec1b6d3f139b3cdae3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe5f820a1ba5df7adecb6b9f731bc8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fba20240d596968b35a0c34a60188519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30bae0a1c16aeed425b77091e66831520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fe502c87a32aee7f89646c9f6efeb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fd2b958f70f9f3e8cec065c11fbfd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1fdb44dd01f96d4c36febe9a8bc27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd90b58afe29af7fafea3dbcbf62b9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d5721ec5fd42711b6a18abbd9e66a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0443f962212fe7beaeac3223975545526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece57462e3d06bed90b2d00c927a500527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab0d7256c623654b6f5f32b9d552f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e99945d6a12ada0cf9ee09cc70be71529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7dcde41191d513954ba3d43aa8280530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ee11ca688224c82d65307baaeee54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2687bb8a6b680655b15fd6152f55a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63563cd62d342a008a3c69cc59739950533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2452a0464b3c2b20beb5040d87d3b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78aad81791acd5c8dda8580c363587535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e4effbc0e0b90806d209ea781c0f4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08496d2021b3456b14cdc475153db4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8af50e6898ff13af7994fe3a451e1e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206545c6e260928f027528948318f37539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e349c131e9675f6ae131572854144e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb489fdec03bcf4b7c007ae55253a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9627b0de0df4a817f134da399162fa6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee11d89a46e741c429133e171adab3f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579653648cd1e00dc4ef425ea876b23f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98059ae2e512e7334820fa275669340545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99acc951f9437034ecf18a42e852c5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249c7350c5d0711170fa97274f5f56547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bc4fabf4cffda405902eecd4f5e9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890ffcd2517279a814af69e9afb753b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b519eb48c77e555533a14538140f35a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680334c71b862739fdf722a42301c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a28f2034774ecaa9a7508ce70689f15552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d3b4e962dac1001e8577624a5a53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72795e182e6adb76844605b7b8fd00e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed13a5996577998b1e1063114b6bf9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272004186f3497695cc1e96a9fa43927556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbfb9c23090b62bdf74472414e40597557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842f2785ae285ae3afb94fe290c5d50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a3100243706217c67c3519ff14c78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0548f41533708d5c7792130158b3a6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7e61c8ab12988e4bc068b7d0a00f22561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1165c81bd2401a68fdacd5f691573dbc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56b7f3389bd3f9b3894c68213dcfd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa1acb1a3ff846096300547332fe65564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212050dd05182bab0d168a52e93b2c4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e95fbbab984cfa597840798eb980e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edea45ad2861bb467438c4de3174b4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5a55dea93c2bf254941913f03b42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795a1a84e49621aa13dfbd9317c5a475569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e38fffdef2b0bfdfd2922adbbcd3c4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b81b2849b2a50af54b82f7cd2cc50a5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce5e49e5d23bd9e10cb8e72e281e1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4e1c974c73da74761e29793a92ed1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb2435ed24202af6ab9e50c8e6ab12574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe26538fa771dfad8658d9f0798fe575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacf485ee03f86bb0e39697988e985a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165219ca0f6c6cd509ecaa15f16face577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ceccd65a2e864eeb88d0a8ae2343ba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda98a849ec079a67bc4e5dc772383f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65028a7a180668a17d92dea5ecab75d8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f39ecea52810d84788e619b76286e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a57d040658dbd20c9f603f76e5c09a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d8e13b01983472da5be4f8d14da86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a78c2632bb25a0ff227d1cc07119d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034a90636b61cb4fa8d2d058a31d8a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3f15585e301f798b5c0bab05c26a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbdceae9f8a60ef780aa08e26f911e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4dd16fcb68f745374d284a92dd32588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128635eb7a075a85d05ef32cd1d60cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d99cfc24c6eab7b33dfa190891f53590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497543f3ec77012c96ab1f46c50443ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0a3d31f532775188412be2b6970dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e5372c0d5277acf24b59e89a3e301593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32880f05155b9f3fe9b44a5f702035c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851fd43646d982e7f09c366c73dc0af1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206a0c159200651c74d3dbd4180d967596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c89226036b7f24ef38c104876ff321597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7d49b0c9dc5469077bba03f039c81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c42d514a702da4f8a717ac76fc5c3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc5707d78d666154e7ee25842a8a99600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4a01b29239e26c25db0ba194efd31601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435c756b896fe89f81e2e91471ee021602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2b9b817de2c195e1abeab442d7ffe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614f3f3c74937c57636ddb6dfe11f9be604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad928ff448855b03d76efdb3df55c98605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4485381e477e1dbdac05fc4a8974fa6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb089f24bf59300b6c425e6e9a7e00b2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d465919b25a1e14dc83b11897544d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f880fcdb0b47e8f0445748e5df4fb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e507afae84319b4d2f73a905bdea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ab52889ea281f4fc75e94695319c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0f24f9753d3889eb261b491d21c2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aee16c5a4afbebbf0baf8b23c47ca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824587327f6101dc289d1a9fa55ee46614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf516c51e7487961caf3819d1848c56d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd476a634acf3fa4e8691f1424a7e6a9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaa996f678770d296c638af8e1c853617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa48923447944553e912d9ed6c4ec6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332402f30b132e9e72042814cb4aa1c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498e760c1e285c3c47f05c5bf76b38620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba837d6ab87ca7332dab8f185d7eaa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6e6d10c6addb8fa1edac7fb74b99622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf913bf323e097b48ad1a77adf7a290623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af4d49ce1ad7a1ce65743089f659c4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6751735b2158ecc1d1b8a6b630f9e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12704efb5f604efc8d804cff1c48178d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9faf079c56ed10016619486ce879f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb4ae0759f4bbb48e0197637c87482628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa63df88f7a709aea231b95b9c2d477629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17e9bd1b08a62240508045c1666865630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e29c4584ea23de5be7c223a6a0a4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d016847ec15e1dfc63fda7010aeac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ae4ba148051646cbbbc68ce78701633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065060bbfdbd5a536ecb824dbb06db0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc406c03c2898d7215e3812ca801545f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05726236c31007d21c553f1af3add4a5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a7199053d9339c7f766d29ab054c92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5d8fb8c533f9f60772226d12f9bdd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deecd067d5e658d18684468feba6ed42639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d150e92ee09e293b2f9a176348535d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6a49ae8eea52f2a7bc62f285c5f98641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3b2788968f640f2c80869bfe79aaa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8736a420b1fd00941a6c1d1a25710c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b87ea12488f4f5dc6207d02becc8e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c0930570caf3d97c90f3136ba431f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc99fa6306bf72d0d7ce6422374685646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc28b9fa7c8bd4599cb745efd28448647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6486caafc964ea922c1b8f4030ac5a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5580a0c45171e3398a5fec3a9a3fe649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eba537b4ce756afe7239dff91b505650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59af8fc59cbd16e57d5d1c6d21cd6e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6f5fed7c45deb16a18de648244e43652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1dcf0e66b941a8db86e47781d0ee04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b9b54e645d9fc4243280721f54c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1e3540d6a613080a962a6e83c1a30d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1166b5050e3b568c0fd438c2a2abf4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926b8d69e567cdd272df1605c7bcdb7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a176e6bc335859ec8a646cc4010f25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03bc92260e47bc81d111bfa5a58ec92659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55741061a1a953f7e1125f0272f4ce23660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bd12e1f6edd61432270608d212225661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c46a87947744fdf536c720e790e0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b723a4e2bc6507e26862d3d5d0711b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a2554d26bca8bd8ad2cff6b0c771d2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa990814c3ca17f1b90ba918e55228b5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a5d7d1199fd24c3a7380dd03d2e22666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efad28381500191a9dd1d6c40ed340a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9006f20d23f95bbaee85a792900c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052bc35d394741fd453989e5d8334703669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747ff133836a1f546d342745ca4d989670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9dcc847cf212b32e35412744ddfca0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d95a2c47bd96f31d592288ff054e67672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69777b68f5494ab6d4bf283ae8c843e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547edf2996ac99f9966be7cccbb013674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3864248a309d8de0eb099f668da6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5eb3269b5bba9d124a3710688c2ef676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879f3333492adc39716de95bd2b9707c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1a26060b5101867c539691682520c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24897f1389bb94aa3e91913ff0d3cda5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275a262583a456ee4785b55d23d405680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3911fa9c30783584814aad0571de65681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bb364d57f602060437e2add069571682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b20ed59f757c84923dd7f42f50cb7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c1215d4d0527847cbf291fff89bff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e077c86756633be0c36320d4b40fe2d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f7f8a90adcb39685cf1cd871937d2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86d7ebbdb8b44c3c21af94e303b61f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1502ba83d6fef01b44b28733708d2322688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b62e0c4c529650eae6a41fe92cbad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fa906d86c5f6ef553c6f9d8acb026690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae392ae3c68574c76dba1949735645691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9d34b0799cd300c16173820b99280692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd04ff64a1b68eceeb4e835cb42090693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e12b7f1edc10529dc69e835e2211c4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9969dc6b1d13265df503c1abe49318695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e372fc8c61775bcc00681f88976f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f71ee590516dbf1e6671997f65c93c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aca614d89773ea4da2b19a49e0b1a6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2effdf87d5629bc4bd640634c609e6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4217c3f2b7a890e1864d23c14149700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c37d8a460a35cb41e9c813327080701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e12ea090efd9b11ab6180c3a53d968702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e215ae29a067df588852f18cb75b9f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30e313573aae855925f972fa46cbdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f07b9519ad9928974bcd7b30d49f2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568e4c5913ad8e0c8334f94cce52a05706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a3fb0c89e964c0f53b0ee53021bf7b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7276813a8aa4d886799f39a9e597b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480810196189e7c4abbf08dec91698709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc311f7b6dc76b76bd7b42ad1396e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5242b0db3087dc332bd579d82101ad711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36740958c466e9a10ae5e10551a9aab2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45b7a7810b1b87915eab1652ccc7a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dad2dcecca5a9f3eb8d14aee71fa16714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8294783d8ce706aacb390e08eff5d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531877024ee21e27a85519399780877a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60bee6b2553d47bb3ed6374f44c16a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a0f331538656c686ee1fffd517aad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fa217ae45dd5825571a9cacd772b8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88c0813f2953fe84b6344b3b5fc8b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf872a0238b6312843a05781406706721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fc47eccc8d994c05f2ac10c96612a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd2b519ee736ac2545183eb056ed8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb25e5d450e08cbd6ba9ea1b58dbad724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80af23f7eb90477db29e69c7556e83725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66971644a0637d3a594b131a27c718b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7305391a2e5db34ad92310a65f68b26727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3e0a75d7ca0913d5c797ec8fde921728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfae5aab455f6b4581531ad3ad1008e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f5dfcba4dd4a561ebcd09f50d2b26730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efd27d5b8d62122a212c0a3bfcb12e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfc4ac43e0c6f40e85cf26ac77ab5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af2d28cce6fc768f1dbfa73bf152d0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318dc74a3e6ff9b046fce916d65dde6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ab8dd87766665ac75d04ab5f4291f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f61229e7d720eda1deb8e8a87794d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d36cdb2d09df4c27289e933a939dd5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b51d386d1f4cf77da71dd18820ed6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ea829c6465d687106d89ae25b3881739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59960dcbc425e9ef7f0782e242b2c652740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f3438a3b9dd0bd7cb4453195a1ff1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4986221cb7c59f61c87e492636463a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e73cb70a6a723d44217756ae3e0c7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b85a5bcc58031c4176ce2e30aeef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fbd87220291238d4cf458c55c87211745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da27eca04e9f268eacdaf7120294f68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c213184614f9848f14ec6f8b46846747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d52a1dad29f5348854be98766b14acf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99538fc20d8b1590db5d4163fa4fdb4b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129cc6a0a1791ee6b3b65071c132154750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4300393a1213d9c261830f05ab5e04751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d1339dd03d96a11e558b43036fa64752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c817117a77302f728e5349132033827753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeabe943ae7790210eaacfa338a1e791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6398537995cf9c98734598445ffc12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102f5568cd0f82c4f0b1e31d5783aae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b3f250ec0443a90282429691585624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ca5df79d515375f51cd22456679695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e005c4f62733d829e8c316a5edd8ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c3739ab0b22fea8b957ab949ac427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222fc9fe29368e016444a2391b44dac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4c7febaac10d46b4cc47c544294a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3033717f08440139db0b1642d6afde10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863868b372f1eb6ea967c358609bafbd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ee65fbcf161eb588fe914f5bad72412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c21881059320c3a40847dfb6aa1d2813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec37da099eabff88df4c93d7d66d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f83f9dd141ff33985fa1e08d7a0aff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e5ebbd4e309f450389ccfedd9cae116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb597a4270c340a5b601c136812da95917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d856ade684d4e78077a18fb5b998e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca515acd924a7b6531bdfce7cb8992e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb805782f36826a94d8e8e40fbebbab20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacff79e0f9cd2052760a629e93d17721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834094149010ca2cd57059a7c3993ae422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83330e542739a10e80fe6ddd9de4e65923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ec63951034eaf2d89c5dcc185d71324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1739b7056b6385c188a2b1b9f09b3cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ab7bb4e671581f609dc6cca45df8326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c9bd2990b65fbeec3949c3102c68327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c15aa7be865b6798bca12f4eb7ecc2828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db372dbcb9b06b54b93383aa95d869c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e206211643b89ed3c684b13c1ddb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5e01c043a654a0e99d39fa4edbbba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bfe156c08199c23ceea539b2aa20232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516d72c62fd5436b8b1b3667b78bdc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b932731a4718b60b36fe937abd09a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24c3f065f761a03069ad06b367322af35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f3b9335655e6bf037762c1e8fff7136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ce7998d31fe477f2051c39be105a937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773539cfa5744c63f00f6c4216e919c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d38163ded401909101d02dec15683739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a6791ce4821f8660a6c8c3296166a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148c7df90f8df3c9e7475180b97703641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801037c18c30478f6680eadc51fe4dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50877590237410ea7644f266c3208d9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b0e5a5f687c601a45b3186d84015444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a03de2dcd9b58be5c0478255f1c05145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff11b832162d4f92f2f93f8207c25346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d891f87019facd2fe55bdb4058a3b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be31cc59d171ee83eff3002fc8778648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fceddf342f0fbaeedc2ddc18697c95249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24755d9756332e49d7393cec4d5ba350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bba1e59b3d955440191300f4c2a72351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac38f62a4911bc1c43b1d5665007b6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100f0b29c42c942b10d3e237919140a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521d7619eaff2eb8eecc588c117cc0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fa3bbefb2406717a32dbb34769fe1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ad90d2d0f340eb5fbfb791b68ae0856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a464906e73ff597c58fa2be3365aa157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fe4c0dcbfec2db03fe275e96c367b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cad3ed89bd4aa7e46673f67644a0559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1201b80839a8f6c5184ba08ebe1c3fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd672bcff2e4ca6db050542a8f345c161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79894585115c0b4b78e34bdab8e74f0362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad125243f4351e01e5aec60ed8a1eaf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58135b02cf38653d248ff572f471e65364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a1ba4cf37f73589308abac491f1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87362e5baf2dd492fd4681d4370114166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d4ce579c54bb36f61e344e95d60d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce67db01049e81df6f94909860fd6dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5c9acd2886812010b82d77fda33b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea679e97320d3cead9bd905c28061fc770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549a9a71f7351ddcc0fd971603a3a7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f0479801b5283e9be1e1bc77f690172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958bcca5baa7277d43bbe7380436d6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f374c29ec07e407a13a2cc094584db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23293e05b820d93c1f55ed1393d21f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcc0b74e0ac88cd473e3aa468aa3d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48744379ad6793decb16b68a4f4698ea77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba02ce9d9843965f7c01d2ef7cc26278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce0bd2f4f2d510d6032e01b375e254479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28862f6c6746d5c07e774fce11048f6b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd454493a5bc4aeb2a90e4266df219581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088e531cebdc1e7973a36e0b774a7f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c886118fd4dff025756a72382bcda483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a658ac7f408a798505b5913b77d934184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b976e9d929dface83232297c69768e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9f952514976eaae87766698329df86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3801e235c7cc22f9457e20b56d9ad4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02faf04e0d40b173a6082a57f60d82e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314d115034868df9436c0aad22664889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065796f7f29d4f217c185103edfca63c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d88e08eebfbe8d7de50f86b1e0be691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20225939bdb08485df3588d800e6f45a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b78d1895acdb5f0cf7e2137b3ee1be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de220e6e9e68a5b18dccf9dd6189c5ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed66be64e73561f94c97d241eb00a94395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d612a1760b486211cc72c4bf0f3f02596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e247a5a0e376800ae2753c4f02b47b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c19d095e960ca54de7b39930ad650198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febdbdf79c1e2a639e213560c908c1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8245afbb6a55c6103361c66f10ac45100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca8d632fcd32e5e150499364562b188101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3b7dbb025de71c289a3a334a9f36c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1863b705e09b93ac795852533db9d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f5321ed176fb7d34398216e851db2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5d083b81e5053948ab9e089a5b7bb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933c9dc54cc1f4d7bd1343d604b0ae73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35994a09e5d75d1febea0f1223481107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92486e7e18c948d555bc7b19478f039108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cbad61413643f583b7fe6d46b25c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02057d55644f3454eb85e8ed36192de110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658b5c78698f2d4d9e5b287e51d70cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af1c6634b5746a930ce7b6288f8a78112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51e3e18f8d9dbad0340dfcc71ab5e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858efe503bb63eba92a510906ad3b943114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed264ee9356b406f5cd8b3ac8b8df115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8910d18ed49757bfc9db9e608548f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8826411989eef0e1982e0c417a31a7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a2b851b5d6c4ef24215c59b1ff1dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52609fac1f8bab4c9ecf2c7777403a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4627b95c293893dd8d76bfa1b167452120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98870e46df7a777c64a646cc382d817a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c44b947ca3669d25e6c253b7b140122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441603051b80d838278a0fcab935e342123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688968d9a6abdb06e79d1f04fc2588d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd39a0d84c2010353b821563684868125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3da85ccb7baafdaab0c9d86755b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e771edf32062486886936bc3006b6c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac02a430b22152192d1617afd0aca861128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df44ffad7d3aaa8ac9e385c4d633aaa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a2b1344aea5aca5b9f4ef4906daf5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce41a3a51b202fff9b6f3a6129008f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48449b977361bb03e8a6cee87483180132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825beb22a6e1327679b5e41d4e4d92133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d0f5f84912babccfe3ffeedaa37d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb312370d6a5227b4bbe3cdb8d5d93a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83875e6e191a56fe8e58616be16cd8a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c97192755b505e7eeb87b0d72e0311137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642a7dc0c72127566d5eecd713a691138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5c6bc1f891110acefa9d9dfd9f615139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967e3825e434ab3d0308d4e0e9abe89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda65865242104955a5bede82d465dc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa590897ac1a3019fcd835aece82ff9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f600a3b327c700984c8bbb687803f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af503a6e98f8f0c0210b5f463d78e03144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c673ff5231275c8e1f358b8b8b797e70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95816d73690358d636864733368e08b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701df7f5c59f8e71f2cdcf9d4126721147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16867b4bdb55345dd0d4e2ac5392c8c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d6f550632015058e0253a4515acf1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d20f853a93d8fc4233f8cfd01fc561150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578064a96a6db63799b26a6928101ac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baed18bdcd89dfc097c54b3f56a6c32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c48777134441b06749f922f062622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f480f5b3d42ba509716b329e296e5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935d7b36a9dd9aa8cf02581125589d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53f713aee5271d60af34044e5ce0ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66387a1dced5deee5ec53b2e9acea6a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6525acb0b239a921727e6d88723d91b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761a48e1ac4ac186c613158d0f7af81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f15e846481e9e5660935587bc61080160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7a367059a32966075d91526f3de668161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682fabe2688559d84b15bf08e8b73d6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a7098a943cee2994d724356d4f41a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119606c5736293fb381431877f9543e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327ec7f1d61c1bcd4dc5052582e4445165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4915337e948c1040bdfe3f27c035cee7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192804d4664b155d20a8bd95443898ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c73b49150e16ff3ee0bf6cce37ea8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9524c4da01f2fecc6021d24e8835d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194bd4eef59173c923c0b3106387a91e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d59f4d49aa182eaf579a0018a4225a4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5949ba7acc836744a3e0444318075172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865eace1ae810631d86e78b2b32924a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e7ad4190440bf92cd1962b9f1d219174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa16b0067f116f15d77ec4e5201f4d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1908a8a211c99e10da0c3b5869a0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e4c405d8f9ecf722c6ed3448e2aea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d14d80e477c738f9be4c9444b99fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22abf6650c6df22bc17c30558ff7fb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01729ee73903f86c08e6be265bd9a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abb47421ee82dc5716f6cc2a951de0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e92c2304796892157f84417b750ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a43a548ba7cb3a07d34bef153db4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b117d47ad8b680449ab672f420e6d8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b383339143e73c5c4ddbe3da4bd67e7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140cf5a26642ce91750bb2255e848e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f53f6e13c83d6b26b3f79fdf3918a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc7adf5886052368770f41799df165b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ac41671ae2ab53458d762dbc12d2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ff46992d2102301c20b355f4d8db75190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e1fb5b509a82981f44d538f8673c2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab77525a7164ab0ef73ed786ad8ed6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f516b44e6c83fa9f89dbaa39babab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64784121f387feec62c06ffc34cfbd2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6f726d68e5b3e05b0623503688301195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da47fd0e0726eb0f0dd63e454e256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd44c26716b759e2e47a3c1c4c621dc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84beebe815e078f74c67c585803a392198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0544feed9435c069cd8e54601d21a2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8af08ddf61959a69a89f4ecc83857c3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600634a485b2855a56220c410851be00201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe99405ea6ad1183c993ddf3ed08e3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c337d40ad951486098601f68c08dc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760da51b3241c73deb0ca0cd014f973204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8041c3a55807568becba72f8ff0e8f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae79b3fa483dad50d7a3aed385ad0e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53fa586d0ef45eb20681afbe8614b9b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15048b0f380c58238629ca4a678bad48208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea2b057ec48fc121518cb43d6e124c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31815166dec0fefd9fd683609105cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd9cf1d052b7c9d1e4eb268b71d5b5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719639e8830ce4ef5dd0a8649a992d0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87375cd406520ae615a1b9f5ec2a668b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dc4d7dfcb76d8be2eff8a016b7488214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fea7a2b226e6cb7c9d0990ea200cfa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67c51afb04bd7d5954c954762dffba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae317df2d208dad049b483e9fe315cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa984bab2abd64297d169e1ed137dd6c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca7d44ae13ae4721597804c3fd4e2c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e0c876ec36d7588b2e3e6a874b285220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c32409e92bfa36d3a4b26a1a113733221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f94549b125f60ce7feba50b8263100222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd1ab83ac27c7d7b162f7f1e2fc75a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c5f53cc1b554b1400dd23eb3d5f82224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9558bb8fc92f80f78ba52b0d728abff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f328e0943260036505795e140908226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ddc2597d5496b9844648f9ccb77e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53d940eb8af75ded83df9a0ec51eff228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ab19dcfd7e27d06cba465af9c2d4a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9356fa5b8b1cbaf646b10be551ff77e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473b461d21c73b8233751d6ef6d7de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8cff6af731c9b201af3015ee6f4422232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c181cb30d3cbfc7ce7939bf3e4417a3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdc2c24ae8b681e205497a7c144677234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325efb81bc41ef7957f4105c0e6fbea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e0c6cc1b6b35940db8cb8ba7df86a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ff8ab5ed2bc7ce17d0fddb9c4ec83237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa23dfe17f9ba53e5c98307b28a5985238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a17b8a3139ac4b16afbfeccc814aa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919a8c9c88f8d3e79c003628d8d52264240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b945c28d9f64708c13144b6185c148d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9c4b76dc0312908c0778a4afc4db0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08471e1d2162562ddb784c85a2ca37c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f8ba0eea1d07c40aef281daf6be8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc60bc9b0cd3b989f49353fcd61cfb5c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd884c9e25c8116bfe211e66132145f5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4936a65129e0893841b628bfc93098247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acada3ffeda4617762264ed5d921f7e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee67a47efe1e47036854854805ec92e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51508c2884ec8194b8d3a94d2faf10e9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2174bc6203a0f70d88c2f7896fc1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa93b170a86fd812d9659f45a57e53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb88225c7a1e5ae9b1dca60a293841253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789aa91d759c8ec3e7a0fe3e9884ee30254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862eeb3f8fd36bcf88754107b8f479d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff333e5eb5496dc98cc394253748be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12558d9999cf8933ad3e81fc5f527202257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfada00c6af3d94b51302c7678aac5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e58bdee129a28821df88d61aa882f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939330117aa5cec6ff85ce2f360870c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18860c35411b0c375ebb6773147369261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daff0cf492dbbf5105c58e18eddd25c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e357364bdcf928b6ccd06d047ab8ed263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad81ffead6d0c860e8c244cb304e9a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d270697a066954561f57ce06f82e6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814f7fad66593571ac95c7d4556b746266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd89cd20c786734e75b9c2544da5ac267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b079a501c0dde43df739d0d3fde2b08268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a8350d97772f2258da9ede1df9630269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c4054401924c132037a19d1c571b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33403bd6e094ba3a879872232b8b23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d46539d945071e3674e7f80741b2a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca23c42224e1e0ce87251e98264bed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c049970390cdfb0fbab327c7d3bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d7f19b90cfcf11944043822a3763a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28cf6dbb6bf3bc6da2ed8e3441c9ab2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f9cb6fbdd770235a61ebe085b1312277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df97780c9ef5ae368b489c8906b34278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c07c2e491dd2ce7e21cf9e0671a5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201e3e960d3a8a67a0289e2711f4441280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7b2c6768e06d9ccfd276b0cc89356281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830e02abd385bf3b148e3c212ef6094282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec98f718406e6c68d33c671676d07a0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a1cf8018e3823ba1e1fa59da27a51284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025349c1b646ea5d0e00da528d5fb50285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b56cbc48f8193dec3d7a2ea3676238286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4cf2316d5e96e8d9dd1708da33b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c88fa9982edbda8ef722052750f6be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86c97a9de9c8ed299ddd0e5e9fe7ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc524b613447be955c2f26e92ca12a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0495afb5b98aab365c9497e978950291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1476fbabdf2ae3e70f3ff511fa020292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d08fdbdd7b24e8bf95bb18e9e39fc9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5840c7629dd51003d4bcaa3ec1a73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ecd25fb1fd63d956191ed6238ab88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ebfca47fb545c5d9e2e74b4d8d3fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85783166fe1ee3aab0037d223862160297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9897f38ab0e64ea2f44050a211b705298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689be4a48c4c8587ec69a8ffce49aa40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b40e9de71587e205f6f630e5e9ed4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a317f60a50a048577d442e49653401301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38002b9616df8555887c86d1454592bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa6ec1356e6a6fc86d508ab7144b9c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289f343654ff1b4f03d0b510527b0e2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4748470e9a36ed84fec83dcddda37d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a2f157685ff19146c5bd674a5fd1c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efee3075102e83ec409e5afe8633d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296f690ae33ec208a5b6f9612d735fa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a28b62ed79d35a584d134f496d757e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de654c869108265aa0101b67807849f8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593b53aa9aaa60707197531217ef844311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ee88385d86beb7696544551b5d8b1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a79724a6d6bbaf1b2f415a56f6fcd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dfa02a6bb6c0622817f26a50f2a21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0a8f28771b8a6ca1354f113305749315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024342ca19072ddc529b62a0ec38c12a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dae67ea1bcc27c43ef3df91ab2355317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22449b1d7775665780f1bcfe87c00a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e426f1963345b4b602cb5a0c12aa4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ad059e69309eb5c5259b44abef41c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de97f29c36bde4ee45fcb26de686c88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bbbe99ec1a9d4fc5a4ffeb3e9828d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d8cf96a4bf0a5a9160578bef09fde323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb80830455d46954f4b3600b4a6376324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48fba87c983f498013bac34617e168e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30378e664814d90e41036cf21ef0dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111476432a265134494e66b5206021f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eb34a41a9bfd5beead1dcc622404b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09ce8453e608cf4c0dd6a9d5908213329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8bfe276b6218068e30bfc9ffc0643330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53fa992c07fd1f17b90692f707fe16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5e8fed50f57eac32bc9da9849808e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60608a3650228c39061acf1dc55380db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fefdef65c8df65ac8b1b700599f3c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796a790385463c25d3a23bd7b4dee36335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d858849b1cdf7a9eaecd5573629e930336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e685b01e6b8ce907fdd23706c16fdf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203265a1b768ebf4d32e4b7132191b5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c40d2d5637e7abb256e1ac0871d30339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb87f775e0be16f84b88df03a0f258a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918771298512f8a48f7255cd16fc3ae341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041203d0de4d58672f09e095faec2f1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b72023d83024bacc55cd7b72ddcbaf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653468f9c18fea3e0dc4e28c7054b108344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551f04c2d8e92ab235c79e77aac50c4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b19b4948f39d0a440ba7c3585b5b6a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4978e99314528a3a745a9eeed992b9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c92ef758a5551e4e6d712ff3992f9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfbc8be151390169207f33fcc71907349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916965e6c6a43383107a7cdff8b558b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910100f58108730e113e069bb5d288e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9401803dbac31d585ba683d728c3d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4de1894bf3b15032ea583a4960cb3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c0499cd9c02210691b9555e379f96354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4bb705c0de76408c96c85ff211265355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c51d1f149537c404e9f55b5798c960356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb0ac3cae7e24e0c527bc1008149f0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec13e9890e6b0d69f1ca3ff89c49b75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec219778804b834de2488430c8aaa4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947080763b53c3490d74a6ff65eb21c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc4803accea93cd1afa16ef0b43cf7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341168e9b08bf8b9e0594f2e82ae503362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3afcac0e63fb23ecf4fb3dea00165d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427c6eb04a97fef62ac78676a71ae6c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ddced18a09e6661ec67936df0d702365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abce08d393bc209657360b9dd9a40eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6010011399b2952d3389b6eec0ce67367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f2393f557539f2aeb3856a104dd24368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846e92076a62f0f9ee6ba26992dbb08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ffb823593e6e36d7baf256b5109e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baac753b8e4ec324a0541d24bdf8d1e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fc49e66f39d918caa6f2c2b79c944372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa8a34877f119087f553accaa8364d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc03d908e08d63ad202affbd19beea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b770fe029de321c680206d04af7f9cc3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e079cd2134012c6ac6b2457041f76885376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20954fd96b3611eabc3acc2be30e356377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ea6dd39de24031ffc2ebb1249984d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454880bcf200e0fcea195642651f4ee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a02eeb766ba66b12b0b1c6f9d1c7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4b0d85eff398d76a221af01de9de52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051aa86e3e7ea6282016eb4b530996382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1332ebd68297c1017c5c0e05110fd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c0769eeead10730c15f80b2c96e47384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bd5245a473c0e36dce5a4ddcc2e92385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134f610a146de8f7291774f7785b4d51386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63448f14e5d15d0f0d954d33ea5b0ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f882532369ba5c721b5e87208d4d5c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad19f4ba1bc3519e332a543d718685389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c3390ba6d6a57d66425c25f32f316390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7c7fd6dc2e6e4c515fc1d10aaee586391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f138f21d6e833e17a1fe185adb10e57392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9fbe8f4428ef1b79b52ef18ff4703393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ac0b7e4aae3d7b6ff0d86f936e7c3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8020705ed87e5748e86fc78a4e8a4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1ee3c9a0e1876e36a3ea5aec75ac8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a753b4e55fcd4be003a8aba64476dc60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60eb2dc8f7674b092ed57ebce1a9e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268023d7bdb53e53edf83331709b57b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e02336ced1b5e1ca75e1ee0b3f985400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b10aeca4d4d6b7c061a5ac9f59060401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646af48a123c71d648f275648e805adb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66656e5179d2b47f14d8737c23bda5e4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064865f37d2660bff974f423526b87ce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89f0586df5b4fc4df4a4ba419a15f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d810f7684b7d40535cfecacd1063c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cb1285848a75539717f1f027bf217407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9127c2fe8195ed1113e3bc16441e9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d865d8418188ae39cf48b054faee95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d8d763452b0763644c9922f89c551410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4fe0a96c17b3f4fce5b4709f61f16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d687c54c2884477a3e2bee59582317412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5531419a641359401ea04f5b15548b32413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859bc99e8b3ab9a36c201b02ab963cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccde3a0b5a1871f34ac8fdaa5dd9eb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c545c4685fb597e5e5e20aac8c00c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e43db4ec0f78628e39ea47c3ad750417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47cdb60a9d347cb5c7b21f3c34d8a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d201e12cc4ba75d2b00c747f72e7e80419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944966a802e2584ecc6a282576900b4d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112904cdd7c59e91360dc959cf4a06bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0a17a09892c6b0ea2c9c8c17af95d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce1d2e9fdfc2b30abcf6768384bd02423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c68934a192b1430a5050d6230c14f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664379898fa4b33e0cc609323800be2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0315b038429788d2a2cb47deebceecf2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a55bd53d50a779a7205e1db4bf20f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2d7b6e739ff4dbd7a7a26aa1989f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfd79910b5365931f57b64346ea810429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574fad5297a22cc0e446abbad0a54f7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59274a1658e7004213a5cde01f9729b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd4771b1824a5b1140a8c1398af209432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68708e853ded617d712c783421dbff2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6a61e27d01cef6e1cfedebe9d193434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09aaf2f61f9aa9c4994b3625716b9f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcbedc0ee3b173bc2eceabbd55dc4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fd9d5ff2c6460c1e310b86121b2d8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e70201e65943437919b4266d1bb56438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff1d8b4a7a80c53fa3d2c8d30cf369439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec4ea6e3b382ee362c719093cb7dd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881df0a383df3e58f7a2ff99152fcc02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393293f5ef773b53bed22ca73e2525a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179a7690216b7f931f3fb85fb1e7049443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cffd6f5a0455bdb4921676d9c82b65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163d1655fadfcf1c8afbe1b3fd2fb31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce012c969e48c2c5831db3107c70bdb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d598de5931df39303768c73ed2ee24447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279639d3f0bfa3e47fd0c85493a73a52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994a8cdffa0ee186e1e773938f4f814449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd339200ca619bb6f621ea864b3b3b6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e721b8bcc211de813e2c75c5832875a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488bcde8c4c0c5a91ebf273f741cc55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648733117d636e92d8b765567e1800453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e8e4a62069b817c29d7e4ea8f8ace454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191242a443c3dfff0f75433af89a292d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f906a20fce5f44cee00c2614e277c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3aba5957752f313e465710f8dce3b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1bad3fa3c08666141ef9feb5dbe1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048167fdfeaf8db4138a1ea28b47d4f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a1a8824e099febe0412bdddd541eb0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3017eb6a26286d6657d8574c93295e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe58030678fedd55fb745664c5d686462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25b1dfbd9caec2629290f0169b01e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fa2a7ae9f813326cf662703b030a3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eb74b8da1b25b57f969e5d1f4ae6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fca4730ca2a312dfe5990d28fe8aa7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38a8736ec809f1688f24a3d3746472467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09209486900fdcba12c43997afad3823468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66aa2234314df2f39b8754c70be55e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7b84669ba2536477648831f49d1cf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbc689912793ea42ebf3856f8a4953471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c13627a78744defccc2612460be4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68293d156234f2e98b94b4d01e7701e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e757b00600b7a1f45a066928727cff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4569394ff0a81921c5f4d70c1c10577475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b3a7fb0b95ade983b362508053617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97c2619f39c99cea2342b58cfd4fbed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62144fdca3b42f61d97e5716590cd71f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecccadbd26c9e3269d9a1ac074f5345479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074712c1203ba615e984d93329033e4e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f9a30798683ac512aa99a6ce3dfd2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb5b1436d2a7a38d4cb87b5d6dcd47482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6b10058c3dcba45e8999befe47ffff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ef172ea0592ded97029e41cddd2f0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092187d90ad30389eea9565c27306885485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d75c06cc50422872762cefaebe80c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b3443c7ba7dbf0bac668485d70344487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b5ec4c3959e153f629272c8bff6ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccbdabd071e65fef134b5e01d66404489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276af0fbc3830f142ab496913ed913ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ab49b3e62cad02278a329aee073c8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b92e1d999379aa7db2a577850a69af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849f6a9aebfa21e753105a6565c303f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108cbdcc91f7a3327a9b86313740ee6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128cc733003bf844de31cb879551995495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba542031b8d89b58362f2b3c11c0331496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0fddce47a038b4f8b9d37d443ab2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9a67b791967b5be9e2de00c400afb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fd3dea8b4c5968fe39025ce542085499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea03aeb428997bfd711566cd625805c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ec399c1f482a84ecb0cea6cc978f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792a9d75ca8ca44c3437f0a986e27a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b60c4aa65b57dad902fdb644fcdd63503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbab9004ff3f51b9fd117a0241e891c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c158138431563b8807b32f74ccee16a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4b482fef95856b3452dc6792929a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086700d89ea0eefefae263bd6aaa91f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c64f9c9bdf27adcee05bc90f09f03508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3765663a9963a38041445bc30912b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527608c9632535fb86d91bed58ddf946510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc21b7d3b3621bc468daa0d2f8cf5f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b2245a341ed8477d92d49bf4b6dd0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2709c1c938ebc4dee95405e861839f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e96a2212ec9830096a83ce5685e87514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5b11cdebfab7b398d652755d39ce4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579aca3c23d8ec1c5aa384ab32c33898516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85bf9989006af25263c26f04e996ccf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c20b0e3c88499857adf4a5c271159518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236888f8b2cf300365ca6855219eb42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796e622e2535e4997288b27294660f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091888a07eedfa8f0bdf0d2718fae974521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d935465bccf5f18261b22d6b561103522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3faf6b20684f3223c9a41c167ce4f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440e38352e380693174eb34e26d575b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044fce21403349fdb21fc43fe26ce2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688a5341eb3f5c482e3eed6aa38dc12526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504b6f8e82ad7cc4f1228bcd348c8ad527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfb0a5d395d2f9ce813f526ad9d452528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14239dc2373be7579af79e705bc913529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18d8e53e52e29432b15958ed4520e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ac0781bd1cfcd038e45f43fc49fbb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a7eb492d4c85f9f63b4f35d770d47532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611acd200a530a5391d4e0cee58d4e7f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce4a6040bd358f4a5549be6b54d91534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edaae767ad575c7f02010cec3e0c52535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6b193175f0ae90aa40a04c822d8447536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7c57cc4ce9181de687ba564e1e539537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39402ada312864ad9135c3f18fb4503a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f2439b7cba74b2dff976ec892aef9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201b52802757bd2d8af1c65c1e3a42b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb74dd9c87045c50e1ab8be5d5b2b7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88241c597f5445547a23a623c299d53a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd2ac6e734c7f556a2686226b4e6f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c08cdce1842a1f1b568326107dc4ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a028bebf9c48e4f3571d1c5f11e5a1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289ee8936fef52b325f7ec1693083eb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3321b2c90762d4da5f4db123fe688750547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec653d7d135c5b4cf6b04534e9aa462548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8e2e0759f1847eb64c5da603bf401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc3c90a035df1ff310dab6caf717c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c199e93ddbaea8500dfd6de4d3df0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592146cd6fad13162f0789259d5dee7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e85b96fbfe79004584d3fe157a856b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08503d5888bef57e4611241268cb4c33554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc1b6155e3736b66aa4d7b5a4ccf6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a514c0be40a76c0c4e90482e3d77e73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6de5bc391fbc2e8bf086b1d4fab89557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5d53b0cbc3921e5375e3606829264558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098120a520bd3da618e02c8fdac1774f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499978fe0af932667bd14790f738a9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42265a05b5c83d89b850567f596f76fd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642babd173f98e105bbc6ca63d5de0b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2cdcb3932b4bcb228d2f8f49d33fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f674995fdf987784ddb67d270bf4c5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599f78525cb3dbef2a917032eabcda00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79c252cbabb72e6a555f3bbd412f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96846fd89a96f930817933b58bba03ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd94365e1727650f39f5a15ac7427e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dcfab661ae64bc32b1dd865aa87df569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de9908408d29a60e06226753616274570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f04f4dc6911f292f57bebb865b14c4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56167f005d423f0b2a59c7d07a39dbb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b66eecf5cdee92dda3cfbe7e0202f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca07cced08bd50a077a52743958c32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160cdea3689d688670dd9963e256829575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f934718a6b3de2ad3af68467aa50cfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a100315bce29e4771d43e8b581e607577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bed420751d8b451da1f2207bcb8e21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128165e5ec2a27c44d7aae38e2a13d5b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84677b8681c1767b3db11a773cc5dd53580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b097a58abacf8b73f27d1e3b86a13581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e121752379fad1319cc55f8f1433bea582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8f40ea024fb23a51823c3a55fd045583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24886160fc20d0471c6579e9e41e597f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2be962b00cd171ec716aead395382585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe2fff9cb8429dc4b916f47b68fd88586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72888712d6de5b20798ce33dc32568d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3932bd2a26197590462c1c1931e096588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0ffdb52a5732de3b53d7e672cb725589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42adeb2cfcd42f5fa4c7eb0f08e8a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d53a20937b3f9ebcaaf28c92802f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f60954dd8685b66bd367b694cbda2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779287a6c38206d3fe068b8d98ffc5b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a1390edbb64adaf78420db5f3c664594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0f5db5f5f3871a0cb2707656079f7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75607ebb0dda4864dc60127149360c4e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d99c66e3f2730ef2e07a252050cbeb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8883bf136e84404254a8ca97439a7f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940435a25fc18cd96f4ec4ca25758179599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ff90f8af34aff57cc322f684092f71600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23263163981aaffe323628163f8ee508601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5539927221d31ac6fe1d3f54336456602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2265fb02042bdd0773f1b013a3daa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658d9a1ff76412fad91d692702e8ad4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a4721b9c73d2ec0296437ed24c773605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d5ca540707c0432698d780c7e991f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee3edf49dff156a6a99c4fb8de06a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f544c2d8e4704f48c20aed508b7b41f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efb035d6f577d3bbb8c294fd99d3e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6559edf933570972e7442feda969610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e41889126d3cf1335fbbf17a7204611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba71d75e1de9ab0eec4bb872b43500612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7cebfba5873d85de03b8f8ebe72c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0d251dba55c77f082d5fd7b4a297c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd2e3d63e514cca24418b3ea3cfb3e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cde55c53987194065c582d65f9e7d1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7da85bfacadafc8cbaaef71bcf585e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264188a729e06b13b5b0d9263a30c2b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b454e1ff54a549660554523a4eb9873619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a984d1c951497066b0e8eb79eb956a1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8862b44b106e35be07d7983ce0fb391621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5df9b6249ba91a9d3e2d6cd0f2c3b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e7c43e03e9b54bb1ec9fcb5f8877f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9f37c692a69fc7d27b4a3520cad0b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5767e973735755f46302c170d241c29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c9b1e6ec76817b47608f8170ba5f1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e28fd5d9cdeb8cc70248221a04a82627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeeb013c91ef49fc6a93686be3c40b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56cc1e61809934ac0ebe558e3460ffb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764decca44b5d31075ecc1e129b9d00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8afb64f26b7c48d579ed702d3435b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7560128fadffbbd5d5878a4a728ce9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3f854e085e7f835a474f41b9ad720633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38002216c146eb25222c265ce7e9faaa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ca5c01560f2414ea8201c8309ef05635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f3b00ecc9b9ef683d64335b91c30d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e46e3499b4260744cf23992517552637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b91bfbe89c98b05f491d7333045f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bb59520919b20cd30062fc49acf2b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30cdd44e6683fe8ca1f06ba5ccb279640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c45d9ff8e0c61f23f7f2ee54f7f641641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7aec54ef8cb28f60cc04d35ad485a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6a3571e1681feee9e6360b523428643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6698c08f63016940010a0a746432f53644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7adb3cf46d515614f90c738740e08a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3379e44260748377223f7b2235969e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82093e360cadc9c4171e9640856e1e44647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ad9a67fc13b401450d4eb332fdb4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af9a7e5ad219826530ed22cbe21b83649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5a1e8e74cc0256b5e939b80936504650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b59eb07d460d152f367151e12647b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6069c6b6946fe23ba74a1c0de8ecac8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1739afe45c042da294f5223968df61b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90399ab07bcb64f0f9f3e705f66b300b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d9e4cd7567f871d07978482f7d18c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb764d12ab66f484aa68636b08bad8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fe26120af7598b78f3d14dcd154c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df56a8db34b3952a5141fe3a9028f4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37370bcdec8db1fd68f92eab9b36be04659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1959d93c356f113b6180bfd306732828660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cdf61caeaddc41bf8cbc348c10a49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca5df301d67ce8397c274fb2edcb34662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8240e3c46ed81a4b6e3e0b55f82d8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dfdcf36f96a4003e4e803c3e28c57664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75ece8300fa4c8a8af4d3d33cfdd11665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43caeb651365d45bfd535343cff2a5c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31af7900ec704acf868206a4bba705667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c028f49a973265b1af158947d608b26668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e342ef87017274192aa521d7cf98b7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade68d483a85d4a4940d481ea13c162670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50927fad58d85307eb1147cc7d2779aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c91cd9f6224fcd26493c92582cd8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a90544e21ec522ac6c4c7bbd49a330673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ff624ac62dde478592f440b4092c5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af12badb805f601aef5a41245f74fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c88f04c7a387d074190ac0f126b61676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a3993c721158b30a3d90be7c02879677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f7ffac78d14b32864ab5e47199e51678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99689347fa749507827ab99322182ab8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c44f84ceb990e52a0a00bed43f345680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a08e2afa0e9c54d34ebf718b3d3f07681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da654935e7f854cdf1d21bad3791c4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b9f3b5dfec2e74ef09b0b4cb343d6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa787a964df40a57f9b534873721278684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da734c4c1a78969fff90346d3cd352e8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72503260ae29bd34faf92d47b2c025f4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec5f743508050c29b4729af8b2d0f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef76e26430387b79562f162b5a99ce688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b066493046522f07d0546ce7f786c9c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab17afb7e1e054229b56ae221d255c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6cfc5d81e887f87eb8d63771b1670c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4f5b9e37ac6bac7b42d7cbf47e1b1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4c806bf3b2a7c2ac5f8fabc27f3f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e54de2a437c20b44735fcf91b847e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d2eaca78920f377f9682c92e0f95695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca9fb2662a724d306810d9f656b0da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29374faef1612aedb540914a15e92c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c04c11fe48a2187905e56905f020f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c054f943bc6306f405ebce1e0ff9dd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf14fc992dec9ee5d34ba706c91656700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35a59bff7aa631efe67b372e7f4751701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58085ef2cc952ce3315c02b09e8c4783702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bd97af841b57397dee6385fd3d609703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f87ed0c6709199ccb302e6192346a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69250625e9858dc818fc567ff5fa0fc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a001bc18072912da80327c31b5de22706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea96556705e8b22006a33d8a369e917707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe706565bc818438f9f1749d597b3f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10583ac53ae84b322cbc72d106d2989a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0966a7805463102f2630fcfc1d615a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b956b9934ba7ef0c89392b709598711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63970e362ab1117f3a2fc5f911561fed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13689ace342e208490c18bee09b845713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e17f5d6f7eba4864a81efd5b15ac9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22050d062900bd6d6bff58451a11325a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fd806a5f1c987b9f5a3683913de25716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85195689ce5361418b78bd6984932b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a48ec85c51b2bd0b461b43612a3578718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263f539399381da9e475f64346f23f1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277bc1981ca72c05c951c994a9c33a82720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763d15ef522c0cfc43499fb34ce22bac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c793301b2281626a80c441585fd87b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d9f21495f1a099412a98d01c30eb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20cb7fd67bfb6ebc17df710dd4d13ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc20068557f6582d9f289afcf99dfbf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7997dd62065d259596da98dd001a81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86259a1fde0cbf28e98884312c79599c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da17d6f64cc3a117f3acc2575b309c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081a3ad8fe8ce8c9af60a38fb38caf9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcde2f1c6563496d9ccee6e53f91ee6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3303edb3084d5d3ecdfffbe9c3b3d8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af35dd6d014266a7e0a31ab311e50cca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5860697252fa7a1940cb18926edcc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfd6dd91be1329caa062e470408d10734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845b250e765f25009f64d9549c7636c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e88a2519722edd2eff04494c025f20736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb01fd3f1c85cc9490bfc375002af7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bdcd4bd1ac3920d39c969c7e239858738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce537b51692e5b9a0a1e12112f0b19739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3d6fd9cd4b79fcee415841df8f909740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e3726171e1645ba56a6e0e7637822741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f126890f4fcec5d36fbd690939c2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5161ca787f4cc482eccd615d9c875743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc812b100ab2d660c55a003d72f2b9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996c489fda0f471cce6403a9937e76fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb057a838dfb87abb7ee4d49889983a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef5d4c61666dc3918b20d5e073e8e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d65ddc90b348ce62705b574b7c4e8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ca1310791840815c1b6f786c48e4d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdad73dc6cacac4ff2112cb28aea79750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c840274b206881eed4cfba1b4420a0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d8175a373589aaf66ed35e7374908752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e57e68e0d2cfac8ecf89909603255753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef64c23e2e4949f00f4c5ad9c906182754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f06e106e664bb9c05adc0907475cd5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19ac407970056123615c7d54f5b7cf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f77c852154e405743df479a631ed98757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>