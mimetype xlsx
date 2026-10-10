--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcb30f478daa118828b7d07843b2a31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733bb0b4e5fca929fe24362145afed2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4617b07284281e3be43fd2393245f43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebca11e212857f471925ceef7d919a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6a29755a2fdc2759edfa373754f775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87d7d600bf54d29a3b1e5f5450e70b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8f85d5530f05266614bded450e437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209d4e197a5845cee3790b8f2b540858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0df69b3552b2bc15b6077a19de25799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75549efcb0dc16d38ae68b73700d33e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3032a48a851c9c8d4a0c4beba810211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f01f5fc33a46ecdb9453602d3ef6b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bbc997fb1d4b1c6be1c6d3a9ec21c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd82e520c4c79fa54e04188214da57114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef20546325cc17cccc52d744364e31b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea576a424651e5a0cb224377c5ed672716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbd1ccfdf2199fb8fadbe1b2b8e3c0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217187225068e63fcaacf7cb5984d9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25efd233c92221f1af4bc0aac00e43819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be503e874c66b06b32ba871c3e57df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da0cf40f628f4a559f35261764d18c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded17c85df0f2e123ea557ddb456174422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fb388f948cd559612c40cd5e3488523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69480d8a9234c5796493f5c97ae4631d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90847dd2272ad6cdf35b1eefa523d1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff648d80422bc873148e288c9cd73dc026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98523e8d87d8ea7e911c4d225e19d71c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f172646e4358a6f5fa28ef03b0bfe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75602d9a5244f3f0a7cdb8069be71e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f188a64745f5fe7e991bef0d07384f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c84725acddad2d69f7564beedea9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8362bd0460b55eecc36fcd78cdcae332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bcf2927f92623e6ae6caba5ef16c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efa893d2f4c46c1c1c1ffb2c2a31e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b0ee2c24b924277203b0908bb369735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb27843bfd507555eef8ada5c80631036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3a02ad3139c00eb1233d0e2a0dd6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96378ea8cb0a0c1a957d72e2ca64906d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2201626d4a20ed3671dc64d9e9760839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826330b1ca86915e8930dbc144fc17740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2bc4fc825c3e9889b9a166c88925e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739de1529443921868a0fdc68d3185ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d45f90138ca5fdbdef4d8adab7e4943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f4a3b7ed8ce094f8800968e27f7b044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5a0883ab324b6852df4b5de87d33a345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745078045be82a05eb12ef62a7a526f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d5345f85fb1d56bfcfa44461bd8c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682b3780b4b3f8aaf58f89bfd859fbc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0cb9e6929ed54d2efcc94d9d21acc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a096ee78f76ab59d3cdabb550eb02750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74067e43d970212479cb90bbd1817ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337241da9444ae597317815c9f50721552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01502f00e7b842eded104c510555388a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205e09ad6eefc47c9c9fa2595552aa854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5c3c8cc4f983a883c8b4624f5c4d655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09911081365ecaebed22e5859f481cbf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af6f288f4a59b0545d2d8459439c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2637cae98bf86a245fa71fb1845fc98e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fe8a8ce1fd4400cdd6acddf0e74059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25aa244c876d1488fa61b0581db845360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9864ca1fa1f9ecfd0f2e04bdee3ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27703771ad20144164837e35c9c4a6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2c414c62bf0ab7064ce0842830bd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b6a21c8a7b19d32e241bdf8a125a664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5aae3100c1baecf9e90040b9b072b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb87322238ff993f1da68de20a6f0e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d150072a5fe80bcd11ded97cfe370367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ff5c2f7762743c3d44a3521a4288e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231345286201c1763e39a55d84b9939469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b471929db6420fba84816de501d40b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ee7dc6c99cf3910869ab79746b75871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1ad083163bfc1852e88c7c190934072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8575fa6509370409c1e53d453e5b67673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee68c5f5dc6562a7f2cf1aa89156ce574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e55b3a12cd01098ce47f599924e575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aae00c37c7e314d9fadb6eeda70a0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62744a019ceedf43aba68ad757a5a64377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08eb3c6876466d422d846b86b8566078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c42e5300136482ef18eb73101693279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d8795ada21e94cefd87f4c0d4edfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8715019bf77a3459f9df8f8eaf609b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd1801532923a1d0c2afd1d3f4e97682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454195e0e01d23132fdddcc56a63e63083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147387aab151db0b05209acbdce8bc7384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8ecbb91406fbfa3f3eb50a5d024fa585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d466f5a52cc5e78359774c223f5618486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25856583a2cb68deb5e9e5a2ae68c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0bc93c8ffa9d06967cadd90a2481c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf0ef0b07d16591c954d3f9fea22f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861200e6a481ee106e14eb9128324c890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4267fb103b1c9345f6c752eb69a2a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b91c918eafc08857135b6480c236292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bc912a411b0846881250c0cdf5821593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab586e67d2977cb83271b043b35a0494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fabd9300978829ddb1dbf989e128595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef939e2dedccbac02c9c7017dd4d519196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210411e7cefebd9fba67521187689e8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106184aca3cb741bc3cd5eaa47458c3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c18cb2ae3ce4b85690872e7531ee699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6582671fc40f4b3134eb550a49391100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5802ac7ec48f893dcb900f6a0aa97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9c9f1b68d5ea0907aa2dbead37649102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311fe3b257c717648c754f03f53aed4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0bf984de9b6dc5e6e65a708bfa5a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd82268803da26db65c0d61ff9bade105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231362461b0afe4ec8c76a79cbb8bb4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d88f8a58b29ff898a191a7ab2d56dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68e12763e09abce3d0d796b2122e4a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec0474448f461b33e7155ae1bbbfd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e3fa05efbc1b9fcaa672937c970700110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8684b224f82e0a952cb76983befac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61e51a47c3e71533b66f062378e698112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096e3253b418e98ecfeb3176c216e70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6085eaa496a6f9e4e27f8a88626320114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea470163413b4c689b7f4898214bd89c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0645f22d34278bd5052b47dd462e25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf92efceb635b62dfae32476891049f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68100656b8df5ec2017c3397af3bcc6e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5e8ec7c034e0c01289de999e965c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3b396a28a4c30cb36d4a23f5c29c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb891a5131413e0cc27544330ff203121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054799ee7e9dca1e126a9f34c37ce391122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab057317f9875492997ebfc1eabf59a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3ecee9dca8feaacc323ec97577d82124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e394928531b225b703eb173723244b4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc17d1f73227488e04aaccd12be63dfe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ceeed5b6c92e8e74bc60ed8212b20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b315e1de77d6f95a4c35f6449601e14128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4b3b686ca072b4d5dfc1d280aeba0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e5440c2eb835607c03e0db6a429a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3acdeca228dec04471a39b3e3865a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a217ed4db5a895e8763e7dcb59de94132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c18c54f251c97b7e6339d20cd0138d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11714c599c20f6a9e918d8b9cf40a94d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab3204c26aa8e017fb7c3af8faa5d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d3e1d3b0b0af70ff652e0f05df1f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f6ceab4bae302af738104ae5111831137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f0162f2e511df30f74541c63df26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd39addc59bff5fa6bcc8c1b2a74ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ccdbda6115e5107c68bf91add1190140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe07643ca0861b1c16281817bb95ab87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035133ddf7012198da1a200852eda1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168e1531cb8f740e507c3cfefd8c540143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f0d1b502f30043c51359130ebea75144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a5ef4ad78925fe918fb23b97d5ed6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725476bd8286320e6e94b4ee200cc1f0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46ed8a5af9b98109b4200052a9ec94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f162a45fd53790ec8622dae2a58329e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b601fec362048e9b9b93a76992f442fc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833466c73c1e0372d5c7abffa91881a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b88aeb8d57d44e1ba223b0dd69a63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c43ebcfbc509bf9ce8679bbb2d99a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309611e882106f151618362dc894fc3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f6bd85f13a3a469cbae4685789d27154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e0c566c160dd6142df84b2eb13ef7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a23bf277ee260a5948f75a7cb7dc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731fb5dc20ef7e9997ae3e17a991419157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0a1bf4f88bc53c197faf21195c0004158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9f622720a20088fab54b86403a4c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b532505d7d7395fdf7053d70349ab3a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024a3ba6eb368fd914af0817b8846c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b348f12913ba98ed8a998d29769b2c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12896664ae9818586614b7ce40ce0b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0cec7026eab2ae62492bfacb3d182164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace81f6779c22168a5c1b6290023e7d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892232ea29373418c2e601336e6b30fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ddcdd13fe84219fbb1daa5522d391c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d64dec7bad2cb31157d6ee49dc3e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c3ecf49f6821155f48d683f360574169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721e2f8c8cec27dfa97d578b79db249170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3d906d9af272553244a90cd585938171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374e3b0a82065e086446361921a872b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdecd3409cd87378d9511773e3686ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc8eabf59533c5959b8a0b74d7276174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e7cb3a15e4f016d519ac36a6e377f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d34709e5bd342bf924c1d0283b3987176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2f84894e76ee2a6f84702c153e570177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048b7709f2d1293dced15cc9e1706b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5cf459f3da72e7d896367c8eea389179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aae75818906eb3701140ad180bec4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a66a737775531eaa1b8d1e4f39b24181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed49056f023075488435be9345d901b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a12a85f3ce8c64c396e9442282ebd0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c39d31d95f99cc70ac8ebe4af0eef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252851d0edf204fb8f3c732c014ea5f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a5c1b87a39bc2fbc5214591b2f695186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2addb2ab5bf2913dab49003137c4727187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e7d85eb50032e059a06bffd29dd5a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d16ec53b948c106f506c908239f972189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8823b0be907984f7444975cb4bb86fb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25fbf8cc5bb06849cdfa77cf116664191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c6866c7cdc577946bca171ce579b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cea1363dfc0fb04347c2d2d13d263193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8198b38f94f1a19fd3b4077dcd87c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1813ac2546112d9288548d207786720195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7369a4b952eefc2c632e9dc25b0ce70196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be74e7d2f05b34f417ce0ced7e6f98a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1dcb46c390d599832722e4673ea65198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b85c6968b2f1df73e596422949afc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6afcf85cc6f671d708b4c630f7b87200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700893d1fe09f2835d183fddec8a439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8d4e6c19b262f6d8aa6c42cde32b3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398170efd656a5986f83add0c232340c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25f7f6de2d1729e76f87354b67ba43204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740fe1408b85bc2b88564ff8c413899205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0de7f4b55f14eb741743078b683ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b88ba41c3fc622c038082958c9b7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9385aef908ebcdadf10c358071a9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32bb447fad75b9f86a7a1753ed0886d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb495adf8ea900b8b85ed88640ad2822210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d410a2446e507480de9ad90631e4d5b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669fdc24e1fb80e27d77665343bd12c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794f76829f93329c771466736285050213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529e0cadc777e5b15b49d46dbe03219214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464661c88560fc51425dbad296953769215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c92de87b1c26ae70cf89a5c90ca36a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccd5115fa04a459dc721a7e547692217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fe2dff23f5fc172f5f0a28326ef0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc31ade57700b38a9c4e3386885bfa0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1b2fb09491ad0aa2e807f5bba4834220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2612bb03b1ec71cacdb2fb24ab6ce50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da555e35d09a989bd0c33ff3f51d492222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a032a32ffa3dec6dc9881652dfd80a73223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147d581c88154779a91a6b743b32606224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b40e74dfc390d5fddfe2cc52e0175225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc72ba0f1ce179dee4458cc8a4bd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb786baf6e2f13e9e5cc560421fa823227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ed76b905f828c4465ca766df759da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed764357c1425ea9f9db065ff2b412fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece3aee6820793ceee7da36c773bff5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19019313c1cf0e4735a9842bd540709f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8a82cebd959c873af0c9226e7dfe6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e70837dc71cc4b5104d080a2f90355233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf6afb49c15fb11bd41e270329c5b9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c4e47177e710674ce91b95465da8a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af8e03f5d59e5a8c552f451323c83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a584443241bace17767977558dd7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7924a808094d948b32242ad1266cc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb866376ef2269fb181cdf8596e86a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbdeba38981dee18f91a321596adb3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3601c916a67a6c0f0a17ffb6fc385241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09f9b983194a51f80de8cd86ae7b46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f380f603ee7372465f99cd1a922b0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747b5977dda8022147cbbfe327886dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cf345e461d67e6483a8aecc4d9456245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47205373e95bc2d0d04812880a84f6e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e38e24a5814d7a6cc76c9e55d4a414247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28610fe7264754df3cf478cef6529d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf54dd55b683f1f6ec2ef3f687c634249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975dc6a0ad2c07d0b5211e5d6e785f53250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a22fd23e1021ce62670608a6e47fdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56ae682197d8c1ac5c9bc498b460e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6403bfc95e7df08cb4db930bf542a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdb791b7993fe466780f7daba2ddae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6b35ae361ca3ad68f76bb989dc4a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64130316ab12f02238f3163b75e64f47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c993d6bdcbcd4492f1c0490679e82257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c07b59288b080eb4baf8c9366c0f07258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a92d2dd394ab33254df0dfe9fb9ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796a952a2194382bd8d7b8cca071de0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881afffb81a1fdab6e7dea78a8033957261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99e6a0cd826d7908ac2f841ae9d272d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6f0f8791cd4531b98e857164abef08263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e14cad622036a0da7e4c69b8c7aac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd3a7d71849dad0b9a6eba05815deb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910f7b3fd28b117ee22431a53d59a1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63182c68bda6ab597ab7d3c3dfb5242e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce683ae9c24d6f777cc70318d1303aff268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdb2d989b56e57b8edd235c53fee8b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cb54ca85bed79f060f6be2f122a0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029f8e3cea19da624dd2cb7bbe70e02271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc0c07549b68a11f3c9656914d07e4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d962626e41b752234ea9e97155602273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fe7e81331bcc232b32a71c0c0d655274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531d4a9cc7b0a3b685bb95f82bac02e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84625f5dd7718dcff25a1fa550408e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7262fb25af8c6a96b4d3817a503d359277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955dc7e80be87fcb427a58a24f705360278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a397d1c7b172c7d726cea38d099fd1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08ca5d46d34b5a15e465507be804959280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d37d77266bb3089d537b5473028e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bb5b322b0b958605d8ab90b600adc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3408dbd1788fd008962cf312befc2ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c366ee1a0c66a2940980da5c0c4e49b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853edc95e34ea49d952892ad8b25ebc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2197f656227e10d624ce1015698030286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911d3e7035cebfb8d2de875915a671d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd4159be20ea365c2df02660fc67af288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524f3d888ee67509b5a6ae2a65027d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfadee95dfd3343a2130217398f0890a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52830a995e63affb084bb8845afcc7b6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0af7c68c4943421668984349de68c5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb71cf3ab1a23f678e537f8d5e156c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a097b7826a974351d465ca9f47efc40294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80254f1eb2cc82bf3f322b6900f9bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e075ef7ecaa4cb76a0e63c3f93af9e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1476420ec973e44cfe37b33db86847297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d46d8a9585a0a8bacb7af8f76db92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5216e569581c120b72e31e5edea3b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84a5681359a6695b5fcbb4de5fd375300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48626bf4e15f5648a0b2465630e2b67e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab080fc8c24d0be80487304f97724da302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8535d3cba0b52fd141f589666f2ef9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55733f4b66ec0773613668c4067c4c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b044f11f237e2144bd1b2fe1873e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccad6fdc1acd50d35c0383f9ecf4490306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a369a22a44b41674112473850cd97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8427dcb18317c9a3542fd0c17f7d5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e3c5b8ed8a1e4d3d0f82eac50c65a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61af17de617bd4c9fa7fb8983c8a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd290827a9f6a15bd70d23a320795311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691172822a500f6562cf0d7d3ac7171312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1589444ae00456aea13682770e96b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5ca028c0575167e52f0ea6e70a6a9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d79ddc02476c8caefd18ee086e8bad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5476ea3cc8a9c0c791c35087d1c11316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c915457c5be53493e1fe50497a626317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d661dff35b9ddbc1e94f543b21992b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5893ec8a725dfd3f5b0ed30248fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f2ff8f6bc9b618927a18e5a366254320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fe21aa6551957208b24bfd3092117321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c755c6b55ed8d20e2cf3c3605a64e47322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8132c2c062cb5e0bb70eb3479f232323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03261ad383ff779136ebedbf48550f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaee12033940b628f868275c3d87a03325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61f1d578e72e273cf8f0af19915830326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255316102934d1b9bcd2c66d28e25329327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ba37968d15bf5ca8982bc5c14e0e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5a2d7aad3edeb0365b4f23b550385329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd7eb2424afd83f429460cc9a7d172330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a46a97cf76b80ca65a9e1ca033b14331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a8a7650087dcd485d956c3f248905332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c848d7a58a8199bc09a8d672c7e3ae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0703b30c560bba4b1bede27c896fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e638420f60e750e3c3d0da7438fefd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa124e028440226a684cc7457255c86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94601c124d1f3c8266140ebf9fdddf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9f650b1c14372897c0662df1b68d4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0fbdf40b2971696196228a6e74546339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cd4d63ca0d8af74a8bac3a1d9c3173340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c09ca6cf6b75dd3376f190d83e21d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed649900bb0eb5e4713a3cf1eecb934342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cff04456882d064eef6d810d94600f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0534556a998a0ebd2a4a74903ed8350344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b2a6e548f02a5e23522d239415370345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b581d4505f475053596a4acd97b2a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff84817f5cfffac5af2929278d925d08347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c15ec169237c0adb392a385701b3ae348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afa603c2cbbdde59e48f36079196ea349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1ddef5e2cd88116ebe370cd1283c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7278f3d30ea15571f34702ae822d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2a7a76f84f62ffc9070a68a6fa236352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b04a8618758fdc25991070b709e000353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbcf52c7a85c65c5230ba43ac2d64c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a762252f2e5796eb8ef498fde6e46fa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a795a7104342fc1f171d2c75cf2c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6131de1953c27bcb83d27e5872bd4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f5fc354907366a0f9a1dcc1293fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab06a24c97adbd7d528bdbf88c29f9c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedfdad44610ca7e5b25af19a62d75b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495cd4c5c49bd774a8ec49a595919f71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a2fe85995626c8ecaf12e8145df55362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df874ca9f85f4930a44c42425dea4f24363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f78a2f294e82a7b320448c166b2e0b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91a96f38a31976ae2424c22282fcea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba0d45963b9791c60369ada3804c3b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1b05426f881c0ef79b3679f6b1acfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fac1a7a42a30c98fcda1ba1487cf1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7692246de5b77c7c048c3ee5ce2dc0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a23bb72b93a4bb640ed789785f80f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae4bf4e462deb8a1703ce14dc100b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013a4b7babfe4fb468829d1bb2e24cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fca388af942baa563dcb0262f7339e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018ac9d5c876ed45eb4e678ef8327ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87efcab75082c3d4e883d331ce7109ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76fddd135420d3057d4ffba41d8664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522ad17a1974a94d42b6de6a67b5bc1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679851f59fd18b9144e444a78d3a3b0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479734e4b52674a50a1f7bdc84647e9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e02b5eb87ea9b2b0fc1347ad7642ca380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7b5bd7fe528a92021fcfc201c7361381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67052f8dba5e7e7d2e4fc17f46f5503f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a9ae8f68bcc48342fc72c662ff485383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8070f50603f2fabe0365fdbe280caa0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2cf767b80e47e1af7e2c79194eae5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d315827f3a90f3387e84abbd224077f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f5d57b9166b957d2f72fbb04d69cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a980887327898c3ded479fd1aee3b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db6638e5f6cce12661f6c4366169e3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03537cff789ea2a8d1e79b8ab966231d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c5edeee00fe4e61ddeb586963fc6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b7a19e3d8f8119d70349d39b4d14b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b0a800d2d844847b8e7a52e0601ea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf632b03998e076ceb9113a7c12d3c3e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2cef932713ca24442316aaec772a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1bd187706586adf2815a4dc89e71ee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d5f06660ba2525d8ca9f2ba9d09dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20e41c76bfe6f7a9dfd7d082325d98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f513259fa0ba811d9c67f39db6d8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad827bee86621d5a7018592f511aa68b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565bb2728ff0dc0e287d2a960787c15401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf77838490f7ff77b208f271aae96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9866e6e60162d657216bdbbc40004fdd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d00f5ad409f25359c49aedd1370b24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02726c7f0fd1a1239e6695679f9841de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10b9e70325d278b55a43c539b7866c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bac798c15dfdb979ef84ac38542888407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a5cf03eae8dd54a0cec6554b18acc0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec7b7f8589f35bed74280887ce644409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f803c28e9885868e61d34646803e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e30df1bee1f55cf821823e40d5d17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd89af5859edcf4e0c1d5ff53139145412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b0ede6a221249f814e6e41dfc613413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90656faa4cf4bfcda785ed81bc2dd5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaa7df83d8e2d3818b68a853e0ed4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4553b8f7ea5536901f8f769f5836b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb94be6253f840b53c263c2b24fb219417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2f5954f413ce2424373c2d5d4fd58418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae6ed1744764a769009cab5dddb325419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86362b53eda2ac4f32505ca61883e301420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606bd49829a2a777ba59bb143c22701421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae451069494340ffae64e180f2f64e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd73ad9aa52ab8b909569381fe6ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ce4457fa88db2d3ebb565dd5a9448424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f948e6cceb5e95b7225fa57d7ea3da425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a2f3d6ea82841537e4e6cb4d6c787426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc4e05c5a42c700a7f2fb06a3e8fd3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201aed1df32aba37ba5f110ab2ce7da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b13bf5b5a4ae4d0ee618657aa723d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1874a006ce1bdcdf87a821149eed99430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dd14f72ef9d8de8178c46fca5c4d8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319bb248ae7713518d00bc0ae83aecb9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d5d9feb851291162dbc9c7391d228433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217c2eaeb1722f7c7d7e42e64600414434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba0e7ea353b6e98c1fde38963085e0a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669e73ccd23c6fa706f54093aed3ad8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106aed9fbdcd3e96addcaa0d593368aa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370266061b26a47458c5b236449c115438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47340dea45c478376757c329a4be7f50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790e811a07eb2aef18a326ac0124f33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b43a4497614d0eefef31fb342d9562441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864925192141d4bf133359d42dfe1d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d84af3cb72f69ec8cab2250fbe73e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6771938e1f29de371dee77a1556475444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32822f95dec4ec49919d19e784106713445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c955e9af70f573f96070fa32154107446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d018215902306c8b609fbd2081c97447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fde46589b72f4d7293605fb9b1192448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb55a25c174042783dd1c9d66b035a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc22c023107fac3fe21aa9bfd8a4ea450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa424e72d509638c6a9d0d95c8964d0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24099b74fe76ad27e6a56b16734305452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd8323e4e901ac80328f12ace2f7cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6b715a989c330209a367d2fd2109454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564fec326ab07fdf0926189665044fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c774de9e87d2bab835e3a5e9a6438456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c20cc3a2aebe148c5dfbb4bc7244d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc164b58bfa30e7b64b5328253c72c7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a914beff7e1ca292a8fa477c26b39459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b2c715877ffc1686eaf308fed80ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528d61441819cb0441121421867643da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a73c2c499d168ad2390496d21193e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadec86f10382e84497607676f56f9d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbc42d268b725c201b762e289d5d9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7b167ef5c4df68985cc726fa6f5b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d569ac10b77d081eb7f1e8b09bb23466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842c593d18a1395f4e6b5d0c2ccd11e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2143b9ad0f4dd8d49472c25556dc50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d56d899435767a1029db1e72db99469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77b689c9fd2692e55205f34aaa0356470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfac3e059629bfb55657b63d4e4fc9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e51378027f2327db3f129b2cc61b674472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679f19b4fbf84a691e1447d0fb78236473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611b987bc0c58df3eaefcecd89c9f5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8fa12ad37f04ad0c6b67aa9afe76e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e38b83f9a26d0ff9f17c89c45f9e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516ad4a7cdc96ac9ebd3a07ccd0dded477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98007928fec0451b534671f8c7d2446478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72537a90f26aaf5cf3b4425e6547d65a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2613691c7b2d0ca0690acbd7d3c14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb16cd769324667527f8c46a8c8574481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc80df0b17326a6f0a708ae2127d404482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08401829b3bfbb3fea45d2ed4484d105483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff5c7927b3fe5742319692635764f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d31532d51049c2c965c1224157e992485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75af96b325ea246537e431869076a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880bd140a3d48b78a6a5f30694d23c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f286351ba8346e06671b683e40554488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d773a481f833bd4e4a9045f48e50d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ca56faa50f91c9c733fd95465b554490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039118ab6e9f95b8038cd048023e916491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183a9f1f75e8ad0e38b23f995311aa6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09647851fb2e5308ae17cc66b6c1979493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d73d704cb39896b80ce4d0dd6bd678494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29009770d97b2367b064544fc4c2833495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5237ba0e3c42560d37dbb3e81ddbb4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50aab010b43f79f4da694acb4efd8a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6d9034a6b288f0e4bd76fddf0c5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ad4c366bd4d19b784a652bb167bb5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7ae94f57919bea063490cbe6949b17500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9580bce2e5b2ec514b78a00f8301465a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1402777b58c802297935ee8b67715376502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34dd36ceda52bf82112805355ef118503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cb0ee67779d3dc3aaac27e9948bf19504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166637b516429b576256f06d7e491e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56084cf06ce725c31aaba0adf1b42576506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13949304ee2d87e6d715ba271856c68e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db417ab2d41fbedeb72b80be9b389b2c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be038cb375f99fb17b1439989838b5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825892685b968051d1664b8e575c335d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956df1d415265cfcbd391b98c2e5503511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960895b29c71f6f4e3e578b1c7426a02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c9ccf38e8bcbe4df2f237621a225a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8eeb2ba401622a6646dd69d5585b82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bed534ffda393e1204b3845d40ad18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb42d754046ffb2dc2a734139ab0607f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bac42b1bdd2eeb6b06365ff5e5d591517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39a6785490b4d655d3fac974c00811518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df98b3ac3b7bfe844f085e912dbf4a14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c75c50f54554fee692470888bc3c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506683493b3c1672c57a2671333184a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32b6f22a6c5a58df2c37c2344ee92d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9be57d077b070a2864736366708572523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56830d24eb004525330189f0630ed8e5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248c9a4c373d9de4c71f6a5b412ae944525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d07431c85443af18af755d51665a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6c66333ebad0e4537cc27d374a4fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6549480f229f3332fac80537c1a96c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6f9b3b264d10ecebb7f6cf6bd33f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afead658bc999ee4db5865bef9ea59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91fa511dee10caafd547d2764a1ce6d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb925b98509a1668a6e14e61f5e00f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b1576408263bbeaf59fc09ffa8f0de533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98124ba1c2b4641a4d8798065077de14534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eada3d3e264ac64373132d0e55e8f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b86b3587a846c0e0b9ec62340f618536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56597f409ca2e1c28e06597c2eeb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e84d7d106ac8f5043748dd3eddc8067538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68654d43c390a23662e65cdfff1374e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf72d9863fc5b69996ed002e915fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1aeffb87f9afee3e38edb5dd963cca541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9acdc408e34741fe157f2006fa56e3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e0b8c27bfc7d2db2550a340bf2b01543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203211b26ec42fc2327d9648619640a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9896c938647205140445eb6ab709f29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9559d17b8205368651e4a61fff36d53546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22d0c9dbec446eaab82abadc10961547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802cee37e6f54d6f548b2c8f43dc37e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77781a9cbb72a6c25e0dc24f8423a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64998baa4e2f541502b8c8eb4e887f0b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f2fa14574a238200b121075123b0fd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b62b95089d56c63800c8c46d7cc2e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64365cc5a6df4b712c550938fc20746553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0633b8384286dc0cc2729500bc12489554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65915e5c1ddfc3f76114b237d3bbd6df555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097ced0de2023af65ff0c89b7e15f20556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd9afa015fb2d29b4f8b6c921e5c1d7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac749532152fba65455af23a71d0981e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6eb33b26e92b8b83f20c89e5f10a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fa9ee44cfbeca5e8b052fe98558d1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c669b36a5bfe27919b8da80d354a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c048a09e062f75291eefea04be318562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8988ececc901a67a1b9acd4c12954563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfacce7fdc1039a1ce7e22c28ac1dd0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aeb40510a0bd8e2011767995de6652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d6bbd070544ff29be93b5b4464974566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526e4bb798200bf8d3502bb38dd68bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c87c1c6448ad32183191da56dd54c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fc1a41263cce3ab813b2219f41be4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517a32184d66cb4b72388921a15b749570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5aa2b6ac0eabd5bbdaeb71899dfac571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79995f19fe83531ead2313862e80c5c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60276e1a33bb0fb51dff8bd1aced4062573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b16b3724e32b83db8f6b85cb6797574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab72d21b736d4518986d3d09b0e52f4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd59898669b8be4a62c8a9221b9cf5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d6b0b9ec273e7836feb2593c8358a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1cbfae09148301d98ea57b10ea7d59578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e5335509f17b85c941ba03db584f3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ebf505b83fe1a7308122274f7633d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61162d9d62904d8e5c7e8556817f5ac7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f7d2f965150dc6e81d536120fd5b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374609b3a511a16743d9d16641b9cc06583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa69c4e0de515c98e497f534995e38584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b25b2cd55dec459f33e7d3e4e374585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1d2f9394459974ceaf07e4fa55abc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bdcac8a583bf85bce668cba3a1f3c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3875b8d41829b86f3edf1791cbb16a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0784038a32134391bdc5ad33b5f0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7128b284d641f46f14c1da21e1211590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d888f8fa42e10c6c967cfaa84046a7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b70b11dec8c1d171b9b234858d86ca592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a1837be05eb715e1d409c472713bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33713392cf89769d3ac98a5fdda1b3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9583fb8ff0720d9decf8d883f0464595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15c8dac81b11399ac70659c0754e42596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f2814aa480edce49d5201c321d24d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8ff929458eaceb81c8cba57f60b7f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ce0d7e2abd583fad1736c31d54c5c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6da9b0ff305cf190cec7c8173acffd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb3edad1d7c7b0a54ca91aef28a54c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd8d101ab196b0fa32ca18c8b3aba7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc71c46493308af0a46ca823af755b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f3449456c15638c60dc48ed35416604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058c065134b139f7b22da32dcc0eb8b2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d396abddedac6f27dbab8c3f544b06606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecff64ad09f8ff28d443548e30068e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6256846d5979c7767049e296b053f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4f6d1c2566a4d3e4053750ff97eca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd41b4f21440d414e46c94c40ef9d32610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9b0d1b4a7955609dc8af54ab4efa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468c5cbb8b42f20a2a86b6c9391ce93612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bf3835cd0913dff7cf53a84a3c91d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc63f7c17d1e37551001fcdeacd086614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ab075e0a1d9339f9509373991d3a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c8b2e33d806e1341b3e0d2aba645c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70134a896409e71be717361637f92be1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64f3cb7fda33163cae3e17d56f5f3a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63456ac40c16570538a8e49a4aabd0f0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a53b6895591a3ab57d3660bc247f57b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495e9a97a2a7d5300c80904cf3afa4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f91c8802b2aea275400b7aef7c52b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea3b764132c062dc23fa8c5313ed115623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8046fb446d603ca5369fae6705e40989624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f1d2ab396b672619296e3848268c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f274c450288e27db127ad7bcde7d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af42ac82db8ee1d915d190541771d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f3235e9ac97964a43ba5d52bed66628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062b631da0f1fd456881a63751ccedb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcd5c970d3fbfbb351dbbd5a2d7652630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c127d8b7d3509b3c9ea314b8e85e2d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa0885e0b1c524e65fe6e295b19d02632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5732f2603bee4da8aa12bb13d45882633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf435d228e57944c5dacda0998f2f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c7db8abdaf6cfce8a2175296312aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4cb0b873fea0f6eb88aab9390bd98636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda08abce6654a10a959400791afb54637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be8d625b42673bf53735030c148af3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31d1a44584e32a990d3ad5e30d6ade639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989065aa305489373a689d77ded5b455640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff111e536b0a00c6e3ae65ce810eba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca5671deb5c3e0815684d278bc69ac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475cd7f4a3aae97b93abc1d56a7538e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20e676c2e81aa1b5741e08c6045a19644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f6a74bc44fa1379a3bd1d4aaa47a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c111a04472b7eade6dac96d7e00429646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfe1d66fdd1691d4593d5e68f8bb0b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c48dae890d031f03091243fca1ae4f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed198fb1718fffafd83149506fba7f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9982357fe4a2c0ea731f163dcb486650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f5fa9daa58ac531d4dd19e7465bb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa599d0ed29a1f6a52c02f65aabacd1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99693549853a85b315a5923a894cca7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e563a7e533e45ea56d8266a071c50be654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b00bd1dd4e69ebcd4192f46a76a40655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a5984f5df894c6cbf7420b6d9191a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e374f2983aa1ad380a442edbb5892a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca6e8d7184ca437eeaad61f975f11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e9731d63dce0c2f93ae4b319a010b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7d787be42140c96cbd0cce88bdc12660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205fca8f684832c6faa47bde55ae56661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be71fc5ca6ccda42df9276dea1dc4df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2a77c36c4a47cc2d82a4397149b10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d431482aa943a6b31a1a2029c43866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a04885f921b1f550c7503998c5b211665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149427c70e2033e1ea793d00f71cd03666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11002b1e38014f30c074a5b410e228b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f080c3c2db6210825e0db939aa694668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94423ef31c01ada5ac149c69d6c5aae669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7515ef7e3e53e08b03730c607dfc27670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2a2caea813d476a78a2a233f80476671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d5cb709bca0befb3cde5bb7ffd9cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e881cad061adea0d43114816592ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91e2eba361ed2fb4208ee892ed4522674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce6e97f0d38c09eea3bf8fbf4a2351675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86839937f6a0e8c8972dbe92ea64967e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b827be544eb66081d7d20e5a6c702677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197452c82d386993ee49546a6ee33ee678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6213bf32f698676cc0d7896fbbd14679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a312025e8f6958933343b69f99046d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b45436ec96bcab9ee2b2e6adadbde681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e7b663642814972caf387cdb1cd9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543b16a74cdfc488c08269fcf07b26f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c00405b66d0aca94a665e0e3a60a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28cabd681ec53c95fa6a30c7895922685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41617795c3f2f174b13f097cf4e043c5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a3b29c1cefefaa69053a6cd26e475687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a25d4b2a85142ac9160e95dc2e91d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab09acae30f31682ad975f27e907ab4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa7e6b53648ccdbbe74e6f67a5b7a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca75be5af4fe76cb662570439c249f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57a53f857ceeda136a2fe24f6f2651692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724abc3a0e2e3d10cceecb3d67b53f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e32e0cb8625ae0c5f7a46dc16c229f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edabded0a6355dbcbc4d7b5846269f2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e1636ae20b17dd12a5e9e05203643696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dd202aa3c0093c38f0b7aaa6de532697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598fbca3f0e9f6fcc4a3e685cf31727698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c617b6ebf076452da975ad8a2db5c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ba5c388a7bb9f98568e11c6c392fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eaaa922713244716c401790e94a6ff701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b37891963346c7d6a5cd53528c15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb7e96eaa3e2061f1eb31c63db80af7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf1266edca17abf8ca5bb139e64648704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee259574230d34ffbb7b3939b656c60a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf1df77baaa25e7111ac100c6e547706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a3bd2c818d14e905723574623b24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ffe361cc112d021175e2bca624a6a1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e191aa9152230c88ab5b58f83641a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97aeed62eb487fe41b45f2ca24069e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070ebb8cf7f11e43e059674c5226f92711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33eeb96df009cb9f01b7a895747492712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34251ab4d856d7c528e9a556d1a196713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162cc0b954d4f8322354101a9c44476c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bfc1dcf08da8e30c61b2bb8c2431d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84d560a0f2eceba42742b4a61e82a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dac69cbbead89a7197d8d1db135afe717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b90511e6e13a07f1b77d152f2a7c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6979f7e96c86d0bf9bfe0eef0ed0a2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3becfa18073bfa45e3b852eeb5d4a554720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e35fdd714472ecab7e6d96303e1d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668de967709d09317d3d6c4463ac11e6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae580b1ba2a36f78f0981eca95d3f5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05be151e6b39a8cc79bc7312a66154724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089a7225300e62f2f4e9d5a935fee1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2571febc46acf4e3b5ebc19da73309726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06fd07b5a7c2e7a0d0fc486123ffa0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08878aaa8a61916cde039c6a609d67b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efade09cd50aa87d4382dcbd39be88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912e75ef15c078243f23ad13f6eda309730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9ad4fbe2a413a1c592e01ea940aa0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66002ad2cb211e30b1f882748d14d9f6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e51fee1fe46b850f6762562f1d10de733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c3345d6c288b45a39486c88d270a96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105722e403435b73bb85bf4a06a64497735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5866bf140407ec17b95922ac4f126736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059eed961cfe93a49c45cdac0ee14ed3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effda329bf38ceff88237caa4c7d8cf0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a294aa851973db62cac3a46068e39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba1fc1ad812fbf9574533a8a0b4437740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50147933e0c227b909f70602f4534a42741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b0b7503b87f0e6d7ea812aa1a0a5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedcd163bdde6b9741914419053e5d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388951a47a534b7264988525126472d5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad61d673d95a20a84b4f900cfe008a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b2bcc024251e239ccf436f4183373746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae799ab4d53ac77e2a773146c7d6b36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dffa38a4486487d37a9e065f755ba7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2d04579aa0ff0cfba18c54324e629749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10e5383667efc837415a3af4fc5ccf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407badae3897afa721896fafd7f9e1ee751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487394288d70e16182137cdc58625be752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36608c7a45e8dcb7da36927a84bff328753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e9873446c23a0a6f442288c5621bb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b65d37dfe359412ddc68dcbdd1dc6e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c8436438fd2f6e16cebad72cd42afd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13259be0f2f1c800a02ed42997b085757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26b8e1efa7c5c2228ad2dd90d2298a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0a7f1e9e8bf4cd8be46d9c143747d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a721f1168c15b6dd8a6af109c4a2561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd28b767c0466e3300c0ac47470f9d9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54202697e1cedc6c54e78cf65076303.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80491f682d387770be73aedac0278b6b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67a912ea50bef8527617a8f4d0777a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec4ee4516d5518af5b1cb6bedf77576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dad7d762b3197e7eb83c2cdc67e9d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac33abdfc66a67cdf8db21cf3af9ec98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1815fc3e20d8df782c5e1e7edfa8d479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d78cd589b4cbddbd15b810d318ab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc115c0ada025dbbb719b4806e481011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04face570b5850be82eb31bd3b0b410312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ca9ebb6ce7d64602f1cf689410a413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6430020f1b18e7c5c9ff0936ec1b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70242e68a7109c78414407c167aa10615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7e308bd234eb3ef73e3d5a064f549c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194449570bd28f8abb12acf8cb8644bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb39841cb293954ef66028bcdb8649018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd929708378ef49e7e61a391e95c77719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5618961daaa40862d5dc8f918e744f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e296e7da382b63c567cbd781f984621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10134134f6950e6bc7970c0ec40a57fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3146581c51784c9932a1a041b8d0ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df7e4b9f75a61de4efa5aac627a0cf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a7d5c71675258145b4d87f3f1341d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc9d8ab5eddcfb7f31b513eeb48a2726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197c4b2bf35749e7b5d66918e3ce51a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c9043bcac5664ae21116b72aea4cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6744682dc1796c902ffe7b0b5fedb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33588cccb2b03c960fd52736ad3d78e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36cb35b1f39f69516d37ed64a03da531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32dea52492d6a52453cbc5db792bc332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95515149ea53c317d66a99e63c91d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34da378ba3a0c51609edf6f90c198734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa1a85a172ac90082a73fbf912b62a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff7e37c202f71c4d0794a9a660762b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e91d9df32767c962823fe76045dab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf14c09432cda83b5c037516b158bc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578aa7665061488ab05e7478fc2506639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587a9d44e10ea345cf949011ddec71d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0fe89ee673c5ffbc0547a9c04394241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da108237291cdd69dcbd6661786f9bd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fd70fcabca2624ffb53e977036db343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb645009ed0b67b71948aae5e812f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2ef0aed10dc3091baa567588d001745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571bd7e916b79a43b8b564ab748f23946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e567649d8fbaca218a6188acd25b1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d264928ec7168aee087715ee8bbbe0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26cc0635bf447eefa595a675c39aeb849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d84dac1c24cd18c0a5f347edc1ec0b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dd1679f1b73847773aec931b7ebc651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ea1c63642c4386690b45b8823243152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ed62d779c8a35cb8d29eff7e7127553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbe41f67bfc0a2bc39230a5bab5b8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fe063eb4e62175fed565e6429cba3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ed67e951cf8e85d9ecd2661a5cc8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c56dc8a3def1e39670b5cb47405d8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59496b545de5a10b12077cf8e9f3875b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221428dea86999359483aa9c523b18db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546563bb499abce0c11b2fe66d380bfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e811d54a46157941bb020e4e4410d9861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4ffb116975212a30de03b65989b2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ce8acf7997cd71b282eb3ba39913863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb84371e36cc678d3cd0d312b62600a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da556ac784003887600d90726828efc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abb871eece3446da3042c2010de56266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ad9912c052f151ad8730334a891ec567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7a4db524a0b2fb03d67840355c38f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6aa6a6040d803620b2386a07ba5e0969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026024a701829cc647110b4ef8c235570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec057d8d868e5c4cb3fe867262df620271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc0a83af3441a28d6af9eee0566e4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668164f6f6084dfdab3b75a76268a0173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccedf4fdcac21baaa617bd2c678fe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dddf6750b2a718783d286da421dd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e905dc3197ee84b176fabeec555e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb81dfcad800f11527c69946d0986177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec18d7a4ce3c2c075a625bcce256e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccfbf96d805d240fa5eb5350733a3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33b977f1c5e228c1280e7f518e261680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e651b3f91e7d671365244fb8cce9881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593995313a72b90e0fb20c7e1a8c1fc682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145c72254f75c726f8910a188a43d7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16fcbb43b18ff6263908ba1e3b3cbe84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a563bed11537a15ae73410738e6c2ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdacfb723a7c7bd13c653dc1f43790186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0262664fc1dc32693481a47340fb487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df134f85420630ce889ca58e55ef1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a50be11b14e535489c5be0b5a1c6e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14516b37a0ff4728ea297d82adbe50e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c72c019c5447f30fdc6cd7535a1eff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465fe3265572a8a5acd7e456843bc1392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98b66518ce6a8d06eafecd83adfc29c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81a478dbe516aea38c4708625f79d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29310639e003db435e373fe76de92ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6861b1b0565728d84ecd7ce7a4191096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c24cea5f2649c9229de69e74f5ce197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169e3fc181ba5adaddb9ca34854bb5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd0c5bc806774b4acced99bed15e08999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799d6d2bc0b8600330ea98dd3ee1c6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7511747cd2188472aa2a0d2f6f69d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc4301a52a3f938bde6229af281813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da48301d162409b0ed1bc3f5f24e7bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56cde8ef19899386a59a0d536f84c5e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1728bbc516c411447e7cb482dd5b1f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621ec578a002acc42765ea28ddace894106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46edc518f66f20a0f15f4d8e94be768107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff297982150ecc7d10a00f7a88a837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747a9b2e7299c659e1326f83bb521a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38f48d1e9174cbb92eb87e4ecb9e6b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ede7fe7bd2572a131991faa9537f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a467a9fc3e06cd0993acc222b1539112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed48143200295a777d62c9eaf6b57113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58cce8cd2d4024442647cd8d1fc60b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8c278bdf1444da23eabc6f77fba65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b393e207d1928046cc668d5fd0a78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1f0f0c57bafc47e62fdd8fde325b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685b9244f29de861fa640d58ab5cafe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27036d580fa453b9b6d341413f0663119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55981227e43b6a539b89b59f444dd27120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad250baffdabac0a070e12d8f74a0188121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242f430be30c9475535db67a20a202d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15b622ca18a1915227c477b51af31e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d227980afabe34e419f05f2d7f1643124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449516fa53d955ff3c5db56e13b57fec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211fdea50c30fef0ac6fe50429a8d26f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5461c2c7acff6a8113784e1c91391e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed714e1519b43feeb0e81bcedf0674c2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b713088426bf0e4bf943700fdd6edd1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2abbd5ff2eeff1382ceed9aedf64586130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9a1d744703a16e5e61ea5e95ff401131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf1ea8a82ba6f3fae7cdf3f2f9d94f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cba831446e18b20b4ebe40747c8966133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f7555b5036f1363c708eda5fd5078134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1519b08014bca3dcf4157fd43fff3e5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b637a0384593de864f2452131637f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44eb76ff2942624e7f082e6a98231c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b2ab7b1dcf9e06574c68af9b60d0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ed486ca04e5c6450cb866a5f08ff7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca5b6fb4d9f638bd591bb3dcfd52c4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419a84c19f912d501c5945df83cb0db141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430cb93e045b11a8f64bc24085554f7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752780eb4f929799c56abd060be0f947143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f518d50a5b738be7d1063871404bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c934ca04eb3fcc7b16da04f250a38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ead88f509697981db187d9e44d9efd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a8b07472be3368ef4dff95e6fec7d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed807e04f5884ad674f483ee1be76e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064148f4971a3fef71b74f63da767b24149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3524556e9d3437a75678b4fbbf596150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bb3b031b7bdf6ff050d22e5ccb7be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaf92d569ba3f42992c02209c4d00e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791272913c767f71403fba62568f6115153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde2ec81e42c137c84b629634f722eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aa1133d54082312b3879d9ac56429155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a068074f46833855fa629d92ac0a062156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423b57087f3205da0fec7d15633cbf6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726828b2bcba992adb6a7c683d529128158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f485ff61f7ff658d0466793471b0d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779b25094e1e5d0419a68edf7cc9034160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0443af7292b81d0089efc186f2c565d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b8df90c63e1f9e0088d4101742465162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6246b3173cad487ddaa4d06ed30ba98163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa9f69e8c166bd5dc3f9f4b267be3c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5a4a4005950fb854259a650ed753a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b01786ff039e98037d514ebdc958df166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad480186e5d534f8402cef5111bca1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21dfc1eda0c148dc61ef339a821892168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1068b7d634f9be39c2f0076ff9221169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1f71d6e64cfa359c44a9239a88248170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa33c557be161d5f5c6a023d992dd75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324552c5139e59715600f33a264fb137172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f11b84c41fbff2c2da36486e8cd1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476cffba063704ed97d8dc54768445b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02991740df933cce353c6bac86c8cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55628549fbba91771e7b897a4f996855176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c77b7b89ed8450c830327dcea378d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929090154509466fd4df39849e6e8c4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc955a775b8f9d69d5a23ed09dd972b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9f7b6b25042c0f840030ff6ff71e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f22190b73e8b13a0070b9eb3d80c56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88f1c203e116cc0aef20d6f7621845182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e186784e8d7da334894726e01f939d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410121084dd0ad8418409703bebf1825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219e97d0772e7f57be952fc127e6ed9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db952383f68dacea226fabd83f3f9e68186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3122352e3215b6d91422716817daf52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4381572d85ce71c62d5c30010a8cd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982cf57e8a17832549b00d34dc2c331189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53268bb9967b00c6ad33e7cd54b2490b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563686256f0522e1920a2a9d8dd286d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391599a25d4872a17227b1b93793896192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03309eedc488665c182bf46049c3cf29193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a65e05460eddcd17229acef174cd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750da9c18da3e7d4a819db51e4a4086b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa0e7d857ba0c1d263502a97a15b6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec60118c4027a546b8b79eb485a3fd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a939c79f2d8d5724050c476b7e95a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d72f6db5cc2c2e93bd82ae309c28c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82814ba1d2d7abbc6bfdf5ce81b2f4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bb121d18b20a29c5fd87ab0ae4cdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826026ba5598fbffad50ea3fb4591f6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b780cbb33956effda8a214545925c52203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4740af640b0012f6876e36eff00a067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ed7cb879de4c6f6e708300fb993e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4ef7675a720f507a574a3f1b7bc31206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d23d850c31a2018d7879a58aa5f5c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a216260874f807ed53eec5296be55208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e848b0ca253fb435c18e815aae12dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4778643b8d72422297bd5d9158f3e1a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609ccd40d7e246cf1202430370da9ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50074d443c57c3bc7ced8c660b748487212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bd3cea24c53d77d87d531ac420de0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd96ddf20b55752f3c870ea51139dc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6131baf4fe1677036763832ea360215215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b35a373138c8f5072ab8c499f33d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7849ac7dcf9db44e9c0d23972fd43d4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02ed97fcbb7b8d87474dbac1e98fa5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23fe8cd79d804991d629225078c7fc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e64d1bf31b40ddb6a763b773e12fb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed30dd11514ea35c6f97f0793b4c95221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612a704b4016d8761eea2958dec6b0a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8ecd4f457fb83911a802210077382223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b3878517872aad3df0e265b270afd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f74a727250c2f1dd21e4aac8b51f32225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9a6b3a370a2ff861485a6a104cde08226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b656b64600576bc155b37f046ad1a1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8c97d1f7ed859bf18b3af5c5695c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88f1cab6c44aba268396e085b0ad2e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44973995aae14d3a4b060ae32eb0811230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cabbd459705ce27872df945efc8494231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f83c9585847e16c93d95fc59a19b7c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2dfbbb2587a7c83293a3b38e1c0a5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcedcece6f6bbc92e6babb250950f6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70af268ddbd7f3658bb78283eeebfa1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45ab3569131fece69ae14559338e2c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464703d61951ee063d31196fa4847ec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636c5f5562da54f89a1b351418d8e6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6516092f056baf885121962e74aa0a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a4ae4b5c89d3948a82326067b73f38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0831909e71c3eb173096ec829e276241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d203581064f417773ad6e0ae4aae0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c406ad9427a19eec0a517fbb890908e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31226ed35a18c1cb57fdf70bd3a1828d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde332793e77bf1c4d79c63efb24841245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbc5b533ca7b245320089c76ba197d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb74056fbebe7c3d63634764cf58bd77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c3941e32b30c0fdb5d2a1231fa4e4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e734a8245814c6c54124e092e32ca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d645881421861011b59a29cd974a76a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a9d1c81bbcdaacb7fc240d74d8bbf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b844dd35b1bcf45d46101346ea265252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7dc39e460fd59826df6803c7013d38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ebc8290f431ef51c9d9ea061d39c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a4fd8c5a005347e146b56003b99e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a1c63c68f95619c80f1587231680f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e812125c96208da6cd408f08dd820257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d5bc09f8ffc20322d24ce31894676258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4daa0433141fa5c067e6468e75069e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065e58fd670b1c1fff19cacafbfb85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cea6cd45e3b130ba01c58348c77f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72a4e15ee9e2decddeafbddba0f9d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc9b438b45b6ce68934218e307f35d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf4788704805804c7ff4b1b20d02dbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb16a1cbeff5a1ea22fe7ba39784db265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812e6752b07f9d00a356df0531a7fa6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c2056b59c95df164d02769e5f9f10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c050c9561d1ffb9d7a8be4c96a46fa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41579e0cdd52004b4e5711f16f7dd18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717354ad99a237fb0d2ded23c6687e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ff2bd9c0bcf6bdfd30a5433effd98271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0707cc55e9ed7196bb1b79457b29a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b0caa113d9b2d581a86bad6c63952273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc75d5a9a73c0d68c877fed4d0057a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c05533d1cea365df3718980ecb026275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d9170ea6fc39a75bfbf4c5d4a783f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57156011d21f9b23d26992d8b34134277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c5acb5a0dabeffe1bb7d1748b1a33278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c433d148b7859d5322d9d087ec1d7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c49ea08d256d7e873c1ccd65193798280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d7458c44083ecd48da286b55fb7ae281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04aee5d687765a2a3f9fa69a8217ab4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe202a2f2a87779794721bfc0034934283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd938f590183aa1aef705b1a4cba05284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d7a61fa31a7f9b0e1d3585af918d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447471ab12eb3dec3d5c28bd88901499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f382536540c6f32f298dd24fd6facff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab038d8b769ac88a4def9ae04e61224288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6458a407016fe2c0cffbde5be65ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641dbd86c3091823f0d4c0fd3029844290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b21dfd4193b5ad520fff63b72ef1c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd128dfb3dec7072a05be377fcf7d9f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2547c43e412a20512d570aad09e4a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1aa80672c867c32210b1d0dc6b60a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85aed4a5af56340e6c9d7866ce73def295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c799da450ceda6170cd80d410c1d0fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05220e7d1597a9d74f61654048e7c55e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1567c4fc822365108428f21e1d19ee298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d589bf9fbe76c108553ec22397fb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf483b452cf1ac3d4285536180953613300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af41906adc5b610394db070a0f3dd5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea69141bf1caad7c8ac554d0963885302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502bf9d4820b14dbcb1101026727050303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dba076e27d62b79309fea871c114304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa4bac1956818cd360e55cdbcd66b2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7cd5efdad842fc6910052e8839453306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0381d0eca8b7fc76a405d743a4df4f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d6a6b5b20e21bc45ab3d8e198ca91308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada664b7958cbbcbbefeae7fc80f42a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a7f11d51b55b603a1648d382c9df0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69ab51fc6045d057c6bb28e19a701a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33818bc30a4eee2bb9d7349445ddca0f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88964fbfd2aed04dcbafbd31ec424d2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3ba3bdb1c6f313e88ddcafd3a0e32314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e71187e969989c6e30620bc748acf2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23962c484f68963d030a6a5cdae209da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb1f5b44fa853219a6d9261b0e07fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7047245a78e4c6bdc64826c43cf5de318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16483eec430b102722924b019adcb75319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32533d504424559f6fb6881a1b23764c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f906954959066c75189b89bebea116c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f68f79cb2ff2c2348b9158f700494322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1421fa3022efaa0716cf0e76802d3d8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63675e662096bcd5654cfb8815394d5f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb818cfed974d48dd60ee31fc3face9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89321f7fb3e912dd65101968a428ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90191c5a06c9fd811a68e9fc78b9a98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccf73636ad78558c0d6d1f1a555b00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8f96d27b66a4e507e07cddd222d21329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70492f12c94810eb77a0edea768846cc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a94f663bf25edf88e104cb9df083c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7584611e1d0232711765af214f3a213332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c2fe3dfada9526abd67394ee5f4fc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b408908dfcd412f90a9840e0183e73334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c2f1d9df09bd3e114bd4b622f5ab7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08279f4d3680a0bf1c74dd6549917e83336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b061bab2f379c809c93b5434d3126337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d05394750a2bccbe442b29af2b701338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43207b484ad7dc539c9a943e454d7b72339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc215114ce568ba4efd8ae1e042363a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9522ecf6428921cd1d52f94619062a3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cf984cc43833b69f3235305768a40342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b2a44e64d9ec44c2b08c99c8d9f54343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dda172c90349a3a5f13e00a720d5b1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16887f9830197c5f075c0f6143993bde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb6683ba29e90a62da9df6b6ebe8a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09710578a01ff7376d4d55eb3324b2cd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c02d7b532fe66c0f164acfa3dbb593348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d509409f320b07c6d8b24915c84deb2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d913dc103ed08ddfe500dd273bb7cc0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68a7e932822019f185e48ea97702ee351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0017ae8bb990e7e7db587c61e7509b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d4918c84cd35f92d7c407adaa05d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff37a451dcbc4d150c7b13818dd8362354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc02eeab45657467e5a29dd9be7db2f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d5161144890221fb8f892b1bba7ce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09903486b24db0531e892e6d5e81de84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f96ab607fe0d716b5d1fe32222ff3da358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e699eb79e68eb216577da604b2e3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91645186744c49087d747b0f2d4fca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13290d9be1793716cffedd51f223d6f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe064d597005865f4c4a62401e03aad362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4cbe0fba62a3eaf0df65e162dc84b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082675ebd5661ac4d5a307aef9801d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134aa9aec720e39bd7c0725066669e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770963724a5ef64a19034e7ba138a23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7eb2b1538ffcc7bad070310fcdd298367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34acde6a243ef020cd3a4567a4e77375368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114f81b8a5eca891f4f049ea4f49eca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fec08c2b39a2886955a64968c58fcf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587d4f4ce6b2a1a7264684a1ef0c740371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc221a24104b400521e09e7e2b4f62372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28781d9459af437af45e89993a4fefa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d554c4b3b02b3b925b2ccc6844b563374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d8475e4da31524b00903f207bc0e8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ed18dc44a14a539752c7be7914c1d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23cbfa0e234df593a2d1cbf9d4300e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f157231b9418555073fd45ec572547378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fedb4f3ae91d230563161a4c9d21651379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447030156337782839da996d9474b97380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cec833a24b01d2c33d85322eb75e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d277352fd178d44bef93885d5eebdb7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160f4050d9e24a475675d623bbaf8ead383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702ae774027385321cd4b04f456073a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b321e88d6f7127d58a9e84c46bf36385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a256a4e23788e8bb9529d3eab565c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ef4b5468cb36c69ff22f76c80d757387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d0f1000b3a300e090d19b15dbb4e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7249e31b7acf9693d242beb2d58852389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e49c3788bfb66012f249abb1ebfbd8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520704a8076bcf0c36c6244abf4e8e34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add081bc8292ec19fc4018e9968e515a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d3c221ea64a767aa32817ce9e0e12393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce826c44ea7e6df5e9ecdcceccf25394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98a883c6a4ce542e2506b7c006b40f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe819578c06172b4fbf7afd3ad9abee396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824eb4d2b5d49d5112aa8c38514c28af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cfe88e4a8bf183126f2a3bc81e89f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a1e4f7c3f12c6df227c0b6fda7677399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9d269d5d19beab53455dbe6fe1a75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093920ad9d403f723f366e1e9dce9d80401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979745ea064f94992291f347b1bbcf2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08cd9c2e430bf00e479d4842008f57c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cddfe38143557ddba54b59b07c6e002404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd80721bde12a651882056bfd8ad28405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9777464901bed953952c69cd362a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9596c2c91c4d9668894581c2ddecf04407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8438bdc751cb50d1a4acb4e76f8d6d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854f1444269849a04f9204a95854033409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c4ee63050a74d26526db95c5cd33410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b2d50e55cb016638b67e4ef111523411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae954a00f94196bb69a8e39269287be412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cd59fb5a53c4b7caae65d55c5ff59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ef57af76e409f4cd848160597937f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340a1950efb01e0d59d481c2350f04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbe1531fa45d3249c8b7a1786116de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf453070c1ffa77a4ef0f3e04bb32b2e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747575f659f94cba8896fa34f6e08548418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0ccc360989eac33f3bd0e466f7128419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15624c1f4d0c9448fe5a91692cb3a15d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c0c14025f6aef531fb51b5aa46384421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060353bd1418ffabd71de5017cf052cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110675af0dad58ff460f61a4e34966d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abeae96509e5304cc714db1dc97de90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed89b127617babacacd8950f77ffb2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b70a4f5e82b86e08324bf2f4f5edc1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae004d3ce6c5aebd4735b59c2cb434a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a06249df044fe6ce622d3f9d85334c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cd394114c677943c1337c850d8925429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91744b0fd831169770ae54ecd0333c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747958317a22faeaacf7bae272e1aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e77a88dad554ef3902b332f6d8864432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cca167e8114aa9bf6c05b7e077b19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46313a3bfe682843fccc3c5a20e422434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248779fdf79488ad98be9687a439e3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3ab7616c3a473e636af6c7f3ad84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654b0702854869676f1dd4473881a30437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc1b285d07f9f79dad12c3c96f41ca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e38fcd466bad3f80133f0625e3019439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a022d41161600cb30641bea0025605440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a79be8bff4d41aac249a06fdbb9f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f99cfeeae8c09a02fb20dcf4abb4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59660f31e3337e52d3901436540a4c9f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324188d30e2424b4d174bfb1088230b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016547f356941d03fe47d924be98536a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339b676c768b86970f4c419dbe6ef4c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3611c6570e77e7b7b81f2252156cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde268026a34175875fd175dbb48d0eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb53d88043ab165e4c19a7d3f237fd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a58e91989a6e5d83beaf18a63ed37f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356d3504eebb0274fd92844413af3cb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7dce5767a9735d524ca881c0bf260452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb50e1942fff20947ef48c89ccee9cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ef8065502915eba7efe954203e9e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ddbc8f36677528a9f72eb99e9ad36455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef05ad374bd58582bfc8fb26833eb57456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bd287b4ba6195fe39beaef70c9323457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73eed6c3dc89acf66d0508402567f05458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d29a6d281c65b6500dc4bbf54743e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fcdc8e18b60de8a74417f228d02af3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bd2d0431d3ba4dc669b978ab90e06461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167b8bf8851c8e8a481ca9e0a3482a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b874e5fd95caac3726bb65c846c49463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49f14127ae4d432d8566a0cb485ca8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10c7166286d8c1312d07ee25087159465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faccc4d04efee23e0b7d9e30e2e953466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31285ec2588f99ccab92504af599472b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b2e4fe212d6afc21f2de1e32bace2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f52c28c76914db9a2342b9992a270469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727afa4b7a53c2f361dafb70835d8063470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04ceed415daaecd2f3739526b4ec96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0761f6f89db158cc83f5c2c207b95c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d68ab916ac368f1186d79e7e027637c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c90bcc129092d7805c1473c8bc3df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00152103623c24c925cd703e0602d194475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6dee4f1ad7dcad0661b0026f25f86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804e67069ec81f214be4229e1ea2f6c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12181c22aaa1de054bf000d52981b9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95076bfa2da5978753445d87c8ffb7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1125636536961e924552a1cae43193480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5189d3dfe979402ba579f5d1454b98c2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49b018ce9b4b5d7b3c4c90612127e5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa6c58d7bc8c8209cc836f5694aca5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba98667c972b65e426d30ab08977f13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01655e1ef47d53a227375d4806d1af485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1f0b84433b7096c7151bb485c63e2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be840126fedd15aa9d4a6a187153406487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5b8683f446bef92239594c5ce32b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e4aa86200d49ac6959b86355a2fcb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019e24e0fdb7ab475ae6dde0b22cc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9b3169cc5a7515459db40e604ae99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6f1f2b785a8d6e2192effea8c40d8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93714bee6ad2b0810ce6cd4715be43ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e019fbb2dd2d316a1754ad4e0de4d3c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c677e7e68a9d0795d562f16f8a551550495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151756cafa09b45a5193740812d13e88496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa591a005a057a9dc6d9b168bd746497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103e0a60ce8b65f25ad4fcdc5232d2c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a287cdc489cd8e57c6e0e9c9e2bd8704499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5a5aa9cb6f173655cf47df2293e09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032769899ad5c9032b80adee961298b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cbfec35b772356b40ecac00979b2d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bca92d22f7317235f3c220e4de87d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68c4527b216a564352efdb79e73817504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cb7baf405bbdc1214130515eef1f4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0cef090aae902b2212a2a968021a6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9581544fba1acbb1fce1b75660f6bb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3589807124e383a1e711be2042c61e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f98d0159597f9f22d14df02490b3c8f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c341b17a7ac132a8af0cb2f94dd88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170149ac5c8a99dcbbae9cc40292d3a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdd9b468113e6171af0029ffd2a6df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29819dc58f77ee8e427cd123b74084513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0dabcfcce28156a7c894f3acd8c1d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257726bfa641e299d8506e0c795f45a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4dd357205a67c7401e89a1af016f6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a67a63249d22058a0cef198481045517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eff3a0ebedcd745b3e79784240ae89518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c415158f11ae2748f6299d2ba33342c5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9345c4654373b531327e42e9fe4c9f72520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2701c1cf54194a2a6ead6227c767ce48521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737c96b2f8c997f9d5f0a89ed475547522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b6d76aad48937dd6ca248a60a263523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497aa998d272daf45ad8d751550533bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a94b3b001b6e1eb4c6ef55110173e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487db6817b7fdc1edd0270296e2bd6e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2003ac226a7ac048a9b595e12a3cb3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da8d56f9878cde747ba55ee03f5d2a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134aa71b6ac2650ba721e452bc99300529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffcb303fe9b0f0e96da4078ba8f072530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69b970c2797e427c319683c738ade8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b626e4410475b32b8acfa266effdb6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a467a18be39378cef11e02fe423608533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209472bdea0e5f590343ed9bbd0bb6f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e73e04516eb0ebe1f1473c370c71f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6b6ecb7c6e2d22bef4a4d8b697c04536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d20d6a124372b86620aa6d79fd2f51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddd4654afd89cdb7942def56cfeab4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c42b06788b9cc96bf4f8085e6c1aa6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc354343966114a28586aed2ac76bdb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29bba1c7360292e6a26e30f7b4b5c96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b122cc3703779b98788e8d6b956d92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a7d0c49b7a3cc089f78b9b28af118543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12734f9e9576a50746151a5a1d0bbd3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aa3dbef017ca7ec88832973c465452545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c47a3efa35ce6f53541891dbb7de36546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16cceb038c6e59b20ef131e58ad483547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf099468687f6cab3a85811613760895548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a2e3bfe90c0c081e9f261bd449951549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4be4e53c3edec928f1589c80517ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481b105b66651c29bb0253d55ec4ee8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71388e7fed18c5e483ea0d10ed2fcac5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36158284ff46465d5b9b0056d64e0282553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c2c871024e50d40ef705db7b26715554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25b97da53d3f5dd9970b5850008715555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd4c50dc40096d85cf9c31bb6a3c4f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a395c2ee6501dac5f044fbfc686a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa2aa682bcb0af2a40a47a557d246e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c53bf2c0c63efe30033a37f8b67b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ded050cf39c3529ac0bdbbb4c7981560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06ba27382443766961976a98ea416c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d683ecc79f0268738ca1ee106dc285562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5944c086d757da7b0ad78ecae373a7d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32abf02c148404b02a06c7c54b6356d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091bf8f054294677d3707394fff3f9e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd26cf4c1e8330ebf61db8f1f748e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6cb500fea3d1fe8420a2497cfe45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eaec32815646059403dcac057d7686568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c102af0d51723e486947cfba1cf0d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770619147507fb9f0537ce650f021cab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec395ccb025f5bd3a7a6aac917da2991571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944b47f3340b6604798d6b72e30ccf6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf4fdbba37a554bc0acce845f0b75573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48663b8f42f3420b33f9352812086a09574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d236929faf6df2636a1ba96253dd14f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6ac01f896178f6668473aac2a8756d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59be7f04cd11257d71dc036a077d0f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a07b1f66659b6b0074f298bce9647578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249eb8a8d030ead1a54481a9cd25b726579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb218984e1cc8d108dd1bf8a57ae0b8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb7d1fa3f9b6348319007fc9f559be581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036fc088b029dffd50b0ebcd8245398582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609719d981a74e2e774fb7c948830db5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834702bd2e152a32b06f93353f76c9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd18a36d5ebaeb236bce6bd0b0d4dd9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9869a1c41d3813f5ae45c9f7adc27586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d085038b6e6cdbd02ece84cd7b6baf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c54fe36bb80e3ec6a812fb98b37fa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f2754b661dce95666c6f74e1371ff6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6037edd9e7a6c7c838f662b660f72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266fda32b8928641321ec20734e18cb4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9b571110e3e80f89a0fb622d785ffc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482f8dfc8eb036c17d3d22ebab6dd36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7b57758c2377a15759225fb4d352a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb10b231fc969bcdca8afb74643235595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1b9cf498806bfeacc46a7a0f12723596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3775536f223c1c2a5becbaf5cedfcf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901486e856230ee40cd3c16898eed141598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d4de5d80a1d6fdac9d856494b66fd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996582572feedbf0382697ea62a5daa600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c38f11e2addf177a7d1ae9885b7ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2724a681fc35322d682620d82641fa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7543e783016580a8fc7198405ef8a85603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c10f12c2202b4b573679bce5e794604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7950b3beb34b8a0724f3e84441c9294605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d92aad75ba1103f9e5f0aef07a671606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b36728e1319c644580a2bcfa68ffc5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f38672550f0e76fb292360c316cc0c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca098513ad3e8a0b8377be4ea8150e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480ae95ff311f6c9249bf227dc28a59610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36656aebfd55743afb52f948d97f500a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0238193491a2a535b9849826650b4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57245e006d893a21a1dd4191fbecce0b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56939fafb3f69b7ca0cd431cb804aea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd58fa0d59c635fb0a9979806f6ca49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c84dd7b83c2e26c1514e7851e76d54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fbba0d95d7c7ac14fc0c3241a2bff617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfded281a5a2689c3e3b3ecd8ea93b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e829c507aa462dbccf5a58b3366e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978f240f017a6b6b476da0ff491f715620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746447f2f227f4a5a064df7b67986d39621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf91dcdcdad850410c9b0ce3d50870622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b50d5764a3dcb746577b6a3ec6340b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a5544d88882432d211f85c81944c5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f5216c03960e586aaf1b0f2232825625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea6f5c1c5242a363a04a3c09067ee6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b7cb819bcbc9cf19c03a6f8232137627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc18b2b24ebdeec243ab9b0847f7f74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2d33ad99ef05b9a15755e66b3f383629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c952927a400e16107c22011700187630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe1013b4b2dc6f19f8f82ed26f464631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb4e9769f94705dd33ae777fa9d5b3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6763e39b8ae1439ec814c6bd962e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed967ec15d331899a958854478c08634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9a555632907853e801a42989f9a9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f34afaf9977001afbfc7c6458ea4c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680881256e3b69c50a9b13a0e1acea76637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7dc9bbd74aa22765be63cd4365075638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ebb93d0c3b4d01dc0fc2b6215c293639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443747b8a0332e1bec77d0473786bff1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c105378810f2accaad309403dd3676e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7ad6a9480bb107ad55293d042d6a6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89329e676af2d0c26016b2a2858b83a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdee10b1b73d4b745ebb06ae07f5661644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e81ceef52f678d5cc42d36492ba94645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957d114f134ebc4ce2bd87fbffd63fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535de70c7e611c2148bc3c3d2e03f291647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea01e9062bf9a4404dfaecb7ded732648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73963b4a61ae88b8759238749d71a640649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcecf00e00e5ad93a62afe9c6e404c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9284e589c4df3aed79abcb207e49c2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e994c95433a4585ed1255d465da7f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05054638453e2c5c9338a0ab7cc4a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41153b2c6a6bd5259ec3073ce17c49654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca98664e1496c5d7f59deba873a660655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2537a1494e3ae28e21978f1e108b4f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da42536975b7d26308d0043450ae81657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f9993f8654f31cd3981248939f59d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ceb2006ad4407cd57495f980c0910659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4aa90048dc6c97df69b41bb1239556660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcae95dfa09f48de540d5d2b019a7ee661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17870407baeb80cf64160856e8ee605a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313cd8a24d611d8eae6ec41756dd46e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038c780eeb76172e539edc796bf4e52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f013a86742ac8f69c180b37d8e8b5f35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b173f04643a67a7c2c5ab0653538384666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e054b0310d50b6633dd1ee175e3f414667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d32b20759520f418fd8eb12645493668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a547d05c1cb2e615007c162ee5ac7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28f35a0b819664e34a71b74f82cda8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23c9c60eb596193b4e920be0513dea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1b9c61c22d6d196a67e1a065cc69f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a577d8ab3a5cf36dfeab90585e5003673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88833953f9c335046d962be983284da3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b94e43e0c28a8256f8dff28685f0fa675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b370d93e5a29844403f533863670b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8069fd653cba4d1ae6fc8a2293097677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb228f97f7e8663fc91cfc84a3e56d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa207780eb7e70942e8862c7b38ffb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fceff91343557d8051bab6685fabf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dce09fa161a88e26219540fafd4371681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915f155e2ad52718877dfc051b95887682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98f4cda4df8535493b61ba35c79f6e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac66c238017bb4710554156988de0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641eb4495504eb5a7dadb8de2a266963685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d1a8bda912a42d253a3abb8862ddc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84186268f1ecb11adba25acfed9e93cc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af788b9506aa8ada191e5dface9be44688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93bb013fe8dd7998a96f85ac2e1ac8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6ef4c257facc48d0870a74eac43496690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f6878cfe5ff4d94bcce5be2da937b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f68df1ba9b7dbfe88ef9740d2e25d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bba0d0efd7155124ef56e7c269f99c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bdb4d2fb4269faf8980f25330aeec694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395d70f26e2c0c1d283cd7f2bd252a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde187fb07535ee89bffb587f53c8d4e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a5af98b1cb0959c66bbb4d82ee4de8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b33496aa23f0f32645b9afc8794ba698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95742dec099b4a41179b91005a2d50a9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1297cd8212fb00bd93659c8485d4b642700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa74b6720f6040bce7e77e3b64b518b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc403a5960b7f7f8171e1fcf9887532702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8906ff19b0eb4344baff2fc921b19e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77346cdcaec4c82914550e4795fcdfcf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f40ccbd2217a942dbcaa091420c642705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c13e4a54c2f232c05cb52da4fdf99706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fee52684bcf0e0710819187d0b94a2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f98e95c2bcf9a8625ea29492d77b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433aa9af9e230497e0800befacd475f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5d2f95146cc54ced24390fb48ca36710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9558340cec8e22b182c50184ce0c1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0860920c678c00489782955255134712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea30bd30867ca84b8555254f96fb3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce1e4e15525f0dd878cf5f52fd2efd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2aa188d0faced3154aef8a5ea8e40a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58842fc80c76a57483ffb93cb6abd35716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76cd89838235ead2ad836a21dac92f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcbfac3b459c2b2a506a94036ee558718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df658aee653021664135bc9c90acc60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd27c9b3b41670a70f36b0f710f440f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ec6ddddc1616bbdaf9f806683ae09721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd43bafcf1889c2af893d6752292cf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7982c829f4cdf3608653a9dac8c178723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf24a00c0347ae33166cf1ef45d91b2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84ae2f01c4aba71b8f6b80dc2291a5d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78595442ca16e178ac1e6734b4665f4e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2730d5f72b273de8171603aef30883bc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8afee4792470341b95b50c08f381728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad3065f206bdb7ab2f6647c2291f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d6ae3ea367fa49732d45c46fefa3b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d8b523ce7ed19e442734a4afeae78731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f406608dff39ba33e47182810dc3022732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1da0380ba74ebc709e2262bbae745733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48033deca5194bcb58772cdc22781de9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d57f79aad8585122d2c35ca725333735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dad18e776173506f45bb78ace516c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4aba477c92b7bbcba8aef4848647e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b68c56b8746ef2e067fdbf745d4b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d58574ac667e3eb7df14298c24023739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a731b1cba3b7aeaf85b6e571163bcc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981b558d7ed269b83637693824efb6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3f4937ad62e3e82c9f615e88ecd33742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7fa9204fd13d0c20f930a564062a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02803e88c86ee0a7f4b7bfb4fb53fd2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f5e21fef5e143776801fe6dec46f3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0994a74017a3466316637dc2ebe064746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5316dbfaa28848fb2e55ee3cb40d42747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8746d152853806fd41ed758450afc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0c51dde44b616b8bd05915795b2ac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86588e0366cae969f855cfa8d71245a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2cf73bd44f98b3c32e6a8093f1185751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e70307a21689cdfe84af2737f60ba752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a567106561b60d08217873a7c3081753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f0f6648be753a365173b7aacdc359754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc9ef47f5fc2b25c7781c70d4aa980755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee29452c0c7bcdbdb0822ac3e1fcd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4507f3f09e113fa7f8693f8b44512dc6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed582da657f4ecb54a88ba0073cb57758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ffdcd0a59db401010717f77cbd1aeb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>