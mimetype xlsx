--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680603cd06ac5c5b625de527bb83b5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb50b235f7b536677a03f0837430fdc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0a6168e0d19397345b18f74fdbf293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d592ce4303ee2f28fabdd63cecc4a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b06c6cfaf47587cce7f26d11a51545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ce70526f542aefff7ca22ab7f750f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350dc4da3735e49ea2f4b85d940f117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842384fc6627b65398f9150b283fce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc398046413bdc739701d2af3534229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a28cefeb015ba5a15351771bf185ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9262b346214ee30b155e93e183d9fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ebc10172aadb5574e12fdbf94408312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d901ef2683da030bb5be3bd27130513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d06164b8bde6bbf38c5ae3e794d8f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1607e0b6645e548285767c70f64a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6b93ec9edde98f6d5effcae0c0a7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b0cec36dae485db298676143bc05617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4432a00ca2f0a0e13d731834897b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92860eba834a919c693ddb9cb87144719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a15731f7d247adee083ee7b31672c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863731fef6e62f608f88a0305cbba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe337e1bf10e787cdf1338982b9c759b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512af835acca939d471ff704ae52840323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1302d495f0a3235ab7ea0c38e77302b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b54d4ebe0c037c1091959ea30e8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3dc3ce82fb09118cb3afd95ee025e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb7a382120258033ec9a11e4c32cbe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29211cde486865b7b746cfa2b5e4959d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5f69a21aa3da215464fe2b7dfeffc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e39fd69259bc3ec2163666744ebf0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82691dddce85818092dd81ea82aac8af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e188a9ab82a8c8ec675ac7ad4728a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f2f0800820fbeef2b7a65a2cddc2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f7a105f354f8db9c181e0cf4579f434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ef1967dc63fc2c3850ac2d5338919235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc7eefeb31ef1be03a91fd5a416ae3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86809d476f4604796567a4eddc96759a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ab957bb4fefea44b3c2e5823e800638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f41d37d21c23578a8caf664c920bef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0091f8304b75a2eada720ba7bc21b53340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df94f3e9ce7101986d54094cc4b2d3541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54019c612348484af5a6a09403b2ac5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9daca90417d7fb2347be37c0ffe8ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d9dce95dc8c1f11b2adfdf08e9f6744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f03de5f2fffa4bc7db271fec7a9d945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7fa67ec8e95a7418cc05d959d62cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b19150ed692038cbf82b40f08b46b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ba7598cc0e91668c9d1368d4a014348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d551eb55c18650d7d59087a7f035149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b485aaf2f3ace079f70b2f20c07d77650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142b8d0fbca5f63508e097ab9de6254f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee411c2d020bc682f56124d05ac9ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe7039057d6752979b4ce6bee5322753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902ae7bb91c12f1bca3ad0ddc6fda8654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70653d70c54ec73a392117842ee8a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a0595b0900768d8e3275b59a0101356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1869046ff13f97da2e9119aec2f3c28d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f6c9919b9e92ea076a330868af07558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7848a36d099127ca45abaa399508d759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781ea4f4ccfc95fdc76fd59d161610060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e25190a7dd9da3352bc366117cf0e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f10a795dd622252dfd2c1becf0f6f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3935402ab924a9b1f59248450a2d41463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e0c259d3a5f73b70339d7ce2546a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e77ecbcf159278bf63d519d43de3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ad309e8f2995f311e7e464f645ab266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfc35a9438f08db360345fb584463467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7853a3dbac12193e52a6c01fbd9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d77fdfc6b777d1796d47086a9ca0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da960d00b772f705e2570bdd0885038070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14fcbc2d72002c3f85638355e0f928271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e4e3f9aada739c6563363d73058672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c91b6ae390df6041c9984e255252973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46feaba701e2697eadbba29378b8c51374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897d1cb834686771e098b65e373f9da75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef488aa8fea0acc8063c8e70a2b41876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9611106599cd36caee441711c32c83b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547eeeb5de0580b1f59fea884241dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee17e0dac93d2371061dfb42890c42979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32c60d3a8e378e19a06d2c90c9c36680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f42296f6415cd57df57bb0f5a2dfa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abeaf86a45f970bc8705a66a2840f9582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bdb9f4bc4ad7a19846310b03dbbcc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f334e04f9ec29b74e1a18ef5a482b9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550a1da711fac1b48349ca31b28145285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926eab5a2aa3697ca113e44c2fe2a0686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197a99892d2bb9a0f02799b6b10d24487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39bf8f1d1686b4740ece50a9c12dc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa94ac1232144cc0f98208e7c2c2d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d647df6f144d31b8802c12de882bc4c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ccb539fbfde51a7032d522036f16f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180102d73b01bd5a94be53bfb4412fe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5955ab226973235004479ee75b8e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2fb3cb00bdf127b800d797331860494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650393fe16d89bd8a978911dd311c40b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f406748d977044683b636b67896096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a76a605b0a1ca61b7d1f00705b4eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf650a83e09ae7dff64c02e62095a2f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9f0ef23d50a42d2fa4e221435eb9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e994a4b2f6ef532d07e9a4d30a8c7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf0dc07b3ea23a1a77b68ef6dbd793101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e00485a6f98739ecde4f44ed859f2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e41dfbb26b06d8432f47f2fa8cc22d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5228e2499a17e447278910548ae2363c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707b00b62d6fa0bdf9473947d68afd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66105b651ea5e597427a39c7172b6c8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b853acc4a36f89719e59512a40e702107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc149f235fdca4448718cfa8f0314da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87631d8a45939b3fd873c019c54908109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39451d327e6a326f0c1380656a5e7fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758fde34cfd4c4f3b01e137f0e54b65e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442be5f926bb27d284e77f950dc7196112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b25e9425ba3e2e95b040854e49025113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c04eedb6a63b320d6755d1e74d642114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726364f38aa7ed83d999a65bf661010115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c3f5b6f4cd9cebc6f5c630d09ad02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed78634226e4fb0ec778b50a0610e23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e031976e737517bd737aecb4479d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf525ac075c4a6853e680e95733408119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cff90f65dcd64afe59a94a019a2a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a7ace264f428f6efe58e0e8851ce2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c75eb0d3bdd0f0373c724bda96a1c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dddd7c120c3bc34c6c004e5b4262c9a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971190a49571f0f10d3f0619f84353d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd7127b12b606a5627a22dfd6eab4b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db76f23a59820aadbe4cc29a6235574126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00939e1d587d3968cf2a5590e2fda55a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ef1f80ceee192d25d8304125efb38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7816aac9f17ca6ecf25e6d66c5e864c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309e196d3576714ed804ff3fbbef27b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0e0d8992d960f04a06fc0828ae9c8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed394d6732f60961463b09f07db541132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bdc36d9f637bccc4a3c75ce140d953133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5fddbfa2a4e6d4c0bf41225673267134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466c292f2d7ea7be74e846be8a08022135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7950ed566d1021cffcccb41e00adc4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff05c6d891446f150ec68a4a7556012137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c172cdb433fc58b8dca8d4d970812f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04cc44d14487bcfd28cace72e85c0d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949691a211b47eb9cf53ae526feeef2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10787baa8ad3a6f36633ddeedf2449b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51521927226ae8683d66fd0d10928055142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38d8661a1da5df1d6823775851e3bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14072b6bf6eb6b84d27cd02866e6b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608013609a218a4ff654c842229afb35145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8829f4b535be7b02ef6896bd9443f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c7669646c88cd1644b4f598965aeb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487d4a70445eb5e7af99357642179c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877f4639550fdcf457054cc828a9edb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe43e4178db85272d191284b3b79ae6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8ca11dc080c91331139dca653479151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff2ec1642e0bef9026c9f2416c1ede152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d4f3e786a8e0a18f2700bc78d373e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffd7949a82b9e9d60643d24f08a2d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a90d6dc08c06444d2e44b74762494155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1beb8145472016f162176aabb60e6c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a90f2b927740afccbbd5496b69a302157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041da5037e4c89b7ba0e4a4e86e017aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a7fa21e47d146fe1ea9d4adc7e838159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fea758979892db4cd53e412879af0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b462641755d15490b4292771e358db92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8cbb31173b46181a451970e8c6613162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35bd3b4de205d240c77b3d9666231163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a2f53a3b4a4aaa96f7652e457ae94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d063edc7657ee8de4f9a5709e7dea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b195be50c9103b53200a9a9457ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62e17fd5fd98f8cb55a06a1dbc4f20167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ad2848b0851da5c2ee3212271ffd4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2335684d422e998d545b04e3919d7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f4084082c42015d0da5881bde75a8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f85c991c540e9f8d5612bae98cda9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3d2a9c87af545b2c843271f6ab5f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59709639e80857324390b537ac13e3a3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672010b2b3e907c08ff61d66bd6827174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce4d0f1dc7d0e4636a4bc3157f03fe9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f36e9cbc143c1f64418f5274e0a27176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520ec65e4cd3f3bb832c2dea32bba46177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b40236bae45d32ce5c99dc1a2cb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a644e4929416ba85678c43439b69252b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84b9cdd17a3b07d0ed54f0118ceefb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121ce47148004eab16e455fc098b47e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdc1fe7ee34eebebbca67294979589182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d85c162f9c1de1d84c92671a0d4246183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75315f67af42aea8518b99ea9bd7d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a49e88e00cb8fd0cd479bdd31df1f5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296caeef234cbfb6223ffeb7092b163f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f67a2e608cd57f6f921002ef233ee3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa693531d041bd7d25050e33625cfc8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f1dd52b39cab00f0a2d06feaccf19189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a1b72b5831a6fcb8cb032104e81cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436458bf95f9ae8f79612d0e6c43914b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db2314c7721bd8980ce8ba6e50f63f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cdb8affe3cb5f13374196cee3f96c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c5f1e2ea191866bc654631fdf6feb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4994e166bedde763dc49b3a753612c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954549e5cf3019930fcec95dc9be78a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bd87e2d0d2d165dee01524a039d22197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e992b95c86b560c91774f6cb0bb0b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22b1c1ab2802d404b8329f25b624e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629de11a1942f109c7ee8b1536a5bbe4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b551eaa32a45e5e95692370cb13347201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f036147883f2b71f3f7d7faa027903202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50976da2082d3a8f97d0478e5078435203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae71a2796c710f79808da5d670759d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8325f50d723646dbec76b6c8b1b3d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10421aeed917f2a1dde395cbfe7e4d29206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9efc454b1f00ec155ec62185293bf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b795e4ff9fd1ab56685cc1bf57567554208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075af56aea64f671443f1217bde84125209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409c2cd538c977d980920989c8f8ff1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae801747170b6ca3db849077c3d8da7d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf709db9dbb7e360ddcf74ba567aa5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89df8eb04e6544041c337f03914c06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59164f82a0af08f94d019d96321e1b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e454f182488c51f6eae99416f665215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d9e7b7edfa8d197972c88d7ffe501216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c5581667be4ec50aa287871c33556217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457cc230ec4b658c8523f85183d6435218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a746bcbf2046fa561bcc05cc8ffa313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef34f6939c3fedb59baf8e11f20bd54220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63bffcb3d41fe12946b0885eeff4cd4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc50b3b200a75e46a7c35172224b7aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d6846e489da6586298ead7d9dbdea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c5ce083db3cf29e78449431b1a125224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac33654cc6c9ce80b17f83e84971f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2212072655eebb28f7d5b04266e0e4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794346ef17dcbc4de2ce95e6415144f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac19820d08658bf0e80b9306f0b731228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0531012664f65b65fb5af5c2eb9aea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb86efc130f31fb94dd0662ad239515230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf53a92e3d225efdba0b02adf59e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e357af5450e1136d5d4e37e3028c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3cd272c61e9fd920a5f14a4e8df5e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02e69ddcf3b86e176b94af9b09c20234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8aef52c212bb05f52e051de9380a81235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a825e2dcb3671c414c56c727d5d44236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93835d93fe3f349098913111de3ce7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea196304d32958c10efec3c62740bc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61287619f9ffc652b172ae4e19067c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1163468b0180154feb56919605e03a1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775b22adf21832efd40292d876c21bf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487af6735e8b28758a7dcabc364570f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8ce68611daddd502195af42aacccc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573664e837c9ed74145fd910d9ca9fd9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2690a31ed16ca33a934ef5d2bdc650245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2a7645a84c2ae7c96ec26c22a190b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952fcb93c7993273a2d80a301937471247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245552dc2d42dc5b059f2d04031929b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d32579bf7d3f46189a7d75b71c468c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecd55d30d5fa2eeb11c7bac5534bf0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4418587b700bf3614b1cc32b8d21f45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a27c6dac1d166d2e65dfc84a64651252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017aba95f77918378a00dff0a2b2f47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f47063b03624e5b58d137ecb3398ae4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea102b27da5987e8889fd8b815ed7fa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70356b580411eb35cca51e534fcd6b4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950bd267f9cd14b16d4ca9690e0963f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406d2cd27f8121c44b95418c58fa6a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cf8c83c3f732a0f4e865e26d1c2c5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfcb2b848c86c3c649c3aa8b327aec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b25b6fc91ed2c384e8de3e23b2f3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a8c650cedc24e967d723bb18b4301262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a705973b977732748960d43e23db18b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b284715bef425fb84833f4cf4b98e0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226578e24523c8b233d623d8394a86f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150d37932cd32a47e2dad223d89422c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8b334c12eef2bba526e2bee1f536f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac478a58b4c0b69c5b635fb2e3c32c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b501a30b4d643b299aef11b69eafe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dad36ca72062f513eacf0cac0bf204270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbeb507a38112819790fd8b30bfc6c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd80d504f9390483736d087b5559d81272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125f0ac2816bf937c3712c7720e8731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d59376d48f0226a9883ea8ec080a28274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a87e572e914d8007c6681282852b628275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff335d3ce634634ffc173e80b2386d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76011e2f6e324e72cb5e74c9ffdb051277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f84cbc0952ceea3c32dbc67e976b3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feddd31a03b8e908fe7085d39dda2a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebd024b7d66985231410781d7928a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526656f395878f1b48706af743d2358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd61ed6bcb55c799ad32b47fcffc8fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed23fe87a7313dc3f0e5adf6e00c653283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a7d55948dbb26878cee814faba1e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e22eed6bbbea586f384d2ae630ea8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca124d0d914bfdafa8defd451512ebd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cc9aeba07e41c09f9553f123299f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98d94e20ed1a5cf8c863a674b74126288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3337a529a363cdb106870c72c98fe2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddedd8b60f5e7c71cbbf558111d9728290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f769c43363b2cda8a3a491182d4ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd70832b90ca170cd962c9a30a5e2b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ccd51552bf3a4c2b6a0d24b577bb8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f406094662d5e443f2d9725fa88ea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119fe48b098da005ed262eb075dd652295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3b806b97a06cb903ba86de8c1b730a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ac442b88333fff5d8e790293660ce8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96b81da1b888502f19d89176245872298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fcceffe20ab37d2c1f72653de29e0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f29db49587b411801bff0525b49de0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574f2ab1c68259490601b978d336c2fe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc352b28f767fe9027de39d0342552302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944d85c8eff95a652dfad4b2b42d587303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528634854194c77a15732790cec04c62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ce133ad9512054144286a9bdf2589305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e298668b59fca393e94b8da891d9a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2157065def5f1ed391f6095289eb5b5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfc2799e22e108199d115a2b560c3a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274278e0c55eab739885b753364777e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08cbb36c26ba17fd364d83ebf2d8b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39c3a658c6711c357e87de84b70734311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c484af04af76b09c043765d9beb7b77312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4e0ca445e2bed53c98945eca2c41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea74b90fc782b9c6c562d5882e5df0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404140602de172c7351972f0a1cf125315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb3c1160f23d9500ee7f7efb75ccf2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666efadf56a14b135afda7e93da1cfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde562aa71faa39cbb777b3380e02b3d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6340dfa71da5ca88c42b883dd02587319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12300554fb98407f89bfbcc24d6993320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b1acce9d3691a69250c5383428629321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25614d6293d18ca4ef2f926224bd56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beccb520252009940693d8e5e910891f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9930ab165e69a6db0f4bb5536347f4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd35924256b1b67f06da261237ed12325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7adf47359a20eb07035783a965756326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079320c8daa3b0225d3da0e176e0c16d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949e25f630255ac0f86480429eecabe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec1a17a3fd6e90ca4af43d0b188a6a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb27ca8af03f6ee607483c9fca638e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca2912383d800bcb8fc4d3c3ee312d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0292ccf170bc13fc968625561f031179332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301d95352e3a12877bebc92243275cd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbc29356c77e2ec27afcf48858c110334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f960c9e3eaff965768f63f3c5945d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a69e4007bedfa0a9d70ccc7fd970a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a982e4b9b6d63d2971d50f81c985de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c3e5b270558798d4e1ab749549a63338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f08d0a6849573e046c93b7ffcc2e6f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be982cf801c67e545835bffd0b6b6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe17f0183676d29ded8de0bdc147c19341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3aad0e2e92784969a35bf0d86e08a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a61e14b6db4f5122bc3910d81e4506343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f3b3e6b6d803979bdf96a5ba84a5d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e8882168dad1219593ac4a5d8bac2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd18547e5d95126e2de557bd5ff05346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6597613f2bd5ea5e7af7dfbb866bd8d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7fb23b58f8b29da545833a391b1df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4250f7f275829f9ca05a8777423d6ddd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0f55629504d8da559a4ec82e467df6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2afd119d6ffa6dee25f9f4bb037d81351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51fe60250e416dc924ef1a0c074acae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02d7cd74af63787d48da38e0743bc9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59962c27ae138882969a3786ba969328354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a5fde2da1c2c10c9a19ec3cc69734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04918f0ff4fadd63d4021079afd1e55b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c0d16d94441b543176cf72468a0cb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c11c7af7876b91f0e1f0a8a403e27358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69111a8b396638fe9d483632be3c5cbe359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830a79d2201d477c2736f3ff8843c9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90182e4e5f4847daabacf43df47c7dab361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227f9a9b34bcff8012fe4ea8683c5f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4371f57c183d13b21424b57e814629363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bfa736dc5cf8737e34686415681fb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744def4a44f5d1128362b17336b62dc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0785f23c38dbe33080e8c134fa6c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea78dced931c3d687221017ed29736b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77abf60e42b0f4c4696cba64d366fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a9476cbe9498fcd075a0ec95e68e4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a7deb6c8700ee7e522146863e56e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24d0f63715e13be7b8e33ee57de5a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e5987d4f01760ab6665662948856e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7900fd73c216621c8d7d6f27ddbac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67ee0487bb3234f54e1e96ac77993b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74657c1d6f42f8810f2fb024d62a58d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7cb40bf12181bd67a9b31d687f70e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8b1f507e2123d36dfdaf824de46de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102708d740d86c094372f8aa115724d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b012c46cf3eba52cdfba9345c70bb873379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3922809f7b22604e53f1d6bec82208c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca59fa8f9e00f667e8a359f2181f28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251583d65f8a9ca8649de71a15b320c6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281aa713e78fb2f2a1c12e71e981b8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b9a26a956b535da69bd956ba60ae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84812c0bff56f1bed5477b97246140d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2c9d79577961fe05d3053bebfba27a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41315196b58ea9bb5dc2f2bb78d73745387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f1379047f5b056c4ad7e5d5d65cf7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63534783eabab85c72816e62f40ccd6b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a2d6c7daa36aa935badfcf281c62390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b27c0ae4eded471760c7474e94aa30a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d4e0e2d57b510410a555518039492392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6549283d936443550a9404b6fd89d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec48fdfe782f2a003ccaa2f71d4f95c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddd0fda6534659bc2ae8e368d8a19c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0174d928e755378c6508dbc6e6a8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e638349d71d5a36d601026d819d6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d771f6042f226e812dc2fe0dafef8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8433cf0d982a8a10e576785064196d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b24063bd7e57157444d93a5716889400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9fa2ffee9e8237e2b2cc745968ab81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28557c3b757e6fd2e69bc8dfb574feb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620bc469410c55e52dd4128600c4ce7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd919ee3f95e405010b720087a66ada404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be45b6fb835651e78124731002240ea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f112874e8e0123754184b5065cd9b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499514198fa969e70aaec4ed27b7486407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5820d4a952561464c73dc5a10aa533408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cffee9ee57b5ae4a54e45045b18a19d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022059baec1e4ccdca18ef744d7ab3e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e526e0ec05ed8ec47868cc04f991b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149dd1275262affced862565a9595c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035423eb7037b35c6821d1260c275a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93597e7087718093db0b4bd607b99c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d2a34d8281ffa5f1a82b7a3f25d32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806712b6c60239f8df7c122823ae8803416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e506b5be3f6247db87f06b9ab04934417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fa7ea1bc6b17b15156f4d554e9471418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb0244ba31f10799fdd430c21a0499419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d89db7159f32f0088b614af1c8ce64420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81872534052dd6749214d0ffc2e8bc03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae32b22066c5170138f8aa714e726f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b78a94a0ed85282b895e3c8c49d60a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dfbf3b8b3b279172493ca7a277dda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8efdcfdb97997c9c2356b5dc1dcecd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f44dd726aff4ffe6402cb49089938e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b18787517551d008bf200b1331b445427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec83d99fc44785adc04bcf58463b5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed15f47a90989e85eab7dd145efd132429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa96b52826642f9bace0b2d34e7825e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224c40c83cb4169e3d58d2343f79706431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160f16ebcef4248a40566237ab7fc1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47f19961008bc8d48bb50ded381f55433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789323e5d23242f3b540fe0c1983364c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abad75abbacd88aef1b26ff9bfadf5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d39634ad274c726edc465b7a7e7d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb618720efb5925f3d97069ee3823437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307f10fb0b5340663958d578288b344438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43789e7242ce383d14bc17cc6906dbfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980dbfd40522daab56605f07342b056440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf69feaa455de2b29577119f561dc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56858bd8db6241c423f7f10182a6d2e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9bc7455119bcf74c83c27c95ee74c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2155353ece0e8402fb6b369dd8624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659ad8f93fe5dbb0ed04a281b70a9de445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159f85adb878c54768ff21185c523cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b001f522e994f340c557e80d6c301447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef833f323163cb8b69ffda73c68663448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c5e2c2de977abe221c230af4204e5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be471ec5bc3abdb31be53b610011eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5468b7d0ebd0a32b5918a8161dde6b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825db637bbd7bcf82d55a139709979f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34ccbc6071f3877193309b95966ba6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578330a15fac336c1504bb91755fe30454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b2322ba3d10c9e221a79104676436455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e2cfa4aaf8d12a04511a46211dfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed97798f917acc1f8571474c4acfb68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca729e80406ca847cb353241d69b298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8729ddc638c32d36c0c68df94d85b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61872ff7f69f1391560789cbfcaf149c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58df58f9f5a2564c473500dfacd0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57856a11621d30e4aeba94d32137b28462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f6dc48a36c70f4d69d12ac4f80b68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbe611c1c7545cca1c0d441ff0ecd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9f7cd7af086df2b5e4a8b50c6c7b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8074139f2fa9c18ca9ee60974aafe9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356b24502b0992e6d63411e49c971e6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29ed3a8b48bc934413282ad23781c39468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65689e38190fc786b1b21be2d442a2f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841b65c96535830104863eb91190faa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6593d5ab4a5271c6df0cce4e1b2a4d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb156e99f2775b5c09d7ccd38743a910472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f61508842f7bde2f678d29eac6312e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2394e246b8a74478a74fc1c43efb8c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e51b0ca61843c2a9b7bb9464f86661475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140bdc2e55ee50f78f776fba1cd784476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196f20bbc805ed858764ad37f6fca45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043311e8c6da39e002b2b1fe41b3ea32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced2b0656151389355368dead09cc414479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60578b0b6c3c47048468852f960c8ea480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a26846a423fc26fd3edef4da6d93c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a5ac21a01557b412fd70a126dc6c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da3151ce44197696c143be081689ad483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99424cc7635593460c043db72e003d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a533240fcd056d8be692bda7c14e2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2776040f7151e1810529746655020486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab4371dd84cb6c817fbc1bc1ca8d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b488cd0663fedae4e7792807f8f4b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d04fd7f6825358812131893250436489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c765d05c33349bfab6df259626cbf4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb1eae95959f3caab98a62b2c15b3e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943912f41f08eaa4b8046a3c99f79ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e72f58ce9cf9c91c0f83794bb3ec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dea258584eae9b0365b7a0b308b51494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f9a105fe2b6e3334fcca539738129495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2fcd3d09be11788205d914e74d7a59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117a9e0b7cdecf7f8b94f7d436351ad497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d5cb7288c0e9f9125a33758585bd2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115910b76bf697e5f255e3308de12afa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d34a0dc4747fc29575bf1378eba08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac61da98afc2742a056567c255bde7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ece4e384a48223f1e9a1659288de1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f0370bde80e0718f6d8d7c4fc502f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89807d2dcc7ec532fefbea54c8bd5746504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f925c95349b0600d15489f5097212e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98feeff58de371b3a9594fa55d6c343506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4260f515a58c5d54b842079e596e214507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23405a6296fc0ed2be4283b81e5993a0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd5f2cf5f46eef78fe2a94d3138eb7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4749a0f263a56ab8ad4e5420eb3b521510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7e8b24c185ae53db8b1741875d758511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a927276786971dcce189c89a706b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95fdcece4ac7e0e49427dd0381e884513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbb0611d609dee412a4a604227c140514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6c6cadd0c4908d3d9130e1446b554515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7217f896325ff0f2e162f439a344cc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d4072cbafe532e02207eb21f8f7bb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d434eea562f746d77b2bc5638be44a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a312d99b49a0129b07a95448817270519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3198d977557982814d74cbafabf0e9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a8ef29de025859271d7e9a93b70d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0e54ab0135586ea8c13bc7d302da7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873a0b2316f14a19bf7b1b735690b356523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55057d236c49f2c451bf873f22bdb21e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c5c19312174785bbc7dac8e5e0af5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d459b999934e34f365a054ca26d5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad8664dc2b3fa60805092424f0e6bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27161390521da166d8ade487776316528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc4e24c70cdb8455773c36c2ac7e6a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ea19fdf09aed42d55064de33db3e1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9fe0ecd4ec83dfacd9c2e3b9126a7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db0e1bf322dd0e457657fe1e2a5ea0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace92f9b1a9dbcb3d377810c890a492533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cdc268fd8b4ee2f52e0d71a56a484c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4453e78c4b8e691c8f40ea5fd516c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7de2676b2a7e35420ac26ccbcf868b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5de6074d89b07577e1d03c7244161e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30f4b18028f2df9216487137611839538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8fb4616cbb3c3878951beeb5f5428539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d6a41c8c1a7f5cd8d2bdc1a5fa4b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335b7cc7665ac78e3467dd72adb2151e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d313171dc391ed1f73995e7015521542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf7ef3b1f51dcbfa15251f2a77c84f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142849b5158e622d4e8bf62c03e6d67b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0062b68e0daec6b11756bb67918c9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740265006a052d766bbc81e0e7344a0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569dc28fc1ca9904030d1a39c882fc7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fd73bd06ccef9b0d9052af893d3d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade43c6f2d27d7239e001c48a888a253549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64840a2b0fdb3de2fea3b53b2c2b42c1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f88202b67dcf1003e6a985670e4190551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511cfc5f43f918f2a9e1a3ae4428ed6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5af45859aa20f3c599d98a1582d5ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee538b4f748076939ed493a27089742554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b07b1bc40ce6cd0f8a6484958d5283555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf30a3eade2bf0248480f0146cc04971556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9e375c66e7b896e19db1b1b8540cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea016c75e3b29a0dae0a4551b0b9c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8eaacf08b4e65cd0afeba4b71a6606559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130f7bdcb1b6eee67a937965dfc75af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12562d04fdf2a7d23a3c9f1769c4e438561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1340a6c5372f86cd3dd4d9b37b6c151562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02901b854121c38dc0d5290142bfed66563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630c4906e07772dff8f37adec75786b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bfa47740a22a65498226c1ecc1e21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab362155efd198f57d198063978f68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200ec3304117a4f95f381f3e259a4b1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2906d9094df416fea8cfc1fcce72d3b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0be7454986341e5c1dbd01c1cd9fac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5da20a454394cfd178d1959649f9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841e295aa1f13575a451c07bd20eb99571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d5813b996755d215d2b0ec9ba17b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3ec2e532f85811190ef89994c5fab573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e40896c7d5f4d7a153533f67596dc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c6eafc0bcd37f8718f0c444a7730c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b35429a4f94661ed3f9e21c3b3bcad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3c4cff0c49f38f8ded6def0dc4c0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809f8b197c8d332af1bed0a935cae1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258a0fc6c7eb2f301f6d6a5faed302d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab5ddc82045aca545fb7b3cbb048e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258dee485ebd0f93a99b6170f2612850581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c715bd81af6b7911628d59599d002b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60056b951bf8752272905a5cac045134583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82486091e1bcb27156ebf71c8a4c8b9c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116030cc9265adb9d6422b20c1953e28585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d962bdbe3a18006f50abb3978d43a1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df7cfd4509a68d58db5ec6155da36a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cd5667a667e7daf44848c633f5bb4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed4aad729306ddf2ca88ec77496fd20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aad0ab1ee61975ce56bd2209dcfb76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593bace05f483cb168e5290051a6e72d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e505d87af10e62c503658ebd22b8db592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706aece4de521640405038f8f4d7b650593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a79535afbd36d770dd48832a00d21594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccd9cbd9e9e2aeed27579fb9a07259595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2971f99e00261ba386c417e30cb5703596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e468178178050791c14176416e568597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae1eaef2ea2b29a754cc81ee4a862e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df3290d23b07d333ca280acf02ed72599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b2c53d74406aaedfa23ceca56ec105600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6acb70aaadbd9b8208edac2b2f446e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b763e0955f00cae648561055d564cc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9f0e8b7f9d5b116ac551707b3f318603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958aeef12d7b4d44a55a062853ce31b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1a56fb071c1c2e04678588bcac830605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7727d5ecac2a688209df6a56a98b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99d6f4c02a8b1d734eb1495277d3e5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bab135462b2e2db9c6fe78e83d31f1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d38e6830d6aafe3980978c97ce89d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1d5f44c6ad37b466efa9264a7a0e9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338914d4a159170fa3de3df1450b66dd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007e473d23859b1566fa4ff4180597612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd75e428798a5166ef2e4198da99ba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f85d7e67a9f77c35d58b8394095911614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf11cf757d23a30925b0fe24fa1290d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598abcb91e3c79369914b53e23b76bf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891663595fff06c1881a557a00c0c7fa617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa5ee27dba5c7affc8f619371951b9a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05fae7f9f051ea01adb009c27287da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b2544020e42dc544dd1e1174b64ef620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb1c37a45309f9d93791065edc4ef0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a320c6786e52cbfb580c62f66f856622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f87be11fabe3e7a37d55e326f72f8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9159deeaaacca1eae1bf94dce4dd25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da490d08d6b0dc508bbdcc0f4b5b196e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1bd5619794d37db02c3edf1bc0e0c8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3088c984c46f89452946d733270d41e4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4dfbd7ffbe4d7c82488d5afb0eaaf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8e4559705edb8f5c4fc541a092ba7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22031af626b988700b98f8a1e8547294630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bd81d8320d1b1f85c8a39e33118f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e267f5f25e2edd472c22b365f71a245632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c721ec4bcf5a8f99bf9f4b0d8853b8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc290da98963e0a0cbbc159bd710b73634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf1fc9b6e4938e2063cf585503e972635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab5bc3d0aef53563c06a8869b20adc6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b7dcf2ce2d90b0c25094c1c64b601637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8986f7b76a2d5cb7d940bf31d13db61638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325d41178bd8ccd1d7ff9a4bf173fac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcabdccfbcbd52bfedf22bab5794d2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73db35eecc63995c57e7dde702551e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3083b61eff2b4a8336adcf2e092fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490e2b5384d4b09c48d2ec328cb9153643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea45322ffcd54a93d56058aaaba42a8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a560ae0beb856ce41800600a2eac1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473efbfc6ae9297d6516d8f0004e088646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eba20cb3053fe3ef344e10c5a44407647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a84946c23dc023f364631773ddc6ec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69c31d02d4b9c160b1647fa1845fb7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994f0cc3a89e76a7e538fc5dcb04153650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffc1cea2a1b980c22ee5eac169ee50651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66eb2c609d622688a9e977bbed748f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d4c0b381949a6ad6c03ba72476132653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175df08a9c1854de76e47bf2cb8eaa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd800a57e14a1cf00deaa7ff959d84f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5f5b34ed77345d9bd30947ad333b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7baf2cca9db986c78064a6e364810b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6801e28840e284904b8d1b4a3b31658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a96850e049df5ce6c7ef814ebb0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1fdc9b8db01c3259ef4a384746cef6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd75c053a0ec70d10964b2a8c99459db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7d9c5757597e5d6b1c63e1b824c35662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7a5227b2f0300f59898c0dcb02f446663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b35e908e041786b65600c8d2cd5db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f477310d7bffcd297b052ad5e96dc12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d281d08a8471de104ac08dae0d745666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee9a7fa7e5dc063c324b5084af3869667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575e6b1b9475c004711360d72a21333668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58dcd544c119aead1aec0b34ed09acd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d0a6c48dadd4cb1d45df838347e81670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac00d12b8dc20623fdb5cab9ff3c18f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708acf937a41c6f33518e6a520e8079672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50839c49a02c9fe1c7176f3c4c21ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692180b1702503545ed3958d6f604bd2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c01ccaa23afcf0671f608abc7dec08e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a4a33b38143b7c9f14db95dddd4ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519783f50ee301278299f8b296ce515677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b816b21e2bb40552bc1f3160872d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078aa96ba1735fa075cbdeaaa40cf64679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b196d3a5f56402b235a87847838164c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12200bb0bf24ec92acc0e363229dda681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76043af72eef9f9459534f921e24ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ffa52ea88e736facca3dc4a66f5925683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dc5f0e07638a2820b52b3b1992bb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5202a631b946539a1dc8cae7cdbdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c270162d8c771027770e0d64e28a578686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76040f5c0e16d4e1a1cf6effd8d8fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533491923dc84d7f38a914cf3493390a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832941109ea9366432054ee527e4189689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab255ae35e17b461579577b0609221690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca4a1c4fd0aaa17f2da310bb88e23f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095191966a46a631abc860ff799cd53f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62331ffd4cfeb72f9827dc7aefcdb2d2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bad579c166cb3df27f9b0935887995694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec95d31202f296e86fa0f73f7c3de5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c3b929e70aaf31e17460584a34e97696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dea098064a52161e86106d1ae113af697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed6b280698f9e8329c7af9a670a24698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69e49bb30e8851f89604045db9381f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c6ce812a87d19fa34c33f8bee08b5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c4cbdd3dd15d3fbb5961c86cf4b917701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d1229be5498a2f6b2f6b14cd499bb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaac1747865001c71dbe626b11dc752703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb36404b4b5d80f609357008e9c78a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26224da91f294af1368a4f18f54ccde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73c72505b6e7b5a04beb0717b2ee2c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a6e9ea070b93d10a931e15e490d44707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9679bcfaf8e2f7da4b80eca6652d2ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a11c55d5abc7ddde548d08b4370374709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46131ccf6be0bddb7a7998c0d091bb4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b38e02c0377731333e2dd60139098b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbe3b8bcd44d4d0433842e327e6f6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805156124961dd67a8d0c3247ab20fd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8d5601f159d88de3b534e906a2bb2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b682ac743e4fda3dcb1e4a83ffb817ac715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd69c6f4d24267d18eb19a6b438ef57716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7384cdaa0d40e64641534281ba6e987717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535eb54b191f8cc19d1ae2e6b9c6a6c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763522ecfaef76feeb845692c232ce6f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f2e855449316a584ad2172be85ec3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262786b248a3b6261ffb71ee96d343d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47a9f48c9ad8c1e6a884cfdb9549b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895e46b044fccc54267d4edf44ad63c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dc35cb469bc10e18b086148a2c6e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc18edb51dd1b36c4a3324316055186725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef4bb4c16b46a7a5b347ac9835c122726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc5bddd2acfd50d235f15c698a0fbcd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a545fa9441be1a048dd6ebda4a5e92728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc3b7b18a58c2adff68e7ff27a83b5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d1e0e65551d90ad8dc63757112c1e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ecb72cd3590ac45945011e9cce478731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd8c8fcebec477a57c6a0889e2f7cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb44fc2aa91bf069967c0595f9f91c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b996ff64db5f9b03a0129b21b6082734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360157ff8dfa7b3831bca1efe156f8f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226cac7dbadf94168dcc55df72e70a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb61feda660ed28d73ba94f7208f3d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658e0073173057713ef1e2a624634c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a830b58ca36935140b2fb88ac77aa61739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d693f3dd935e5f6654d6a3bb58419f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7a66932683c25be12bad7b3712e80741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0feef0d7e3423749a223d49a4c47087742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4f436b7b29c471b3ea92f940dd438743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785d6cd1d47ed7081a6ac1488feded744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f3c2c7ae9c7e5c59507360bd92b54745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022864a7d5d3aefd55b95289abe4d5b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87604e81c81df6f424550aa26a110cab747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17b2bb3789aeb8b108101fd28891fa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaf93e462397bf4f74cc8cce07fa04749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa599a3e506988665050cd9f09abbf5a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad898cf2006da477e364cf17dad040751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7cc530c928dcdf5c8136ab7ac8202752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d0c043b848ef0386d37066e38083f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbfa9efc364587e64291917ae2b3aa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b95b57ce9559415741d2bf7b64748755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca19a9fb0056ebe116e67588558e245756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53efea77959b61210685004e47d98b79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b4fe77502c7c5d95b79a255c34f6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520106ad2c4e65a7cc011e6962258439759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd749ed4d4feb44810357e23cc38894a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a3fb7d5d6653a92b1aca8a2fe6d122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f2cc0498e1e006db86cf660245f0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e733713d76c97972f4828ab71487dbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466086e2196fb535eccfa72d026a87b95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599dbb6b32a9177704617bd3224b9abb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034fb471b2a2e86af720765da039bf9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6c2cedbc9cc36081c3bbf12c19a958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6caa0cbc0652491f4d9841d04744b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e7fa13c1884cd7b1d944217ae8d7810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306eff46d4f107910c0a4ba1da412f4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb3e4aea4d41400138c35516bc823812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c6b2b1ca69bdb7989a77d4cfadfe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a603d5c989bf3f15742d0eb6cea81814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79defb44e72dcaccff15980131c7df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcd0b17eb3a7dba9f7f33cd2208e1416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086473205cdf7b19ca78ce7cd7970da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694bfd70fef398ff6734006fc30969018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf4668860de35765f5f2dc28eacfda619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e225f7343e40854c6e098af2c99fcd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e241e13f761cdb83ae985761a70496321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf46f9dccb6338fafff91280018388c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280876ea5de14c69f72a1558cbf5d75323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc15be4f2d811ce3d51a120745b59624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891511166e56dddfa8481a90e8c158825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a895069d5e80a9d16a3c93bd2fce43126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47afd076dd92db444ce6928f69f21a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af305b10c8a75083ac1f864d54b764f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f248c00b785f590ea702d3b47707333429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2a9ec8088719ab74e665d75f6ad5b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394241d3f2f031d886a77667828281c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1234ad9a82dd7f12aa7af52bf143f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d071f397744e9d586964549bdc3ba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831425538f1b55905b63dd4c0e3e5b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadf88b4e1b7f7dbdc6676b4733199435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546b10a028eacff7632f0d9f34a3f9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb85c4888706a3b1a70150c38b3d86a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d93d251daf4a373197e53d1c71b7f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b53df530e4c91e1cbba176430733f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9791b1b0073e40d6266ce84f28a0bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51976e8247b5af5e8bc1d25432d9f141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c27b3343e7d92e78002e625c7ba1642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c2d2bed02a74840cf01810b7b21d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b223f890d13b8d90b8978965dc25844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e36a82334a6c675da06ec958aab16645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891cba79a80fce215da5d72a28dc1a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c73ecf57c9be0505c17d673977c25447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b40b137c93f596e4cfdf0ecf444ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d173dd476f425ab625ace0f0c40be649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d038899a7ccc200a71b780d3546f8050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7e13e748bdecf0dde612bf0b3b39351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699843f688b3f0b3441c7ebd43500ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5cbae3e80c74f4cf3ac940a9b2e453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c798da90e0a2341c60ae2e1662844bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46de639ac700b3496126b0482965ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4847e04f9effab46bba671f3e66b3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ee0d197d5547c1b96a54a00a306e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7f53c262b3fa687dc3b71f4217ef258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedbe8b9bee295647f0894dc14232a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acced07f2caa25c5f6b31a2057e6080160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b88acb2b9f2d23412d99fc27cc9b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbda4ca5544141e741b1cc7ca1aa2562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c61135316046df93ba7d20ea4afb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54e91a93daf8afeb9d5202643881b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3b6d4abf561756c9205e42095e11265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12b8b5fc858f52dcad1f159bcd42a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74e2c633c701fdaba52ad696c6ac75167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23915fe8ebad519add88abcb4bf98868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332615f99a2a0e99f588dd3199c2116469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977dede7c62766ca0ee95614dd3da3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5897757f68d221efa658f3fde4f6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a9178a15c4d5c13e2450952f7366a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b40888c7a7802ea01df4b056191373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618a7dce197189e27295897f3de9276c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b769d8c8207d3d29eb5eb4a4662f6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27647d36720f3ee976ddb7f569c4110676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646df098bcdc695b87816e4e42d8838777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b945f70e4910d2b63fa4cd5eb0a6578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01491c45e979fa9f19d61be2223810e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a57c9644b9f48e545a572fb7e56bce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e6472ba8def10bf6f85bafa89d63e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a9e73c6b90901126f8350f61ddc3f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f178232a4331639a9fd27ab9417106d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79db24a7891fb1e82a449687d7e957784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c48c2f34058fee6082d9268fac080485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1d8c9d9c86d4d41b339313b18300586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e334fc276a3c6e9fc5ad90d40bb8f987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a2184267d000508b82c8643a7df0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d2280d67504cdd57c96a2e3ca395289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbda53d66a388a07b34f3a9af4f958a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a1cb05d0fe30bdb0bcbbb5b199f7591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862f1d81f9a6e10d9c1d9e666dd7621892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6f57459b4e191806eb5e2c3f829c3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e04653546765a2c9c681881e185a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca9c81dae1eac70757aa7919dcfb8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194e28b5d1237650dc58394ba5abef496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf4dbdb19632c52b00135d5216b658397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31548e82b9a6539e8f23027bfc1b1f5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b73f26d53dd8e5385f103e11b07999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e81437b32e54a5c3f00955538eced3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b411ac4509a3b133a83dfcc3840f9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903a29b7e731e166135d06d568093594102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d74690759fb8814963d57e6ab2b17ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fdf6152e4ae8f38b8bcd84eff676104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e2c13f30445ab5f9228358867284f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd878a484d4e89cab6d0a24d36ba637c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a33285fa08933b6601cbfd38aaf2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33481a8880ec6e57b374908e6b63e366108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3aa24ab30586c4e911446b1f754fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a40f14d151ca4018f8590d47ba39a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312118d8bc265f5744fc9498dc48a25111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86dab6b714cef4590d125110a0605f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d54656dc8180c201fd2fab0f1f3fdb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3794da26f909f68fc7d0f7f270588b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4293c52436e250ac2d6e2231995a6d3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe395af8459f7d9e78314b6bdb364d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867672f93160b72b29e28900abf92074117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0028db7c690abe02dcbf450eb45899118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cac77e8c2552cffe881fc5f5010b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25a018bfd13ae6ba1f646ccdc94fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f72ba8dba4d2e2d2a9cb93ce3d45f9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cece0e7dc50fd65b2646fe4f882c912122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3f0e6801379878efaa539b3320763123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1429ffe0e3657131eabb6aa099d007124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62baf5731ec662a2130e317f8cdc34125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f4f542e9c742ac05b83bc3eafc0ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f790489e1b7d3116dbcead64468b4077127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828f4444d29013275603b6654b4fee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544f74d72b2f698929afcd0ada6f29a0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7877ea1ffa82254f30a348a4468c18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbff7e2c867b4912004358235fa888131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d192fd218e38bfce5c32852bc926d5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d56649776588cd5ff206398c2603d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf46d44fc0d7bea2f5c1235c48409b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bd79e933072a31c41bfab09e4badd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb660b2e8fe647a25e411c5eba93c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40bf6dd0592e0b7fee46987fd29382137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1400829680789522911bc0a8bbbff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbe952150c751adbfeceda6e8c75c6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a117f8361620e7e804f19dfc5694f2b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74728b31ae791b17b202d9daccbeb83141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105983322020bb467c19512d621084cf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2737074662ab11f859a6db77cb9599ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae0a08c535ef816589d625e4ee5646144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db27a65dfead0fbf213f3f8055fba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee39376b75fc0a73ebc2ae7da87fdac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13d456f28e63e75b1e5bd1420e2303147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f83716769b60e43724dc8862d43b10148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82662e6a0fc81a4595880ea74dd763149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b890746b208d83137a17ada5c51ffd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517ec9ce2b687a5bbc86b9773a26385151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e192d96eca6e154c84728c870e04c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900d375e130702b66574efebb38d6b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dd57a9b952d2c5c9b2d650de5416d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946144c4ab43ae5ccefe8897e23b263155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1dd1dd350070afa99823fe39a4f96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404492d829938d1ad8fd4c4a1c84477157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac204cd04637c1660d5b50758d90b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7262654c229ceb8eb304f48953f5af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7187540100afe3bc30afb46e03814c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf00f77eef1a7bece3577cf201f86e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11013a50241360d6e13e54e7e77077ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361b2bc6c03235e181f5738eb21eac163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74d45aa46419fa5330aa4ea73cf8f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4799ab4f54404c74d5aca4187ddef165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b514bdc84e2750043ff2bebef8c20ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b1ada5c70e5b0b8f2398be64ac3e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d659d4dc43d5420f9653d4537f08260168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169d1594c7d8860a88b1dc32a7f95fb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9735901c50df33288989c11224a7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66bed16d9e6705e5a2fdb9ff735ced171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213002f3990162a5f194ab3f06b53343172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5c2ca76b891abc52af375ac8b0eb4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d083d3080088e4db9feff107cdc90174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e7209f8a63e41b0e25326510efcee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f95cf62c22b86d276edc9ede325e1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31281c5eede8662be52d0d48c859cde8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f7e79f60d623ea6065fb7b63f0b53178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47923ccd3b64294c604abce8e9bd63b2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998853fe941b62b4829a270e1077a3b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf6209e471217caecff322c4fb3dd8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d135c822356eac34b82129ba75558182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11a88d039367226a837a4e5b26facc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3194fe49df97d6c675365c384fa87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b8abc782fcff59c988a8197b68ec5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371098ca2533256d299a45453ed811186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bc4090db20614d96a028f309a63e7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568aaa6db00b876e3755b5902688ce79188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e98c5ba4e1b501fe02b35a0fd75a5f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8fdd6833f1a3784bef8925bed758190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9c8c8036a9d5801a2db01a4eab2d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cc8062844c5733a66e415ecd9f813192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff4bf3ccbc0ba152f66c70e5cebc17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a93bbb99482375c08fb1366dc095c4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217921c5d794f779bfcc64bbbdad003195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a338d17d60aca5ba0ce958966d2c612196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10654779889df330cac3779a28b654c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64078895fa2c2fe22dd703563e04e30198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde84498510fc9c28a0bad6bf09e932199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05f4243fa3a16323482b46e11aca69200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9df5fe0fc726ab5a7ee5fe315802cf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922f98af0b2aac7101846f04fa1222f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d3d7eda05506c5e73068d2490f5a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9d950ec90b3d9752cf8515ab2ff91204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f3182fc79ce1a63ff4e4e008cded9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30362e0523f065f02f6ed2e50f0f55d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb62fa002dbc1eaa0f1283d39c406bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fabfc8c11c119c8736f5027bce4cf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c49a40eb457f2dd4e811746087be22f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344669e4cc75544cbf3ad5424aa7aac9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9fd1e27a350f04b1239aa343092a5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7f1135d5593946f78003cd47e4818212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c269e16ef5c91b2bae7643fd9ea3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf8fa8fa2eb13aaf95f95d804bc4265214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948002f6657424f335fe2ac689eaeb70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a685787b9505be18aa5ca431757126216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77833a82388ad3c0f2ef1a0957f1cd86217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9b0b38df298061a9ee1d25cd4599d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafcd8ea320b64d8bf2f33d66b7cc31c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6955e7ae07e03aafc98cac53302f0ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c145c2da31f2b22b562bb18dcc029221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ef4efebf1dc61f2c6db19d26bb0e33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d1beddb036eb9a3e03c0a27cbd9d7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a5ba85add1ace7184921e7f6ca6c1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c848db254af39c8fd71360ab1c2713225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda27aaf359f69f9f04094975be74dba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebf1765a41e0e3155018aac62d32eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abcf1cc51b95b36a8e4ed4da51191b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdfc56dc9c376bafe7664166473068229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a5c81832b1b96bc53d81fe9bce980230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f0ebc32c0c45b9717ef955f23c095231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42269abceb2a98a3819e56f93be8d141232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc329ac22a05b960622e3f29a08dd5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4439e945aaadcb516aca6bd7aa63542234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef4754312b5282105ae824cd4a7bf5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136d1d0afe1541e37877488f6aaf657236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d48a046329ee8bdc0f69f44679302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1ae2ec010ba577da2cea174a71cdd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f89bce9f589d54b0fe4bdd542b081c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d062798cb04ab3e0be3fdc43f8da6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacaaf21494863bb8189f7751320ad6f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c33063a4d0b8c9263d003b7826ff6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0798c6ab40a9b0255bfc988ddad1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664659501abc5374698057e82e75ec0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640d0cd0e1cc6c70d44de52f302014245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496819526f2ecde5f282e7eb3a19a52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524845ab2447f7a6a3778f39a7475b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c52914ad17ccf1815d7d8a3eb0c8b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622fc3a201100e646529332de2b906b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a26d4f59850298343de2e19e68d1df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d36c552b5ffb521f77407b5679000d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736867e5e31f41ad34c5ef5192944ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16163684a2dd02b1763e00ba9822f29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77537e018b4a1d92e6eca48c40cfa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507530ead82188851a9a19b7953a780255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845621c5ad3466311f9718d202f640d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8123e2f56a010abf4a25d2029dedf3e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaae421c476331ccb1f898f20c1de6d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc69e5b866b78c9da586072ff0af45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a352cddbe0ef6ed60bf822ed88ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24678adeea542289191c39bc83cd456a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2903bc3bac78e48ae75ee12b394d95e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d15ed063687ccd671b190bfce1274263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511543f22c1dd73ec2777c97a595bbc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e0a995ebaf41221a9246a1b968f2c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e62ef47f1ce99bc0faccf37cbab85266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291819ac1b7cf5bdb180c54ccdb94ab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdeedd7fdcd1c2b129bb308e87fd4b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191ff7347d51ffc108af758e6a60bca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77fd8644cb145431cd2f4dbd004803270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7de05045b5ff6cd42633c82c9c6a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ee32d014f72ed948255236fd73d08272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782357a917947ab033ce5d8e8414e24273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6c81baea1c725813e7170a434fa13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50aa123f21c1506d99bef5b4b10f8bc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3cf503d7ae57391432fc7643e83d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f0e015dc0043b264ee1bdaa878149277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68f5edae721a8d2b27c2ae75391addf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c071a3c4be54ca064734f7477f12a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4030ccd7c3c2178741051150a2f02c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df49c051a2638a538dfdb465ba5525281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ca0d56e94cefede59abbf56960a9c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d5ec8f1014c32d96a0ca919dc83d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5329b26842b4357a3da1b0b755628284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61fac8b72bcb868262079830d66f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcdc8f47284bf87a65183dff6c344a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bbf9fd96325ee1320f85f054c08c9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e3915cb8dcee89741604cf0aaeca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cc34ae95b1c55a7796712dc41116c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0d7f3d1130bb9d15ee057ef5d0468290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3abc86b9620a76b145b2be9521e397291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afd4b4cfcacd6594daee8519ce56c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327f910f3b454396712812184f2c7b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b0517d386615c3cd12cef53aec67f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d07bdeb1fad0a898877c7cee04d9a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc36ae8d14a1659ee9855923bd39e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0510a7fde6fb43915b7d38e6ed79850297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3d988d370fea2a144ac7ab6a00c7a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f83e942d92605e1ca951e8a78449c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93042441177d00585d5cb22adde340ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc653ec2692c92dcc377698c1afcf9de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88843f754a31c0b0b7b698e2e760dcc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96bff8ef36f0f006f93824d2fc67bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526f1211425f416e2e87b9654834739304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f8a93cc54cfdbf52dbe2eca5598f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2ba626279c7852f323cf63c20f717306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59057265950ea554dcfdee0dadb711d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c10277e9e482d8cd5c5561e2a360f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94a93f23212bb114332b075edd03ec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2610314c208faba020e4010d5681874310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55142fe07cebdaa8acf129a85a40b50f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1839b8f8a077dc80821fe50a5b74ff5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953329ca321a65c1856bd43b4f81671313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2be84817036075a187d2eb215e23a8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700739a68f35af72b69500bbb0cea2d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099fc273e5b382ae07e27cc276d3a56d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7cc438e5b85d18fa783adca241acb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc89b34f695754b0f638f5493f5c218318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9cab694b033a9c67eab1fbe33e626319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f62aeebc8e3b29c32eef723fd997bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770967bd818f1c7631c0d8c97e3e4bd7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77e3afe0946f8bdb071b5e27927d28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2680851820e0f825fee1a3131d1757323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f132f9b7471dda81d6acdbf60d9ff0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a638ca2abf8f9a1696b6f8fa59f140e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e022017f5519f973064a8c9c108fd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6252adf012ab39f23a5b5751060f86327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefd8c6f9cde5de80939767203c9ef7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38ee29fa99f0832cf6ba12770ff870329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6ed82d10a3b67cc8d7e76e2614e18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23264a235cf3a04824fbba744fa5379d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7343c7ac31edb0a5821f50ad0d5f39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae61fa17ce4f2bdc4cd6e3f75e72eb1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11c3edf8f774cc5631a777edab282334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ef994ded791f59a923a915fe5d82dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad433bfbb4dfc1a003a84fef88c23b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888b05193e7342213c4aa4a2b1a43e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9bb8854b452f8b1d5454addf530c5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4e9cf539881a2e8c27d28abe2d7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b822a065858cb68ceeaa371869c4534340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ee464ecf8f8bb6dada33b9406b54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa781fc3e8996a73fd036cfac328ec32342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad8bc5b275cae35e7274e7bbf800e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f304bec96ded48c9b6b9d42ed490e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb841ee70f043b3cebbca474aefc8c45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e06cdae4b3174f8a5f204ac0837bb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116bca99f182ed3a155b9876623eb97347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4d159133fb13ba327d66e4500fbed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a4d7b72122e1327faabbc520dde0d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518de444173e36710d5774f08e04ff6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ba3f532b1eaefd9b25a7cb6a9a5a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fa82a04764083216872966a527190352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c4ef45d4f0e3cb6cc35a986423e6d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae33145b9cb574e5c5e58097e1efe36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983eaafab70e0c5daeef62a17f590ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79953f31b24b330e048abaf80a5112c6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd89649aa6badfd536726f68f9977d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72987c1613bca0344a9cb9f3ee9377358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ec6eac1eba599f991e97659748f25359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c555676683343732ad409674418e07360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fdca3b06cded2ca4144fbf95d6703361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5faafe8b51298773634bac8ec6060362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5447e511d5019949acf98e0b009970363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63572fe116c28981a0b93c820759a2be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d377c800194cf48da5a316fe580763d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94056002a0bd94d376cf7f8e6720652f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d05c01bc0cb22a37272edc6b0cba7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc90922da1da2b5de889dd9119df7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f1fb1e5346ea753db23cfe523e49d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a5b3af243dc5fca88fd31b11b37d1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a87a46429483a6c79e758e5c81022e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5247f9b5c2fd7a9de7d517eede60d20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c50fe2e0a74b7eb42fb1cfb3c4e74373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1656865932ddbab77d9ea55db32808374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f81e40bcfb6b2f2c65126daa3caf3f3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8fea80f3874ed0bf22ff21f8dd81d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1c4076585a8037c608586834831ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a16d4214251040325b662ac330e80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25307a634c803b4060eb135f2a46dff3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d9a797a97f9c50408be064fcfb926380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3a1c746f570cb379a4d0f25cdbf2d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae6ebeee20281d5dc3629da02242d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed57654339b05bc5f8f4a9c59770f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f42af8ada072fc4fd9a713c1ff3513384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcf8f8e9d9d17f0c2c18acb74732de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55378b48418e64c4112b9413a698b5b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3e6c0b3ff7b59325935ae8ac4bcb4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0213add3b88e66d57e131726e77de8d0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb4cc6e645bcbd66e1d23f44bac7c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44097672465d14eea96e1b684b7b229d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c9c689cc7275d181494aa3ed1250c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e408f1a61e31406a0d27cd604d15e26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec5788eeb732009f01559053adbf651393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6a0753b3871c2933be4956b97f878394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0899d77a999746c7cd854a7233653395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735ccf465b0a85dfd4a7940ae698e44396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae796dea7cfb9775e501c06cf5995d8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea2a01e6c6909755ed4e74773f2624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b942f17cf56fc71ca0c92f8dd9333399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f143cd164aaf2adff6da19c56724c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9177b61993f48cfac3cb9306271f8cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8033bf9977c03387953cfc4ef77872d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97410c2ec531a57f263169e7a37cc91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8c18455c77a46510cca65e38d8609404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bc8c8cef09ed3bfc3e75019888b940405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ec3bbe5d8860af11b65fd1c5f3c79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb9940ed7bdd0f91542e2d1e00ebf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8ab2025c8c767ed45bff351a30f63d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a849269d1a28322f0d82e5b43bcdb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064376f178931024b65850b3c831ba9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ba475890651d6537ca773ba72812411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61202543f8e49b9e8bee1d22991ce6ef412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3e835e78164d51273c25d73310c37413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3ecd87aea032241183b53db6b6c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200fbb131af708df5d2e1e2db69b55c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b774eb2a84f6e379b34e6b8cb661a251416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfa5cfe54e2dfda2d5be76a941b583417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c11e99a32b9fc43fdc78af4af54a4f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100949ae677b5d426f82af7b246ae400419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f204059e794b53e06ec56920d379d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2dfd1f3fd2de4d635d6ed9c8ef7f66421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f6fa9700ddc3a8781c198841872e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c998a14ab5ffc302774779c34cfe1da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41211e37c3daebf0821662eae64145424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1af86b576faf2191fe21fe1d0bbc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920f9d3b94484a34028a4bda8391b57426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415524a3f8bdc71f060eaf1ce286bc5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bce02fc165ee1bb7e81938cc6b56f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6d6a651126fe37b909e10a5dae29a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d31a25e07fe421be4f32ff0bcae85b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111bbf74532077e177ae1561512a952431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8c3d0987868e7c5920c6893988336432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c042a78458d5cd6ffab1b4d76b2d218433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260a06593c825a2ddf991bac2335ff0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5fe16c1cdcf31101a8af028c8a9d6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb7c84724cb6b6dd8b4db3bed8ba742436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c08cfea14dcd56c297996416824b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab199bfae93833a37f6d608e8f8b1377438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f64f2d3f58e4d2242fefaf239a1f8d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f59509c80baa5d9c4ca6dc13d2424f7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b13f8bbe0a7e5cd71e0e61ca10257441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf07453ffbf0db2dcfc522ef1bde73a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec04a9f89349f135d2ad7f0768a059443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4981ed4ef64516014e318492f6383444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5850771fcaf9659c28ec7dfb3a9e417445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d884c9c8dc9becaac49ea10a22182446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff2301d27fa2b750953403ccfd50e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651b939d3573ef3d3558d8a61a6c362448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d9dec545d1842d904679edd3ca0c0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476d81d29021675f73a0d17b962b6f2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c7c941a36fac8ecd53705fa310ea3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484d59958e50d352c7653386b27eaec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdeacdea9a974d3332e174ab67d8a3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d13996f6fa6a7e626f1be9a3258c31454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458f547e913bfb9514bf0bf98cdda9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8924452790ad553ffea0a011e7e4df07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f49008fa01857e3a85c7177aaace81457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f457a8dd094dad142a3f6a71eebf13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19767cbfd69525b0e2d98c2470d40a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca2032e89d3a1fe09916bb7380ba16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3ed0877fe9bb94085bb218b304902461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba5d81964abafcfbae162df4b3dd26e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d1a6904d19de03fce4ca82d9b2530463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7657a37cf3030e36b4942ed3dacfd9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c772a1ebf797cf9cc4ab6f372fb46ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8652fc9e00c076618278a4779000c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d876d0505c0d4bc81f01afc58a570f6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680cc06a3c11b60792f23e456d2ad3a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d94c027953998c32ee551e5d0fe5a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd46757d61a569a59ad882b2ef2ec470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2d49f32e31b412cb92c53ef1191f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ac3a9ecb4513581c0fd1124884ad9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e122cfb245096919a90cecbfdf934be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662026e61aa8276cae1bc5f8698d4f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700889f7900e2dda933907aca8b56739475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba5514e45c752889e3c1117f58c3b7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c42d5058c76319ca6e079efdf343a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfed90aa4cd686fa87e9839965d0274478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c0b3e0b925c6c0bd2f13b20bc5eab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251589001a4a25073dda7bc176525ab0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaf2ff7d958f8eb315ae01c72b7968c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc3ab9967be3d11c47d3567b29d8fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11239d29c9fb13d10d2398eaf4dbcb3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e107b4d3709fa6944fa43c7f8de396484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cf14a5acd6d865224f2b95309b293485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e729af9f0a4982ad203c4c7ae8c4ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59118697d1d266842dec097eb8db2a38487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ce16a993c66ef35b1f7976a64ef6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449c333191831e4fcb87dd33cbb843f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db49edf9bdeefafe965cdd58ca168fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c226bcdc6bea6f327c9fe8d1e8800491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4463e7b2195ca2779489b53f7a3b1ec2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a312273bdb89c08e51b10868947b52493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869889b662fc33a1b8713456c6ad95c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702c6622c3074b3e03be160620012e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f7e56df43469db42ad83b2cf9f5ff496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5e472a0d8baa89edbd08a28db031b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f7d69619923a70a0d27a328d81297498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2069a72d4b7a9de51e168040b3177499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a965e619478e10e50b6cd2911cf70a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e925590ab4a3284d3a77ab8c3c2498501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88e6b73f37c81dcf8b193c688f00f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f674828e8c87f288c90c23897d0a83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c040ca31db5b6d7d2a8ebce9370f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34596bfb22bd935a0e15b5368f8bce2e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9671a2a350c478e0a518426ffbe457c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e631dae18165c0312d6c56bf2f9ca6f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ba5d41a0af170a2c2a2358891f770508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71816282329e9ce7acf46bee397a4ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac4b315e6bd8d675f95866211ff83e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb9457008d6db819f7b844d7716714e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c385973be4427e70c98cfab19dbff7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdfabe6e31fe5d6c4e6e2c6fa2ff66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e615f64ef60a0000b7edeb94c367325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599731af8c6c729b77131b8aaf36e9b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4983efb1a91c59ae8d2a04068fd5058516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d5e26e0ab3f60ead5823cb84733d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c714a7abfc69762e8061385c8c991ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef979fe18c946f4e18a09b0a4f115a5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a01b65e13bfec5f2d7b2f2ea9de9d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fea0be310134fa26a6a18bc024356521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13879e423a200e9982b0b982945165522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aeac625d1923c6b25069083fdd29e6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe326eb462a8a995eded3ea5c69aba524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff79dbd74358080a09d63ea4d2aadf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145361dc3f90aec1dc8e3e961b597ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af8d1d74176d88197e6e0b14a4a48e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b317f25d223f0b2b08d3978de6903528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d716dcc3c67f9dd44e3eacc3050b3a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fabec538c2055be5b5eaf6d28519e0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37add15482981824dbdf10acc4f52a6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9489689c62978b303b394ce5baefe8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a6a7ee36a1b5caa56a8a9a7bb3ca1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359ddb482edd4b5f18dfdd14c1efda534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df191dc558aba137e3e4321a83b7e449535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdcec341c9aa6eea2346604902631d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a336f9350fc0b316a5fbe45b1925a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120132324d6199196839f930aac8c07538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09752d4b494fb1b2e908dbfa56f397a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc645f2be5515df670dd81881979e12540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db78d693f7736df28d38b132f5065d16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e8ee759f5c30e335423916d5214f1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cdbf86b06a31a062c75d5da9e67cef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f99fb8453896335716dfc2a6db03b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da782da016af0b7160f0b18b89a8f049545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec8e81c754e99cff785105650498ae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6294c2ebde1243ac987fd3d70d8150fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79fe162e4490bff23872b887cdd52a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45712894b89654a834b2dba204d108549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac664ee8765f46120a2bff025a69dd61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25207f1ee0d3ef6b03fec112ba6b9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2d15dd56e93b3fbf598dcd82fd5eae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8ff2f2ada2a5b188b78b6304cf2a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a318ac2f70d59d59410df92c2a9c9f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe10582438119a90ea1be9e54c54ee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb348a50792801703bdbb53c0a0d71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffc8aff935889a176fb9f1e4a70fd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d283865ea28a42b5eac3ef6244c727a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30be0f06a5ec6eb6255b1774449fca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466564acacb67c35d553debbb6a532c8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e75aa0b7f7e5b20d405264ec4e12f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba05708dde5f4de4b327ab8fae767c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4419ec28a03539ce2bb8426057dd5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a92daeb0d742a0c94132bd43c6a2ee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86696bafccb4aa51af82d61b92073c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22d5db9d77b55eb050fd8800741f92566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d5af32841115e3d0d8b5b68fa9ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18474a13e6eefc5e37932d30d4377127568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace6338c82e14805dbdc25e92a8655d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496d91ec07c715c9e306b52675e319570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002b83b107fe2e671e9c2a29d70d076571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53914e68608251ccca38b39a0e5ce109572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05143f45904ae302b471e241714dde55573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269f3ea21b6a32f2e10e8312b733085c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841636ae650da72a54c4900d587f33e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a0aa185bd02692d765706d7ea455576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615941f3427cd00afb4b78562f1d75c7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759297d968132a48e499968c1affffa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d0602d57b71708b4c0b250f64d513579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065260fa0e48eb70b387bdb7f095dfed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a7acc99518e547c6ff36ffbafd0b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1da4aaa08ac6fe2a106f90f77ccfe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d18ead527a35088872410f2b7d15e7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad3fdea3c3b58194daf1d519c6bb61584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3166ae72482e25cc5e0715f14e0c43585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076a1721cddc828d18aeec3351b7e43586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86641cb6b24a0f71470f0623803b1b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9a33126fcc94e7011da0854a6e3d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b5bdbb37e4f5f6d48cc6bbb072968589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaa786dfdf49806caef716281c2f84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d45e69efbf4ab1351362d78f42412591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ead22aa24ddd48993794cd4ff05b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad298fbf4c7aadb763e297b5715f5eea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a820c84085755cc794f060b0e297cd1a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf0cd7822a90b06e5696341e854e71595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0230e4f532e64a2272452450954c40bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d2cc8e23a263eb5bc8b551bd8fac4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe94eefa0e3e6e1d5b6da7eca10e9eb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ad1641e63e30668dcd93a8f411d50599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b564688af2cfc64e4bc001a2b20d18b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e994591649d94db4944f2eb2f94a183601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c905c88f3d7c5232abbcb52c48e71b5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e94746d7481dbb939651fc26a3b905603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafeb233eb1e6d2796ceac8cf712e2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ae7ead97d3b28d122c4cd401d183a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8493a50bdc991a6f69df920ec8feb6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cda504e973c2e93809ecb8452e3117607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a416d4e39afedee228a81f4fb8d6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d461d5f1410a02e122e9ee4a5e83cc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba412cfdce24f159755d9fc7a3226d0a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5585747965cd6ab28e0c468520754611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c14dde02e55b8bfa1a280b1d36e8b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7c2feef48706ed6162538bf8e35c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d499b6be4efbfced48c9cbeeda1c33614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d72a4f8c66544f6525687f8763ce9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0f768505a424b608339d1c9eb8e35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd8c08e2eb53587301cd1e34e0513f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90c8bb1c6209f481077b47b8765ca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c695d567a7b3c9202d129ab6fb5bc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17fc4820ef3aa17f9fcdcf59d0c1a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010086e7e75ba8ea7303a0d1373b7d31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c528699688bf3469b63e6840b9835622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4348ae179ddeb89e1f2bdb4dd8d8d6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25073a7a82091bd881730f80e30089e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba58cd3991283343d352698bf8dcab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed508e112140bee0b05c64eee22abf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c550e61bf12ec80c708fe10e8078a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e75d6c8ee3bc968a16ba0e4de93b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed14d1bb51dc1ca4fe2036c96e777a5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5e356955a90cbe2d6f6f02135ddb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11149678239d774fd23cb3fc190fa208631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76abbb8b6521f231b937018dc70eef12632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f9a545ad2afa4f0221570f3ef0ddb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de12741e43a82458ca1ffa23a2f40d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3048bae4aef47d24b868f275cc828301635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195707626cd53ba7b3ea82cac1f9e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfd4355cdcc0a9c223ec4563ae1774637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee55733a7c784eed9709a7b6c3a750638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c86dd2f2d585f14a85ffd0e070b8563639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef4628b28ab3765a23154ceafa92ba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13247f3f0dac09eddba77fed5c2380c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310304dfbf2b88649c7f589ececa902b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce67ded144397b313ad898600006114643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fc0cd0ea6b90b7a4fbbfa7dcc9fa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52e3653710bebe9eefc28ed708908645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8512753def8f8d86a3620d83e63597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88991654e92f5820aa60b75c3dc1a023647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94a3ccdfd358be18d87bb1155e2cf4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466e4be38a4aca90892d480f2b69aff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd3cdd653b0db90d3b80ed977d52b9b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b697db4412e7947b73bdda24b610da651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680dcbcdef82f2a6dd4df9e24eca0f8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4f149f463888e2fc579bbf9a8a97d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd2c38d79b25b4646c8ef73744e4f1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923e1f33d6a981c2acf69a3fc7b65c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda916e3ad6da174004fcf5b080b1501656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349ced1c58e5e82eab6382e1acd928a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6d2a20366b627a56f92ca913a06a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afa52f52ffff2ce3b15eafb634447e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e137247315e89b8b4e1e5842ceca4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a533f64b819b68460fff1029f078419661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86067431befef8ebad26d53b2dc4456662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b458a4435880afd5def3bc8e4b45df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef844894e58d829ba2155be51d3e682c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8f9f888f96e5e88a1f4e5e06c7d8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef32dc001426b8b3e5212ee8bad856666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9908ff585c33350370de8f08686c8e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bda34d332eb04eae2cee00af73f47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297db8576307bd1f7327b80b27f561669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2559e0d97c5bbffa1a284336bcb2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a3689d5421caf3347036f9d13b31f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764531977a6e7fdfd61152cdb4d4de9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088a28138fbf075f650cc1f21e98540673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a67115d7782aec3db5550bbf520ef2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283cca03533b9244de6abd039bbc2d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe831689428768e7cc276260b8e2cb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07a12c8ff9006a38b6e87015a3239b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b527f67b1f2b266345016f1b39af29678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37ec2ef2a23b01f0676d0851b49834679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480a24bb8706ffac7a5312b0bccc05d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208abe60ebc9e377fe6698049c1f06681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac5d219c2caa7ad18db61a3838c0f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7885c95f2aeda8d883c596a38eb42683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cadb5c74b0816f45391208bf34add57684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649ff64c8ac73200f3c5a37b2aaa9b2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767648ce1add26c248df06f46989732a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ce4c851dc28f780886889eeb9a3c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91010bccd7fe8a88709105bb94dc83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bd054357a5028ad00ff186491ee7f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56cd8936bf7ef4522828c14b222e57690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03f664fe198018ae7b3e7ad2ff6bcc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccbda2723372a1adf33c676e240f4d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6865fe2c925bee0754617c58e1c9c0d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e18da3bf470b8e38a708b19c132749694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062cf6d55d212c0721d1e47d3b05441695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96e134f8441023906c83d1fca825ee696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896810daa2a37af591690890f4efa156697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fd2eded5a656890ebfbdcfbcb9a1b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8f37d9c06b49aa770a6199fc6710d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf6a5806108bcb7ea68bce9cff9310700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116dd6ecfd9759dd9a36a84e91d04e6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b353dd13d0eeeea85240695e37bfe4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e1cec0a2ffcaf6f027ec7826f29126703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442d3e759d1917ea43202b8f2be2188704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae3c79171f04d341ce95c2afd30a6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7858150942671aa5a57360f6551811c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f05546bed86a2d590fee112e6a22e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c2d26c9a755494be7a5081e79043b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ca1de5eb24b8c44db6f01699f4043709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d394424c016bdc9cfa7746276fdba15710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fd47b8fbb3faf1028c2627f6c78b68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34531b20637bec67b31c3410c82073ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df641c87a063556505613efca9f9d041713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4729e1c3c70167a1115a2bec620c34714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eebdb8f9b11ea61164bcf723bac80d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca60abe860791b973c03d33a8891ced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a13ae59368cec98018c4f278a056a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780b14287057ba871d81ad3a281ac53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15470f83c77a90483c94f28a6ad75dd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ffc1051ebd4facb55429cdc187b78720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e859e404e1d805b0ee8bdf5cfb25b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9f4983f0306a131c8052c81a9b80b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081e54e62a522405ed0c36e23e8c695723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb150136ad61fd7bd16ea6808e5b03724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae083bcea5bfd3bafa874d62c75e4ce6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365e4031d91a34a94aa75088686655726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9bc2d2a49da5d31d4d40b0c06f4d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82db698fff1255df096b11fb4c01441728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e6fce66c0ec46eab46f7156f71e10729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709f459c6c0c484b4fd9a1fc04f7838730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afe0dada72330a256f4e620f49f398731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db5d461d51fdccd237357b4cdf91df1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49396f85920b7146920a64819120e874733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23bc22db57f88d255196688bc36ace734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb283b551aaa873a8cedb1e5cf50da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b58124d6aa5fee25dcc0dd04a362736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ec40f17271692a944417ca244a5dd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8daeaa34927a2a1a76e3a67b589ca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e67f9db9491749874631514b6abe31739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2220c52ebd1f4b270a846e7bab72bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1efda2c9dd743a6a57a51b250e077741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b6bf9581e7ebff4d4a132fe926617742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e603fb03876135a94955b122b846d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7656f01b714eae12c39bc8d331a73a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322eb8a28a9ec85589a25f72b4032ab4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a462871eb868889f3d823815b41fe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0ef5750667ed258791167544fbfa747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf0049682bd0dd62aa2ca9b29591db7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd189c951589d5424b3f5aac7d2544749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953d9f826184d55eeb5bdb18b871bf0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cc462ba7f035c1bf24b86148edc87751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61518f8585bcbe33fd21f93650e0e62752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48d46d4de5fe9c114517ccf49bccc1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24c156529f94780881c83bf6c29896754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18c4b75c3101bc091f4269007b2640755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e62a8b68f4c406765d9a40a348736756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd497194532280ca6f935f489ec814757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf465386bfb779e61328a935ff7ae6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d60ba46c7e59c538d77369cbc070a7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>