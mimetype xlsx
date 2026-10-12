--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f679ef457c4f0150f7f82e538bcd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036a4a36c5c8e10aa1d2e76bcb1530c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dd47ba9ec2b426aa5c4953a3eb873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663c61a28717fe296acac2c1b029f914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3be04c600caf3122491885abd9bcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f302d0a24ea7f0a1445745330576aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf73f07c59fa8d7ceb1f523e9189c627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5451b80699c0752557a1bdc13d3c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c310bae24a9b7a803b37b70b3c3926b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66264246a3b82dd98c8936b1dcab110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955eb48f9684b76c07e1d35e35b6af511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327b71580f224bff13059eb41c70e0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752c27b3cc767e3f731f0dffcffde10e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f551a0aeee80df089d502592c15551914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb2801a9052cf62b9e496c8e5846d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0022728c35a6cbe44e9339ba650942216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5af269ecf67816adb03637f8006bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3786c0f0958eedbe41c7d78f0e053c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca876f6b4793164b06d2b27d7cef4fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ef8ee641ae19a023d01cabda5f41a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460a6e8970c8c25ac99c052970404ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92687e557e222cc8ee1e4760fdbb9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea62b6fe27bd44f134f9025548028923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836548648752d484972c3d7e3ecf70a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4cdcbde3a39fbf36214f164fe5f1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d866d24f69f754bfa3bb60a6d9e170b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156bf733e4e0362e9217871d9ed539927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6cdb3a5c58ec1ea6d1dcdb918058428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54df6524bccda6691ba104c405392629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9df838881f2521663d994fa9eb8fae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1309c916a99bd25513e2f5ab4487f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0244fcfa5302b7b1470b1b6b95ba5432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6120a98e179ea3add4e4590188314d333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989662abe150a94ed4fc0b10e8354b334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8626a850058b0d02d7f91ec9ebad2c935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4cc01f7c17a000ebb78172f0b9e6236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffeb18a32f1adbae774a79904a90f0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1902341838184c05f2c31eff3809a5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ca32722f5d55cd56601e6ee1370139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a2d524be034728fb3d5abee292a6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6014c937f209cce2a0f125024a3c5641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84343c5a84c871ba0ae81d1078fc2f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277fb0cf53efc9626296d3a5aed5e16343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a80511235ecd4b871ca4d2bb18e1b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04f3d9d96d4f6fc539f0f817421eb245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998da43c7e176b373910dd2203baa1ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b7998274abdfe8f30dfa04a42a5e9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d5f5cf6e6aebcba3685aad1c2577748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b1dc3c0943ee97d1f1be5d91aa603049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489811a1e906f16e52f47b99859d36d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41fe41f8779bb9187bc841d6aeba5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffb024ad81fea7a7b26336b0518642e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e0b94fa1574528dcc18adba85831753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6bffc39ad11015b575fffbfa5472b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170baafca823b02d5ea1243487dc949855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1adbabc7bcd81b75a786917c4d6ac56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819436d168efea96118f68861dc6cfbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b6c887a71d08999fbb3a070adf0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbae9562aa608f9b53056842d299f4059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ab1e76a644af44b600210894d6cdc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4adb497c1c284aeba6a3b4c04597cb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674ed15d02fdb78d59b21aa8e110490362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605c5370c28b45b8711f2638ce9e87d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc65495d8b2f56168a71e133ddb9864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861e1b92acfa0f9ff3166661d4a4ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c06df66b6a23325e531f37661b72966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee6cd40b538c69fa1d5bd8d0033d5a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff9d2573cc9aee0eb244521866198068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd6b1fdcda4e8388678e66bea421f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a226407d710b1b3f613af6a720bdcf970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff5d2f240b38fa16d6e4feb034c10a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422b19a5ee2a1c5c7efd3dc2c1bd6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1bd877b95b805b3ed5826af1f83cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309256b32376438cafd7e9a0567c86f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1301e810c4b35c930b12280ae48712475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73da945c5218fc1cefcf31055313c11f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88f9fd4e9b18d9f924cc9ce81372777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6a6bc7a0b54fe7072bfecaf57a7ae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bc35d2e659a97f3846f050d7f6d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c319e0be6cc7fab5abb3a25bec192e080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac4bd4c75e86e9d32552329a0afc7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9f6d0753e97888cc2cd7d46b0b2ec82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497cb659273fa8e15c708ee0aaa8951d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d83bca707a333fb6579c53e7372c984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7116c81b233e86d73a9c5b2a9c25b5af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a7bd6f4c065acedc7c864b8e104f886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8fdefe74b738f3591666d2399897087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d4ea1a8c3943c7fc45010bf662ac488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082873fbdb5ecfdfc1133ef4e3ba88f789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01204bbb9b3269a1bc26d081ce9343a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302941d19a9ecbc2e2bd521b72abe95091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4b73652112d8716a690d0e4de4c46a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b506543aca08ea61a45fcc4fab99293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89509d4ae8bdc8b6aad362d292d14b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6fccc0900d68f5346999c81989de0a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed65478b9b13a6bd0b99747d166eea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd82b803b576708ffc184361fe888497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea71979e2fb1223bb6e6cd79084345398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc911e17f5523dec0277a8f710ef0b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b878ac4a1a19605d8a9242087f5f4ae2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89630b273ba983f155ae5b6d66081b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1a5c1c1c72b9b8ca498ab2fefda0d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce2a103b15ca5f10f51d59ebeadfcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54438b57db78b175abddaa99b012a4af104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ee900b2d0f483f98067d3ad7335f4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580024ba783780106403fb25bc621094106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b46ffd2e65487315bd63ed329952bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e88ea2662a09e4a11f1b44516cf8f6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16809f28c56c6fdad2e0fcf8b0351493109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353bf38765107cd7f9340125e9b1459110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e98e83b2c2232ae38f158a25a73ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9163b58329cc199c032453a47c70f29112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffb21c7364acb600170a0272d8d65e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f911e34c420405bf3b78cd14d7912114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e574e00e37d2c217d2531e919d97e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426dbdf134e9565d5a819c15d1f3121e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee52725386a8787525451b7b345eaca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48827a0e2b31307e40002a36ed3ea31118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce2544b02996844d13598563c05de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b497c25264e1c2478f786f7cbf23e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78282af59811dbfa841211465da0e6cc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9763773a4e789d6cb0a71a1901b34122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6022981c614ccbbc495a8f08eff8fa7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b40ea3745ae98638348fed46c291124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8a0f15942e45cce24364981d5df14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6f64d4df6f925b7daa5d04adaf9c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbb4a993249409306befa59401942c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080583241eb84cbba330597530d924c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c1f39f77088e866f42c18be636bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536b72f4d675f9c4bdbb0baac19eb27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8740ebefbe5ef7d3dc853e29c3306131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fdb3db5da66ed0cfc468fd576a3eef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38c18fbf150c48c4bdde01874d2e2d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56cb7bf121cb7e0845469db4fdbf89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065e0706ea7d5af482a15644d7b7055135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c3525b9b28e17dd45b8eaff4b2316b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17bcab78b57e6e7a2ce6c8669de0fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019a6c731dd58734cd032d56802a5ce138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb1b3703a7c7003fb86d225a371b48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf1653679abe3d5c93e84fadfc3d63140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffecab5f5f7c943393c74a74f47552b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78c828b79b71a0c9d1a31ac3f90c70142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694522f77c7f5198e4dca638c609c89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c0eeb83270b0ff8b3e42e2f524b2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b64d298593b6a38b71c48b04c4222145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d67e5e8207edfd425663e59a49c92b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac19c54423d72e6be144c93662fe641147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32ed9f6977359c2f3081d6b3efe7bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3e81845e3dfd2f8925152ada78598149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0189663ebe2b10b9d6138c9f54850548150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f91e4e056f3b87737b9bcfd0affa4d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b542e5a91aeab2cd53a36d4fa2d6588152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e84e9a01c59090b750d48161e5101153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8c73ecfef10f1d95d091269731e9d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9b8f9897a51f19e4706cdd31393e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24a6f62361b9f4e33439dc1deb694c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe30c81f41b36c46756915b187f5fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226cf38176b0a05fe483055b4535c61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0f46d1c1b7d4c8ccd1c2b15871feb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ecca75fb80eb965f4d3260b2b9193160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e3f1b6a6cc5e390d4c901b8e1d34d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a5a11f88d1896ca640431dd90f4dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122051ebe1906d974fd4adb14e18da2b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52837084bda536272a67687442b5a207164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31755f76319fc95bed4bdb624554ce2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eaa9c8a95700772279fd4b650476b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ada48eefae3994e4b7539449e28d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079cb3f1cbd7026ba03d420db39b3ba1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7ce299a7684739068cc9e27a87992169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c0d3df58a49c0bfac7db96d812dc8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f451777a6349c18cdea1beb5b0abd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2172cdac9a886be4f732c6ae6c7b10172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b94a3e232eb7a2474a5f09bef8689b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef6fa17a1155165b46e18d60a0df5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec6ad0ada835b6dc44337fc01ecc09175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761b78903925c58296b35f6f1d2e747176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377fec4719e4c2f508017322355fe30177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fd6b979f260ef2b1d1f72d13f346e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133db663e505783970e7e94db4c1e35179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d195bc8e13e35b2f0d0fd45b240cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa43f5b0903f8abcd758558a274bd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be697feb7a89d179c78ccc567333ae29182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d906628a5a92663d1adc9a7abc7f64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c666f2a8ca793f17a0217a4c52708184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a255348c0830c2af5374907dbb24a79185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2620029d3d9f7d723edace65628f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d5b47930e6ea67e90412d132acbaa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063c7db6a5523a343248c78a65f6cb9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803b5955f2850d5020076166655cd7a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491498f8daa946df812b83789d6fc1de190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f540832e3bda6b21fa41746e6912d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9711fe15ecb7820f81b257d7cb312192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f695e5cbafe0f6c0a345a1913a598193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee2c07288f90ec6d8910b4d4d1854194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec44496ca2686415eee0b6d8edb38247195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1931924c397ec4a0bb6b8c5acb25dd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612cbb4424ffcd7473880d895189e3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39c10f5ef835bca8b6d2c70a05888a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ccbe220cc7566852e802f66e2ef20199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7199ca0e6cafaa0491748328deb3c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1e7cbc3703c606ed07f56957895a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc06f637b0e7efb8afd0564a3e9e93202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a5ee205b71c8aefa933380251ac90b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb6d6b673d3ba5d3330ba35cf3b009204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14cab30b7ee161e2e041e3720d9de6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a78616e4a4fb6e1580872fdeafad4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93515604282e44adb9ba1dc976fdb4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69793398a820ef5ba9454bc5478fd8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728155b061579a9e8903f93865678d7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bccdf522c6a809b006844501579974210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1854089366523ad5c87910c1870ec36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a465404e890841a2fd14a11b1a2db7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e681dd62dbb0c19c0378b98825954b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be76758ea61e17e370cddb52387c98214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de3ee7f14290c49d497310711ef92b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b66fd744fab6f8889054ea66f1d785216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5064f06e81dec0d2ce6ad72de549f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c60aa9c4d3234fd18588abcecfb9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f6b1d46d3ece8ed46c440506f5b0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b999f8f846ee9416afe1015377c24220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f38887a37e2c1b9ca0e035fba32dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6945bf954f76d4071702beafcabdf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac53f9c3232f5ba325d0dd19897e58a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef118c9f7fe60427db99aa1ec7ab13224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6a3fc3a4011967b2110f1b42c8f14225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27a824062ae95091d2d6f68888ee10226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e0705975e7b3d5d72613eb7ed1a60227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4723b3c3e9ae3a620362595c1d53a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573b5fa2bfa74064c6a6c10fabc28e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38533fc15088e00d5c92f8bb09aa46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50207095b380a5dce11d34c22b994df0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11756747609cf6568a872666792d95232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2d87200ac353f79e7a657e37a662f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d3e71eb43fc12c86ff5271929e0b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0068eefc3f3f3eaa9125cc3ebcc00fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db30a37310b0412b1b3198ca7f8e4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f46eb02cb2b5954428b726031ff9aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc370f0054764ba2aa7509b9d0e6f52238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63be84bd57527c4f58b54c6cce3aa1cd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf60b3d283cfee05c2bc1ceca4acc4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad906106ceaab085ed07436126f4fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a764724415347fc470f60e6eb9197242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565415ede757a421781112607b1d319243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a0c8661153aadb21e346a70ed2d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd315f9275f78c6d409a39c5033ffbe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faae0c70750197f9e8e50bb5706d66246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747d90c4c980be33d9c12d4ed241a51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f76d89c92dbfaee31a9d97d183ea1d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c782b5e5690cf80d091ba4fc09d79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8eb208cee868e54f801c8d428219250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32148950929d0cb6868813e8bf563aea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc639cd2da0ee01cb7afdf83361341c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e2ab866b23ccc9f7da97d74ec38ff7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466955c6ddd4fe18a1866aae65780d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7134d2d61219cb74946a755fcc18a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33ba20d16c860257d2197399c59fd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde6a4f6ea6188feab6fbd95403fac21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab23a6b09e7b63848f8b03435bf6414258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f31cd20e4a06392312da1cc644ac259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a0926d1dd52e0bef6fef06c19ad8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc2779ab7657eebe15bb597a443b8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec04ed2aa59ae20b4037a51c2a9f6ff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c035cd5e99e05b3c2fb53e7d3275b54263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e976ea348e2ebd34f2101c200ed8d28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cf3a9f1212b888242b920a88fb840265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b526512a67c825fcf4a780a355b7974266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b4d31ea2f19cef620a31d2cc60a463267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fee2dd81fd3476e8be995be58331fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75102f674524673503a6d1a4288dc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d27362c918e548979417510f770ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fb4d0e7cdadd58b4cac997bab0463271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf8558e5f1da21e7dcbf8344f77fbb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fedfc7f945b52e235cf041fa67d21b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23534bae21c957a10b9334751e6b7013274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348cbae58f700be2c93e35b3490ecd4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ff939d00f2e5c298bf74d78c1a5e9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6ff51339afc156bcd39d166812f233277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3008f3d9d62f932597e0bd61dde7d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b648960bd8f31f15a58ba227972da279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca91ec741f8c04c9a7c8094ce8f89b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fb2732751e858c9abeecbeb34d039281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4602f1ba26923d79ec92f9fc8051b89282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d3772ca56743d935ca7b7cb0d8a48283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da359d854bbeaec352c5183307a306284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb44cc772fe5b798510fa277d7e0c1c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95f1048bf059291a4cc520c16b0c92286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c868706f90224e82d3be7967476d85d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c0434cd43c69b43e4dd8fe22398a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc16397db8f1fded8043a91fcb0a3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5999b8061d72446fe549209863d50a57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e724b88e5275dfb3c97ccdb772dd32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2ad733a28490f13db4e172f47950b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc98b08bfcb532d792c375ae6e5dc44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081896329240b6727f8ba02a18df3613294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71859cf81281d9d20cbe2a8ac5be7db2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fce21a7a94c5b9aae78a2734f314a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae54c38e614bf3b3274c376bff7005f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13ac20f7a634e8ddb8bb4d83b69b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a1051ff82f3628c25cddccc96c4b0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d87ee96ae87fce92fe616aa8dc7a1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbd1acaff399afddbed51439085b0e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859010db6e5a6563e96b22cffbdecc04302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96e6ec2252d6516a5c51fcd6a78eb8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d1920606e74b627499747d624d792304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bb6aaa915d17c3215a20c4add08a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb18b1ae62907497ae0d9a97d59ba82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c916218cdbe0bbd40c0250968b2b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0d74c5815b09806e93b9725a67373308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528598cc33a1d69bdaf855b764e3bddd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c465c7b58e1834c65bc8d78b4ad66da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9741148ec75bafb7e625930ec547a4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905ff88b95bb8ccb83977f250b97b06312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15248dafdc92ea7233579b288cbe49ca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce671d08edba51f86069bdbe326e832314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a702cf5111ebddacad852e5fc1c38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a77aec3308741ace517d14f6d524b4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309c12cb14ac7057d2fa658871e8b6c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3ed5764f7762e9f587e36ea34a94d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389afa0e8ec42cc3baab26a8ce53a99319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b894e089295c53af6781c23ef544aff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44a8739ed293ee180ea6e45a79515d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50c6fa961cd878eba6ac14d7dffccc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bad251f24ad6a0c0ed1210966d93e4a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe148eefe7ff4d35e9d153c35d87784324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9f4bdeebdef50ba2b62bcf23dc3b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad855155f595129119be432e0f19a3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edf9a1b4e8c751750f1771d52a1249327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c70adaaef9988ea733d3fa65724ca3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8244deed9627b93966975c3daf43cc0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fab51fe103f49c13ab7a518c4147d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d98ec46fc9027c0b7a6057c353522b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716dcb024158a0ce59bf2f640811265332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f415df1e817c7541732ca338ace23333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9356a361d3ec7f379bbdc8799cc0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f1e50bd864e967cb959ee0afa1c16335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d773bcad304642be67bd184613b69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c516008195f1f9ed24459ed7570ce27337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81940f36c21c38610d4597c5ad0fb6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f10c2751168ae2a0da1f8bd2e77cb8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01a754abc86ca377e6ad6e656980a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d14629b8eef59e5128df37023ebc6d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78c666b4fcbe21d709f8a6b9fc88a2a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da5e219878cb8dd5f7097c112cd2f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045da35c37c201828eb5be67595a20d8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68121382541dec3d3a29706b33f6c8f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e95d1bacedb5188c95cbb1ea28485b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2453569adada6e82f34d07c57ded4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120bf855b9d8a556c91f82b3c6f91b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fe636a148005765162fd5726ab444349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178045efc0e22e89efe5768271e8738350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8b9d04c902ef3a11f790ca3612529351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafed950112dd8d318cf011c182e1df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fdea62c44803a74a87bc978ae07ca7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8235183780cacf56a4e26189141ce9b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b52627bea2a55dbc2d8c6f80a9b0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e768b369c7b8b2e93150c256dccd5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5b18b88bafca4553ecd93703603584357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf8ef5de3de5086e893c69e1acb114358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11daa0d4f8c029d8d6a54a2d894333359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa492db761b8529f304e38ac14d7f01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0adbc1ac5203727eade3e3ff2f61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9520706e05ed86a81f23ab2fe80ac2b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ea82ce88853dc7c280b42b188f91b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a909a319196c37b159ea3252071f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228896917d13af55473bd28bd7cdb85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e8aefcd31f633850b522097300b539366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfca1254fc119ef3f2f9d299b414000367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518794c64b163c88ca499b953d3c715d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff67b5486001d7f2e89ad57c654a2f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981c725f007c1e512e0c4215c5c5150370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7701eb1210640a49df88be16d5bfc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2009065f1bd570d31b65ff4dcbaf9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d224c3fdbe55070a98c63d3ccbdd8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acdebded60dbe621a61da46e0d57c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a7d08fc926b5925cc38daa9b61f0c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6db0cc56722ea0cd8a022972f8173376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6770ab03e6f38605ae5c971bcc50e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f4f9f502e24ae558b1a77c7ef6291378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16ad88f0a97fa8e3f1322d5dc3a681379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0df35f3b2d7395412153212b6eb33b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8302c9f57471ec26232269764453902381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a7c575d0480b60149ca8aed4eb952382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f45514bfb627c748266403a596f61383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb228d8628e07a67017cdb4185b02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6bb0600839dc4eba592516691b85d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eca737657de9737b6c2a4ce83506bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d103f3f73dc5d9ad44fe4c3845a69a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647d09459110be5d08ccf6b36ea6bc5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b0255403586dab5bdbeae5f9c19ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c82d5a27cdaad57912fce2b899ce99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5232801ec7f2ba665b78bdfe93127ef391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d6aa883d047637f30d37007720eab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde45239ddbf9ddfec1da127f14f6fe7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952422f246d631dbfbacecb009afc86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76537f1c2313eaa6f419e19b4e48321d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805df221fb361249ebc176eb77a7b6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7fa44af3f6d15aa92dc63dddb63ff397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a33a69d5000636a629d835d05602d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7137b0b019b2faee82aa0d2601595a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008102381e6d19272ae4312bd5d550a9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11819374491010882a60f69633a37401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acb2e45a2339fcddc2d7477e970440402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a083cf9f6cd9aac3228af9910f17a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7feb9b60bf4a3e247205b47e73f5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600410938871e7bf619da39fd61a424d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc563abafca967e264bb451ff56ff27c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af65ba985699dd7ddc93bc6aab64e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378f9f4236193c7ba0d3c9d9b088a04408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224897fd2d4a1f3655ed67f9e3a64d2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb414de76645fa826f03b04028cdd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866824c5676a79da291718c9c492f496411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cbada691537fe1afa4fa492f99c719412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae58608323e3c108dc389505c8281df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46cdc3ed6f42ea95c62fa129ba244e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c582a1c2008c8ac7d29aa44571b71415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b679dc5c92e5470ac95e990d1b39ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a419e0077029b4edf1b45bd3f45b6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3439a1324d20788a0eafb220f5c5a7d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d9e687138e7178d83f3f88389b7c6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246bb7e7bd5e9d47bea8353ca413df2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891ec9169f03f9826ab3bae2b54f928421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87166a7192cc5ee49e6e408a73c8e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2308909e91db47f11ab98edde68672423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b0f4924bd69a55c62a6d563e4cf82424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ba28e0bd95c42522bb15a1bd0ecb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735baadf6626a26687cccfb57aeb84ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a3d37a90084f026ba2b4fc0ea2501427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f44e2aa0dd87c41c1b6a7bb17ec24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a113351ad7eddea4e7812ee6614bc86429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe6f00f6b4e47f0c4dc1e12b311bd6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e70651d57996570ad2fb81929bc951431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97629820059bde6afb06c863775e52a8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3714f2adbdc3a84c9bb7a061fdb7ded433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de603b3d612a263c0e7b56e51d001ae2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c790240aa0c03364cdfdc5f10447c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7241e1e5603cbac7ce3b418c82864b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e47a6aa2ec90dff405457a38dcbc76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7ba50af37e7b7aa359b98829a0ede438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec92722290145e492cbe40df507d56f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a008928de86daeae99319cb3a2ee388440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcbdde7faf721fe7e3a577f2e9eb22441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d4ebb80a22ccf3ad51ddd6c45608a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584ae1864f6ed1aa59fedc8ce61ee3e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d550c9342098b273744042ea968ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc7452d81762eb7e8a1f13ccaa4afb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed742db4f9fb9140314c7453b339ab8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2b002e99fc6eeeb856d823b82d6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518030f1e2cfe1b98062034e6cae59aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c61bc0f8880710f951bae442ec2c9d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9a366ba8edb6bd4172828c40d09d8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26797aa1b976e1211187ef07c268b598451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b20aa8343ff027b5b2954b07b9499452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286880ac46b580eb0e08a5bd88611d5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042cea5de16cc277735e5f8b2843922454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c59bc94274f572635904f2eaaf90d9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d7b54bbb08b846ab8cccdd4f1374b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf565f2d4bb4df15b619d8c8d3b6cde457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87f45c2671cdd42d42e59f10779cd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27044a494392deea249caee5fd96047c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043c717d8b002eff0ebf76b5cbcdd3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f7e10477f7bba5f5383eb7f62391f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b7da974128249769b72f9a964284f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea40cba88bc22a7811d8ae1354e8bccb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd2c6ec01cbf826ec939e5ba774183464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da58baa55a2e8ddea6dc5e03edb8a8a8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bdce6c84c1809b05b6da13e28b81e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d037997a72381e2bb1b65c008167a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d72db394e558d947dd0a455c529dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a60e563751fbc56b912ea6ae7557bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92252330d9bd0e800c33ce482028cf4f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee720c1cbe1bf03bd8c950cbfd34ac20471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672991671a856bc85d186fe88b579a58472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfafc1e58b8b4157cc46205e8d2749473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d633d04de913997dc583b7b4b9bfd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8061ed169dde08d4a8cb7794f3abcdf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953823c3de7c8cf6c5fa5df3f773f724476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19021fd1799070cd22e8999571005e57477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841a0eb2092d125ad2da5a1ea9d956a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2874228bd90de2485db078481c983c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ef660ea15c4904ee60d6befe8ea7f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a0a5fe3e09b6c249ac27676d107c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1b96276b9efba808783dcc68cbd50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c33a3230d3d9f22866edbd34edea63483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b16d8f57c096e2eada29f0d8b719e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ec433a16c7b8e07adfe8ecdd8c640485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b558b2ddd85fd9e792fc86d038cd6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0facf78d38b6d9ec0d933772f6010a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd30f58ef4a6d813d0e480202d98ba2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe68ac426a56a5a68420df5313cd6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bfa14d311cf5315398933aba8b28ff490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a03ca3e97071e706ef70ed8200e75491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c7cef04a8a90218ca9a4137919bb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fedebb8cab7cfeb25c763e5bee9cf5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9a647251c55234ffda4051fb80ece494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c3f051199b5621f22b80be95e2946495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7290ad8cb1bca6a612b4f1f4791f695496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47a1f0637d56b495804bf02b3616209497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28735835cc3fcad4e6463ffc96bad878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d640fb70c8c18760e57d3d4d92a86499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269945ff3725eb0a36b9ba32347e294500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3e0a4fec8730314298f069e97b520501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c19adc7b5f9e850c1f36025dfa71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8c6496b6c99b5206438d278c7c69d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1377ea2ce54d0a9cbd6cda0dbca2fc9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4300c0f9aac3d5dbd97f36e84e67cec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee40090724559d32816fb67a3fd728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0039c175c4d0be79daf5ee25980740507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270ce38e39e4bb1a10ea528f417e3f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abce6326e4e2c5850db15e208f1f3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d50760551b57c56b9cc4f19228781510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9a0e8cf9c235e2d8feb7a6a623491511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b41dbd0bd82b7b4f3eb2a3db953d9f9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c0552f96d0d73f5ca6078c59455c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dedff6fe180a9af8dc2c8a99ad43f0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9150db2ffb9162de2150b59cea4884515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efcc1adcf72f5b83490e35b22ed28fe516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8dd0122d039b830042a5626ea99ed7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d5c3f9ee914e77bc1161ac4dea368518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600802433f48d67afa5b7a9733b7ab7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfc7346b63670cc8390b1d3835bcb5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c20bca8961ec27ffb90c99839689e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3a9ee9b0ff2e6b2a3a13d851f32f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5041b88a7a0bcb2959d615fc71e6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea3e8074062423bae23591b8a565c6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3a7f9ebe116172fb7b278ddc836092525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52a136c17a78e36de0e7cd6dfadbb9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360e229f040d1502702f9c475560413527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177b85d46c4490a907aee681fcebe19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457c6ee5f09f8229be0da88f9ea31bd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c175fe9026ff41a1efe674f93050a85d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c280b776970242bfdce969bb4c8580a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e0cbab6fdb137661b8273119eb736532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02395d9d936a4ce601c49a861047a7f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc5d8f8db9d9a4dab4bf628d5350b3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8402ffca6fcbbc155626b36a42c709535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5959f8aa63221281f9069e04920b41a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b6af8c27e51401faf148f2cf4dd06537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59328a58afd43f4dc6edff2ab9ce72a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b99a9b438047b250a19d702b8144ce539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52817e13a15c1c54ec1731dfaca621540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a708915eedb3dc3b152267a35cc29d4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae097b3986918e7ca6161c6e3592d30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df644e10afaa589b189a112e35e32ea4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f405807569e304efebfa15d029facac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aad5e3ba9a8d50af0334f5fb0a55f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066555ed04359c532c2f3e15b6c7bc3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2881f161d364d69eb0b5f3b2018bc82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba1b1c3d60067d37759fc899233e95548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e5d7b1906624e4772992212b8140b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ba26d966a06170046692efb7be5176550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfbe7f8cdd5fed44db1bd51ebe32bec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97353279e819061bab52e0ee1f2c500552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cd843c0a7eac0669c6ff0c95de12b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd714294e8adb70a54b060c41db458b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53b1912b753a9890f4a0f9bff34038555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e90151e36b8636f1c3bee2a55a06298556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0008978b334565433da448856b16e3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d6f2d10bf6f513a46322749792fa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1b8abdd048537cb253f5594f19f4f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef148ee20d98d93cada146979e1336560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a942451fc6d1c7832caf4e0f47ec3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc57ecfb0f43fe35705a75a168a4cae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251590ac805fa71e6132a279109a114563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5e26cb8c210d7989795ce1fda7e16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b06b91e325c665c8e675c26d396063565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2497efab9b9d2b72d86f7b6d65dbad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cca41d9b6794886a2efac0748a424567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734e8b37949a6919f9388162f7449484568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21047df93de98cdcb68917126e0ff531569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35ab0adb6b6d3a478aabfded06555b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322b9f48d267f2f4498654798152f90571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de216a300dca57b8fe47c01d4f89b3eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6627a60c892092f313b7a72432a590e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74268f46aea04fc9905c557a9cdf8ab1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cb9aefebed7a521138cfce757e576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee567dff37f2df681d5b007b9881c21576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e891a14ed2df97ac10ae87ac1808222577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a7046ac9f80b9a8178f3b79785e24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6f065a579efad50b08bdfc99bf868579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349d1cba41d10872dafad5b9a729835580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baea341af8587b85330492b4916fe2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc0e2ed737edc72def91ed2f653876582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1673628a74cb26ae2956144161a15583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093161309eaf098bb222f64011f5a6d5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b15d56e55f38d1bf85a923281695ee0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b398da4aa0492fdfac348c7bb47268c9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884dfcb39d296b2f3d8a6527ae7c973587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf5d618d8993e9d63fc512cf9f57d8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aadcb13dfaf73899fc16d71d25b19589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba5f00ab6e38ae97762869ab706ca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fbbeb86c6791ca8b09a436e167438591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655962a2d0287c7596bf5b947898367592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bccbf926a8efb1ddc168bd213d1bfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e00fe0e3c547c0548faf0b890e4ce6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23842b3b081cc30c7067d60b54f6433595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989146240f65d4b7e05aa00da72d9c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f06442f68e6ee1bdd52cbd6d40db1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5a4a16d23096eba2599f75e26dcdc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1df0a0c0f6b388832c3accc4d7dc96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421224e87616cdb6a44b41a87cb235b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9c7d203c332ce3ffe7be6ae50af45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe798318c0cc9f08f7571888f05d8bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920ffb4b5f6d519cd6bcbf7f3b781ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503ae70ef597d40bb87933104fc5fc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfb562da75bdcc1ac3c1087b5b940c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4da31e488f6e04e6ec423bd795a91b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3a143174b81f986c9fd0ed4a29abe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278a161d2a24cf67c299190cc96cf1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249553a5dc837126bea5f5e59c3ac87609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceac19b7de788a2cfba5bf3a5b5b209610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839448745b6e0dbd9e56d0ed2c7d3dc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e23ba8017f364be7ba8381f7b7e221612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf10c967dd41f49229ecbc22e619c3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e760fdf6d8c7af1d15266f55a25fc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4b268eb3a48b14c8ab0d80cd13921615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697242ac2e0c5847cea6a6b2ac5ab62616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf491ad05d2e11153d98eaa5751532e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9edd75fe84dfe057106760063c4c8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6498d5f35ab9ee87fc691174b6c010e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c512a65f67011e4d754d3530df22f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c651aa4676dacb5a4d07041efb56b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff322cb7d1eddc5e5aad7abf4842c2d9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ad8774a655975ec326e2d00b8cf23623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f2ed652746a050e2b6a57eef907e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cbc12188711ed94226eca29bdb48c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc319c45619edf7d8147f5aad7260d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2183717a06cc1268f143edf7b2bf46627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6c38721e887e1f51cb5cecdf51288628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2afff11f43ad051b63783562a0f8627629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882f0851f4dc13a9f80a23938316b8c6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefff50b3ebcd7de906c734aacc80894631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deedbe2c2ff00255d98936fc9ed2291a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eaa496c70c44deb661f00e53343db633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08edb7b043a2626456988bd5d9b669634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd4d9bbcb69ea4f8b20d2751fc5aab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c7d7ba41b71634efa5a80758b2f660636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4a36998af90f085d1a183d0a23798637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d72f6ed039febb0839e9bf040d193c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726d26e0626931ae35e31cb876cdc39639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a16709d492d36d6511f995415425640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7ef330b77515297a831a65e0c2e71641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6f378d1ff6191a774ca4df14f9d4b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c11d7756d6af26a9155316f83a3f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27074bf24065450c0a517ec1ed76638f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f4a4ac91677a415e1b5c53f5e5e10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1633cf01c9ff99c3516628bf7ce57772646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd44ff52d18c77f623b6553db3c9f5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce4bb8a1daaaa3b143ae6537043e56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4546b09b6842e97064abfcbc1c560649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f87de3bf31f5e79f30ea27658476d2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8165a056f5bcd39cbe0e8a086ed855651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b8824feb9e21a80297ac75c45c563652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a0a80c1a375032c7a29ba6df85411653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec31f4cde71f7edd48fa0848d3dcc23654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e10edd522e9411d1aff5651e87e5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb5f53ae7c03a3a193c2d1ee6dbaf5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d27cb0741d307a038ca69cad162f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ecda0fdf21068027da3fa82ddacab658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f0258393fcbbfce742e50ba4ba702659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531ebd28a4d5a71ee91fb7a7d53b428660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4281d95d31331487cdc2def6455fb74661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baeb5e118f7ab33be93558c64b3e1ff662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375e3f13aa46326d98cae996107ffd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ceddb50f93387424d60f6d6cf937ac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6873ba2a905a67066d8b13d0d4053d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bc7976b40a521ca11c6e8b9a4a497666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a9b3a60b65207cf04ceea335922c55667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e872f68805503368106120584f4197668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43eee1aaaa8e48060c221dceb2f174669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da6bfef873e8794e8d0a957909e383670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372a37f63c58e34134456a610335c34671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4c55488dd0f701d23f36da0513298672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14950312f9bb2dd4a8128c2c19443e6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4fc08349ed332abb2985e510238c99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03547486cbcf6cfd25588717c5606a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee869fca18b6ec1ce4d227d2b17e1fb5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4604031b780982dfe696d2fa8f2fb4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8dd1eb21a8851902fe181e5d5dc95678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5c749e31ed727993787ad34a50ad6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f534b80dd1c6dae26747915be7726cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243a387aefbb000f69f990d1209cbcf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e584dbd0403ecfa49616c405cf766682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91333d81d77ca7dfe204ddb5473b028683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d83d36a73c71705ac1135c6cddbce684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcd725b92dbda9620ca1cc1843efd2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf388bfdcf15557804deb475c5f9c7b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01cdb9709472b599630d31741617f9c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ef298fc39f22ca36eea31e82b2bf688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb7a6de1612f99e088a85139140fd79689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d8e1dd5754505749a5c193c962a7d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bcc7b4c70c4aa33ccc3fb4bbd28e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80cc2f03f1c0984e6b3795e7c78c370692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7e79d9fbdc1ced123c1a59e88476d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd6dff87d3a8818339288d324e86b4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feecbca0cb9f778463034bca2538ed16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7531502fdf8af83a3014b19caa1a3c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6aa4c8455939cfee7e8cfdfc65ba5d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c804f41e7b61ab7f0e901f762e9f4ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c989aeccad5a86df87b8835ba2e9aa7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e574a433c93341b33c9c5a66d65dcb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d27980b2d496ad6ce7bab526abfed701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa458ab6608584cd47f25574e0e9ec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200bcc2c8b3e31234f5f8945137e82703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c90c4d9c142701fac35ec002f0abb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e709a691106b21eb1006f1ece053a1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd852e6da7228b2620d5bc72143f16b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a48a5e3087a3fa1432d59d38d4eb5f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163880eee3b64dd73f40b22f96f4518a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e33d14ef5724bea298510d4cb89f79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c0869d54cf72dbfd37e38ab713def710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c747ecb7e369272e950fba0ac4312711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d3f21868e6d606f6038117c4a8256712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d7942cf6f1f102b5b3a61954d4db7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157f0421ea27f50ad179c384afa685a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba37fbea1a1dce510f43274a12a60890715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57dcc2d74b091257e40d60b03e61a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652f935bf72b16c6933eee1dfa71da5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eca54e784aa08a1213165a823a85ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04f1d5f0e972b2e5769f15954d80a4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531f9f703de35c59c1449f2ac42905e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02903f7b00a2e3d3b829c5a486f1e89721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7f68812b44302ebf91797d4abaa7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3144431a783cd226690393d3a1f737723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06755470fbc6ba2a3d384192eaf7b45724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b83854025204d421f756f299e47b5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb349cb0c65bb79be1007d098deb7d1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f523f1e0d675f37eb703ba9a09595f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c92f5652b946e0da4824a1cb5d605f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab3b02db16287d26159d64b8a064e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e590878ef2698ba25014627893b46f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0e1d07db08bf86d546e3951aa1cb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d5f6672a27c41f129cb5f19bfe46d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546290249421dbfc614af9d37a395f74733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb5a6a5fed6710d911e1be8d25feb0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5919372734253c7ccfdeec22c91ca735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadf6e34dbeb4ed20c81a8c2f44b0ed736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553ed863499b65d886994f544c2a422737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c95247d418e7b1451d03dc127469fb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b948ac0d019dc7d82de5dd54b18d2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087131603ce6cde9874bc05820ce0b2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a291a1b8ae29f92fc65f879848ecc968741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7453f76a419e07a7553cba8e5ff44a3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d03650f4f0f263e30010f9d42fb65743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80aca06944d58b61a463d37efc7111744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a456c4d1971dbd3cfb8924c1a3196745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c40cf8a8af273702c64832197acd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee54cf2d9ef7492f6b9fa03c05a0fc5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919650ffe50a40ae38301aafcc9819a1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0d8c5b3932819d8cb04049f539670749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed24dc3a39692bfc7e1d84226e0ba34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e0cfb7db474ae468e4417dc7fa60d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87052298271e0eeb3e51e6b4db33396752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fe17a49f51dffffb2dbf21147be84753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03ddf4f5e7895ff0a6d5fea4189342754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f93bc8e6f19f1e066947b2b340508e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a0ac388a725f5f41814b879fa1fdd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2bfd887255f23400b32ec6aac2fa1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f90d0db967d53cfe2018ba70ccee22758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759617bea38745d67d73e0921adb81a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342c6fb6a843da1e776657436beecc71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a328ba742824607cce0a7172a6d10af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f04c7b64b13749e8bce8e504fce0983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad5683ed74623c40abf76f722b83744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136bd1ccf6b6e01b36e11b0d53c60515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625547bed4b49b82bc2fb41eb2845d0f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddcdca0b8a593b804cc704737359cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1435ad817a855c35ef17811275fb5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d62e72b9074c99cb1d9ee4333cd1779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a2fd9ccdf347575a0d320c033d020410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debf06870973d00ae31b0fd6e608abc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49301857a62473c865c3e8ef24030bd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2988792f780fc3d80942677869f89ba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe86ba6c2c254d02b5b7071dc4ca4e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd023ac2c8cda7c785a306a992b3d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94be45d76d877ad6ee0ed307fc5c8316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67cd2a8522479c881b17cf5412b58b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a967fb4479dd5367db51762bd73342d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe738bee6c7d527a151489ca90875619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee7352c1c4c7c00f507071e9b0013a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd46f20d8f0076b3e2410cc2df1307321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9fd43157e15e3d577fd9a2b38ff8d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd5a0def935168e5589a7a881cdb0123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b88fb57c5b1d547f59b16456dd023e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980b54c56b39a1e7e0728f4519a216725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29653450b1d0ba1f1544caa36b7a91026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6f3b404c559357ebbce9c24d7e59bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f0d2432952201bf75f7fa354f6d7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9719032f2dd0b59e465f7843d6ddcb8629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ec21f82d0f4cf0ca2572340a3a6b530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdcef8e9deabb0af3d56bfc2b63e89331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d1fed80386b8a7578ab54ce74011332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18d814364b10e9a52cbd89e5b7c49433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29fdb08126444b674a3e2a0a0f13a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fef55eb7135b9b81342398df2342f6335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014025ddb80e26425f13abf3f8f5f4a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174494797912fa9ee2be04b44048aecb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c55bd3384c6edaa35ef831acca9f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d8d644f74834b6bacd931640a018239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2037772815f853de614c31e559d342040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703f486a4002c4e79e703d8ddc872d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5390672379f7a556d18f57def872e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4008eccd9ea20d5ad6fd6f56a43c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a218952f612261b83c9d1bdc3b1f28044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c02d12ea371aabab29127dfa15e72a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363804ef731f2163dafd6cbe2d1ee4e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e617576424a0880a9bc73c09651d8947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c2fdbe2ee241b82063f88e8373e6f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0200722a46adb77ae9a5362d509854149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8173d61ffb3f140b96b3a72ffe0ef150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5947f530872a0abba2bbbf8c3b4a3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c061229e19f782c65e1370fc833d4cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4416cbaf4e87761782287cce11c1bc053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbb404a160dfad988f70bb277cbd7054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8069dfe9a7d77f727ada1cff27b4a0555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859350264e223176a94cb4da9f73f8e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352143f528b54244f82c6d5be8830b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee57c65c9709200ff9068abf233fa058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e97ee028f0cf90e6b15ecc99b61b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daae454937b6066c0e25fab42609f4960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc912eed24052ccbb837756a0ffe4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d022c8db88348f53f6260a8454e1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9a53c4dc1a91af59c874360091b7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf54b189f77f0b37ab9dfba94490db064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76598c06b0ee1f10dc9bb67a2732c66365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75699afd7ae895ca44d4e64f2446900c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a69380626f808171885e506b5c344e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c05902e1aeee1be686010262eeb5168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bce9001a1aa7891ce41892b5ef5e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea09974103fa3418fccac11fed05d5b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552fea5863a695d426f5b7f6c39c82d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab09740b336799e5e2bcdac7f1ffcd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b088afc7912d0ebff659b511fff1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc66f50391124e8cb39d570cd4623274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f7b1fca7f0112a2923b73b0dbd65075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc603bf60c4439c0d4da42093ddb5976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0542e5c37169bb4d5d8293262d59c5877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279421c729503f70ec2d6e86a7ee285d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b669261a4561d0f205ca386c00434ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49b05d2a500b48004b178819ede2cc480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09f85efb27506532b319a2691cd86a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31290f5a2b84150a681c3cfd2ab97bb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103855b016dce893ce7ed4cf3c02668083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237aa8bc35a8322692dac395a9cdc5aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146e5e9d162b67175fbed18cd9509a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124c513f77b1fabf7473fa7f533e4fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddeb7f8499e8675bc7ebc3b7b34102887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adadcbb1e8068838f1e3721b523435288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6fd3429709ac4f52fabf77708aac4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319840c8a5f6a6bee5eccdfa87ee09290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ec7cbd85cee1856eeec10f916289f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c2db82469d54c5a5b4a2ef708d2cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889ead4954c9984bb552ec0a4c7b90e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88409f19c81552cbcf802c39b68ed80f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef332142d00eb74c232c1f16be813ad95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f43f955d9a45a1680d50c07d6b6454a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803ba2d46359ff207d69906d29f46fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcbc4bab60ff84a11b85c7c39bade498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ee1c22bffe3d754240a2a390fe98399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b091450d16962d74f4bdc60bb36b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a404aaf8ef016686f1a0a7afdc21c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b6e455aae238e5c7a5d802a61fa5f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3591dc3719bf99a8bd20c63f29735103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b5da9fe58169bbe33b0dbcf5ce3abe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc98023520ecbbb2fd75bb170abc9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b8b446485c6fd7e2d23fcd25a2a0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cde9ae0507a6f140947962de904a25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d623b41e9648a3d65aa2baaacb80b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e8d428e930796dc42129070118b3a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71b0cc2b432856f84c3d00bc40fcad110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93950f87de1da74022a32a007ae127a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c459bd41af4610a0b470827c660b45e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee913422eb1f501ee37b3251fa8a78b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572204fe9b15aa58d38dbdefa4cc50e8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e26f1670faeadd72a34ca7525f23eea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcee3c07b6ec3d6fdea23d3c0342896116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd704a14bf4da9c8282e7ab5077351117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0573052e835b4ee93f5a5285e52bc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea5db73ea9c7e10d1c6ec50a16c7e60119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08865dd76b98caf2e014a578250dff2f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2ac9c85a08b511e18636dfdfcdfcb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bde92bc1456a5b6de7576989a0dab3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae4e2fa7516adff19f8bb82e8ecbd5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8280311fb95ee3709947f0cc3d6281124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc951b2154b6e713db78b704ee3bacb5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466963f34e22e6ee7398c66b232fd06e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3e278d1bafd2dc1e9e67ad20dea55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fb1befeb92283f1d4a3d6f7338ca0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f1556ef42193e0c17376870093c5c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8ef06a4b9df7a8a3b8c6972aafd74130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a58e53df290a0f57b1cd03bcb34ba9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4fe28a139746c7201a59cfc5234ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd670c953116bbee2ccc69488f2910133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038888719f3c709da87bd87319ffb1e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02080a3ed47260a49958a2cb2b1552a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023a4efa97af539a5fb7a938e0a9e87136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d513a5abc797f146254b4bb86c4f26a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de54c9f46bb70f4d9ecd81b13f7292a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c11a96fbb33aad8bc02133227e5eea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b82b8413d9ed7d357302d3579cf6d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da306bb782bbcfdcf7a193d2faccd5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cb58184e497f7f6a4e77b7693bfe0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47bec6bb644cfa148e79216c6a2e2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ce94cb2b56435bdbd457881666f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85cf6720c2006b2fc1b52d6184e26d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eb36c38a052ade14cbc94a1a3bb76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb3d0aa32d22ae83a63d9afaadc38147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5078b1fd785d056014cdd00f5904c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abed20c5d99882425d746a54a1128f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001847b2a2987c145a4684237d1ad02150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb3d3fd27031de5a96fb11fb6903bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb2f2b3ff754c3f32b7255dd045897152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9587eafa6070a608137b84cdc50217153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbd987bcbba76f9b0c3ce72d7ecfbd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908969c54ece239979094e9e324fbde155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295c7eba2f7ef595fce2326f0d6a926156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5953232e9885abfd5385cd8fa7736ede157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0999fc1a7fe9cd79b6b726aeb1aff3a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9b8f4489c9ca2509832ed70e87e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7f544206b5337f24209f3742989d9d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e873c47d870bef9990347881298495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1ab26cb63174968486cf94a491316162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6f1f6bec1a545359a5ede061acc80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d843952ba6bbbbaec81815ccedd8217164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47f268703b8d665bd489cab2165694165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5498b99138eae29e8ccb1bd7b4d2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024139eec70a224f9615e022fc086a2c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465cf6c46a2b95ca1e27a00611809d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b44090fdd011916c272f0e3ab55afb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fa68308dd262bf479479ea61c32a3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1965ab1a9e94e9ce38627434e9154ed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe17cb3cf2c319fc102659562e5f31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98633a2cb158207f6be51d7706016e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f8e1459e0f1f590c7da4363baf968174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dec7d6d46ed28c56abb164bcf0fe4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232bbc79ca846cde90f54cd79422586176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2fc7082ba7ff2373979ef2f1d229e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64989b964027ce951129d40e4ae747178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55b80bfeb57bca8b21cf41fb168522179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb81df39729093f349a917cb9a5f93180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e880b41b2f3574447faea57b74d13c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f097597265ac8ea3a73b1f97a57bf4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5057a98c2a4b75c24a9ddea1e110bbc1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a73238169ea162f361de9ba156a3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf6a85771211a6b89d7ebaa6693dd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d9fdaf08d1af0821e32599376aed1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982475d65e392bee182af3e0d8f938a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3970702cd42963b04922ce7579a2ac92188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5667fb8ec01c49e297af944da69ecf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca656a8cc6fbd230c8d5973eb5fe82c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ea6c57a9e2f7788a7f867edc537b0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd35a5c9bbb2a1dc7933d561bc1a6c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb64b5064a9c353be5c3c7e8483b67193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f6be2ebf6cac11d3dfc91bdcb8a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e10cd975a7c26798db17c9ffcc8ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd50ac1cfcbb6af2cf8aceac4e866196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9381743db833c036e2a218a743658197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726181ca2f180ba57c5aca319a5d804198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043a09bcf2792d7870731b66ad6d87c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f599419e1a880317c37c088c7fed9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102ab0054fb03b08dbd252eacbdd550201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2682a51ff12f2485445031caabe1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8fb92efb71f2080ea031386f122e8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a067be1e3d1a39e04dc945b4bc429204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd53b53378c5e9f0ed5baf7b76f58205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa121a23e9d51354884dff54776140206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e9f3281eb037430c110233c46c495207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f84aebe0c5fd87e85827772ec45bd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d93f428446ee545f356502cb75b65209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e47acf722ba4a599781c3eaeec45d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178657c9f039382e5f1d6576d6acd4c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bddeb71d5842b8bbc0dfa827b1de0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfaff357c4a8ecb394011d208d8c3b2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e7413087e874a2f8c439d430af9fb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf96afb35a4385068f34c5d685a5dc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74223ee793e91e7e6b4856e174a956b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424b2c715a6607f2b603294c7c8282b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ceee35bb7af49713305e11c051618218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e13c24136ae49501e1e843e38736a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055c1f43284cb27ede175710a887708220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3155ed1a02bc9c05ec128e9ac5a2498d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d496e5e3860b21ff25129ed268011222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dfdd61d0ed2471eba557fecc31b0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e883e620b7902038e6909ba1f0e8ecc2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39798cabf17cd8e4d2e9b9ac1766ae01225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b845509b172d42b51090b7a4edf7980d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831bb0583e540c68dfbfb3eac807c34227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f50206c0607d1cebbcb9c02de5250228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4fd764ddae695bfef03e0d97918775229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958687b5f7bb447f7fef805625788a78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b07ae3b9986ee281eaa98c592bb36ff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a6172dd124936c75299c2cffd6aa23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e972ac404c68ca595f4a227f5f8e1d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f073cc364a662b6e647004cb3151c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1bfe2cb84e78790678e6378bc791cf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cdba2b8e9bf5a3c210dc53b2d9202236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28621e7da1d691a105f55de781f43aca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7e3c1f34ca0da9d6757831c2492e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf8bd5f84b0f533bc783e51c34324239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69338e1e15724821ee9a2b9b71661a8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59752dd5cc71be46a7a0fa5def22ca7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b304fbc3af5534a5eaaac74436a54f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f65e433d52904a4ef6cabc8904499243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa56e1de8b51314926595e82d92d02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b7e730311a18159b33da77d4d040e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52f351e56089afc9b1890d01b5cac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8701a435a4aef38449a16d5d94787247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2eec78ecd341dfc0b4e56dce5be563248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc2ad8a40a2c6e3895f2320ee16bf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22deaf67101f0121da4ce1d655a1216250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f623c58f8a6a9563b904e24f6ff087251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba4c8b36f43b5f344ee43e699d2a5a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3963918c3a07baf6d1686a7d54a0fef253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e70d95df54dc98c33f3fc18194caa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db5158575dec61159302ebc76906c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2539a20b742224abafc2febfafac95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944375c26e5281acfa88dc160a6d3d8e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d448b89f35b4a26830e13433c8199258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fd36aa0ba262e2263d40c19d43269259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc374f8e7dcb1559b4a920da433093260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8750b796c6a7431a2d309a557b0951261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbb3d4b1e2cdf8afd746dfd3be7e18262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f30ef85da48bc0c2e2cc4b8108f33a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce017956d9015fb075a3dbd9e1d2b5ec264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f560cacb21b3bf4f78aef9df85c119265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8017baebe872f0759767edd49d1217f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede06a45b64603ebc2c74d364fdce1c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce30b569c41d18d430febe656937c0d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082ae45c42611b631f7dde4bbb022a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b443372f68d7bed940d7824093f63a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442024fa8bc68df0d7cf2da9152a14b7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a9d7c59c0eba7d4604e99fac04d68272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d16382bfa273afe4e45a388d4570f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c095305ba35a348aa2b4bc6e9b8ac5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7abbfcaa6be264199b999deb075aa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059704d415490b301b7050efa92a22276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a84d602c7a2de959ecee5bec57fe4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d41145f75c6671c3e84846afefb97a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02401fe975b4461669599d2d27d2ad279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e1c7f8e80769243d79b66478fca8c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541419cf6ca218f04fc8b00b3a562916281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f1b614c464c4ebc3e00303514a4102282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f346920aa199c69110630859701ac5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b37e9c7f59719c05b76d5486e2fca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7593ccaae53f9e5fe937a45aa77fa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584418c651e7579e8425b7126baa0cbe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e01381f77cc63e217aa17f294a6750287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a372e7bd9822432af6a907982a616288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e15719d9baf1238892828ba8a927289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07176cd2f05deb736ec95f68b0b6d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05ea1f7b7e8fd490b90de71e234260291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92363df6a5807132a74c153d96cb00292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7740d5d0d42efa9fb9c08ba80a1b77293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30325abfa0a88ccb047058143b9ea7e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df53df4938487609f3d70b50f1ed769295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d868d8fde37db6febb6f3aecc9d7636296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2155264f1df74559999ea5657a35c0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12647d636c3b5af59c0027dd9c08f2fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1538772dd65dd3c72d584afb97f277c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c2c35f06179cf46cb56877432a389300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ed21affe139c0765d788f6a964344301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177113f10dd1fb047ca2ba5620e59528302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3aea89a00612d298f3a9158455cc8e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4374e1a429aca4b361467ca390e8cf5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efa9e0961444446666970c6007b7c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf80e8d058d0b92473efd31d77f2e4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f17ab5b3853e93f2ccb21987ef20a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef5749c4357325809e2abfed69dc51308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194fd5aa27215e4790aaba2497f5e8f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb79e6a1afe94094528ccf0f4dc474a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f30bfb46f08cacaaf17ce39a1686c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cacf957f9cfc976b5799bae1745c7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391296bfc4d71adc218c77c117a35a9b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64fa1febc63a3b50e8112912c548d6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf2f26fdc293a9db933cb370ba75e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec2764aa1c625e1b813e4d99c1bc2c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd8eaae7f8eae4de5f3adc00edb20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f367b21942c2222fd45b154abf575318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8a3362af48006beca0b5d9973ccfe319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30e047cc23d913676b653733bdc9538320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1ba6125f601fe1e4d89ca644a7468321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d138dd1019a5639fcde30080e3612322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa0b89df381755c93ed31f113a1f36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ec39933724b04a386b8a056766816324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11282a572280ce2e9a952b81be355582325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea3aea67a726c2ca47305e3aeb0426326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ca7a94e9f9748dddf02203aa7bd4d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f5080662a8884c6eced2272ae1de4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb59ad779e1e7ce47708842c137d3d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a06e62100f657650bcd1c3a35fe1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27056f4b327057e609d92fdb3aac18cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f37792c8b2cc4ffa333d1dd632094b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05030d981737175258f97a867697cfd9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e54d519a257c6a8ae3ba31ed4847d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0139533c265cfcb86f61220531d2d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a6a3d7f1ee89f081b3ac5be8f1e22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161024fd856bf946a55b501da1907d9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4686722daa8bd2eaba0f96d400f73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ce48afeb3677b22e232ea2102d7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07a450715bcd6af25c167467c29b53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1b53991ee4e03855971a58845871d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f8634a745566bdb22f3cf08324c54342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280cbdbedf3ec62ba605db905cab96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c21d85581cb65d7a7b643c5f7d0e55344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9b54e70e3079ecfc1c80a0b8cf75d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12231ec2a017c6c88553351a8a742aa0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699af8a39196684ad9571d2811349b84347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9599b92ee3dac848bbb0c6e20381b6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ee7463193773f3b0e1c9f8862fa74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80248f74833e5a82d4769aebccf9fe350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0703b67ac10c93364e6dc61ca66d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faa3a6778c8502d96db18d08f02add352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cda30fadbb49f0a6250b0d4f01bef4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36a92c6fc5ff6eabfdd552889dce90354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2bed6a7b74d8779ffd12e8f0af9d38355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac1a0781addfce91d8be0088dc65aeb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83196c438e69347f5524cbb7633a3c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003bb61f0f617a51448ff0cf27c2cad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202c0e3ea9d5da9d144f3ca5ef93ac9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a1f1b6d4d01ce1792e8ad15fcba33360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f53f3b68bab46768751722f85814a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c53f6eef0824de14e3ed4e44fa6c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0ea575c175158d8f39e183c9ba101363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585e5eb0c794a4f11cd0d26db7ffe4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103eb8feaf6333485462ef1852ba6e1d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbdf6ef36f2219590b939e8cca3de8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fea0387988b11cb4326706437bc3ac367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7e76e3c34580a640be0326d1e8b592368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6714c8c04912e1d5e5731c702a38803369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce38da4b9de908bf94697417a5ef247370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51101fe9176546de5f4b2eeb934fddf4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883cce3b49a74fffc472157559561069372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4788e3052b25d9d1b6041a21f1598373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd67ac22f68fcb212e685dac4456c97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502ca045fdf4415b7110a2b68105dfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6a66e94c00b94c0de7a821c2a312e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040cfe52142a47768f961d8283e17035377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65bf763dff49c87876ab4067bca448378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075799f3fab17e9c35814ff80e5c69ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59525de5d2cb1aedbc2fc29c229c2bd4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a158b8f1af6ed3e79393f21b9205f0d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa97458fa328684b365a88a9e6d2fd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caccd88be2bcd4ac73879111fb3994383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1130038a61a2ab1ce99170c56886e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db64e3a70c9992901fcd411efca9a1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581267fa4307e75830b4221a04bae8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1fd7f11bba5bea61737446add739d4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c580504ea9ca7f4e64d058a971463ce388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600378e9f0ed49cd7ee9bd506e40bcae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9a4b6ad293f0883db8f77b69f387e5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135e65dc48b44d360e5dd443e0d58c5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c48c1f7cc6520d3e29ef7ed210474d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1863ea52e1bafc2a1592ba168946cd3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91766325b459e6836b8c318ba81c4c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d8d8b8a08f39ee7a00f80c5976069395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8bd11910d90754327b2d0f8bac3a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aec3c13491bcc5d482a39766e50904397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7572e10b6e026134ab2f23015e064398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5893f64eb5a7eee3471350f8ecb5f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa908f1d20f00aa25c8267a71e1339400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a427e30b575c99f9969eaba94578cd3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d9547e9b392e38d3bc976775fa592402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb41853fb64c2fb0a63355c6bee2af4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a9b63ca6583cef819fc11886cc4c8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a04f6c6b31add92cb6e981c7acfa2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704cb215b0bb6f885d79a578bf12c25406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ff00df47e3dd433199d9dd9fd3d50407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c897394d53cbbcb2e79ca635a0443408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052d4513251dac0a4e393315b7aeabf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a126c48818a11a573fbb20f0aa29c67410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1378d2773ef4e9bfd6acbf97db85606411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492336da2caf2d7b9eb50e83af2562c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef3a7a3ef67233d12ecfc92e18fb5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4c43d871117f6eb319f922ae610176414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27c4baa9d4a841a3ba81dcdbaca9a5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b352766a296c040972e10793362ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678e4ec23917166e3e18d097ef46638417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3149f7db21d6e765496711bb5e35b33418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34549a40fcd52d123a58a9292142e7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebd57d3a801970bb1a47aa9f0af1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f357922b472dad03dccaf62fd6abdcf6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff1b266a46349433ddcaa873066ece422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9e60e21a11900711929fc47117ccd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab82b22e0c243bfae06f6c5977fc6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de91acb2ea448d42138ad862c6de2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591f3774a7a4d5d301628b45b35e583426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c7ab4d5945f7b562a39f2d3973468427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447dd86ceb1704d5642bf5fe470571d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18be138f476df1a2909bf2327794b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326776db2a062349be0fa2e870da6a7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2728c4ccb4f447d6ef4280742e3fbeb3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeffc2c5797370af8a169babeca3dc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621287f0447a95886e71e31de6af724433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0e73a7ebee55c6feca7aa459422dd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb5b69cfd04d53f6698e6d04921f16435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e021c554465749a41f9dbfe47aadc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697da445d1195283fab5ea8b16e5fd5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba0a6572d457a7e8253e00dff82c24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbadcc68c4800375772c28f27a44f95d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8bd2547885617b37bc7caa69385b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a65665c8f9953c8aed4c6bc6883e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db21c90ab37fa78f3b92ce6cba6bea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f7a94ab4c79b8e80768438bf6610b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5d69bc74e33d694f1fa7252101f4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ff6c0d84cf3cf567e437c5a84a0ed6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57beb684c883e18456da48071bec53b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e435fbad63747592ffd7e33a51dac0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5de2aa6b3709ae4ac19b2281a0a969448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6017e7524a643d397cef5b081146c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629d54861436833a5ed6eb3c8cf939a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3439298a670ba4615250f00644026c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe05e0a0f0ed33c9b5abb4f7d55b71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881616013cf88f06dc60fe89fd680fe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99b00e08c9e22d686a48f7be27372b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a7fd587821c070ecbfeb19299e3c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b738e4bda093f6fe0d865292a5506456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db929def55a6efe354a3a1e4299cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb4031ff17851342e7f58ea551ec66458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf696d592d26d3c55de92c0ab5f6e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d72a190216084956eb9b8c9d2bb17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486462fa59f14539c87b1d0c6ebf002461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b23bb0d9270109576c4cf50ca5e87b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5fcb10374930f30ce2af95e729dfb4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d65cb3351f5eeadde6e1b4945a8e5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb20df33fed2bde770e37e4129ecfa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324988a6cfa3bc36a4bd61883cc24c8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f0ebfc7e81c336bb250ba62017ea04467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14a2c1e89a817ef892539aa79fd74c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e58a289d436468339ebab0de360af469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf58081b8ff2afead05de5f0b9353a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316357b3ee2ca7e18146cc74b18a575471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e22406487ba720522b28d1230c35a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f9616753298b6470e7035419a21fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bdd0fb0f9e818abfa1845a0795f84474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f365898052bac75583e60d55d72bf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2079045d680f80e2ad100dfb6aa68476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f72a43040f48dfd687fd2a107407a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d8afe06d3d92a5cb05d9bcb04da84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c53aec6d8e3bb6417780e106f684cb6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e68a0cbc6159b50fe853a51c791a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cd39e2c3cbc66070f59e689e81c8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb9634216d60f64c7676e31aefa44f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a45fd3c0d2a59ea33b7dfd850a7db9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0322d1ae34b02a66619e95bab803b58484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d61f623295981a62b394d1bba891485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac40b1bd6a8af716c0cdc6ee7eadc83486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3d54c45ba549719ff79f7ec1a694487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1808ca1dce5b1019c307806d193aab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d53fc599596e121d6002540a6d51e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998959d4d76e2d549c431f4f9b400ce1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532988d181f95bc75b83076a0b1cbe8f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613deeb2a061e2018e266b18dd3393b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db9f21c67bd3e34950fd4cea5d6013493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50997e5cf3843be5dfea21d2b14787494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef1eafd67abbd67cb9ccdc3a7e6ecc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf24e33dc545f378fb525a9e2f2b134496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ea6e1e33c00453caa01b52394a354497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913869797929b4738c2b31e015065f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde766d5ac77e35535b1ac268f4107b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233aa67bacceea84f42ef355390964c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fa803a62f827353247651a70fa649501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be50a31022ce30ce86b3490e409ed502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02755d493c78340c7acf8bbb7bddfb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63539344606c20a4364401bee771516504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705c2387c1626633c902e3e1eb8860e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6933cf8825aad9f92bc78c7d344fee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4cd672d0093d2cb706a88ba0915d5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4eef37054bed6e37e0244bbb3dfa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91befeb64d920c3447553bde03fce2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7e5cc72e1216c418ecad9c32c4b88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e7228254a7c0f2ec9548e418e6a96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e086a3002dcce4326c90da6b01ab581512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408b391061f04ce62e955312bcb37eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ebc28caee5c9c87602cc985cad2bd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c102d31f9a73360e3a6104105ac291515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae7de1cc08a617bc74c1b256eb33ce516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc6c7451ad06c3a403a67cdfbf4e45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c196b06a5012722295930d7a14900518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a0becc4809d9f9d415a9c58f551f1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3f24f3c9325b007aa844ad1d42ce8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebf206fdcf303de45aff2f08a9da82521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d886cb31dfd966a4a3152224a1d93522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999788b97a25738d18255d4c8cd50ce0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c209821393120ff01a537ae39d657d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257b2d1b5380c77ce7275244a74405525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a181fd1beaeadca0d3703dc9f720770d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee7341a84ba3405d0b2d94635b50d7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdb9a1d911f2d50ce05ca04c99185b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dafef5554eada9828b8ea8bebc00d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd321795c3b4ffb985710cf5efee983530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e020c46c60447b00936cdc58b9fca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97006ebbec49c9f8affd9b54d8595c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64f9086099d7f833ba5ee946b2efd6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4d49ded697453a8c3d49dfcc7521534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee9dcf78f15fbe18726a51c63c1622535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084f9dddddee9e8f46973fc3d7f523536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab4a7735de24257adff67c32fced7c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d850cce7512a451dde734fe183af538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c90ac9db9e0c420462a87c35e12ff539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a407d3855a1e495abcd18768dd28c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a796725bdabbf5b2a89003b5c771269541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cbe457bba0851caf8ff43b0f58664542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f59e542ee02daf73c91fc842f734d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5930dee0a32363f77ae55ef396fe208544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c46899a7b45ee01975dea864e830f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276b5368b3f29fe01c6b6306644d51546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9530417516f5b7143dfe9dd3c2abf08547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b54954c79682507dc328c18dfcc67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2ad298125ce27a170a484bccfc7e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191adb7791dfafe598e11da23bdc9d9e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc850e1af5d0936f5899d0af90986ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9bdedf197b328b099a3ffb66f938dc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24677e259e2fd399f6eab7b3ffa07d0f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15465530c228218bbe4461da2159ac4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5dbb503209f3d09d4cafb3615dccbc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9072bd1fe8c8891db2cc27320dfd81b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d15d0f5eb56dc76f0b38ff247ae172557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ed9350d835253dcaaaa9f838f301d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06f672158c46d43b0999b3dfaf36a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a80dd4bdd42100a8364e47f7d33d64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbbb93ea9b87382d462dc161687718561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d297aaaa66f5c53af582fe7b01ab36562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95ddd283bed638b4326c407a8abc52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712a09095a2b42243224e503c1871b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce414feee48e016f3fbf72a9685fe1db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a81acdd626bef2700681997401f71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad22c03082ac4bf9eb6349d2ac04cb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1f5b98416f214a37c38edc6acd337568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418990b42fabeb3db7b8a38704b14232569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c814f2d362d582c02014584fcd796570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5668d1f6fcd75ded0807817a027c45571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb20c5018346564f7131e6cfab07725572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e204536ed6425a22512337ce6c8e3a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72708e78dbd412b305d3b42aa8c7263c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf51fd6c8c5e1a28c0d80dd4eb2cde575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c953c897f0f7447559204a3a8dd4947576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86de213efae303404ebf44c6024b6a0c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e7d4c67222a467ebeb49c592d0310578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904715270ae2f1a276c4331c99e380e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418fd5724e65ddd97417a625c7bd1dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a80980a0e08cf920c1ae6f44531647581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b64b2a8cf67d4e1911aa7f08bdfb3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b80c0730652a8b7228a98e776fe52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d1d1c1d7f2dcb6d730d44080f8bc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb6b1246eb61f2ba31def72a80e2b8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322f973f48ac812b438b43f21fe552b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616581b02f3bde6610a56a043b370c62587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea475765fea966b0aec31a29befa933b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f641b2f51bbdc001b4ac0879339e2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57c384c22363f6737ae38d4187d0c3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa53002085243d1e4c3f650fc37ad8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174dd1ec61743ea8cc30f3be1cb1f38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6cddacca332319e44665a526e20514593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5401cd6439307c7986c4071f88b0c5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d2caf6cd322f73b262f50aec9fec6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c45a40e5fb5b8ff705871dddb937bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a379e2570a1ef0491fb0a5cd2d5cf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792aa6276acafcca70a9dcba2344ed7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39566d0a461666f4482e6ab1b626bdd1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f41b52dc3e29745ce9a777faeddb5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714f7132695a5cbf723d8c2055d74f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28dd9665d6ddfa92a84037696a56e7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841414831cc60aa1de102047d6e22793603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df4f9c9e7cfbaedd51632f0ff8ad6c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7182cc7653aa448540b35bf38189b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0903a65057201774958a11eed6e1434606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6f82077347f2e705ceeea8940d5d4b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b221e4008dae3f145faa8c92848a0374608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944383a27b56f9027952a4ae90e88a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eecd0ac6ea1592dad9e533665355a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b3efd5dcd95b58c4944cdafa0b4e9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c1138f6b71bca058963c5ea562748612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38e6ce3b03787c4ede82ad65546d1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae392d4fc2123a753c7780d9207b728614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb6aeafd983c947980f5bbcd66c1f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2a8dce017cf5e094e566404b660a0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3769d2a9e0184a2fa519e3020314313617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ccffbe546c9b70caa336d95b8288c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0e16b0748f3b65117b2b119ff692d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998e86c86f1d7e2cd1a5d22476d9569620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8953eb3bb48e73eed60faa403b109621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf8899ddd01a55164564c988bcf33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7d764160559af9220de05d857fd4f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a61f88893fcdb6d3c7f1ef0f20782624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3823e74b7fb60c46713cd8d3a6fd57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76fe2b3856bdaa6c6d935185043dec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51fffa6cc99643cf3502b6b65d49c5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dc43b8ba814144eda30b56fa57515b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cc78c20d6f7e3ec854f1d83f7c11e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c01aa567654919186f190212a3f31630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f3a20c5f53b291e2601afc37ec04631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776f3a9e5b5513619b5c5433c5ee189632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb89e9f2d1913dd6e4499d311caad9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221d1761074b7b81a35bec46a285e65634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ebde22f20b97515f40cc09fb61ac4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6db1edf7d7d5985a9854bb4a027b0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f80e73d99c651121cc5effa027fe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6e4d15c2ac342653317fbb3c91084638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1228df5dd5f19c9c2adecac89f070639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdeb4849aa662e3a85737eff96d68e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174cb15e809e311f2c8d462f69f866f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b64cfe8b91513320a568807df8e1172642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619b2197cc8aa873fd8062fb02a5d74643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91114a3de3ee4b752af830bc5263a1eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b698c1f9cadc6eae5d1336d2dffb1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bb5c374a6d6835ec9d25ca98b12ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed33bdf9ed292c0114279c8079214eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15a71e9ab7c416f108bb45f6c7d76e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d3d7bc8659d86a669582c3372cdc6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee502e68ef78d00dbcc76dfc3705ed5a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a9b7ef682ed28de370e1b4619a9c94651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b60fc7bf5311df256a57f606cfa45652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf51997ed16c856780969a839018d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc20430415473a5443dd7a8cdd0eb2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a7c67dfe7e04f7bc08cb25ba05dcca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d898a3dc6ad54fbedb833b702b9e11656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012998f9ad512addce25b08b581f32a1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c715aa42ddb7b708a68cb0357018838658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb7767c6738fb8ce8d8ead59574c67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde03389593968e2b445b344dd604c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746bc9b0cb1ab459e6d58282de9b712661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0ae6e15a35677ff0fe37289555973662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f43391e5130d064d36e8e5dff0015663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976f3866e7ca811016698ebe2df933b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be4b419fe7280d2ccd433a8f75a3161665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19760864fe3a8174dd483f460131b6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c41af4f23070388c3c93bb31c1fdb9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69911f89905451f1b73b63660bc5ad56668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c4027d2ac78dbd7fc3b2680e96699669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f4f0a8d71716b7a204d43850cd2af670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8e006164f3c24e443a5c5ed990c39671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f96d327d1de760f51f8cf739cac74a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590cefbffb2fc4147e2ca6b74b6ef1a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0eec9a48fc4bfc6b9267051425c58f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce325159401f0242d315690a41c15a7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63988d36adc60cbbe30474331b7f9eaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3dc81e463edc372f64d3242656071a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a0f2026842675ad091abcefd1511f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f39c5819603e05b1fe438ea97c413679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827aa6bd7fbab143cebd863654d918f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d1762cce118816a64aea3a3af136681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2464ad39334de3cf8dafa258de9d9dc6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b23b2a03355d58b968c434fa63aff683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd88ea224d20d1fc1aa556e83acb319684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d99080fa9a968df31c5c1e753adfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4559cc9df9da8026d927522627c3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315f3d175e3b9cd183e544560e3a01f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61adcfd30f477240ee53c98fde1ce270688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1943fcd9d6f7bb0f2dc4b82bd1551689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5038eb21cbf7ebe3c2addc960088b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f19e9328c582e06f1bbce76f72db0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff2925127dba25951851242071a7ee692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70998c07a36eac7780b1279ea24789693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea92b304f81923feb0a46caea3375694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc661f9a2aad87f1c8a7e643b5ff0f7b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e58ae9331f2f65684a34c388ccf0dca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df966c885363faa63044dc8e47c7e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e85f48d22b5d3f31274c92eff586998698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e685bf8f9732ab58be00f4505c3a2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0ebc517337938968a3bca10939973700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5128db5bb02c097364e101d36ec97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7ccb96794db217b50d6fa24bc7cba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa52ecb132d14f5340f2dc20e4cd5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef8c8c611f1f56d4dc07644b505166704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d12e993f1e730ea7b94bb31478cb7a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33bce6f91d2a36accef82d6313b2335706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46d179b9963fa5a8023c62c214f51b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bf42c8ab08aed308c27502eb9a0b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5eb560238f1d57f0d30fdf90c1262709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88db4e15dcffcf9f9935f49a4f73fd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ece8a489a6deaef3974fe22beb7de711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f788178e2bb6215925322a7f1087a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b523fe69ae96d32bf471e8ced7126713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251891571ad6fe26d68591d0ceff74d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba847f7d8bd48ff2ce7a9a8c6150de7a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32845112c735f56261237d550b0d3453716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860fb0c276e728833a12b4137739e2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399062840b031bfadc9efd7344f24c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34896f088d52fea2eca81d5b1fd221e5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecd19bc8423224121944572bf3691c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026817936b21215036636d6532a85437721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d878c4d8ecd939c03cb9225e194cb49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228c4275520c01c603805639aa1b88d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a07f0997c4fbe10285a6b1bcf091a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007dd617fd70cad43d1579af6d42223725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae5ccbd8b062d5badb8fa0078f42e3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec0036f72f054c24d733e7b208d2aa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f498d3878f35b5080be6ae4876a712728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb977298113238c2bcb2984e303283729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291efc9dfeaf18aa90675750f6c6704730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e54fce473ee9947ebf38ad55e41588731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220c9445396a4582e274e759dfe861b2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848297fa8dbb13ffc5428ab4f004bf84733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ca9d287abb4879b58cc1e6d18525d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdce3daa93549b4b2bccbca4b9b164735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee306e30ae83a9982cdbaab3da3f6a6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543f2670d68cb742907f02ccf40b029737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204a8f2cbbece053ee354c8de57633a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e148d3377acd0793731941c188156739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f95bee975e03500789c7364e59f61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e5bf9ca2fac8d8ee367d10532653e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff80dbd11ed2deaae8911b050b1bfa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f5801e0fd65309e4f4ef71d1c2b61743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3cda6982becadf5f84ee9375ee428744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0284bbfddf8eabb78af289a829da17fa745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a476efed590cbcd02f9675c6c3bf90746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17180c1b8388593d8542b6b7ba60a430747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522118bac6b0fa8b363a0c8d1711bc84748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4826e2bb0c4d049967faf328e8cad09749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c49213e04930294ecf9588aedaa7a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3fd9763db747361efa342d2b08fc0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31b4ca65ae5082fe57c5053ac0ddf2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c391590288333bb337fdefe70fe149e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7e1a8520c0b069d1b77851638d211754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045329c8072382e43c24a5c60369a944755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8dcca65b7c5bbd9fe7e5341c376322756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41019a07dc71c980fca30336720cd166757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>