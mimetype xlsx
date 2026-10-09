--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c8f275feab5ad254d3b4378425b5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb722c04e00e15738027c63ad614122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3b002416304fd78fabbd63db34e553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82834a1dcb65d02ba37f02196a23b11a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6649526066552b47017c5683b52a405.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed043d1e231ce15a3d9d6445621f3526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c5e4faeab3fef537519105a3a2b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c710bb711634bb8d92dbf63c5eaa778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52548c97f7d43963f73404687ce5efe69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0fdb2d33ac6fc66e55db104b0ebd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869db79111791295b24ea9f42931084511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a78c14f3f56c16f57c347465bc24812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e2f505f6e51f926bdb53d4294f49e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8204a29b11c8d13a7baf145bde09a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e4c0b37f0e94750c726ab6351095315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a48d367200dd1590a655139b4b70516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f29e5eb70cbfacd36c8eba5b50003517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51fdfc139432f4e4cf6d4faa5a77b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1570031059b1707f4f33ee6ea5ca119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94c457950fd591fb846e4889b53e1620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4364a869e2d3ca3769c139c70d96d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7557409d8f671170c6954bf0f1a45e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552083804afbd09090deea8a5d34315023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed01180cfb0990f5590cdc7530875824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948d299e3ad43f9f29effb6966bf4b125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfbe5bfe9bfc3c0b1ffb227e637c8f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0fd67de6aa893a53ae099953f7c7d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48512b092462a3af49d2d3e652cfdc628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5fd97b75eeee775596257c5970c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00afab757a7e850c7f307129c28ceb2e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a627eb19015741803e47e759cfd85831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a77d96a12bd0c8301c7e2bf3b5ead032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e51c51a53afadd3f3dd1b2c990bcad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a562242fd084f47d113d32dc86df034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315315aa33ff9c93fe654fcb0f143d6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b2725f61f7a8be4a148fe2182de8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18769d9485efddf00a9787c6240f1ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd62f278c5e0ac03f1600b680f5554138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7671352a0ec0ad1b0102c0d7efa469c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ddfb0445bd6f6561884a93a09e29140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897b73d8501e03f9e548413647ee98741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743725f7f32ef28ee9e797eebc74dd742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f32f9270f11e5db7036f4acb175243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31def3bb75d9040c47348e49d9031ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f70cd4e8d4506327fbee885204403945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37892466856eb99d615f44776e68ba5346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71775c0b712a6f089bd8f304c660f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c065e45385519303ece4f1f1afdef548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef7b4324c8f1120911ad1d033ea4b749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196ed8bd9218497dc6cf9ee1cf1497a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b753c54ac2a9a9db62fbc99eb08c3c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614238e78904bb528bd9107e5ca9eec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d7a88ab7cd6ab3d6befc99c0b7ebb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e992626f246edab48d6ca6aca3f0583e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0dc16a963aa992f8b78523f615b18a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528c21d172bf844c58f5365fdbc77b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e3bf6c13dc29a44e0cd3b0f8d62f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667293630ab824fe441ebdee6de580558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb6e90eeaf3110290d3eb5bd3b928159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36577902d5504240802f521926a961560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a417b107f633c1e937fa8c78dd58a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84f820fa2371855cd167801660a2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba6d6e02111d4f3b805e84254ef99963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a883abeffebe26bc91246a649e310fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d2074231492529e53589e03dcfbff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016aaf21fdb26a41b66d75c1dd52b4166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97def75f0de2a48accb136ed2b815167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5630ec5673c6666eeb35e74a10bcfc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1fe48320f679f63ab350835f8db42e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f6a20a9c4439dec7bca5d2add0e8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59093854c5db445e082827dc9afe67d171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56beb10af1c3c3f2696127cb37dc1e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed81d6369ef5cc33c250604cc13b25773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357166007ef85dc666b94426cb27ff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965043e9a629b9ec0b2da0d209ba217675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7652ea7a9f871432fe7808d90cedaf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bd9834a72f7ac80237ca0e7044ac477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17133bf398f6e7e06e8e4b3520f6e1b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33654a3b75102efa8e021927fc5627b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbffbb7af8c44456efb76f45872322380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b99a9db521f78d9eb4db0fb4cb62181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a531e7c51a71103fc4863755bac53c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b58c8c53cf9687b7baf6a30e254da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b9b39647174a7e6ed4b98f8067a2884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf2bb0fd371b8f72c3eca372df0f2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201bf4f0b2fe1382d9c02dfe572d418586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f691278acb026eeab2deb85f96476f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f4e4a473dc0d78fcf1e96820269c388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6584a34174cdc09ed80e16de32f68489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d9e242ab2c1c4212f8054ee5bb5dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e46f69b12a2c30c48f53df77a5db391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db529b45e5d31d65a278106695ea964192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ac3999ae06c44e168ce959f521bb493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6385572fbfa3c26662386e9107f39b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc850bc5c16bd97c7d304672a05e2c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151207d11084ffcb20e2376243367cce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674c13b040b6030a83128f4260b889d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd732226361a36d559e6e7b53a981098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e745c363ff7627356aac805909cf9099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3b459c1b6d50a3592fb340e8f97b7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ae403194a5247cf07347679bfee3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e08d06b93911d314179f2a5e82b4c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cff1a4d8d37e47488799c9da7d84f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845535942bcaa41a3e8c1dd6d348fca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8a372eb649f5b351a15d6ee272760105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90789ac2ff884a4976d6ecedec14fc42106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1050a54e17bdf4c3cafbe11c230f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355d676ed1e4d8da5fa04fbc259ae396108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dcdf850cec8f5ef1efc2e64ebf99d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3929e8b859c558998445892d2fdb8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e3a5ebb05fb291995e8a5e08156ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d797377b567588419c066b25d4c92112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d60d19930510070b994b5059c5eda5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fa06f4a34d20980d01a4b2ab18788114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f283dce704a088a2c066cbb05f1a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a3f0e44dd59176e3d561e29a30ba0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13559bc45c072ad608111138e2a97b18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf5d0e50a2d0e0d87debaa402e290118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7aecf4b704e81a1aae9505ebf64b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1a14486f8b7220d6e92097626aac4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61f76dbed21861c0c1a23cf99a2655121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d57a5bbc539557f33be553ab6fac29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88572a60dae2e660686f944e69e984c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7719720c406d831fd9c3f76466545124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4242af4502fca69858f394069842fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411302acd4f0221fc3b67f6771105197126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13304423e984767cbd5604878f1606127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db508d22ebf8184ff1d9639b43067324128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b38ed6d2cd1cf08660b0ebc2206f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f805ae1b4434073e7791eb5a0ae3728130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce086994beea2bc4730ba362704d5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0724b35a85a81f116bdc1d37622b9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c102ca36d0753e5c9ef9ae7c13e68b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c358cc9f3bc744ded7a800a84b3e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9952061f9659e796650d974ffb9505d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2239c1a37246e7b58b94567d02b3b49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3541e3083d66086c9ba71174b97a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd16c014fca297c4538801dde646f1e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90cb3dbcd6debc05970637b3a17c2a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc795dd0a2e4fb04097277a717f9564d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fb3e38f44b3feeefc86cfb186122b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff115dffff0933fab7ae4450cd717c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe4b28e7d459822efc768780d8f75143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75170b2233d9f8db7066ca959a0074d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b5c9b19dac5df59d4308437676235145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa42f15fd542e95da2ac7e27803eb6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a0206be5c4621847884febc7129ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae510db061a3215868fd9461da118913148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89205367f1fc1ea07410f20be7f65f67149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75aad81143dc03b0963a1acce098b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0c1d91027532a924ac42fa960d822151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3642729218568cc85a497808078c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e429ceb9b3481e4a0a8709aef8f0a31153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05834c55d30431eb6b32d3e61a888d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc0df9eb1ebe06227ffd6189491f1b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed710513a9a721064dc28991e520455156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bccca9f338c27b2e3e3544dbc1f460157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479081e257d60c2995b14719b3b13f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12198d06bbb4f385d40c82e24cc873c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbc5f558b704bce54830b8c6fe4214160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda1d7649caf3c42ec38786a03e8147161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a881f06449c78aba8744d184fd222162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b965293f1c2f8dea22033ec97b87510163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef1dab3eb5831bcc496f1c1b1eb3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95f9f7db26348b05165389ea30ffa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c9712e9740d2ba96957cf196a9a61166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48c5c9f9424e46b1cf483bd2da026c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57ef664fc855ab012431693cda0029168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30154706a92be2eb6ef014663fff4d3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fa325649d090b04b928587cedd5de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7b5c8db679c1a2c821c47a5dc0968171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7447dd957209e4c93d05e7ebc59025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948905072d4021f27fe43849df506d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c65ac115db5bfba1fde75aefc75a4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2400a5ed51f92cf8ea36e0da480963175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e7d21413ef3f97c99adc2cd9a8a83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae81fc6a4b9273c97e8d84867505e08177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db38e124d8617b4cb0b500033ca47ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d647331afd18468985e0c97f750fd029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3738bf99275a860fdddad95aa86559180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455d18fa76b5519c67cca7d65913835181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a91cb434cdacfaa5adeab3e2854f03182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66687e603df94428f9a531c94099cf06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c074db0e107e54edde6af257c397e5a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c9b407d622f5cb8e0b71d9a273619185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a4e722d2acef47cd4971d1be6dec9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74b48e09903fb374f083bce3634f0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf5dd1252b00de6198d8d1d2d22c10188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42536b81b2eb2d91ca616373d54a089189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef895a3e091444059637a43c1c0ba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a0450f5d1498872eb3bf21fd039f3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbdde81970bda206ecf83385340dd9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f7358458f0a4c62415d2f61931219193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9da68118819c49ccba051321f59649194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fd79a12e5cd4fbbc02995f27a7f51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e89de4af9ed4713abe448188bbd09e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ca694cb49f4a0a8a7cfbce53c730e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637fece66afbf1c12c640bf3f39c5bc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e53127c9fcab0cbfac13aab517e743199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eeb90c04493c57c13ffe96fee392eb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd27fea65f0d5ece496d0b96425a74a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328c5da8ffe66fba4939c8b989efb4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b1d8c0bb08e644a71b148f7acabaf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dfc5cd11c17bc6e1543cb7d478cc7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d497e6b970811fdd201060347ee7d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16a059cd472e7789c93bbfeaa85fee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6eca421361702ceba1d8c3ed4ccad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e592065ff08a79a7cf2784ed26fe1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a71eaa97619881d2d5c8219c836a1f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285585ebc7076d0abc530e74d02f43d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e48a60f377248ba3d4751d8bcff2f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049aa4f3f1ededc4a7373790c4f08979212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be972ce567bf955d45dde646ca679e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beefa86ade6fe55ee1a646b2f957f60214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c6ad8b3b01bc10c8fbfa8b9988490215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2862998a3d8c4b8f5d7ad024defa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a18d7a6ec5fb248a7920ad0559a4c81217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c658c69a554bb55fb711742fade3fe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041c106c9711c9085f5847acdb5de1c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d5f55641c705be9770d89ec168f11220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b30cbcbaa73b0bfef92d31c83a3a4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff9cfe3a60313c4dcc4457425cbeef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b3181fe0e95010b1ae1e050dfa61c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0e1faacf8585fedab952a8a48f049224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf1378dadea41ffed7ecc6b8ea6a4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b3d65f8e7ba48fd7cb310a16ea071226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b72a9295c02bfc8dbc8d5e7b30240227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b869f250b4cbab73bc0aa9afddca7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d579ec3777a21e0f25056a54c308f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0be23f65c778950002dda0f91d54e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d87180d81b708866328aa7aa2309b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd12d8dd31e4163d6f281bee7859918232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4af5d521a12e9d7893cf10819bd8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a6127f4ea70bcbe0de6094be2a815234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f4b164da30dff34e7bfb3140cbf20235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba46c3396e4489b7da7f0c894a7214236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b5fd0a7d885c18a23e3755027dff4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc184c8fcceeb3f2fe6a97d4ca3c530238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb6f763a6d707f769c4b7374be83a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea79bb2a58be7a213108e7e2dc5033240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7ee0a48011331561ddf1ccd20da64241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bafd728dfb5494c5d568f4dd942e44242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ff9638331f2beda997c0146f6a668243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0622787eab0e7c4228c6973913e519244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5b70525da3ad7d52eb1825869bc85245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c655dc51e6f6f262ab57714b0644d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cea0efa1a39ef5d595b8c1da0920a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b8985fb607f984b754653b0b1fb5d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aedec58bd6dd28c4d0c9a59f738e25249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e40be934c15163ed6b5bf0e2e136d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04a8ed58060a3fb40b957f8dc453ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb352394df1e63dde8f56a8f639895b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eff7acd535155c829422e22a246878253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60af0d336a2400306f5d951571f97a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbdd32001003f3cbb38aa98908879f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bb95efabebf22fcbbcd30956eda4e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f99e3576d78413a28687c850743b60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a0521899a77ffffee6e89730b2d0b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b81235682d04032c03d132f942013e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae131a2003f4665e9a062fec3f7c02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d32d6a2b1f3e5b0f48e68b2dd3b3b1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c074645fa7e7e7cae7c7162a931e9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6f4d54aa68af00a041646638466b6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8edb44457ee0d7e33a23ec96f66ede264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127c8a6359e98234c158ede0cc43cb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe66827719dffb27cb9c20076b2e94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7ce8a93a601b19ae4ef6a8d06e8a5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa1177308175e5dc3ed3529cca0ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca7222e4633b53279be63961947560269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad3b7fff785010bd5176d9a115d2f8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7bc3f61094276b34c23c12c598e2a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ea107d461137bba2638911cc38543272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b229a26baf6578c0da1014bb91691e5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bb34d7b076a4f9e2d4a90ff0b2e77274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3409761a538942841d77fbc6b08c044275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9aeff7c14f6b7461c42b4960f3caf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf7c20e700f663e9d4916232673361277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93f3fddde0c32eeba990d1a4df4eb31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d563c6865621804836ab49b39f214279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d99ae8160c1563099f555db286ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7804bc3addce4c11db7c2f54e00d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d01170291929039e60c7520bf8486b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c1d6d4dd0a443c110335c3877e279283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089565868ed575609fd38fef4c507ae284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ce922e1a3b998651da8926f6980d2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669986f7eee26be3b977907188e3799d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900ff624b1da0bdc345dc86ac689826287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10431ee0695ee15f09380c9dd50f45288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d223a3367b3e44b17589aef23253316289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2bd489ba02ebb3343740d1cb1a5e6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21b3eb206701776912a32cd9470ee9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8419a8179df60101d8531b445f8a624292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63943ee76dd5d09f924129ae505448a9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb6defb8c1d930b7c7f98b28155a70294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4a7ae42458ba099c3f1b19475aa45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe8bb2441334dc835fa73ec543870296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24ef02d56fc8250bd40ea7f20777fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022bbb844403a43f032803ad0aa7660298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84854ea3995a555d3e96d871e964de5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20b8be131ce4e36c2d0443d47beb64300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e70699b7aad1aab1af6c595532d6f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30620933706917e9e073198cfc167258302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9111757e3a540faa5ce00716863e2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18f14c1eb640838837f05947b17ffd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282533e849ad05bd179dabd60c38fc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9723c1b7e99acf26633c618824ca16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b1eb6ac01f29279955be0eca7a736307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0a940ec3149d8317cbe7ad3c9fc30308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de20ed1b0349f1267760b9ea385bd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ff1798f0d3a64cc261255c0f6ed41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8768d09531a36bb7df54f106d94d0a9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b559c0864725d090e936457e6e0e5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d5d7bdf6aa9d7ae27d1c13a72b0ce313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652681d08df1027baee8aab8574e4446314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f2ea22a1fc636f1eda2af9af15851315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328ea1c96043915ae48294aa4d8907e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cd59a299158da729f319d9737f81d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d64c6ba89de1eadc819593cd736db4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600061e0eb4f13ac53c29eafaaad93ea319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06453ad9a34837be54edfdad5177b2c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4e64e71a6b95490613afd75c64b5c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19940f668b2d9e8755b24d1fdfba332322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c23de2a3bd1472c6ec20a9061f5c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee26ea354757768b3fb41f57544aaa5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756582147a6bd307e363b45c48981b79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094c093b9a8e6340bedbc90452b8816326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea20f2e8923ab3e1673155a7531aca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522e63f088c279c4db801d289977f7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854fd0a81bad651c84cf80c335fbe21b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f81e3b31053544e83936ce841d8a3fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9094eb5e17cec9f23c954d31e42c3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551dbd1dbdc05baa71218f048fcc50332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fa76c705da87ecd292609eae3471e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd1d48be0c784c19ecf09e9bf853f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c48d23d0e01c4da94a7f7f49ec134335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a87da22bfa2a81092e1cf34decb084336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c84ebad406006b881050701bb9ccee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df8599b8e83f56f6d02127b210c2dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f591f78a5eb146762c43d91b9ff92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90b4c7a7b97d8873a74aa1f3dc3f51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7d601aa071dad01cb0fe21da5e672341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5569204f29ca9e1682bc41c8d2e901342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a44c1bbe66ee40d9731b44e809e9f9e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762a8d39b933559f108ea29eb280263344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d702da8ff71682f506c375e5356d4c6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449841df1365b5d09102a3b7e5b5196346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf4d600974a303d8db64f3011a4c02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c89d09f52dbc33a2ddd60e01e719f5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fd346517acb0e6798db975d16fac2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bcea1ae91deb91d13e3178e36a6e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5b679ecf68c912877cb5d99c089a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712afd5fb5529c4e11403cd613a8fc79352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f9e65c4f1d7e5d02bac277ec51620353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3d634fdb6d5a454dd470e430314e5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c46f8fc5ff272a2667e05e8a3e200355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82227b2b6c8c55ec9ffd4aa0ed6c0d76356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0108d60237115273ee18a9051d287e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e88d46757f706513c486d04403f51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9818654358d7cb833a19038b23379359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2c2ad00214552f18df359d1e7dfb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec500cbd922ac399747d2e476284a047361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ef82e6b5f28a7d8d43721e8c35e8c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b17b319c0c7d622f3b9bb1a7a2c579363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9213d5a193b1f2f7b126196e9d7d434364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e38b332e24554139971414d59e8643365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc25271f2d10c1fddc716ffe459218366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0655a8bc8dc6b0b754d8d9b88e1557367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6734fa7a87bdb1aad7d444df6139960368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df32c249b2379cd40393f97a9c37db2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a296b4ac19abfe8a6fc6e876d36e2b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b220a4c846b21be009e5dabd3a78d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907ad997ea3a2b1cb22ca0837c01801372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60db4385a7b7f73aa1130cd3dcf7ba373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903dcbf3542fd72144b0938e08ee961d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1371e025e23711e83fb5adf4fccd81375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793b681fd5f34f7000bd27b7c5aa6b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77972b11db9e60455b4c1a3eae1be426377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bd1d3d709bb04a286423e3915d97db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d36e939d25b5029dedc8a50ad266f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6a8feb5608e9c0f18583158f03ceb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff4dc8d4fcb46807b0e9dcd15ace03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b8978f7a26130db0f1099f58972b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3032a0c23865395cb4ed4b473d8d828383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cbc023ea80bcbc5b5533c61f499d6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552bca700d487af753ebd971c20f451385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65242195764756a77f023128f346ed6e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eecaf921f8baded9bf15a3742446b8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ea81b897fbcea6a18ed2cc8ea0c90388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90608e5201196e3364aff3d36a9a3ebc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee330bf1fb5fe331ece48c34346bd72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff739100c8bd4fbdd449865e2ed340391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9c88305255460f3d6edcf8fab1efc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c4ef88ad026d68e85e5d2548d6824393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ac96fcc52d9ef6c080664d16d7983394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484e7e75a0fe5c3cec2e17eeed4b559395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742aaf5cc10fd3d97911373610a64b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2ec9a5f6783ba25a2ff27c347d8ab397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f4301a9b4ec09a29fd6580515faff4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483bbb9590d55bc8d841ae6f8da971d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307c42fd85d226229871d4cf260c461400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679b8dd92e53a2a85eb557eaee4c20b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82e919d9d0f051e028dbabd90b64fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c95163837d56a7dafa5d26ff42acf3e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed41c97c36585955a766f71265a88557404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2746830db068207c0adaeda6716f767405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973511ba118a145bcd7de6bd2e58931406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb407c5d3c698f02bee0716cdf15d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f9b54e755910652d0c20ca8d147072408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0691d08e5c9ab0eb52f9afd3b3d58f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d6e1121528157bd2bc3751b7ac557410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc7506a615d2343a0ea08cb5e547f5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add41b5b1b5d0de50d8a7dff7bb24c1e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36cfeb809a4508a5b1c9f843ab0b8b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b099201d9c671fd379226427fd3e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ecf623c20eb994d8d8dc2c1674b82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc7c636660b3e81d2edcaade1431b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b60ccd59c58a1389efb5d3cb316c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b37420222311f846b84311a9552fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678c9ea16cb0fee14fc026f9533bf38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1aba5f1936b1bd5d68f298056012f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71138f2363ece0720cae2d3279383059421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98010a9ed24b4f3e05efa3e2e326ea79422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ebe64cd57103217ff9660c31ebe7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a68cda73e1d928c37146a3953d4b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008acc237565d1b11a1baf59705f753425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70f5dfa5b174c972967086eb1f85e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87982e1eecb334d2a231b66615c757427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61996c4f7d91dff15792adebb97e637428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc4074baed91a29ab9f418e44d5cc3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c975beba785c588f0d41b75ee2ea7c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db088aae018b3422e956a7e9749486d9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead3ce8b4c67d944da3f42083f79d7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fe8780d165fb78696cd98578de5bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9e55f0e41f27502f1d3ccdfadaed9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907913d29cd02cd58a62ea1fff778769435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae46049d065b4890a85e9b43ee980b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29933805a92e79fb6157e87fbd2fe62b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42bad012c3f4ffc34681c0f651a548438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657f1e090d473d7f5072f017302f9d6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822b8782a468fffb00c435477353142440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a02cabbf473d1db61972680e8d2ee5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7aa09b3d854d4b473d7b4d61d506b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b96f820db5a49134274f98a4330b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6b5ac9e8727174ad3dac7f7e71a465444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd04d969b92b10ddfe741aae909066445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7181a1bdecf0befe58324e65d65d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7b0d610198a4113c2ce28f03a8125447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677e1b96f7610d859595236778eab2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097283362e515b0059b6eb65ac8213f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a5d30c1ab3a90e2e0464ea8f3e38a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24495522ac3ec4e7feb25234c518f39e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d699be1768357e8a00900cdcdcbb597452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606585f994f6d54d6704540d11f118453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2684ef90b9887b86a446fd0612360a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecacda50f442247d2e220df079213eb0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935683517de184afee91c1819a49a4c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2f006360eb2baf6da84a767d97972457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca3da05f92cea9acc43d04823d5cb4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28535c030eb5bf6d51135a981c60079e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a71a73fca2fa188454bed1d587dbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e754a2bda50a720df714894574f1913461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b9a19feed989c7dc31ee1deae2799462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab9fb6355cabee92c80edebf55cd26463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ad43d08825a9bf29c45d629e72476464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54947c48e6dbdf2054e1b1fff85af6c2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bfdf4866d95d38311edf2de64c0605466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3e7157abae15e68bac89ef88513ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3634f420c9301338a5d022de954ffa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc2b447608e0e03909f4c6a35e0b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da4e2a2c2a9fc992da6f4e5251fa38470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32279beffa37f801f7882f45ab6b5175471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458166c23bdcc58577fbd044d14147472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c85b3d76a613b6cd3a6329769387473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584c96c36543651cdb63b9887d43670474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6bde17e0a3c39e477ec27818c042b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a14b9a3f2370bbe0b59f0633169eb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ad75999446d2191fcc9da554e10969477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ffdeb1bedb6e94b95f635368f331a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86baf75f2d90e348f76f4753bded483479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7fa9420c4bfa9238cc4d9492fa7df7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3e7c56415970cc150258115c1f85f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8c8b03b0e7b0db9feeff13b5d58ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee4f028894768e90df8bbe576e5d56483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f66a73065adc0186a4251c6960652484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203bc4610cfcfbec40e3d7499540e81485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f6b4619710748dd986f3cf979461e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb2e1a9bc1e5d4efbc452af1c67ed2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8528ae5b9ca7770847d9d17d3d723ac9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817c94689f9879b40cdfb9524922abe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508141df0740cd11cc6694415c1fd3ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67282bc73b2401599cb586ec5cd69e8c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bf14f17d8a2294f0c42fbe1c0dba4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8617715e4830a74bb2fa4ffdc1ec3b7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ae36bd21357d4a6eacfef67f672d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bb71824b3868f28833e38367c0b3d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e9c19c3930f084616184ceb7b4a5c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bebf991e800809f31637d92882ae9f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfbb9062d58465665565f33e8e92a7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05855ad69d51f0bc419b060bf79df66499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6a8138a6b38145014a45420bbd9585500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd38b5fd33ef067fb7e6a0b374a14e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09fce1b2fe3151340be422e3e72435502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d2598842d70251b18ba3d67f8bb71f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53114fbef1e4c5f42ac42e26944dc87d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8966aad77b662e3cda9e4a790572505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd87e9091561b9300623e359cca193506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98e1b18020a2c2cbcbe4b19c09c0ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42afed55ad3602ece0c88f67049fe6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18f47af4732b02c858a2939b9f98a2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c6b0dac5c0fe242e4334baf45d00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1b870ebd44fa3056ce154e41372ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92a28bfa0db84d4f476fc26561820d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285039998217229b101efd2f82058c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca673497b3f2686d471b15e55ba6ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632debd380bd28750be41b7a1be4fef0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9153a1683a8fc7cc25ae747fbcf923516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a37c4b9e3c8aa38a5028d4ca0974a0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8518f9dbc36ae328968293bd68b163518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98f4ba10a83105bbb1dbb225b35687519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd42a7dfdb5c97db0646412c91b8ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05432dac136d0f2c418c3a1b3e703511521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033caec2456ee00c7a71bb1e72d950b1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed80a0ae6ba4aadd314bbb4602a92ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c74352b7000304d1468cd239fbbb9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b4231979e1d26aa90a02a6fd9ee37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a64ac4d0b1342f74f9562b32747eae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226574e5a2d866c89f69d14cc2e2e0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6d7517b8b26c115924d6c1406cc0c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09645452b995d1dc1c49c57a6fadeffd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a8e0bcc066f871f544e9ad167c65c7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770ebe944c46f407ecddf72a6424fee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdeaeba312cb7a671c9ab7da5449b00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3be06a38a3795f6b53906359661836533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c48dabf0a285afd9b9ab0b061e13c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759faa1786fdf8667d304a8eadf5cb5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0304929d02fba28d9121910ebe311a1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505498490236d4b4f731130ed22b428e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272810e9fd5be94e9d1ecac22434b698538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf5dfb1e98e63976af2dfec7a90e65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd259446a3529f8ffb994951f159020b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd17a296a7ccd75a5fce816c6d90b2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069323b450b18033bf0bed717de3b27542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd04187dc2ddd0b246441c909f25dfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965e1fbcff6a7be1639f169e20a5ba6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d109270a065dd78221083a2d4aa5fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a6646c1d4658f78c90acd24342e83546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4188d23a6b639a1b9ad3639d5bcc8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74968028bdfcf4319674ce2c1a709eb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de3995bcf703dbc6da9679e84d674f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b467edbaad809643340e4582d56004550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc3736e397fe463bc1c2325513fdd3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9932e4a8b8b7aaa7f0dde9652f73ad4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25433eef981b6c45a36c85396b575be3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454882ed080a897559d7a90d4dec768f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095c4b08d132b2f0c4984f7474eb385555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8b4b7d63a03fc6895b3f37d13f0c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecd46473d074042c436872f2568c9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44c2799c7583ff7b4309bbbb5b49e0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523c3056f54e51eb927c694fbed452559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e1edbb6f1c20ac2c87004d9d4a7b7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12c76214e84afdd299f912c2020723561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9177a93598819ae454843efd4eb93c1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320b73242ffb9536b073ed32fe02b92563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf99c963e22243c3fe0f5c5dfd21e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fe0c19e2a3a7e923a214298ab6a83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d1325ef3ebf665b4d332dac0de99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de643177782fc2e701d19794db2aa6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5adbfdd0add6f90ac5f2a55310a165568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd75ad9daaf0485928af53557a7ef34569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baed17e0ed03a5a87a251eef6aa81e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b964cbce6fffd9c69b27fb209ab74571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f2c2f21a725e7b527cdbad907756c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b58a9d9c56977f307211a969bbe51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25381220e0351cfc929a0ad23dfd26574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c24a6d72ed41aea214e16729008f43575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05e11b124ecf87f924c96a40a3b49c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3bd58f4b5a1155962c530d7932a3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b1989f519dff618b28fececcde87578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb5c99905d3812f116bfad48e73e5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e3b2b03381913dc090335a3d51a28580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e63058bb71e4f32b3ce9db651d8f05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f49811564644d8259af0ea6060001f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b8de86b889e1c2c040be6ff03d465583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64233e595ac47f9d8ffb27e36aa009d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9a31f349a1acf0793079835114b2f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de93c36d1550863ede13e475e44d90a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eed8a54e5a444db014b469cdeca91587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb5ee3a6cd6df1316ebe33ac8e4622588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb293c1f4bbaecd0cac27bc42e475a00589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4985bdfdbb8acd023140e07e981c5ec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ea3bbf908179a1cd82a2021459f39591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d026e1a89bb82dffbe5d2db5bc07c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5afa5f0dfda1efff20a8cd813c4cfc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25916af213729d17a717d6eaaed1fe0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667066e0210c0dee8423f38e94d68b6d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1e13ba2f4298f7964932df4a64347596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad417c17ad4b3fb48612ae48ffc4a05c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fce59c6eb073c1f5577f8ba4ed5e7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00bb5f27d00b5f922d04967427cdd4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461fca1407fef43526e631777f02b0c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b34731817a2808258568c84a92f98d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1bf717f8b264fbe50d239afcf8bd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c27368fdaa0ae2ca69b83dc876432603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a3e3d7b3f2a80e3d290035a5f2eee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa45c92a34c304f942417fb22510ad605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32a6a5716413344b6bdc38a239c1ce606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f764c03032853e518999b7ccbd42f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a527ef0d13009867f58f7bad93d93f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda496cabf4d63f9ea39c8392e15044f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab2f81df6d0f06cba781b5a52cd658610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb13e29da04c15e77307753481742c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ec1dcca5c2ce80c13419e26df4a0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d163de12f3f26b2337fc716728eb82613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aaab1a66b0a0239a0fd2167fe309e0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c68094ac74398b46b72ff38fab9a43615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceacbf284c3cc870ddd9428753fcad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aba2984e443720f6f328e3b9c4e7f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75ac7affb9d5cb39517966e3fe8a30618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b6eed3737bbcc6d3c7d6c5f41ee883619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eb9736f6e6321bde1fc6423bf1562620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18264aa546c74a1838e57491cf5a5bd6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc895656e2cccd51a7325984912184622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7885b094ef1027ddd7e863d32c88bd5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd1e82fdee72652481805223381cf6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfbf0b835b8b855ef637d45a6b8163625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6f3027d5f69e24f97b3498d94ea3e7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef3ba1c4179d33b475a65ecdcb0dd6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcd68983fc2da9787c84c1b9254ab5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db6ac64eabf31ad20ee37debf1fb6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683f96d871c07420b3225dc5088a578630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c1f764d82244f6bbe5c201ffd538d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43a10336959e0ab9608903850ace83f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a10ed1aea47123cf891480c1bf547633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c7b9fa1a3e3d455a36c4210390bb6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1676ee9522dafaf9db6775fca61da5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dddbef5b17428ed65de12989f6e43d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04c16e0f4dd997db3a07b81ebb41d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4faa815dfba8b45e26a26604e1d614638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc770ff7a4943b26899fe6b71b7ad1d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbbc6b6689493fb02d8602a795aa2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb130b897c727c4b93279c8ef6794f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36475b629bf89c0b14eaf1695545f315642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1efb0bebf5c5b004f5bf24cbc5d8a4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94914bc372ec628eee0d737bda062176644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073be4a4be2537458078e073338e6a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d108ec6b3484f8c65c2b89905c05ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8749ec674c61272b09e297236fc2a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da93ad39461711c0fd360b1a61e85ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004839939699eeff85c28ab0767d397649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f57c3c61b56eb05e3bec1a74779c59650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87085d8766e11ed82d1f9f950249535c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea23feb7830363a675962e6ecd72a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c4d42649fc49b7e1f920c9f1a3f2eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeee61a6bf33d9a9b974d9dd8c884f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e56333d532a5dbde900b19fa0e253655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e48c45a9756a1a886524dcb0823a62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6952c4f2b351695417a12a51b68dd63657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d559906060df4dde1b70523757d6023658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429db8c2aadd9c339a6d12e4cdacff39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fe3e8af556e9c2e7a92e166320cc3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b71e033a9dcd95f830c6fe8bf7f1d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f808e9b85b1044373259a91ccf35c27662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d5606eb7cc8f48e9ebe77ee4caaf5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc853c53faef228258be8b9f7ed601664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d34db8ec0ac8016f0f9c8b6394791b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00de8e272eff75ce99207eb9f040818666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577040effa16a1ba1f2be30d21149cde667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2822e6980b9b4a9afa3d4ad4b672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024fc296c8b67c72888c00c3a835630669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b0cb18edb8ce5fc1b1b163f39a684670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e1fcb923d12f4420fb6e043bbbe2b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dc5911160bfc5cb5376a7ab971929672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f04a88e9a79c6eeda69c26cbe3a19f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2e2c6f4d9465ba834d899c3e00455674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbad3a7b15767001bce5d39ed5ae64675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00564ec038b9d5ba7e9c801ed3ffedb8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8fa6cd8aa78dea0f35b93def7e3349677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce778c330e719dbd146163c0ab869555678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a620d63d3062bf90cc13cdbb31a63e8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa597acd39ff82f6037422a8942aba2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e11f445df1b605a9c5268f384a3cc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9ec3bfdd1fde24d090a09c86a11ae682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d18114c5f207cb541cdac719480ea2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4084edbff15a2b1ff5aa92ae030f1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e4582947b901426667eea1bd511d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6f0bb74864ee58085f8cf7333392d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265234cbe7e96a9a80513c008d950459687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609a3a02135a4732a7d1098669f6904688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0540cfa375ce9f00e4989586286bd2f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6935b7bf216fe2a0712a8966006f69690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf2ffb79d8f16fb3534960f48c9647691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c0812ea1ec66f4550eed6b9a4aae1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecdbffb1d3c6700c9f78123fcd428e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ecccce687282bc72fd704d24ba80a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ef04586d9c983f8f99cad1f13f309695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e93d5892e596eabf658cac9d2a8f8f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32701ede6e822e81e6ba7a84ce3fa91e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e2c83d2e17c527134accc0d0446e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386022768dd2fc1456af95659bd4b47699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd7a6ca9b27714af5f0ba1ad526709700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffe92947b9b25297fec08c4cbeaca47701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a213ab483e081751a24e4fc442c0b74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d519585257f1f9750af9367880ba38703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d3191d0334d8d178967070767d05b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead87541bd5ec58dd4c75e5e530a87705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94576735866574ea2cebee99f4a20909706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ba27094e47ad9831adbec082cac15707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f6484d1244a6a312808766b887873708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b3d62d0305bd0cda16be8e5722a86709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df498201f0dcbea613e315b2315e3b0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87197f6c2b02e871176d90f63ac0fd9f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643823b66d44c29adf58bb8f5bbd02712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7dbc427506bca95b806dd29d3484ff713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3190f55e8a7582b83fbbb6491e2f68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa950bbe3e82c43f65baab3a42cdf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034178422c5d44008fcb7657dc4baf7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cefcc104e8893fe788b8d6ee39c5ef717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac066b9c733d12c64acc8817da390eaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1f53d1dbf61a82859e473a143fd0a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b23acd87d1e8e713fec49bc3f5365720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6854470881184ecdb8e32c5e46895d46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f661364b995db3cea67a4309dd9fdba722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980921b8a9df3efea41850814247154723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742b24471422a7693daf5e30192a728724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c904b3944d4639b57909e99b9b46725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d25bba657cd4039635b1299ce5f47726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8e555e622c4dcb412aecf9b2f85d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd0d5a1e0a79a0c8c248e3772f98d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de3d321786990362ff99b966f8593d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923f0b979341f2c0fe180fe5a42263e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc782cb62481f72d6426cb1759c5a45731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc393e3b4466d3f74a6e4f5df6680e8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b18115ff928cedc421d8c313f4f9dd733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c6f9e49c98e49bdabcf3b1e2e4e51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ecd423054e7caaaee349582c43e84c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b29eae6567797ab51a6d1554ee804736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98df39e23a27b6a7d226403c4a931e9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aa82626c5d945c885672ad05beb82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d02f8d664dbc4eea1e1d511a29c8ba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9f9515048b7ba77f36b19fa2cb391740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ceeaebbb1a13c2b1da88490a2edb0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cfc285a7e45858cef769b565f246c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad766cc60513dde39b825a872d5f310743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc1a9daf57e85646c16a64afc80f84744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e10c0d7c6d2ac582baa3570a1285f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb09af03977a756f8e0e00638cc0b3e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74da65c26e727f679a08a6133f02b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aedad1ec17490ecc639cfdeaa8b1b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5eeff2a0ef472bd65f9196a7050d4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f259ad948bb6a5014479e67666e2aa3d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fe1228152f88b3735b007869d82ba751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb062bed60e8bbe234af5f42ae88dc4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518bb1e25c03c77cbd579588d74b334753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45a91f31333adcf9cae380fe030001754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf74a7f60e6835b8a1dcc7c8348d2d3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e46902fab255c324c425c39a901875756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525b574cc64e7aac1efb61bf8471cec757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d11e2e7bdacba3783cd50380ce231758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9cbf97ce8323874397bc84e4d3a81759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe3503fde73ff87248e1ec09e8e3c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea65097e28744f98e38812c89823b2b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e30ea44905c1ac527a941c6053d9d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35613a01957db7eb4f1571b62153d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10b58914ee69b051b9f4d7e410d4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba0a1384a732aab511809789442ce46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7acf817efb13e9ec66b5368db792c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fff921275c1691a78162e3a8a5e8cb28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9946cf98345c0bc6342a065e2308cd09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2de47bb187d98d985b559d3f275b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56ec99a56b1f5f6212f792692f83d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd4dc380444def946aee135fd6c17912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fdac4cd7c945c838a30a8d2a0d515713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139f00599652a44c64f754c83a1864114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e17b9be86505ffab1f5bf361411c715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f764d57fa938fb1b807d97717194e7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e438e37c49defc0247468d367844717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026f3dd760683a1f4958cbde6c2df9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860599f0a232fbe619874a2aa8c4af2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b7a52bb79390429bca7d0d492632a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb40be395c93f85155b0d7aee2a05aa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec79e02c8abba1b8be484340d1a9eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47674eeb0066c02215917cd499a5cdd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cebcb103e99ea2ec24412e5b2b64724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7839f24578fd4e568c7469cea1c9b91e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98487e20159a6a52f9c3acf26c204d2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea60efbf454993f393cc9dcdc9ca93f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a5a75c13b0672c7534ea35596f1828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdf0a12b01b18cdd27195f29d867a229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67737e3627b7dbfb7461bd93ef67fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a093ba85fc4fd95d82b409fdb8df67b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceedd4155067a286af675cf2f423c3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3a7c324908cb3ed2dd4169978b56c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b4c68d43cdcaba3eb4216089e303a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc22a73d8106f164752baf8ee0d2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d0269b604655f31e257a02c89f87936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d794215dde57a5aa437e525b9e47f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40f1bc4d74a5b2adfe7b7e86470ea338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42525739e7a6d364c4bbf56a55cdbc2839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9ecf0dab4ac9e43b28afb0363e96b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b35cd3fc35c35755f258292a492c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00914c42a32de3a39c66a4f23e930e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fab1a84ea7aad41d52239e6fdb8f3d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace0a82076e28df1ae48e2794984538a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664cf8e3575350582918986ee9d7d0345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b19acbd2218b9133e04f86f6b57346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0c0275ed1289f059a979be234095147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200db40b180ea1da9db89fbf8855dd348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a77ff9ad55cbf90771af678bff66b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5715bd6d9c2050b2c40e938a3047050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe73b776bec4e86ea5c462f262a16a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4fc9b59878804bd71d8fc2459ea9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de391aa65d140031de4403a20379f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cecca87d53fe9cdc88037f99f74eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632f9c121a1ebdd14ae252a54e8913355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a7417f343714d69b929bce2e21f6456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d3cd44dfd5723ceb39c6b0d5c574657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ba4d66a8c3abae34cc27ca9cb4f4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa470e100023ca49b5fa3056151bf7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a41ba983f78511133c197e3acad8f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39213879d4b354b452a4cbb97151dde061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21dfb90359410fc398b8ededc785a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46d7ca73b14ea8e5c80a0a65c9bfe063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2be56776b20f97d38077f4f0ba2ef64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206118a498fe7ad174fa2ac1e33cc0ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb856ca416dc68cd9cc71e5982cb55c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62decb7d44d4479f0ce7ff7a3439056467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269a7deb93681b18677e54b252d8f0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd104f071304bc4965f8dda9071ebfa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869bb68d3cb61d31ae19d9ed2e71443c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45e1b3a268c8fc7db9926511a8655671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9e2559386dfb5c9c658bee9b072ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73bb78fee0e08db63a1e086b545d2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18288cde8e0f335ef88e81f27501353c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c7ad9bcbf2dc36121956f3b31184375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2fb7793868fa054fe0a7d2443f29976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9b04660c5c050e590f38d63fa70f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a760d36742e39e817231f655ef95764178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b170edd1ff830eaebe58bbb7d0f9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce26dad6a2f704aae0858b1d90261d6480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf4d50a26c71529737023daf74917781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ca2c349c57adacaf7fdb1cc204f3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4014c553086c14ed8376022c3f73283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810ac26b3b56c76b5c4c16ccd3e026384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5883e976f6124e62b263281ecec01e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1ecac149edd540892d37f24bcc0c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32757d25f543321c229709a80d60d60687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5cdae90091285b512eab84da3cbbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4eef11556fcdc994a9cec8ef7445f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99a607f6415c3244e76dc01296c8a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edc75696d6d464ab9a9641e8ffe45391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102cc67f11153ac6ccf5d38be0d273f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a0e7bd959cfabd30d89f972faab4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0394da09b4304411074d7ad4a607f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d45a672032d91aa8c3ca367a937ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3397e01c247a860a746535ac6f4d5396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09582a2732143f5ad4fa86f5e83a6ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338417a9b99af382d82073607cdf81398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047cdbdaeaa27e83f28b2fc37ec4d9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aff1779bb6bfd6053a18b8f621c5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433908a0b201d5b30a161307d102f844101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bde6ab39e482cd9459928ba92913b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400e2289a29f6123aae4fd3cad1525d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01d1a8f1112e98a56995a84513ecc2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22829b6d75d1712ace2a642cdfeb2b21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff2fa45ce4fc69b69cbe57714ad431106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb24fbc414d0f0a7e7a05ad2ea5053107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e53cfe1d269d4039851d39649eba2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ab1927119c32204f6c242caf564f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f58a0f624ca342f61f5d5c888777d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e081e25057834a862002dec9655465111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e2eca3f0b068b75e6c7f300a2e8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10aaedea74d2dd754aeb2d572d894d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf579128a3e3f46b2387548b0a7b90b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09532cbef00bd4c3b86382f803cb9abe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f5d0e556274b4bd70641b48c5eb54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb96bae2dcda3dd5d82347b88471ad8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241378fb17ae54de8193ec0a651b1701118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb46fc4ffaa7c772a516164e76f319d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94de554e83faffdbd9fd67f1c00344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0d4e2ef4e7112727606134f810ee4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b92e20e31fffdc91cd32c1a1bddc36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92155a431c1556fd5074905a2768d3e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78451cbdb4d8ac0bba7ca5d29b339b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b219c9210e8d3a9b53f5efa20abb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831babd2109d910adae996dcb60f7b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913a292741121ab507f71498ccc158f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068deabc9869a4028e9169adf279b018128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75930d3fbd958c48ace7ac3ea6eccadc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec053264c0d89cd048cfbeb46fa950b6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9925839c0d3b2fe35956ccfba7f07f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f7372bf120bfcf68bbd83308a570d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2180b21d1aa2ef5e773481fb17bce970133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372a06fe6c014ffbc19e4f6165cd30c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88abd46a6a19460838e41b6d605ef1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14560e782cf4ba44fad4b7899447db8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37d68a5d0cee5812802c3131f4567b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a83648dc10ba45d1ed513ab3102bf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f12409b1efda863ca24509842541139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b95277ac594c1e52d79648af5f5da140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e6f76d3b618422a853a2415c3d1ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83107444e4d6c08f5b8ab6eeb07f020c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f79769dad1543eff655742cb96c731143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e07706bb75cdbf61e1a4f5a04b4a89144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0698099575035362a683f915e14cdc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6b05245fd0aa3472ad251eebbbd07146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c740d5b5fba36e2021d780b48d0b0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67feb58e5f07b633218757f55c176d78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954eb2aa5ac14294181816b8c742ad0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06172aaa07f971ddfdd09dadda28675150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17d4182d60671f85cc9d55f13999db151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90071c4ee92a98b6ae190140a9e33c47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1ddfd03b1f162ba2305c26b97d9155153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e9fd20432dbdd3f373efb64dda218f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33738552147ea517bdde9988467815e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7a7876655257aa67deed388002ca156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e0059ad1eb142c8959057b53adee6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e301bad8d672b93fe570d94bf711450158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd9fe15018a4593335759835120e2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93ae97da037977c1c54d315664b485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d22d8de265485bca6710bc0687e1f8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fd30d0b0531e9840091017055c9a7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336cded3dacbb7a5c22d437d3906d11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9032e8f024971f6a949c9c458286164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea83636b89f48ffd7a9645793791571165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda1af5c0e66d9a27c385d6c6664a5e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba8679f6bfce01fefe34691eb63659167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc523cc45cccef7c93f7767e0b2e237168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d947c562376ba18555651b2b26a4fe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04979da663ffa04cb437759b545b6a09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e5f1719c2d99f888e2afc4eef98d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b953665975e66a4db2f2bdec98639c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64792add10c52d28aaffe47e7256f61173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbed5a335fff04833466558caa0f5e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d895e2636859961e30bb769b7e48c57175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548ca6a548a5acb05395c0422390c5d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1c6459665b18046c273689eef934177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606d7354b0841378481a709568df585178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f4116f59a13104a87592a267fd198179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cabe2465589c28e18e5732bc2e9796a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274fe87eab8a983459f65d6dd21b482181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87151e12974585af72e68750092fe47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e068366018a8e291856b7e7b19e1b09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148ef1b356e7e32e81b5782fc6be330184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7cbbb0f6f1e551a244ba0dbe30191185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c432cb9d3d70723dc52971400b0cca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764b8658bd4fb1c84ddb6c9dc2621ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b423ac7e813aeafd269db8021bfa101188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb15b77e8fb4760b77c95e65cda866e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affdbe5e2f85626037d6eb6a29618a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c54ed194a3f22c2195294f1112f4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351eb92a8c4d1b79e94ed1c196eb0312192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7828e7a19f2c35dd931ffe3656700193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a1f95dc8dff4fdd57e9485a178626194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe9b56bc553362a1517b36ecdcc992195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcea58adbce67212e7e518037524db0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841ead313286d029a506121546cf986197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75858b7b3614e4af7c275e4c51fcdcae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badaea162f6b2206dac1f0a09fc8eeb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ffa851ad046883497eee459757850200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410dd8bd81fc3c2d9421b1da0bfc7e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc809a3157076bb179f2f32aa0af4e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a8278bd4f002dab95d7c17328b6b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369506be64655359127d538a7815759204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885bf9867eaa8015a5e5654d2c8b8b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb336c8ab8c3b4aee56cc2d76a136e24206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de9ead4a7c8622fee445f73df525312207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700791edfb33ac4db71adfb9652d559208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd9549c7bcaeffdc4f9aa7f2c30403209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443a2f2b21901ce5e4c894fa87337ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca4501f1ce2c5dd3e90a80ef472824211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5096d921725ca6ddd174b38905ae0c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e864f7eba9ddef7d82a125f3d5143213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c269b3b5172a993d5fc644dcf8db53d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e7975fa526e74d3d3a0f3b45fb92b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b70def014601f094112d99da1b0dd8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85807a1e7f1e40adc293d6a2fc097b0d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d28caad2f813fa3d9855e24fee8de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a34095efa046be7818fcf64b18574e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6f88f34fb5365a2366ffad375cba0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f921e79362704a9e691fbb08a141ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbf713758ff469aa40935052573e0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a90e821428154c3970bf107b0fe802223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff079213523a8c6e87042641ff81fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b2603249030f2d4414962859fd796225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086437765112c12140a1ad60388ecbda226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b68f03ec8f2aae7f6ef4196704e19227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848e4c73194f59ccb5b6ee1357498a3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2c954703a9099ccfacbbf9652cdcb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1554237035f9fd26cbaf151f7d4375d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8a9c2bb76fff08abd8484ab5eaad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921f693b997d933d8da2c85cb7212ad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e412ae6d120ccfd249530e3375a03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a6e8a991f7562190771736511eb52234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847477d92e19cf526b83219c3eade74f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123e8cbf3678d16e0df6e68a5347968f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500b617cfe5b5432753cbd901ed4353237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e54b1917d5193f0a9f279c67db1f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef64fd72725b2501b4caf1df84b1b9ca239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c27c5c80399efa896c9b667b08179c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a7ae05d1df513d03ebe366bf89577241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63486b16564c3351c37b1b8dd9a5b753242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f3dd132486062c51e6bd2a69d2669243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfc9f31c241e4a03a047eee12c038b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51be91aeccc0cc05a11e31a21cc7a2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a26fc2d9a7d0f2024a88ef1cba8a42a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09534bda8d96bf4589d71e2998f82f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35378bd276624b48ebbb5c179d99d65248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afbd3dc303247042629e8a91927df2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf112d140ad24e2f4701aecdad39cc59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cbbc6aac8e48f7f05647f407938ce251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d61b36e88607d507e9cba2900eab1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf57aa52c421686a29b890f3f2304c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2652804667382202175e9520450db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a99d34588c9a8c4f2e7db30ee37ba255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf3fbdb5f7e04e2d8b85fcf21ae902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf1f3a87c9bfeb159a7750aba03996257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ee244cfa2a52b566a59449a1a22f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8043c19ab9564fb0b7806d959d0640259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26364f83896e46aa73d8c50ef4318b5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b065b63e8df7cdfcf16dc2c44a043261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d7d91ac2c1e9770b51e6db173c88ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45875d7dae7dba97933f1da5c8f0869d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a5b2904581808806e586575b69251264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59f9a46f3af66984c9c290395cf05f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1880641768352bf73295fe645beb4a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640182b3a814a2d51a9624a7c24d16d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e26c8b7071c2afeb5c9f84cf9280c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95fc04b886744fb62ae93571153f036269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23843bffbf3b555f374a83aed8657a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b141dca48aab06c6ef3dde50c3414271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95441d25c5220c6539e6101baa5675d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f57b6ced02f5330da1f54ee03a40f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9caf3365d5df24fbbdd530b8f26e93274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f32c2256e98091e2cbd1b029493528275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fea76a66c46e570f02fed5975bf95e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834e6f4d1e0c8b46dbd18e9444a4e90277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a482464dfca76f70e2f038b18cce66278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddf0f171d24b123d9d40a218a62185279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cf0803d5cbd58924fb3da4565d377280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8864bee57687a3b2f4185b0bd4c69f6f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbe29335f315e2ce51cbf87c08d996282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cfdd54b5e3c99d17cf9867274ef0d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fac437fb3be7b1dae78004ac22bb6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d10756deaa1bb1843d6f58ec3e671a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b56659e477ed4436a31dab764558be5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354f04a62aaf7553443c158a83c45e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e11fb81c227cf3e5ca1a15be9a688a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398354e4c192695bb5f005a2392784dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d5b66239f91235b31f22c88652f95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d4b1b6274fa3e5429db60763fe04a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3e9ef5cc7b15871bdebe1929f0fb4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee293580dea3060213a5189555a395c9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0d14d92c30a3dd7ea268ebfdff96a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1127dd7a4b02e421cbeb47078daed4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da2e28360baba3bf0407b1f7c1dc23f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a0bee889615214ca102845e6a6d47297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41cab44621c486c4d8e568567d24cc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37228c27a00c451b574e75580094c24d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ecfb2f0ca6d9ef02532612c25fd29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94467a98590eab8bca2336966c92ba0e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fbc7b70a7c7ef84242e77f34c4bba302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5f51530e5d466b70465bfff8039c29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d1983c2da1003d72fb7167415eb95304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0557b5e4afa7d952cc4bb1d7172246305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c35d2b59e16712489c8cdb4d5367d1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0d285eee0ef12289c951c318c1a0d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc51721f91c3857bc479b0a42d7e453a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad9eaa60c13e1ba4215245ef30247c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439e7173d3e45a1d7e7d5fbb66de1f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534301441a6633406d90d56122f43bc0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202c8811259787644ca4fdabc23411b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e03d5f3e9e0e5bfc499d622b85445313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d88f1834173ec30ea5310e1b7de31314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0296cdc29591caff06594914fc72126315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583c08edf9d6285cc3ed65e904156e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e54880db9cd60b5c04978d2396657c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f7ac19e090d168f8f3c4394698e26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619dcccaeed75108b41bc72928b1276319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e157d188c4afde11af2787af18abc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813166e849324fd057d6b6d485695f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8484164a4d9f14797bd3cdcca04c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39301b76b5c6bab821eec95443d761323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d88ca6dd7786b95584609218d5b38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9a694f410caf9b2c1487ae724236c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142d3ce128dc7c578ec746545de03db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d789fbc00e6a5afca92d05ae4d15a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed0609e83e7192ec38e7084b10ed9d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b73ac097f0c3afa27dc4c3f5f7ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18c245400eb55b1cd595ef8b132ea7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42ec54ffb1de58319c0015683e615e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dd807fed049a02190a58421ee04ebd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd6980ba08db080cce68b232220b76333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ed4bad7e44ee9d8a859fca72cbf1c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fe431450f472f644b588ea36887dd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4c06de9613959515fdc0a1236006b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee3e286430be9e884fc053fb57e60f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edf5b8d61fad41936b85e113152a32338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb283feb64309ac7a658cf09a6a91b44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b27c65e96ecb4d30bfd798e777c2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f081eb7e4ed785238bafd12e13f4f4e1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d106cb93df1b99ed9a2861d1e6f4eb3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22367fb369e37f8d98cc5016dd826343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ec886fa71a5004977ad4a95116ab4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82154c2e244445fc925b32ba46322153345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dd473fe429f911eb626cf4b469f61346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae91b21ce2b962fb1d1f4bd245f81f0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5521247e9725bc5356561e32eb608a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb8af49dfbb71be6457afa1c32c807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420dfb9a12f98964f3f46b656f33ccc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f60a20e8094e0468aca8dc47488328351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7a59e9330976d6e067fdb86e63b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20532889c7ce1706f39822c8b01fbd4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a918da2778094a1992c20b11ce8855354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eea5b5b5df6a1c940340b5ef503220355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84a4374c9c788acbfe07782f9a849356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca58490bdca52476eeb9a5bba291ac2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef043a8dc545b02a86353d24f943de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f4bb8bcc7aa87f73f5cefedc47f75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f4cfcdffdba594c031c6abc599950360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47254a350d44f756b335f508cfc70c79361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d8115283a20fb721b4567748d545f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf98ba3e4bc2403eb7ce357a96ef54363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c757865913df1faa5605eedf46aeb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114d66bee7e83908399da5ecddf513a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43c19c8c68b20300cd29894398e7ba366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ac40a28f6376a52144ac85f73305d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a344883f17d74da0e991f838712a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526c610edc949d5ce132d63e7b36d115369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48453554b9929e15f09be96959d9ef9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a29276392802a5ccda61e6f6da0f52371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e0098237837eb4b06c63c5ad44c3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c853bf6cab5c08ba62e1b3383837031373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f285efff5a57fa749c5d3ea39a1bae7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9911c31cfd3588f586c84b2eb9a177f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9f9949a1db4e00cfe2dd6bec8187e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f9a25471aedaf788f79b9c1b1a9a4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87dd1e0f7acf9aa3d70b7773c3f890378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ca965a1a247774f94ffd753e175a2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447beb843600a9f40c2da8d1c23048b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe33270917ea849c816ff1d7ccc46e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0f9a58d1322ec1de27b3c90acd506382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f90be0929102f1c96f752fdc607a6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55766787755adaead90fc234c61ed3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5630a739b78a0cb7db243b7193b75385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8de0276206c942fa91b24f843ed53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f019c2212fa2a9f96518e17a6fa79387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee85af22c1babf1762190e865ed93604388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb6c037bbd39eacef24e5f48997537389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f456ee3f1a16dbc39cb3e9fd5c6ebee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc4a45a21ab99b3c64a6e9165c5ea6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf9f694ad6cbe7217c54ce10856682392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e198f9d3c1d1ce7b3197d7d1a9d9cbf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab6f908fb24a5c78df91e23776bfc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c9bd6dcf71bba66047467e82cd325395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7df44f25052db7bd80c1d86a311d2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9456ca2d04825494886a2dd34cbee59e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542a09ef4d0eeafbc09b36e651c5ca1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87930fe62972b2664ac4af5de0fd10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088562d04726668ffed72af022ae474400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d92ac9b4833fc6ec741a143d9569a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4a68f2828d885c18195f076df7b67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d66d04ae4549066b88d527fcd0dc25403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224cfe57655eb451dd9b628f6fbdf95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643dd406d2d74028a8533f3501878f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247c0185934a856bbf28ceb34a60608406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ee878a2ff8b17a7752241401429eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb65ea17868f474bbf2d3a9cc7fcbd3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95642d013f751a9fd79fddef729f9c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014b09d26b79fafe702ed6c18fc11d2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b222ff29101d9f8ec9f1279300820411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178698c80111b6eea4b4a11765323c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb6a1ad9dc1eb87fe5f36ee73974b73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d952564457c6c9ddff224575b965dcf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb5f13f1ac4dec1b67df637128e732415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a9b1bc1707b6c6dfba8de0d2a2736416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d86ad3b28acf992213d615052e5d9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fad72b00201578e4e8cd45e6cdf1d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaaae0551a7fc7d29684c8ce623c46d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34169cfea0d604ec9030fcb7fe7a208420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490918f64e01605dc35f19cc319efa4c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25b86c3949bfaca00c0285633cfbd9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c8cfba6a0fcbde0ac992bb1582c82423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d876a8847673c3ea323d0e0164af424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9bc2753cda95b2188291473fb0dd4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286a35c14628a61c86fc7a7c13b71d0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8c4dc02f7dc89d9d08e99e434af3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe2c9c329d9c9f18668c3c5c1ab79a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430324cb15f06b6481ac20513efb8a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98007703aad77bfafe3dac544db715ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b65542feb9c96f6c187195dfcd6a6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ee38c093f59c016f3aedc173103c6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874ca349d8bfa99cf6182adbc9e9d4c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13594be02e61311ae7fdf565a9e2442434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b16c5ae4bbbc2df4a1bc87c357f21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e189f78b24e9a62eeff124c010464e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36a13ac6b4b0902899998b09684809437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083343a82d53d2f84135ece11f8a6ca5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbdd765149326149238369227fa31e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c544a10d1c85bd504bb427f0fe86f52440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87196bb361ce6fcf159f08cbb1f35c6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77114470ec8d3aa184eb1fef3e220ef4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d341b02869ab1301a36cd367c02175a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544803651d2adbc53be9a94e04ed422c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf25fdbe3e99953e35377df20da1293445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25be43c44e042dc8e50820a876544f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2131b3eebd8d2cd8982c5db4d20ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8babb27e4d223bfcba3cdabd37e90448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409577ff8049f656d3ea83ee94445555449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100688cd3568e1178aca027c6257b05450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96404be1b1111c5553a5fce4760d07f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9114fe84de2f46642cba4e681fe87452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28009a776d10aa9037c084bb3bb27d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb21afed679c8e7ad6d0264449251ed454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c446ec426a88178dbf7ecaa231b97a62455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fee9ca1811fc5e3d5f9abd362ddc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eefb2e0642ee59b41e12a6cb426bca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369b0bc2fb7f3aaa6f23f7403dd5bd6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e3e0d0544b699e9a1de62a2189b54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe289085dd058600b4286e14f36d211460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436da222ded07c438dacc6b767a8799461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884d65c25be7775b6c9e060fc49b471462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f310b7b3315ce5cf03d6ea9c02876463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb761ddae69d7ce3eb769161e053f4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4187ab554a2a6cb09777ff3538c88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4704757232ae7307c1c5f85235e25f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869e7019354f8a6970ff8d178e351d3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12628d0355fd9ee076f1a1eff015e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da12b0bb2ffece0b5258be7a79f41ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888f5e705a1018a32b80e86983f2dd93470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c9f5dbe095a1845726f4c6718888e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae80b1bdde3c772a1e9f3fe80d2c893472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def3c7b1e984608c814afca02acf08d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daed018d8c042d36b2f9a510002fd8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76110424dc71ebcac8fe696c73a58ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243dbe9d052730253cf226e4060bd668476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009bb837326925979942ecb7676784f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1b32cc0c5874612422b811d145d82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55fa74cfee1f14c85039b0e58b2cced479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c62e5b2c1ceb97da09558bd7d878f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038476fb0269a1b130087a50ff2a2d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0e8d0476be6045de1788885e40e43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14309d480907f569a446a3c19379eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d513d914e5ac517a608b4b6abcf84e9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6650e74757d690c67cdc549ca72ef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79305ce6aadd95b804d38d566296728e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5fe99e016a6f6eb9b41305bccdb0f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37843c9979d2a621a318a32c4e40bfca488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8c6b51510c6e6c7fad64d0b85eb4f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17543fbe321ca939d0657f931c5cc453490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d48de83fe0923c37333541b894186c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ca3b110c721dd127d67b4101c3739492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8b2329b65b82e49cb86e5405326c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf293b6c8141aa2290af51a7b5004494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056b36e0b7add9e5b63522261ab1298495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4891b3b27452cbe091b5eb36bf051496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87004ed4baf26d2658fd01ec76e86aeb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de0a57027e12ab4ce258b8fc2dce6ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb16924c16aa3d231336775629f2aec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e151df25e3767b8dcd2ad1e6d9d4402500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1951a12af51afaefad5ebacb33ca1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4aaf8fb44f8e212691811fbb4e9b5d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85b476be6d297461066bed2f3b10b0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3363b0fd3a0d4af8951b7682dc48a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7710fb04d4db1dcb7e034dd6406c7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3b901a67853c51e38176f0cfcf649506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758dc26d2e495acd947528dfc7e9e385507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587f1f5f21e39d2ec0b6274ea8b8d3a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec26c687e9c27673b0694e3538a549509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b852fdd3142168100447de86e2f86a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176905d9ff13fc336fe1de039f7e647511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3546d95f43a1953b3a9f9412868e17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d73aac5ebf01406993a21fe32d12e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185797677f7b07121834785b3fa5758514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14539a43830060b6ad389b38b4e7858515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef8ad8e614bbfa605c8b0fade4519516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f435a9037380a885bd6b6f5ae999b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48031d4d262a68a75b993ebe8cda30dd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a379613d131ce5c8f8a249e75290519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d8944b443c406e2a3690004113d54520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffc4cc4d5138de1dd7ebbd8ee4e194521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece7b4d4e77bf229c0235e443f17d2c3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2134179d914ac00a8edf2150211e1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f54e56f06b6ab2d6ec43c90faf1ee524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049a436e8eb797429e5cd6afa6720a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96976eabd74ce4b1aa8836bdd5e063a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0066f0f0ba8f48d3c2a2d0ac286a08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac01514e24fe5692d8b4a433b3d151d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148daac655958a805d168b99e61d40d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b8f321052d12b47cf2b456e8c0b26a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6bf24d449fe1dc0d9ac94f919ccf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8ad614e31c92ad65ab44f70ea1203532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83777d396ae0cfb093c308b9d33f4ef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5096df8f20aea3b3aa577f911de73ad534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451856eb0fbb76c7aee9e9685a096202535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf0ee6c1d7723b610688ad5f0ad684536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad6b933e34d22c15b8cb41562845b0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cbe53305f2b46d7ef45e9c2abb576538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28dc84cb8e8160e8528706101b29a36539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f7378d78a20a2fbf1fd29d69f2334540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b226a3b32fd9ad4e426cb36d0245faf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b071c59a4e2eef57db3e5766fe576df7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d1a11a20832bff35367c091636008543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2021a680e16c7bcb07c119ce3fd94a6e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d32ef2a934268910745633a2ec831545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba4338dd16a02ca2bcd8e596a4f40546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41331e26c1f53248c24676b1e8e31f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064803518f1e2420eade2cf99d4e25c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790157e47e58c850f436a40874b6e2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6d7eca302c3b478099b15806aae96550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbb076b9a992a32d79a3be23fcd8e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7756a329272d93c021956284e973215552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14de32a0443a2cd944aa82b052f3558553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de42db231d1eb80242b2122203e5aea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc576b2a43575e99af700a5a37c5569555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda1fc7547cd8f8e88a05a47a07ea32556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4127ac9afa8d9c64c8717693f66a2e6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9f6e5afa2efb2a3e45a99e6756ae5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01382ae64a97990b3aab62f2bad4dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6e5ea91ea914e1b1a51fc7593c973560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d6b12b121a0d7df465556185697813561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f18b49b7e31c3215f0ab44af3ae59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488323cae5d72896d120d3639fcabce1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7995c511999fa4f109f0adf096f7186f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7167f62bd0744ad335768e44c88d5dd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d8a64aedf8935788ef0b944b21be9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fe88bffdff1c09e35d9767df554d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ac6b7ff388a0f74f5ab1686c54418568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c102f95ded0a041474ef72f1f7cf0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889788616a9abadf86ece8c3b1215a52570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c503265e694818d0f1d9bcca03ea6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f42f1f5dced98479bf96e4c4fd73dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40226469aab26602e9d3eaaf9563d1d6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea98d54a7e3f7ddd34ae8c3190b993574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce37a3d3de4ad5fbbaf38f6061456575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50e78a71d0267c70065b4876d090f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854039fb825381f5de1cb57abb6e76c3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e92c7ac00b710dcde314275712c4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c53901a30092e1c12ca2699a3bbc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e97ae204caa57cb8c2209454681b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a63089f98c1b206c531d38ed72162f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170030acc37e50ffe8fbedca4d6bdc0f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8316aa2c29b29fc6bb1e23e853db5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233af8ea7076742793d9ad72ed81f21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976128b1e446d76ac4f8f99155f45b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe02ec9f280ed44e4e7f8fdbc9cd14f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd2ce58fb1b697f7471be7ce96fccf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555403cc6481de61ac74dfd1005a4446588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d8c5fc489cfb77050bdb66cc49713589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4de7a51d0d209ef17ad3b8951973590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c9ad3704773a1cb8ef09504d2aab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94295cfef18a8e8aacf3beeb795a9ed592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae873dc17518a89246d8fd4a6cb5157593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9d1a9c5c7249a945a430aa8823d9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323adc631f3ad02227fc13d755a4ea1f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a845d112c8d73a18413ebf3e5ec881596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1880946165fdcd7a98262dd718657d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78bb2ffe93f242c65c22ea805ab3dc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c90d542e9b17317d7384f9fd04d30a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e448d5a70b31afb731fc75acbe1a8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18d66620b0e01aca6b86051f566868601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd766bba882765001862b1dce9adae1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4c5583e9efb66da58805f2918cbd2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c70127e83f101916b95a7fa044d58604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329af6ea39f3bc65045dda4c55f1f6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c894a6ad4f36ce35d50c2a8ac0240606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f03aed55a642f7a3cc5885275d8eb4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc256ab6dbbd6f5594fb7cee53b66fc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6904c38eca5cf19306812bdc64b9e48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146456398e96278c5cc94b60c03552bd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3d4ca1055b0e02596c2218258091b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878cf78cf1ac42c4f8a7aa6bd5417cf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab8cfd17462e5eb5d6c4a6ff078538613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc37ea6f1ee03990c35b69af89e0009614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac992560bd59a92ab6fa573045d50a1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63316f8496fbce0a4aa1b486f808c33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3eca76ea03b551cadfa5c3bb81f153617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba28b8e6d2cb466f10b36c4daaf3d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74843824049f2c02a0c9f1c27a4f2c3f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a7f38f09ce2a60eda481a126e990b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4ba0137eb9b0c93b2ccce18eba216621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bcd62aee4c2c9bfe26235328f4255622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0851e170780c6e9902581bd261ba3a0c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52c8d1b3b338f0623eac0377083cd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ef8c3600189644c8f9d656db9d219625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706dec1a37422b268fc8ff3cd72bf85626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94011b039a275c6ff762ae3d181ce7fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1466ad2368248863f3e81087f3c86628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f145e020af96658633694a4a90c9f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb217d992920e9e9fef0cc12c230530630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34558adfbd8ad37833562584b62e741631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e5fe7820a5075d4806e9786037fd0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10a6beeec76a0cb899c1b224545f63633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c76551d6881f8a0e1e4989d8f3188634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e8c7bfd16a627148832e54614e162635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3422fd3c4fa0c78aa1031240163ec636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbef1342a079bf0c14f5130820a4bc6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e045f642d67ff1215384aa1acedf5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db2305b2e69060d7c427953f2a204b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1bf8f94834762d37db5bef7b90880640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95dbc5d4aadd176f5234cc1011e105641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafb38b4d247ded15930122e128c999642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6534428fbccf60cf853ef6d231b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1c24f35c524781f3e206529026e3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999dd5c16a545643c4531fa5beb4cb29645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe4e515d6af66fbc02ec6229fc11f8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e65c17ffb70bc423d0cdfa19aaf6a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e8223f0a37d3f7ee07b724bdcba60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05ddb37bc96b39955bf9e0115937d8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0bf5d83710b1b6ec2ff7dbe83d253650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415e89afc3b981338bbb438a7022cff651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4527dce19351e375c25b6008c2cf7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a56ed627ae2214949cec4db62c06653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc228818c4e70ab8bbe2c500ee74092b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8562eb42d556f20fe5c460d3437c946b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e08dce785926136564d2272b864cfe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3fc46a9ca40f8535524782b240f034657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec722b31459a03bf82f18e25dbcf49d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac2d62fe650bc0b882fafe0b14bd03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5223c18462e79a5c30017da89bc591660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453bde43bb66b6e4d5dd174b7f080c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aeb55ba0fec5c0092a85c9c9f966d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca3e97a0ec62c3e420c50db9fbc578663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd8e4034fa36b07184b120f1af2d38664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c43e153f48bfcc5a3193317809425665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467c7574342fcf284076e87bedf31c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1804c63fa8624d4962b5c366584117b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef20e98f6ae11fbcefd3121069d6bf65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d453cb8fdc162060affe4ccf31a53669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758294a73edf4bf41398470073315f6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6788e9cb0f87ba3b77f80a856be37671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dcbbf97edbddbfebaff022fd97295672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbe9e5bec84539b42bcaa48b444281673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42a75ce2cdfd7cd5dc65587bf4efd9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30cb8940e173e029cc710b72977dad675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4c31922eebd30de444761bb87e52a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cbaf3d9ff188f56be5f2af69cba7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cdbec4b5c75c46548f89eb38cd985678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1048a079b8f6bbb3b09343ba5d5123679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7719c3b5d8e7c4a6c673d4dc4afa5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9c458f7d0aad50a20010a904d9e51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e832ec14b44d98cecbe4c50b01fba682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de523186bac1f7c1293c4cee4c512e1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773891a6154b99fc42477a6bf8baa603684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423b05dfcb4581f57fe18f3726c4ac0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b98f3ef25a776507dd79eae257208e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adba511f7514b060ccc4e8d755d533a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7c24167c151a6c5011a31e52d159d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11cb0cfeed0801229144a20faddd41689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e547731d7c81887f8397420d006da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b14e485aa701af919d76e5a76181e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd677c2acb0b8e4744577ae925347cb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8a08a140f2fa33075f8b507cb00a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7509c4226183902a5c4fdd062159c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551346d2534f659a479610e6fbd7dd9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6e95030357b0a7660007e19065f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbaf75461ec6c3e2518c8d4cc993572697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223c087afbbaf3208c149e91847ba6e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eec7d3e0643b64ab9e0f89bcb7013ae699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0c6942fb7ccc92d6e88dad8566bd3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5211980eb0880d2c3ec1eeebb2c42191701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e9b949b45074cb765eb89db93dae0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7256a33ea65e0e486b538f710dbe40703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a049dd760e856751f41a451862b17d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92632c4536482e76ee6298683407c3a4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e4d4f44d7a6f2a957b824da6d6009706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aeee9c20eb00fe8b0a204a9c8ff907707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b005488bc8fc84bd8663032a61f9a2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972de933b2a89daf16125257eff6f9c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b398e066025c29109e73bfb92fca5d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edb9d75f248697a56eb12eba8ab1720711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a2f78065de21fa8590265af8c973c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d3b452ab957ccb40fb0fbc9c0bbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e582e15925a0add56f30afb43507e0b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1cb7185c8e979143778b75c0c5b9ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2ac64c273680d809be0b7cd25cbb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433309d782b336394cdbbe7a84ed141717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5e4235de48ec16885e7b77698b851718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1dd5a1c1995d30594e496b3c86e06b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380f499e9a0e4c495795a41084b7e63720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336eebe9abf03f974bf9c7f7d00f9e1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d62dd30a8c4fdadfd7619319a3243ad722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd630e5a034f4c0d7d19266589ed915723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a73d0a8e62be6f9488551cd0d444c4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72200334526a7b78d5d29a221034f84a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590f3299697c804fcd02d21c0179192726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51090a9d1dd587cee866c1a8ce16af9b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb72416c918ffb8083c65e6c7b1168728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b8a622750e37a21969ba60f93bd76729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d65d1cccf3751832b6b7d222ad81e54730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec9ac3cf007bdb0a0ef3a5332542d2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75c661780cf0b58a58876d7e8a0a83732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae952afecc649484e24b9f3a0ec72f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb20dad00ffb0ce522439c67f6ca9ce734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8b7d69a7ab33170cbc4d0793dc4d4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fa9afee53c2adaf7d3aec4f923141c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211821c2b2aad619301de227b176706737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352e550dd7b978acf1a15ba07009528738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae13ecfbb1e995dc79b8c77d45cb6b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a77dfcfef8187b3efc6cafcc17560d740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c4e3ebdaa7a489ff408101eca92f5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f6eb88e3ae664e82ba2a3b5f13ed3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3347506bb31b5332433a227c216c505743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199099017161bb4673b1312afec58cd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6cb7ad720241bc0767ad64e7e69e9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e93d92d82f36b94fc8e362c3521aab746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7926b60022759b599e4d2f958f8e4dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a079cfb981e5b509939b78f966eb396748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb12b1b899c6f26ed13a3d508c9198a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87e4cbd42cf1b4de8b7705e414cce9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba762b149ff7d87a3a060a8fee6e66751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4c1c9480be3539df8b8dff62c710c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457039265bc5e6f7ef7f6809849905c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733c89a82ac19273dcce8cc988bcacc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21381fa94a1f15dc7b86827cb5ab628b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c4c40e16a2c159228977f8c418c72756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4accf3c21612fc884b61af4ecce92f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5adad0c922cc5c60e2d51ed952670c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1e12725c22699a906ddf5ee766fe64759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>