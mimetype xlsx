--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208d0284bb80a896eccf350ef3430b881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b0f3e014cb5e4b0a91258ad772be12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f968c3b8006ff4bbd92009853eac03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3ffd7981a053acf46c84aa67921d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10980853f40fd2493aa6fed353804fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee2fdbd86ba1f576062987ee00fa036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d91bade5510c0949a8be90687e4ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68d1e432f1efc789b608f7f154402b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a193700d03e5532a54dc46ed88cc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453de0f2e3d96ed9d7048cca3b4d58410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043eb9dbc215c0c11464280bdf9525b611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e743e25c3fd26e2c82ad06bc0f4f8612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892736839c523a667031670231ad794413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52c60b90cb9d87118f3aa3bc8b387014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe71cceaff7096a563c6dc027081bb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7205115c2e95cad16d5b7546926f8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670d8c17d3709e183fde007e7ea7ae817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612ce76caa9ece2d032c14cd3e4d11418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61cb5f4676daa9763364873627a2c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d927357677485dde477262fb26e37b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293b7ba64671e757108ae9132bea6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1e5e69f743381648aa3f8a7fecda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463092c1ed320a5d33b062fa48d5b22123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c695848f37d1815a499f1b48a34dd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3961bf0dcbc1aaaa79e69befbb4980625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb97af60538a57e6b07634ce2868c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04641d032320af037639a6734e226d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90389084d0fc6004b5dd1e5bcb204e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f7b085c99ac05ebea43ee33e8f34229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c1f65b81fc40cf870d44fdb6296fb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263263fcdb3b7090772b89f24c7c9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66634b169a0384a5ff5b881a8721b69c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10caf01c44acc14ae9c2bb49a8968e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004aabad24a8edcfe4e02cd1eb266f3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1814f491dda7a79f76329a986749a0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfcabca85c609744ad589cacc5ca3536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a66ee894f4b18d8e9297de5f97de637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd87855926ff71111b2d583803e980538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108914f01ef9ee8755be5dd0e7bee7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a1b303e817a3d9fc9b9eb446fa8f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49561ded054dacb6018d3f4831c59a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a5c46de0e773787a265604ad6a28c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e20191c6a974f147c4d84b84b9233a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11179e47004b829c378b0a85a8abb3e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0fef702e4e482dedca95f4f16dfe945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd009795c8c713fc3ce663e2fe314f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931f2ecfe3962a776691705b7b305ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc1dfc967ecd6a1e21eed11fe783c548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980cba0f93d0d9cd54b68227abaf95749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3893494b7048e9a773e879fd81c4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad938777d0e2f8d9e912930aedb78051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe131cc1ba0ca83f2b35ed423cd1342d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5eaefa8ab421cdb969b1f383c3b6953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34398acd973e2edd95485746d73d068654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddeb71931a4726e6593f663e55010355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016c5b2804f39d0d7ddc42f19156f93d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3023dd6e741c7813f526b9aa00d2c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c68a8503bb961e10b030a895f7325658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a51adc80a9a1ca66def5f121a7b49659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dac9417558ec55c35396edb05cb66f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649ab4fc1fb2f3b191d61318f46027161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39587f75385aa2c70d3e5b1f5ec0064462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb3e58657368e07f38a5cd14cfc4cb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093942113645f05944161388d840607764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd8b4786ffdc692a462e5226d985b465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4ce91bd0753b7f107c58ec7b7251f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677fdeb00ad75d7b855e29df480ff2d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a3db476a280b7d106008535d882ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f244452515998c0222bc6c18ed1a669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c389b3ca4551843c7993ef8b764786270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1a6c17dd243ae5c6ded5b7a86e1dce71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0194c56851c5c315a32dd4706146ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd011f6343e79009ef84c135fb03bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94a0d64898750a305ce2560bf4b71f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c87bb47875920294b5d2535da82dd175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380069aeca5150bc26471bc34e6111ed76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f73ee214b5aa818ff09abed74860177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e9a778b3827275229e840afd8b4a478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b59b564440c7b5c024588ec195726b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906aaf1b4053307b5fbcb9652a7f35d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546e6fd3c551652d9146e286c44d87c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099c738599faa9aab047e373807ecce982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bf04b26e109ee4e0bcd262fb04d2ec83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e7d6aa02d97a482f5760843a90d7a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0bae6a1df5a3d98508ad691169dcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e7a2d2f6569b1d0488fc20549079586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f84a7bcac8d9779417b2178525f63f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c245500d4b5fac2935044d0c2b9b0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817f73c628a8c14db0f23fcf95700fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924df81f82b15bfdf7ae81f01e265fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40316f13713e5dd1ea5c9ad896ca35091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485579ca0e8e80f8b3489da53e63fdab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0569540bc91e2860f236a58dcba5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fcb92a73832eed55c00fded404e1394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf82e5fdd9e5da70984183cd32f47d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672d1f20e825c98dea84445a3535bea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa907e70a108caa8bbd4328a4f1a2e3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb44b1586068579a7c32895fe5ba4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de946a7388c5a7303ed949fc2f4d50499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de551485fefb6d248cb7f19ee8663c50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0da9ca4ce47ab06862df4f64bdb42d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ded0e67d0ccffd441735f1fb24b79102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc8e6e7e2e3956320fffedb58b959a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89af84320fefdb1bf5abda690eee672104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed4af95b428a45c3743787784d8640105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d0053853c87a92f8cc0b7505f8d82106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98162e865af81af83028243c364e85f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd894d38be04e765ec286792b9174e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464a740b1b5bc0f4021b53ef6dffbcf3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a3f51c56a32576dbdc97a7d035a08b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef089220e3c8c8be348d11a865749d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666a0a47fe576361bcc0449f6eda41e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acedfac06cb0bcd78aec5ddf250745113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e5b434a15a58d502e9c732f520a77114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9b26f922be08a69c42a7b0fe91413115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de809c1abeda925fc6e02ccaaf12d8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794d8e90ff04ec271778febfc9c1a4b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec78b4216698228a1e6ca25e6e2d34f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bac7714a8f09c3b649be44f8991191119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65caa702a27059faa47bbfa389ec38ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f716f569afa9b06ee4b0c8e3f99085121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4703895235abf60d91f672e625395122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a205db286f9b62d5df2eb1ee65ca156123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1913dfe676b666e24d280c011740c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32d40a71e43af65e9fa18a311774a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06dfc7901f41df0d6afde42f0f1389126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efe165776f08ea138dbef29c5da0b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb07c5fa77db49527ecd1e059fb3c8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5e4095714148cffef68cd5e94518e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682060689738ffe05aff817b3c314de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810eebf5088c0e7c760999b4add240131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58071ab693dc05f9f494b5bee0a9f5f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9df5e53e5eb0f40006d03e35b1cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5566da266dbf97fb7e81bdfbad50a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70484e4c755d23b64ecfef448ffd03a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd70e5ff4957781ffa7b80a7da7b9a1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043b5d36eb9b3de774d197c1797c080137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92863435eb25a8ea57900e513d3d873e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81081dbbb8db43ca0926c041ebcee86b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa318bd71d199c162e9de1b72ecc4d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a8af9c6e2ba74a0df9179b412384d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f556dc57f0fcc5c0a127d75375140ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb48a5f324d984c799431f8699df2cbb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748c5ee4a1037c151a354866b66725a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b5078eaeb7751d411fbe4d2d70231145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de5a50c881363c5df4dab1076355f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae3ba3e41f1ef0cae46d88f24d15aa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a623f358eb5c292e1bf39ed707166148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b662339f790d6508360dad45b4167d3e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc5d97c2c6f0b0a26f601c1142db3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490edfb5dfc2bc5760ebd393386a6a1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0d79bcf8d5a3f3da7d81ea8631a44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779995da94b2268dfbf854d79f623284153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4c6f02dca438a556cc77fa2768183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0353b5555a38d1a2e10a5061a6423155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41f852f53f9166c06a694be8323dbe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080807ad2c99037d0781c479a302ccc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19d4a8b34ccc34d13cfa2b17469330158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fc9e4c1e9ec3c08d0798a20cde4ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e39144c5fec4adc62bf0419425fca7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da7830d396e42f68ff827ff3815b17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44bdb6f803998eb82eef9a2b30e551162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff80d20ec4279dad9eb1ef7daca008163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9292a86703ade726594be4b64c25c0e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3944f042e98c4e68a9f69c7d8410e5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b325fb92abf6aababc00b2bf2d236b02166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0123e05f8301e490bf116da50d51578167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5df69ff7323b14819fdaea785a3bf6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a570b898cf469510ff542ebe64cf7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8998a5b521486a358d7041ae4c6c02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89345c38c03e589f0b8a5c3da04391171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb765354303bfe46a04c19cdb7c3e1eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e36ebb421f83f9a584b3762b5a24f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466932d96867c90695e63467ee674665174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447a3d534808ce3464490ec7d5ccea8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46492844703da9488f72a04e54a6ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84638d81747ada5f7b117714eb86f8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86ad963f3aa51db352606bc8c1cde6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7fa1bde1c46124f4f0b95209b805c0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546134fdfef749a37852f3c57ef2730180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83533788691e70c120498678ea79997181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d273aff58be637bc47c192bf68eb4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fd0dbf5de4ce94f6e57a143a54dba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cc0bf740f4db49ce1ccb482f57774184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce086df059f7642a5f8b717e28b6b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f81d269a3a9786090dec400852de4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45679a22f8f07a098772dab2354d9b31187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98690c1ea2aa40235e5490207f2c32188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa432d068e6e1464fb127c8fa09fbd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85ae1654d5400ba35cda697076be333190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6ff1af995023e7756f6efe9b79012191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16adb720129cdf20620ca059ef7ce2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df3679f2c64f2ad0887441dd7b3488193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa91d92897ab8b97620d77d43ae562194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bb17786c12375f1ef1e663a884f22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18296c90d54815b5487866c2d637fdfb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3acb60df215d60ed57d333cac00f4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccdd49e4fb3c4a4c0636b05040e0bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0200afd7c2e75a312376f27796aedb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e0939ab6392b60a10f6ce270501f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a78c9a37852c9bd015c587a52a25c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7ac70e6da266c4655186292f3c7ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fc3d7d74a073ac2f18166b4eca176203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae33d10d2946badd70e3dcf8392d33f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0c0d75d54bf1d9a6c25148f94eb34205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ff36209fe4ab995f2fcb8993cb7c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c20ffca89568e200f5aafebc6a1861207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acb7c45fbf0dd9d24fb718568ec157208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dd38d93ab5b65c7f990903482b1dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163e78ecc5ae5903f77bd0cc71e3b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55e0d9f84b95e4406f2e1643f90701211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ddceb07b20fffb37b078aff3b28ec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1be790eb41fd6a7f358cd22b5325b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb410e2d4a9d0fee987f4f8792de82a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5feaf28e0d573064d5f2b82f7c07a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ef14f1b7ad06631d29bdb9d3413fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8eddcc819f8f3849e6f5294f77ba5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87765170ebc14548eb02cd440989dc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16041520c7b0da73c9651d35ceb8f174219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621e13823709520b3af5f7046890a4b9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee7ded372150d141fd2bc5e659939d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9957440f9660ffda1074dcc10d416d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8127630d2d4138be035f672d891a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd86ab475c6fb11e8a8bc5f26756f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9b34491ec7efabe3696902b3210f9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0117cd1224a058b48bcaa58c2ab6562226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff3e38a3e60af36438dcbd643bc413227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5fb79cbdb80bec21a57b03e3b95d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95e8615e12d08517b4955c1a7a012f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca44eb6f0bf4f2fbc0cee7b0b1e4eb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4874e99005b68ec450864c200eb5b72231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db8ae8cf24c909ff07d1d177ebc80e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2465b0b86040ef2eafb0eb03476a4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86219eccec18b45f62e05fa9a006b9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf00f4e94b15cbbf03f5a0ae0ae040d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb87ce650d9e87bfb19890b39de22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b73bf652d8badd7f3180dd1e496b07237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413599db42758f22c542e56381c79de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2776b5cf3f266cbd96b63dbfe59191239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c01711a9779e0893bfe35611e856240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed0be36fe4be2c12cbba21baa81854241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1189381fd1be77308b43f6426ba6966242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5093fee3948914b66e0a11166553b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b4e63b5e66bd8a982e16ef16620e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a763ed1e1eb507878382ba983cacaf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bd030f2c2be9c1e64634991e039bc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd83ccaf64e1a7cea30bdbb99e3dad247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe8f0b2ea7d284efde7837e8757cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5948c56cf4d044562f4d543f93246e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad97452b64d78ec124fcb6f519bb4d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cbe0c92345f3ab73ba35f8994f984251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572d821cc0a95d6838eb9b9b52a01f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82975f4c48860813d4a82239a11c2f25253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba1f31c9792585df9a8ea5e0e72d56254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de168ffa6311a02e769faf0cf58844255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cadda9ec46d079d6e99ec59e9c17f81256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddb5ecb60fc5b72ecf9f46b12434cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ec33d58b65738a9da59e259417205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b37cde9d23daa390ba2d77a3931606259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9439e7b811c402f1df3692d0021c504260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36dbc73c6e1626438e4048ef6fddb3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4662a4324883618e6da569733ceef262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853253512de85bdaa72153720950324a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1b21e2702d83a032b19f43ef1ab96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbfe0d04fbec045affa79322046f93265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d7dca618816500eec6a84d55ae47a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b3fad51557ff3a127cb3d6173b057267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1ad5f56212694c01bedddacbe69bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95b7b8e5c65ecd6a26cafa27c94e0b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f240ed7e4a6e2bb88209ce510f3aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c58e5fa723b5ab0d8117fa748f456e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1e9944e0702f45909b35327395034272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580df32f8d592502547685442c9772ab273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb3b6ab052592177666d4a16496236274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e0ee70c7371dce5ce7d438315b998275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa5032d7614937afd355598fc29524276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3188b971ca5da0eda86ac3380ee1684d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380e8674692fede04633761af500305278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94055a863763ca0f78470aa800fb892279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc279d47c133b2db72535e68689872a8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafb85c3cff79899e4f8392d4d3aade281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf0f52cac6f89af4bc8f6aa563d0ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deea135bfffbf62ea9f206012ffc2d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc0018ee4e8d8ed9e4a31a5a62c289284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc491aab082c9b2efbc5917bb704c229285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaf35cd4024a0fe2062d4d44282251286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a263d411c9dbd80b82dedb6c66157f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b09e92a444231b3af7ac86cda71a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c7928cc98400bc7d65ef30042a950289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4082e6bba4454f49ebaebfc5aa712e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a404df19f9bc2a2233d4564441c302a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47baf25e0317bf4f0a4f98b87417f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6447885de0b9b9305bf127755b42dd23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14c3ef12bf2fc9e5f28aa743088e9e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77896caaf3200d7af3c3835b99d6fc39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cef736480d6ac560c2ac328ab2d1ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eeba022fc0c31c43a0d8cdeeed4b74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6679ae991afec1bd73eb837dc16db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48830eb45f2f02fa5e10b5e222e80737299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ef18fecff1b2abd2c30b2ac88778f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a3bdab51841887487d7740fee75e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274e3f311a03ec3983ede71f4f6ad08302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d9c47420d726b4bc27da198c32fef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766e5e6fb09cad45c94f9b80bf8494b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547d5f2a9a507b4ed7e515eaac3c02305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304bba1a415fbec599aba95a6b880a6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd445988b480ef10db23fdca92eca54307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0cef53cb09605acac540609668d1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207d58640bd68ec7d1ac2abcb231fe0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595cd8baba3a408a11fd23caa012eaf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2750207ba10f1cba935f3ad89f96d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4908d9ab62becf902a78336a9bdea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d91921e3644c6bb5c9662388498891313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1783d5d45562674212b8cc48f7c601a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7301ddc5232741741bf3dfecd501735315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9028975ff87660f7ba8a184e7c950e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e4aa63c383bafcbfc18fe642f177d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37e12bda4dbee674c9fc4ce958dfbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98c1b1cd204c9555c5656256c9faa3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8445d4e081d72fe0b802b270689ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b81f8eedb62acd7caa0cd06979f18321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a19e3a924f26b29f1f7aff36c16df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c5f99d0e5aa38faee10c547e4610323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06430cc7322ea51a2c41a507fe73d76a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92784c8865ad39a0aade3af75b5dbf42325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39863d0e6fdc136745889c7a26ccce8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219cd72a2619a882a823cebfd4e2449327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6756f9381e6c1723fd2c8ea1b14574328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5ad377ff00528abd8bb5f294a54c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f7fd49787aaa1f672a19eb2a582dd9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb31db8f206694cc0492a2e5e0c2eac8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4306ae837ef9cd6f9f3b4b50bc8913332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e60207d4e70e3e07f311f086bdfe9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574cf93cf01200feda64fad7cfa73c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171d794b5a04894ea9623f399e5ee3f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096312a0a26c8c1406e569d67a2f6073336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c69422c8960c418a035d164e3024b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77b06cd0a77aacbe1efd8ea141488a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7bf515d8ea027987008e13032078b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db580c4f5890f5ad58d3c52de35e1ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7779105a38b055c7f85a32ebf88197341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60313adcc9425b900c2236fb8301f04b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeaccadb9718f65cd561a0ddcb8b3d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08691b0967efe8aaf45faae0e96ee2bd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83c0541cfcb736d2379da45bbb88a45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e6e7c263588418eff336cbda25abc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65afaa7338a6f4f78ef5f462b632a87d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b8d6a9616f4c499ee7467c214c839348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff481c5ee34a6411b0d0ebca8c750b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9e1b6f0299a8e04c41df6f593f8e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d57f4c922d37aa92e444a503b94b49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01788d66dc03fcf77d011a6c4e3e1a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0234907d4f0dff0fbefd20bd1c15a3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba63e5e52c541a04aa86dedbf3fa4e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ee25ba6e1ffe86ffe2b82afd5e4fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2543c54529d15216c6aa2902ba13fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad677fc69b014d4a5217f37f32b9677357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424168b51926cf36dae688daa0e453d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1d4d255d1eb11c48b63829e2580c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa6e091cbd90bca887be757e494848360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eab4c72ccd95dc952590dfcfd3e512361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4506b0e523f6436f007679ffb866610e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529dbb679f575b4a99ffae539a92d90a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51234762c385767865f51c364e58d070364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e197ac54309fd79bf282b2bfb70d7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685f6fc6b210fa0e0ff3f96787205d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c2e74bf3f1a3fe453fe9a8279a2c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2a862776b95882ff6e365ce291b1f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d63461e618033d141f6a414bf4d93369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01048fd72b0f60e6155e172b0c72a0fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead50835a26d1891ba6248e43115bf6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e307718bf903d0c6e137f0034b585b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de000df0ce47e9d4a27c60a5b5285c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210f6f01d90061cfccaee54e15bc8f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2192085a8ca59aa99609abc1d3c59375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4113a98671cb65043002990da2914376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f012ced6cdf520f947aa9df46410eb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4a1c7d48e1f39cf1102f0087fc0f6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa75fb1744c68c15c8dd837589cfb2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8029fe841aa6a2f83315d05c1a13a8da380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b35260eb1e1b9f59c962f7cbbc0fd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c77c81c460ece6a33f62cd8656ab0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78760b0574f815cfcd44888f5ac47af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4543a53b1e4bd06dc060dae91727b0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f98d37bab20843426074918fa55eb3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9d5658fb68d2c9276f96467e04a2e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c41509b27da70515311cadf5017b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d087525417f450600430f6af060374a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca37b645163150cab55f390dba71d68389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4be8a8b10ee5f3c52477169fd1bc18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484680aedb4617f72a7461f1a024e605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b5a78129ade947af8a0a247c6d80e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a3b774e95c39de9e0b481f17bba11c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adbf7a3b99770fdf713de91116b6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e0344b10d79165d06abe2ea636f1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd745cff460195e24058cbd515a592396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a24265e7e559a681710cd3c0f46db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fa9457dc484c48abf50c1766d69e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88c3757e2f29109a430c861dfd8b5e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776dd6e5d9faddca7300f8c2b63e5e7d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbea3ec3fa0bde5e6e18482f93722ff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431cd37d8cda65f0bb811c579811a381402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07915dbe6af4f893f422234a5cb6b26f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee5911f930f9ce0f1a4c0be63d6e75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33445fa2db97995faf2e05c5fdebb330405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b48d49f940342cc8c202dfc7e0b7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437015c1e72a1cb8247af341dcb470cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab0f378772d75b7bc71fd0efa555d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1f04c08db9280c51ec633bb26499e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fa7582b41f971a395344bced31d44410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a962ec3067a110793e1b9f1d486cd37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608137a4a101a6d2104c7fe39e71ebbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe125df45b56d3c9e414912f53c016413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc78781c16b1f9a7a4dad65c2b3d47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc00f3780d9d7e82bb718d0a3db6e4a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbbcedeb0c2d1cd5682637e0568ac9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc973bce6cf46fb8bac9ece6df2ebf6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced89d3a15c5deaec694e34139587741418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad8d643472c5f19a0d1f488a262481419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ea3a5a01987cadf729ee91c7a14dd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2e664acd76ea297baccd72aa0f493421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f586ceb490247ba9b965c05c965dfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfce79af8f40dbb968a98049b27c2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16175f62a449f9ea6d0844367ab4025b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f99c730a0bcdee0b9f3057b4ac28e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1cd6199ba00911ade10e4ca3b17126426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eeea20ecc4902ac3a1a6f8bf35495427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bd89096607a00295871795d239052428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bf8a9f17f1e0058b5a70c268521ec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb77abfae9f9cbef53ed08e05d6fd8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa613d58baac73a1d0440de34ee102431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517e8b97c8ce9d055b66455860c193b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16287f09b0302c2a75d267ff5eb41ef5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64225f70892c6e06f37ee59b74664a14434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0efd2d600c312c4c15b779d15be518435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02928a66cf263d0bfc5c33fde484f19b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d959c508e2c47182fb45ee5ce4935f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eb8f30939cd99d4016ac835135508438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53270f8afd10a13e24fe7078f2c86c7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76767826b86f93cb1f68fd24522f1615440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e41d2ea86931a8e4f7600184acb3d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972ed87e1ea695b753bfda4247accef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650833d2079f87fa387c2055116ec59443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cba680327afb93d71d82cf784f74f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246020c2004dab5e2d327c59515baccc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c8ecceaccff04254cddca871201ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fad63bdf07442ea453229f917d94c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8debdfee5060e7fba38e66969a824448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9904806d9ef15c908268c1b812c0e7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d430233fa04b92bbd1f81fc166c750450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa4e16dbfe04668c2dfe10d20d54d96451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae24ae935508712a7ed30d330d5f2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5b1b9163e3e4586cff70319c9074f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a58474c403e1d15b6deef261799ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f2937483eef0d5e5946345992f2fdb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909450e29e5fecf42cd341affb1c050456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b78fd0964bb29fcf2540f2d40db31e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30083bd9d8d5e185eb58d732507bc9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03736dacfad5606d5de33781ea1abbd1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b648403237f6f3aef4d04e4ee9a210460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35ec2b3da8d0beeb98a35e1f88ef43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d8af8b71f32225d39de76428f190d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3be5a1affce5115eeef10333bd952463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d26ef86b93ad984dde0147f08cb65d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576de64dc405c8766c52ce4d0dd2f737465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32d2bfd9ab56d50a2d2410f50b31c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f029636b06ff03c9a62d43aa47ee6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583bffccb07ee064082e493a1ba57b4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320751a6a0f655d917795a9fc721411469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01456b2d96a75b1e7481cd0f06c1c6f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b445c9b691c4765bc43039e1d1589471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2258a3710025b12ba9a3f40179b6eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748479d7921979ecfa567aedc5f04a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea1c3027f71a1e5900f4fccb69a3f9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab0b7dfaf6856f58206026154462f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445e4ce5d58d798b3066be88f8f3892476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467d20f53a1e7a5970445f3d1ffa72e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e96ebc845f3bd15876ac833e5c44df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389798de2281c933a99472593c82d4a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073bf58d5e3b31a97c50ce063e5ce597480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bdd6ef84ba13ec3005ad23de17f62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267a5b5105fb991c257979a503a1590482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296117a634c147aeacbb87965525c57483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa62dde698510a5b8762e04f86509f0a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadf54d8457d7ff113d83cf4173c7279485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df6e0cd13a392e3e9d268c8f6cf0ef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5962ffd4dc61d538bc2d871ddf755487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299e554ea77fb4fb3b6d2a5399f6c5a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa1dc62a3922ceaf9fbb6d8b64719489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fa949b1a3b2ad9257e647f4dad4cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0013207dbbdf1329c0e5a1302ec9ee2d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c25584cc020f7e89749f7abc3ad55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa0c94321806e6144fe6b5efcd8606493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadd6f8e0907cf8147f30004dc65276494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beaac3889726991def0845bac18030c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2185c0c37020cd9d74bffe2878abddd3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed206229960d7457218f276f8e4ada6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a43069e098f692e6a229116de63c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84da2f9c624251e6f47e11cf4926185499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2604132ffd410a9a5730d9c7e2c2470500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff8f5a317a77bb68914c28bc79d9ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b4c7cca5f468283de70a4514c7fc0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72849282869a5c625671812daaef087503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9590f1e2c54703e1854de810c287da1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191245345844cddec54a212ec976c74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cf26179072d3f66a475c4df7aacbd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb34b16561d182e926873fdfa57bf59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665bc3a0f04e057481997e28dbff03f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e5618d5f7785bf5f1521156bd6ca1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9457479a682cda462501d427c59a59510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06338cc239836ddb2a7cd9704144e8a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5e71a88bda2ce8626db05bca6823a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc99cdf590c7e1c5412b0aee45ef12aa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d275aea0e74b53be0e4cd13c2f94f554514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b3fa583aecd745d392b75778b6d2d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051888237beed44342c1dc1fcf422d72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bd0cf63df8d846ccc3cec7379b6cc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735be045469da6f80a4f9768a929575518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1719e60dd853da152cd35112931ba7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a6fe3e1207d7ac420a62a50514da1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26f04cfb0aed1b7799a7f9499df655521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72870474027bf8bbe9528ee81de8f9d3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b292c5b79ef98d5535c00aadb7708024523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f915f83d54fa395bdbc20f02d87a0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53dcab639a83ad3b86ac87aac2f44c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15736c304ca2edcf8aa5ab006e4a5ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94dce79fd7b3d1f99a1107380ea7c5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a9f68cfc4e7dd13d28455ee5fcb6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048789b5fc34294c6b3807dc3d5e3d7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90038303cc4cdc941bab91ff539f6e9f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5f59cf3fb1a16e02147ca989fa7a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ba76cc5f3a5940050abdf27b3c2b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546512f5b3868f2f44e036cd071fb6bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100080c47c17cbbcb58e413268347a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291dd58032c8b0c928133d0ad95b6e49535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435f48832ab851faecc6616e492f14536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd7e2e1f9f94ff74bf3bd5dc5a69420537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10325d1d67a41fc3476be0e99f87e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa1962a93d5de99d4f9e83bee280b8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df35c7603446c4ee392947ece7672dde540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6b521a0573f25af3cf24111ff8d6e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013fcc1ef9486ec48fea2bf303e46f2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085161117f9bb3f1cc1b3380c5ce6ef543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9baa480e47c16f851f27b034ea9f85544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a0a650083b1ce3ab3868712c44d8f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47767683ec3584bacec9a96001829b8e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5608f1922d2d7abfc4185f05f96e4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506664969db2098fb2f6530f3e3dc07548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a5a809d9fa099d1ddc6639d180ed9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0a1e92f775e156d5a35acc55100a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a092665cac513def3dba61a7ef27154551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65fd8a915ad298f730a4b5b333469e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dfd00a1e882a16d231d8e860a68965553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3974a4762dba2f63bf8233256c6c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d65cc18860b1da0a8271fada198a9c4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a67fe4ce084b191009f899d59767d3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0d8592050e1d5bbf0329404600bad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e4b104025ed86a4a8227f0163b708558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d143271e38988a73f5aabd41d18f90559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bec718cf139c20f33360ffcfdab0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f06bdf1d6f25b3f97142ae1c2312dc9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b3916a5bbb0f53680999166210032562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426cd7c8ec5e2aa7b22a2868fe24e62563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66095a899a91a55621b02e86c2719984564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c9747cae49f9375d47a9a694c9dd5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c102f516daa848412086a02d361f24566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707536ae1809a7973f4250b2c7238794567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b86ab2113715ab4a59977884e8ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36369bff124ab6cd71f8c101850a08ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593da040a523329638d3f0444d810896570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e37777bbd5bbd54e926ec5bdf6aa4f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc2a2b3a2053afec1e2b1191cde315572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b57548829860a6c46bdc961ed062d2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4d818a6273653383b64f2ff9aa56b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ece7524607db7bd3e4826efed5be575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef7216a1030d4fd76caf9fc17168b1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07ebae7752e2f53f291dfecf1c51f6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01349893b075828776cd0f366e4f24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1f22d309f951263f7a478f6d386da579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5aa6518865fa3e8128f102b0add69580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e0445033a52d2509145034615279ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a1f42bf21372c33b5914db8488334582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0dc806a52c9aece4ab3615b7becc9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6cade9cf9d167b91271e19eb2a7ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f768ad2561a275508814aae13bbb4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895d9cf398267010c9425d8b1be70433586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e230d4bdadead6c1a301e6d5f615a246587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6220b54ddcfaa2674c7d6ade089dfc1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae2c21b996fe3422b8450caf0e766d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31cf21b269c71dce8269220082d8f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d766155cc8e80de41a811a88260a4eeb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452203361b385fe1f56ad14d615eef45592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f94574f68a261fd9b166ada5132b37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301defc666ce0e5d527808fbb4d3024e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc56b471cc022e23295af78d709c73595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38ab4c9365d87b427cffca8b471d07596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e19edd1f8c45d9849f058fd205ebb7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7c7e5ffb062fe0dac13ebdd9ec53f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb05ddfb32b94a2c09749f2031aa7b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34eb28a0fa3bccae4ae0c2ee2ce8bc3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f735ec7c5c0d5be92ecf935efdabb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f271ae9b8b8c63dc8b0c29ff92698602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd05170ccf92366251a0f0bf00f426f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8689a3557b8d81df9e3e24f686313604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9dcb9b38d079a04fae15e9b087a46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc9d6df509fb048c172b05ea42c7e9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c13be2c4760cfe5c16c4d105bc8eb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7e74014aff44b705b4678c6a634af608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42547a270461fc36f8758d239d058cbf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d10a9960ce4c5f35dd0db6f9b230d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccc40caaeb21bcbee445479e4c2607611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4e3e9fe00a481c89ac923e1c2f2a1a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe9d04e994e93b939cbb51054811a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b310982af312cb44646cb14a12c0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64236aff43127a226d8d838512c72d37615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bb2a4aff1af9ca5160004609e2e1fa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d0f2360ff996fb0fc09870424a43cc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e683c781986483b1180ebe325accec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e74ea6c788aba218bcc278ed8e9da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd72f6005fc351364ff9ba6baa78ad7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6214cae0171602469832c22c42facbb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff53ccef3d7efe8a42f3daaaedcaea7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba39f632b1dade7e9f5bd382bbe91b5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b86199b84c32d7bb02563bee1b938e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910f8064d847a15f548ae845104c50e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025a3373ad8af1cdd4038e13b548c9c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df68b557559883b22e9e69c83adf0abd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143592d7506c807d8f3aeeed90bf203a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd8be2668e8da23f312b5d4ff9d2b1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a79ec74e46dd5bcd0e6582a77243630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4062f26b699c38581ae6bd6e7d52530631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c01be8e4e86bb99d66e81c1df9c072632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb2b2ec3bd18470a91eda883a1280633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7baaacd6593043439007e075794c190634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443a9d0397c0ca8ac516d426fea84e9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a48c0919ae7014584a88f6e0005bfe3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d942277f7b14405342333f05ef6efa6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c80e0794989a4b8d294a4159791b67638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c57683b43bfd9ee3549434c32796c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9051ddd50da6a0563f032ff154625640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a1e1da2eb141f6a7fd41c88211485641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3db6144d57c5ef36cc7f477f94b42642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6040b581ec8aa0ac0af5c76a3a656643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa4bf4f15c583f32ea24d3b11e03f5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ac94822ab20c29064344a190afce6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ffbe483c664dd55e520f717fd0183646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b8fdcc877ac559ba1f14bb8ac357f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb296e5b1fffdaa235a43b274739cbcb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f4909e8c3f01714b8b4649651f7a75649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4fef2e2e9de37c08c2338481ff0b1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828f4d915620b99f77809cb76a70314651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac94af2e23b63c9b10ce2bd2ee6607652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ac4f1d768f80a19315c2dab0ca6ad653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9670a67660be7c22071fbc8d970c28654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb1969a27c8df285d94380b57c0fb6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cb9d5ef2cd26c7c14ad2207a9e7d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663857a8bdff48a5e784c38dcb43266657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384a0db18b8ce28be8d349a09a125f9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d323caa65d650c9cc8f6a0df5bc1d37659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e580e1b5dd515771f2d75e80ed78664660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca795730ff4c9726fb757cef2981be1c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7583a1797995b1e836df90a1cdea6d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa188f04de39f4f6b71ce0b3e10c24663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa784c7620f1484e7c2ca6021eb292664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b73caf1cd51c5e500487c67fc76735665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f937ae2db94929d3b2298897b9665666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120ec01cbce0fb338eb90cbd04c83a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077a2564e6617637dd6d5d251af6d78668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67c22b2b02364ca4a4fa74017fdf36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdcf4c45f62de9850894fec0071009f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c406aa6af9138487d15dce6c71eb23671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497cd2c8fd68f3f59181c28c7f388de672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2364276312ccc6b30894d3d2be12a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41603ab12e0289a58dc853cf142182f4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507646e044d4c49948d7941bac3832d3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf319d3923cb38e7dd2ac59c646d9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5b5a47e99b69c112c419ecbb6650d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab19b024b4703184bbfd390f7cbbb4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d426eb1972ea25f8aa4cad6eac0f3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6fa16ddbc2d62c46110e4763b01f2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474137f340a9617c8cdc6aa9f054e62681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f31640682b30726cda61cee5ce2f0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759cfd202b5cea56032d16bcbf59538683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866026197d2194a893fb6d32ede549db684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cd578e9ccb8b4edfba4377633cd02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ae7bc70efb789ad75a1194f95d21686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8ba6d7532791f841b1e1d09850924687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09ccdfa2b5489080e66b7e75474337688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f53ea563424d32fdf7c85f7877f4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bce76b0b0076273063146b3ccb678a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ded2a58b465a2336b54e8cfd83feb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1255b316be815ba142139396bc62177692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf0fc642a90036cf228a36d3aea7db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215580a33eb3b50cd1090d859d26fd74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e440ec8361bf57fcd1a083f8ad0ab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7319e53919f80524bff15712f7186cf3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f454d37b06e172e22c21e52c623ef9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6209d4fab9b2c1b492dd319ef0c5a1a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a8a72c765a77438b00de9f5cf4d8b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22600d93c659f9c7308a415649c93328700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4999653e5de7af697a80f13d73552e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e06cd4f40c9bcd85c2b3553edc115702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4e0b55530ec2dca5141cd0e8475c9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e42a09d47d406626971470ab58aad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874122b09dc4f00dbcb1c1ba74303804705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28be239dbbe98a17fece3f06948638706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113c66127d88629fd8180a1a82c0e9b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5867f893472b04ae316c02baaa0f488708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b286340cd055d628391b7f45921b00709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5da14a7fe0629419a79112b6b818c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecb59efb7d93bb3621b560adc4240c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cc7764c33ab147d43c8e13ab524b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e479a204ac17cbd00a4e5b4cee8e7925713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a586bafec09812558815296b6066e5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e1a00cf5523d2930940e4d3ad460715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3245f795836511902dd5e7d99fbde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3340a83e29f46a59f94a7065b491114717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7574dd30e4d8dea9081d2bf53f5915718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb292dc840d987021f7d006e8e9ea916719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11594b1f9611bcd789c47ce72c97382f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577943d9b05bc7b9494df4a673a5ed2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2914432780a6e926491500acfb61f8d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d86f86aa9e1d5e55ee77d8f698038723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb500869edfbfd6e86c894f01ada88724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8c133c7b2eb3826fcf32412781ff9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a98e7d84fe707dabe0f1c64b19a0f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d0942f83567c5012c808b7bf50d62727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f66e256260f647f1f6c498c960058bb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d56945d84df48456afc44068d3f86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce3bdbd20a712b3f6bca37b22e5da9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cb7d71667f274caec8c9dcbc24964731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376053f9b442ecf6d7c70707075dd941732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab23497055b3624d9f6058a6b97de44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32576120c84d0ed39b33767142746af734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc01a45c90a376f53db44d213e1f18735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f661946b2febb5ca75bc9089729c399736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86912c9ef09073df581441b63182ac40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda81b699a513bfd74da14b9dceba88738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ab4b590da55d76cf0e0d30778fa4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87600db170344df3b784957a143b8cbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456767a8bf4d1f3e962cb1665b5a903741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655e3be555155b82ba0ace7724f4003742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ec9624ab44b3bcda7b40bd16606d0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4613f188acb6bda0cde1bac0644af0e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630e93c339094d2d0c45899f2b3b901745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03c8ccb541f3a6f1418add7a914eff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37495ac4302198feeee584caa4c912747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7a5fa50912afc4bc75f3de7d9d750748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc92abb65fdb502298c47027b9dd4f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb69e56cd364555e7d98fe6c8e723a8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8511ae29171dd6aeec1f46b8cfcc4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8408e7cda416dabb4ab84bad0549752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa60ff3feb5de3bd3bbd487f42e0aa753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3ccb8a1d9f085b91ca14ddc4c68d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012af471d422a3aad8e82fb4dc5bb984755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30c3f8429029804c3319656f1cac2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f2e065ac9e42567a743525bccbc494757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ace04434c89d7ff9c52699a280368c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39b01aaaf040aeeb002d30dde7e6ac759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7ca6b958402e8ca3d0d35dafc20651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7899c43ba559ed3e8dd930494f54962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f79cebf501e57df44985054d0877f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6a6f3d6d29ba71614eb6dc99b0b664.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9554fae90046a2981d53b036b8ab095.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197aa145236f7df329629bed8e7542f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f89e66789bd14c6fe1908d7cf02157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1590125ff41c82a103294a8bc64ba8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b2a84c971c98cefaa654a04355d8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1471e4a7d3f9e91baa346e847b94910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4ebc8fd0aa1a57d4673295c778ac011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ccce29d8570dea8d47b84c433243012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa22a80cc1c67e63118f3d09ef155113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011a45677db207c5f7970b0d2154d4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef040c2eb5de33860e3871b1dc3cc69015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671cab7eb1c389813884f5879cef3e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eb4479382d16c9e1c016ef84bed59c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf04fecbb6d2001a27860b6c2ca63d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa328f7e3eb4da9b1c2fea3c71f6d5519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9361a225353cf3759f707fabd9dec8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6dcf29d508453c31676bffe9e407a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49b5a8fbeda1c9be3091d400dc844422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f712d83c6bfcf6cf6953cb57d049023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8847a65395ab249bc7bd2a2bf6acdc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d4a6d82109c0a55297c17a9c1488625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba682415c74403c9c6277f3c9193b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815dff5d3618c57198bdf0cdc5b873127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510322c213f73f51051a3f392be1e96328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd0db992f4ab0c8ac2d62ef413cadd029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a7388f34daa557c5c1de39186201230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8369ff3a0a4517d4c9c5dba90a8b22931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560fa78fed63d37f94735c4f66b52dff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b12bab3857e0c591d5330b0c2421733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f10a17e76d317fd9e259ee483e17534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd877bd4330c74296e04ff670d6fa39335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688226cfe18eae69476ba7d1b4f2fee36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856613d56e4a32d8b5707444c9bddf737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293adefce12ffaa3ae65af367555a44338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8000f150763a2502fa8e0250e30b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dd3cfe74a8f3fe6bbe33dadf460f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c9e228daa716855ca0ae88a05e85041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f05aa2dbe9f6139d555ee646062b9d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3832db34106391d1f8381b1e496f717843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0438df1561c02a3d515704302e4e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636677aec56d8e92afa31af39e57d05f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d5a462926fb4a56119b42017e92d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14c6e5a558b994c92c47fc1fece7e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bca271f2c6fca4243797540dff6bf248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c132d37d0cad70bd775e36b0dd1cee349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8b1c65eb71447b370d680b06631ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86272a7a85239075f9ab8cccca75efbb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834e7e1f7291c38a9fa955c2a237e6652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b6bb7f3ddce9f99ee85cbcb66ebe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba4e08f64a247e806316635c8cb966754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0232e8039a74843735afbcbd7b8ffe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a23e08bd473011c413af932ac6d5db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24929dc0c7d01e7bb4c0f4c84df16cab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802d8d563a3905258ecaa5a8269bef758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1d46e63310f7ce1df9c5997e155a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bba733c7fca1d30434bee7f044aff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5dc7b3b893c21a56644f87e1b6eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f88c70efef50973a50a57167c2079b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9f2e76d213ef9a7efc31a88af418c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76120482dd96d7ba068c67c9cc962c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d48ce6531388408cfe4d32b0a2ea965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6465d0861a5aacde88b9000cec5c46ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fee1cb5d70ca5256340324ba533a367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7cc31701f468be98e264069d6031a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b914388698043877208e8dceed9b5d769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904694f265e4ebf88c34dcf109ba0ad770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01103dd5546b7e0ebb479594db6bb871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe27cd48a477991a9252e4b502613372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b3fe3f630ddec909345db74a8b7d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef40bce977d154c524af71b6fb018dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d6f3a67d86d9c16a9849d796cf2f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bca05124ba715f0e82f9384fef637476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b65242cb6831ce3fbdeb82a81210ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1461c5b0ee8626d65c89ea722a58778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9da14ab9d34ef47173bdc110d38d8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e237eb254850c76127f85e896745e6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83c4821780b61c6d16270755e85b0d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ee48ed2836881aac7211bc1a48cf9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff92d7db41925006869b35cd6c915a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e42da51568f3db29d4bfa5b0be43484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f5059e2e3f883741ffb25ba80a3b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cbf18b6d48f041dad6fd84210e87686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5bd6cf546e02989b4e4c4038874d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778f8a0b6d2c529d24b6c71d72376c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae84a859e7fd5cf00640679cfe8de589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0778d4e073885f55b0c1d0dcbe8309090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4426e32ebb74ab0d70acfd06abd36e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec583bc8928bf0c85fb749968728347f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c8a33d34a1f1322204ecdc6f367df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0812c4995fd124492697e872f0bb6db94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6fe9fc410d574c85f1ccaefdc133f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c4bb914d0c0047ab889754c55ba92096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47075c3316f6d75ea0d4f7a15a49a5197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e7edca62814e7c72d476f6ddf342e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232fb86682feaed63cd5df9ad5b0f6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377289900861033e33869bf830baa4b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa4bfa4ca04f8aa34cdb82e3e01114101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317894c686cacdf223b69666ba0b154102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629e3cb8935d7739d29e2a2d9ab60c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4181691d35b05405b659469b4cabf6e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69193340a95de783d70df26ad5d3d576105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf11de39fc89c9c72b4361c926d403e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e837b71095a4bb3b8ff866843597952107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c505ade8ad315cdc07090b5b2e75c10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7db3ee8b4b73a77732bb77c4f7ae80109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75b4df0a9ca81aa27d4381a2440d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2df3d8020edafd819ffe05a6d3b7966111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565a4e658e2f91e7f2179debfd09d9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409b48dd8c9b3d03ca21e591cfcc71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b42b5169e26e8adaa07e96f6d912d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e50f382f59ab19d80ee24979ba10f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc2e810d7e4ab954fdc767464092a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd604300f33ca4d23aea2b76768e749117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682afac4caeb8d0cf466f15eebaf448118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a4b6de96237362381621836feb63f2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda73b44e22572def11718627cb7d9c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd522566d04b8fb4411437b65c66711121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c50bbb59c065633c5e040ac87c3df122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f035be98e7dab924cfec67ebffcc0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743c6f9342bce86f3ff000387531fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feffd7da1f4a23eddd969d2e75b40d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82779839a73b74deef76e38cafb80e44126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be74dd9a9ee7902036dffb489a4a749127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59d223564554b6f4b9d4d04609812f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f621831e2fd3fb77e33dbedce4b0fc56129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fb3f64d79beb7e1c005954803f2ea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9cf185e611e9b170d3ecff12a01a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098765cd9997a60af56e0eba3ee1606132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b050ab5c737fa6c8a7cc66ce0a41fb0d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dac84196262e001792d8420225f2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84df385c8e7779601c487bbbac21d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60c9f3a99677de09320939bc7c5629136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8053ff46da5447651d885397816d8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e7edf0428fa81113680fe57061955138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032734ce8c443430a779e70352a0d44139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65c8c5c709cebfd74fa674c6fbca18140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364be43e5f650c400d3ec92d44455af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb94501985d499379adf7c261d87d3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea33a39f2d1caa2ad895d886671f43f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9e5533ef9a828ed8cda04b8022566144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830ab4e70f328f2082455f43d9fa7e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564f4c2704e859833f36589f724931e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51121cbae0199ccb9702b8193715f482147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa2ff854ee1650fdb7a848a7c43a14148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dc3a7a82529bd651d8450f8a5b420149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcebb7d323be101f08ada5708c9f0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205754dd5785f796806f05bf8cb8130151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f865a6bed4e87594df497b6ad76571152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502b07e1c8697deda609152be1115ba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d39d361be6c41777222ae6cee548a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccc950684ff1c0dd792f91cc9ff5bc155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a8d4f6ee5ffc2365939f6ce80458c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8bd147cfb8b327e6d4dffba282054157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b496feaa06feb32e363ad647f8b8dd27158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961c9de43f2d3a8335ea3e7216b603159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06201d64af9d0013fe82b659077e402160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446da1b98db7df1d295e4acc34a9d777161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e2d27202e0ae7f9e62bd59eb66f8c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852c6fa0a31877e668688a0b82f3c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76918c6953bfbaf221d953251fef595164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d7237edbe29de5afff0bedad27965165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663a51fa914b2dd4b91b21ecd5e2469166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d598b13cebbd470f41074df158bf75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14641df93ea124fe9eccf0b14c5cf76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2f2191c3b05c4ffaf4f0e0ab61570169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd5f477c95ab3376bd591d89d7105f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8fb2f6d3b59b62174c83082c35f06171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9dd6cce5630b9f24829471ab56159172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f506217d5fce54507c30395f6241ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533af733abc25e605ca504c4e13024e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598e9c33d83e817fae3bf1a271202c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d8842bfcf742df076a92347c93f7d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aae0c1b3768c647d118c1cf206f10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a17e0c89be2324ef959c1098968011178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb999a45762bba55b8b0b134cf3c9c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea27e6d3bfb7f5541fa48ca52bd241180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f686ced38ef16e9206efd7ce941c9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca8e4c5ddf11750475dc550109b6a0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a7905dc87b460d13f0b25e94364ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539dc7fb756dec0bfdeb37a829a2109184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82274048f3088f5356a5a37bf39aae33185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ace3a8b37637e4217887b94613f11186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83c44bc7a8885b7c947b6bce63bc40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ffd25ffe16b41dbdf32e6c9dc30b0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f7f1ae489512b57cccb65ef7a6430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb0eed2c837240f9c42a21f467d3e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfe4f13edcfbcc8198cd4edae78fad191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe9d411debe5aeabaf4432079a8316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf45e7ff44838c5d6925b61e8fef2e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a35dc803808f100bbf0427afb22aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b37ffb49b5eb2e2b0c003ab883d608195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c95ec7695558284e3855f6dcd2f82196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a404b5feabfec303798446e3ef869197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde03013f983a3e90199060bb0f8b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db14f7c3d70a8c2d8360bade2d81e5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a084f30d97daa72264973fb3a889200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeddf3d9c3a9324edb48c0f5499d8bb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed91812b8601926b8112751cde2ce7e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd50aebf2e194d873576471bd3db80203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d039a401a175c14e1e891208863218204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b58b523abcbe01818fa5d4432bc3b3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c1190a77b3994208530180ccf7421206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371a6647fd1018e10bf59d6986e0f0aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724f94f24eb597fabfd6d6dfd780d02208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61e4e32300b1936530a1fc32c6d934209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f7c447ec0f4d0175fc87e61843a6e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae28979c5b9c16a3db5a4eaf11738a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6fa1f10b49f99ece26dfc9564414a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b45c9fa93e241e3e6ee57498bb72260213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefbccbc4441143c02886838a983bb2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba900e6c2093817385116a108fae1259215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2b2cb321141445a7e0c6881643c74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcbcfafce06b8380c9c9d1d1f30114217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ca9f734d5a546245d0b3f1c0b938218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a83e3f46ada97517c012b0b33d0ae5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3c2c55b14e54b5e9fbbfa1dc50a39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b14f2592c592804f9a735b7d9e9e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a6263773427f2d7ce10dd1397f54f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6486a385e777481f73b5af9217defb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb5a96bfd2fd498bb447252b27fd46224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5403203d644cf1187a9b18b7d0bb501225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21fe71808ded8b2b04a6152e7bc0e60226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea66d16cdfa2b082cf9604485b66df227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6225cd1490b4dffc32832029cd178228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea807eb6cff7ddac4db58fce80b42b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3627bbf27247459843d2a68b05143230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46e8dc6ce2cf06a36599c24ca55242d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ab7eae22a4ec8ceaff1b999fc62bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd26045edf4f30b8dc0b02602e13fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e88f75b12c4670a318bd585e4f079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43a8a2ee1f93c9b45ec22f0a7cf9c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4436ff495772801037561e9716cb5c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b611721c6cbb0e18f89996a411fd99237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0ceb07adfdb918743fe1c7d049632238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662456f5eb374876ae000497b998eb3f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2c7f093562e485768d3663d01321f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3169626c4e64740102c715d850652241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88265fe73711669e4eb7ae9122aa2d53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caa7475c085b6031b1d2a2d9027805243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872afa4ef18cd12e8d48761a3e1fb11244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34873be5e259c12e98e7ca3256d3a37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323afe33852db4e057ee8d580d348268246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171da11466664ef178c11aa7da77fa3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40d3f755686a981d2c92f882891fc61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3946e96a8242cf27978655726694e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c673aa08402a38f754d0fa7447b1fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9e985e35188c1c66f4553af15bb47251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99f2424b692c107bd92320e09008ee0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56b272f71cb4f227a977b89aeb45dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4286a99b246cf2bcd67d970a5f00a97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc971d75c0bdf6f7c05fcd403a24ef74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ff91638251884607fb8cb8ac019c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f95515d0c1a67a0db4d60cf45d7a51257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4087930361602dd0c182177f4d8dac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a43e25ff6ff700cd1514bdb2c13e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577994fdbfb4bcfac6923957d0b3382260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521f5a53d92ff988088fa9ae5db49cb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7601131c11115debabf7422b7c9006262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6e5182abc8fb8064974861e08806263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34908cceb2c3b640bc363f75633b4ccf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1595d36b46ab33a2d87e005345c71fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eadd74db419d1caa5a22103d2289da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883b5d839ee518804ca6ee4a5f52257267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882b258bd04e5dc738c0d4af5ce5654268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2531fa934633c21b6c17b4ab238aefb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12a32916954554f31d8b5e9ab9f4e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30b0d720d3ec2c24935bb0ff6c30de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c53bb4f8f6c459f4b14694ec4573d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e2184fc7276526d95b5eeb5cbffee273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a29fb1a4714beba9e5b908e216144274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cc1bc850a78ad9373667a69074dfa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24734b9b9f0b4ab78ae6f60509bc605e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecb5b04551f045d60ca134b694572d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13da09a0b07f8bbc9b19702c9fe338b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130bc9c25b161e02b3c136e090d1105c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d041ac68f69c4140ea24965e69bea5f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddac77ca78a7a2166cc78e2f6dc153281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875fd008a69783795e6e491063b4453282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb83a31b33d9d0af884938065e6b78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0aa494d648c1046eb5dccfd758bafe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e22282ed82666363bed5fa2f9ebdd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea7850e66f704adaeb2cb43e3f5af9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b01871ebb5888b60bc6bb6b0556a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61ec39fbc63c11f42886f162100d9b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82f7bfdad13e51b307ad9b85a72f4d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc924213c7819f4dc9357ee25816aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ad72bfc85b88aebac8c804ee313d5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f55309202540b978047526bab4e2c4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4d25925d1d6e593ec961bd7b87e65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cee5212333257b6ab1a12b6de505a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1027b82d6b06d6ec6a2bf89a8d9916295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308e1fe8ed6ba0799b880d86391eb28296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0942542e678c184490df4e2b09ee4ef7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299566e7a93417b131eed9da54bdabeb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df255b0b7e9896d5113413f027fa923299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf840e76fb3c7f79a171767e10f413300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e188bed65df493ce9c757c8e10fdc301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddde8e5738f2c9cb67962049f947ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5ce74a5d9c8f11ed95a25be90cce0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59419a111d3486f4ac4e700fb2108822304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db9d73b2d8c55203ab03c713ae915d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa44f81d0cbec27ff7e0f999520786306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45ca63873807bc24d426d958199582307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278891a731e44d44c74cb53d2009672e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ad6f26e7031708cf041f228b7c6cd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9b51906e3c4b74107664f929d522d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f53c1f7922c55c21c895863795b7395311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0f41a3ebc29ac8915b996ea0158fc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a5abf0b5a5c2037df78cd3300c8dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f290296852318a221a6e1df28b42968a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6ef4402c1b1337424be2834bf26b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892793b253999ce66e4349fb174d9729316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1338bb108c3a133b851631f3bb32d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a85020b3d2c68001f907ae8b0922fb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b13be4739af58c91186c706e066ffd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d0e2c6eb5af2c75f6ca11c34694d0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec0e1504b99b402951e04fa1f0ddb42321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec67e109c4688f3fd4cf8e6fa4622d06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6e471bbcd805d6a8499b9a94366a6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b8b1ad1e0abce34c978866a77d911324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52c71322a14e7de9c9b7635a537e06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb903f7cb2cd93fd82b6c2d483613355326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b249d183129ba309808efb23f46a5f9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3cb57d16bdf78280e419ec4445bc2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a07ddd6f10985abe16b8c2e647a6c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1702d0eaf9251f6aec1548e236fdffb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697b0ef22eb4efff84138109f53036e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd66b4a5b7f350497d84c57188a83f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff372e1dd48804af23cfcb59ba557e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e373ff07ce9bf679b65a091043ca8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4ce3f2934f26e36c2a8a6373cfcd0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375fafa8c7bf79976ccbfcf50f1a14c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100c2ab6e8f10d374c240881c79fedd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79672717ef45d632b2eaa78b430e8e4f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40c587d7cf458fde206b0fb92f447a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a4a05dedb58b5568e3f9d53f984db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f815eaaf081343bf427f6c56301a1c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd9864892ee38ba291dd69d0f589b7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337950cc40211b454902c881254ad0a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade5916576e2d9ca5119e5b6797168a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299d34ae3a75c4436cf197ae92506ef4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043a110f618cff6d34d67208aa0086346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43320caeea8647d08d27f5f6447efcd7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f741a5d391b8466c768be066ae357348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b260b948e2c0d85e11bf9ca9078e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f86885522c494ea8eb258713436cfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e378c71a421eacdfe3a19afb2ff38351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834791031ccefdf7ec61442d788f119e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185206ae1651b8a6bc86e531585c827353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae0ec0ff209343a8112846c1b25038354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3b8e94c8955e39668a425c6728021355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc7d207c27421f7d5109ef4fb4ebcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c3ec857cf3447eecc37d1c742cb9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a353c01ae2d59bad4a3d9ab4804f816358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578961c63db1ef90ac83dae1effc71ce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b994277a32c6cec218d753f95c11f8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbce53e5d84dc7b134574d4aff6316e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296c9bb9ced1639087fd2c4c285f95362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3622413c6444dc72ddab85f8fb1602363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67ec9d30a2240ed36a3dca0d8948c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cab9073b884d0b25d34f5179ea597365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f12241e1fe2e25044703fc0f7efea13366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb744bb1dbad84f8927627374223d4e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d34a4dbb05a824eaec323857ee7482d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307242ab4cf2c0e7c7074ac6fe9ae9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dfc8a04405477fb6d04b3ccaa17c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cc1e01ba107d16cce89f8fb6adacf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2809bfbdb34db0abb17797f5f95c63a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed3c3acc730a2eae4271d7e41349916373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552540611712c3599355611fe153391374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ccdefe0471897c23150961c18e90a1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edc66536eb77c2d88109ae9a107120376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5c8acf21fbb17d189b3777e197d649377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeba37803ec75c744ac0bbf67c0187378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef6a3b877038f9516d13b9812f138f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c616746578be2240d65aab9859e93e46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2321f956260807d17d6546324cd96447381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b78b1ce5bbfeb55a197517d1d91293382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdae59bafd67e7d36f3c713111cd147383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5addcc9282f8e741e9e4f2fe535bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da1e67f36ee3c59beb8b1167ac3da6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba57b26a24ae01f5c1b63f9e219c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0a311f1541e5550eecd86febf077e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b77cb79bdd6b744efb137b9bcfe55d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c194f1e77132b2669c7870061d765f0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12486e20482663da69d8dbc3d2352cdf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca755588b574af9ed921bc32669a12c4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb332ea2408949498b1d3b4ee733312c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786f08317574563cdaa45b4e6bb26e09393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24b341e126b2608b79abee742bd4e5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f16c5432d9b34d832fa37643dbb5c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78395060fadd6db7d877278df27e63396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f30691d8de66ee62b9881a048eae7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0e4e3fe84703b589ffa1406da6f40e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f973ffaf8c7a161cf9b5e18b01630dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69fb7737e72dae5dd64e4b22429d71d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ef0d76c4c14f6497d01962f25f6a0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22e121e88b76c85451cbb2efad4bfb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90047d9702ac6124dceec574efdc6684403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea08671e5cb219ba0fadccd8a3c3cb0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fa48c0511adb1cfc2658b4020d17a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72a30c014457674fa91d26228228302406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a172ce1bb625cface450979e82c000407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e26cc26bf8ff05c186da463d1ec55c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287239fdb10589bae4272f39c77b3026409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55765f7f5f433ebc28a91e6366e4b002410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d5f3b21310204cae9fa96631db0ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53c82ce8b0a71fb061a27fb7744696412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e71e7a44ebbf03b0430949bc8c569f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78909866cfe9c4bc3e877bc6a0abfb1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612cd2bdb6a2ccdfc81ac6987035fb0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553e76f016f9f78f2cb0dfab557249d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489238341f5d52fa6cfb2120bf20da2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5aae8e4c057a1bfac8d4b787c9f9a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b8074b63d57bb5fb0078f6561a46b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95698faeca4f3e871b06ec5f7262856e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5328204384b24d84b6209fb10bd388c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac92674386b81dbcc60fb5d1b578fdc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536645ed9e415dfde4192fe33ac858c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f3f8a28cba72e6cb2900f196d9dfd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be639f5a0f1135db4894fd2e90792a32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d81b62792950f4842d834b5e5eae426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af32fd029ab81ed1530893ea1cdb0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b316824917456537f852b1ed7940e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c102d022ee96c58df77471b201cdf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11704cfaaeba5ea15217ac4b397b757b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bf6efddc7ce476f20ddd9960c9462f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ac41ae0547427af2033f7ff85a1ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76413aaa319ef765622cbefb36538260433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd2ad41ef658927309b9da8924c3ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e674c8ec93e9ec9ab28eb141b32e2b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388321c9a18f3fd7e3275db2f4205cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b166d501402387b094e8b86bb843437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dee794ce4280e38bcc2811bf959c43438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1fb7d5f1c55e7f1578437f94c3ec9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527d582c4f998695ab097cf360e4387440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5543f4c25b008697984ada5109535e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922dc9d95f0a45b21e799d4e1c6c065b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae228bbcdfc29d91162d9153162ebdd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a5fa0da130bfd3e60c3f65d6dad8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3b29a37d682401b9f4f8c0d50ee1b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cac3c5f60c89ab4f1cd2b25f67def446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd7fdfafb8b05480467cb40826cd8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e65e0663dae9289b0f1238bfa7518448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fda5efefcdb8487323ab7b9e1c191449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686721d525e2fbaa45e0fac26cc7040a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bee8f4a62ab69428d2cf093650c49a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e63bacb7bd74e2ef7e6741ce6445b9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d5ec5b13192872c816b9e0d05f6a5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d611e90cec277240c898ce8b27793d91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a54ce72370cd9fec487070d77e9cb2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cf5db7d9f65e67eb9899678f058a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a844e59af96f72fccc57c741c7cd8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e006922fda3cbb8c19a0b251ddd4261f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81984a28325875a366185782359421b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4f35dedc77a3c44415779e0ead1f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda678e05e869cf20c76c5c09860c648461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470d504714dcd901cd08ed92c889cae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558c5995395f61604b18123cd82b032463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc117f5fbaa09abac2d18601538f1c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eac21bd587ddb5ef554e0098dc98d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b673d5c69db9b8f883193da58b603466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18b235210e6661c7f852f7f7f371d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bba32c517e80fd54bb257484471587468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f9e1792e5cdfffc6b2efc76d9363469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814754d2e9a4c8a075f0cdf779ef499f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136ecd1034736e84b1b2e7d14f4c447471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ddcf15961531668316b8fd8633f40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55469003a99c8904121b4571b83ec46f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809ac04a3767304433394db74a8082474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb058d4be31f69d6be1d5caa1aa6dc1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cc449c01efca3d36a0b5ec139aed2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a224d98acc3d024bd8eb5e5fb90d29477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00143bc04550fb41958e6c0fc213c61d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aafd15b5cbe80c69273aa11d9b1d9db479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e38f3af511f312e58beaa95dd501480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ddc46831772b4d62506d25c9a0c4e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1249cdae028e348de090028ec1d5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80118a24088d013023bb4289bf80b5b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a90306b320e58cf5eeba9737ce714484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c43cc7af9a69c126fd8297d66dbd0c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dc68beae833a1295f108b1e904897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28055f487e32ca4e99ed6c7c46bea7c8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8d5a0f8225ca72592a409e779979e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d970860893da3a288270bf00c1c171489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ce584674590d9b45891d0f82b5caf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5797007bac8041760ab55dd2ff69b9b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1affca27f00db0f280a553fb1d59b9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320ca9a8bed0cedb7c75716073ecb3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90089b9dfd2dce836e2675ad5c8924c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f512470f3c96ab1099eaf7c2b5b48495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9ad3f9ab8e96d8e44b7f7cd0fdf1d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498ba83f0774a383fe70a6af16c0530497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6111f4014807055318dff258be056977498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65d5ade37f8e8461047bb6ff9de9a7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e51fde1881a7b5b4bba742ecbf0743500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170ca57333fee562555e31f0713b6cd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b71910412ba8cbdfaed5090f47687502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8892172bad2b7f1b467f59711f5f35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6a53d023eed01e38f7594300446b8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903c5f87577c4f1784fd2915d8c87e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b699260bb7bf217460a71262a64525506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6762ad4b85bde23a5d82f95418a710507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72a42bce425b6c94f2179e386d5d89508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824dc3b73eeb35805c812aed84ef1e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ef512e95674dfb51cf4e417cbfd5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24bf00095b7835e558e462e3daf627511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019de11996049ab4801a9c17c965143d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a847702c200d6c13edc81fa09a53a4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcffc44aa6c9e3c02ee4922d76c54b2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da8891207c44255ebd8a4936b92284515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498aadb8b7ba93d0587678fc0e873d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd96d91c88a8daffd98183fcb9430a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e5da30416aa604183c0d95c7937ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1ff4e3b3e128ebc15cacfa4259ff6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1679059c98284900b246b2f8d6bd12520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdfdb6d3a4979b40901930823d7009e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3c19eb287561f5af6217a72dd6beb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e7ebe71540eef9ab2c9e9d53f8d0e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6948a40975fe4fd048aacd41ccbcf81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4afd79516a279e3a5f7a54a2faf4a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f84de4bbabf0b58db5255d27ea79526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbd1c39666c443636f71a5e0b42123527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b4c46797f76f110df41f898da33cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f002d619984c893ff8e9cf29f2b25529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0348cc21462b5dbbb5e12bf33c2a7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95807ced12ae9925f0582df3f07f9186531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c7f6e36cc2b04103ddfa0bd45ab3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67378c8508676022b9a50f5f49e768f9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60f0230daf84cec07b91450feceee0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c788fa33d844c3acc2bc424d6e34e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4549b7ec4065d50d74851a7219ee4cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a4d9674c48fb54c2404784eeaeb45537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302484582e6642c521eb912ec51aabfc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91e9572ee895dcebd0789f4ecc0ccd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90878da0605d235c4124acea4fb7a7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223645f06b2b522a5472dcf60bea8c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68df15e754fe40d5f18fbf33806c2b1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff34477d563a030a909996b0df5eeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5bea68e70453e48c3ac01f228a55c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91576145c9c094e8a0b8c7915d65b4fe545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85431446067e42f430a814899cdbce7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc8f0142bc2ad43cd5be624a519d5c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1959567e609598181e8993723afb71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c83bd3fb940ae1f8bd5f9a94a2e496549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef1e1f18bbe009545374b76e83bc72550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbee1e7e057759d7ca4aab3bfa9f8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45868c8b4dd065c17289a55a74646b48552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2a6018301b7370997dcc492243e21553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795c77a7e1aace2d09d818778995d69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64757db1c8d9cc57c22eb8dbc83b6739555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a888fa18b0210305509f0fc1a55b3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4209f6ed81c19e3524e754b1ee92b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148db3adebf8e322b8784a9144b01928558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ee1e0b8f850276239bf6dcd42c027559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4243e44bfec03e4849392341ffc08b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31e1dc8b0aff596cad793e24a6559d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab12d44d05e6b56a8fed946a180b85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a82bfec8e32596b8c45c4bd14e5f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9a8ac235f19ce44a20adedfb482b8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ffa0ef8f38512e33829a9bce97f20e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f427099692ce196df6e62b13c4689566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db587688ec62980148169778fa51f076567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14168a63e8f25c8db34850eb02012d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad916878bea6baad45d2681efeefdfc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fd20be43bd1acb5e74893e2db258c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ced867663d16ec87b6ad519e92e050571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526d8984939c893d08d5a2b5c7b64b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4b13f32175dd01571c0124ac9215a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f710eebdb8c23f316d084fe008f3f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb354ffe6b5974b971ba8f22ea4597575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f5a29946b0099e454cdb31d05c14d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be33416c746ed83c1f92768b6017fd56577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb81eb55fa9f7f9ac2daa03ea1922c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ff51f6db382c1eee71c78d5300758579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55db2167bb428f14c9e11c047c7e0949580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206cad92d0820342896c02de9fe451d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538a8d7c2967ff1d2cf700d659c779582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e62087d06847d0788ea2145ae8fd5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e842ada3395fbffcfd2ad48dc6c9de1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08112ecc01a0e9bdcc02f4930e8534e8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78d261ca7b5c1bb6d88f60f252c3f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fb9681f92d0d0f54a6798362e727c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4a2aa0ce39bdd93db6cdbf5b8bf05588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a16ac2da0e5d10f5519a7e98b980e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef2ce653048582d5c6875f679ec354590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7d357d109ba6b45fb7b10e5c616409591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae1ee146e6c142d684e6031fa41c4b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43e8c02a4d3d1e18ddb9d148009587593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da991da333f25a2c0c07bf2b1babc3b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cdfbcd6eeb3cadf2581ea42d0bb01595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb37c69c0a08d373b73c0ad9a99447596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eb5345ca2be713e250a3ff7a8a5ad597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5a1f4b461ef52f893aff1c86e6457598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3da2adae719c1e9061897eee8192eb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7673eef74bf578e7b2071a034d7a7c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a049d7909e9606c209884f70ceea11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204eae4325bc39c397bbf4df54422c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257d8bbeeb1c8582adb55f9bce4f71c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d00c6fa32d52ca490c6c25fd48e4a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4729879696f46423a53716c4ae2b54d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3b7212931db2d05b3603259e0a98e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141bb37b7bbe630ec333dbef3c8a521607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7047da2715fb52daebe0a896719ef209608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51537440794436ade827524aa608b484609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0781e870879c19f254c54e24260087610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970e38c1117823f1fe22d2dae0ba64d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277b53cd73a6e9e6fd939121e1b7e5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7d38e0bda0cbd5b4c400715359d12613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e4d98a7478059bfc2849ac6e90368614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913088ca4a6423887991e4047925793d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ba96d8ea48f790f00572bd315d78b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeb3bf10246f76feaae04ea094b7657617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdf661abeb3e85c92a16d444926829618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954dc4c440d8ada31d762ed055494f48619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6a3b1006953510e657afa21acd40a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3757c81cdda513b00c03335717d8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9f872ebeaeb72baf34fe5b516751d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da0a1e9bfc55eb430be076dad7d510e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978a34561b03a04f5c3e3596aceb135624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf718cf73bf1b2f897a664458a4169c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61474b54d3bd69ed628e6db42d4066a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eaa97a80dafcb7f8dcec95dc065b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dfa52dc42b4d9293ebfca85dd1fa3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c333627c04919c7bbd867a1b9891e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b4cb9bbae79f4317f04a5a4ccc06d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119e0985c8370d84f3f876bb2827033631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10810e07bc0a9367a9b05fde59cc7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c604b811e92f21d66d8ccc68448ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc466afefcbb9b0f08532c7a7804f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7d938647a74c5f915a94558c01551e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feec4485ce308be01c0f95ad7586e4e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e979b4a5445f7fa0ade1495c0aa6d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b4c4765cfe2c6cc3cd45e696209ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb63a50e49b2ba2908d8d231c0e996639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d45ffd0b3ee449de8e6950c7126e5b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008973d41ae2fb63899254cc9fc55ab9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4f546064ea312b6675ebb0fe4ebf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264cb29fcbaa6b7b6367dc437b05505643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6f59f916db46f6c432ff23e896ec4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6e93f0c028eb0db3dd99e326a3e16645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45797b921123396f4f9cc3c354e055646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8e204b7ea9ed7de4a20d82f2512c5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835acaee026dd4108ccc58a8dfd1676648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf085d2be474d89448512736a05bb70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a632ff4fa7e40dcb43ae2e060dd77da650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340a057b1f18cebeff98b226c18eb5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2c5b9402d6800372568334527b3fe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a7053e3702c5f91d3cdebc5b321dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8a25b457d274d758ce54a2397bc66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10c17033df0bf2a694063c1529faef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9f5fa65b1c098e7a92e26b8f94fb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e842d04a74dbc5a378f31e1b5d3417b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f280a44fca9cfdc67b8ea39a9265a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35242a1608ea72cfe2d5bb4196833f8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334bbca3556c13d0711998c8ecf997a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f237996191da0cf61e7a284b1f0964661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022889aadcfd19a0e55d341808ad905e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7cc298e1a8bae5973248c075bd0a0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fefe5fa7179cb8d2e01fe0770456a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d563657d006de5709382170362537db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a94b8409788f2a823ff1f14eaba95666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b675aa4336b58275d125ac326ce6c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67418f12b1da0b5a0d26e0d04cf0a41e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81379db83a48d3a075c9d607e5394ecb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c71a771a5211e13d62c1ef21c7d96d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a511ec2bbe1ad8629b624083778bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3807ee328b8f820fd9c3b750de06562672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926a22b76e215b846ea0c4abf75e41c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684e39cb6a4c03e812ef29a879bd63c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76638b2799db7246eedb4d51f7abba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df12e63895f3ffdca2a119e94e39b9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069718812038af82dd1dfccf34a74d2b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe6bb73af20d12c0bf72380e75d91b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14203445f72789740fa7bef88e48d5e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38127757de8d83f8803cd159a3eccd1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb2b0a5d0f13ef62608056dbb02f57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58000ce5ba954f5313e8f461e7ff4058682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb375e28da81be44e7903948150b6d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e688597465934caf367e98825d1f93c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179e6b3cf0b61f592f0913a5aa8cdc685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f892bc8688b2beb5c0e3457096bb55686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87c31adfc757372b208f3d69d4ac07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b745e59be2d99f9de1beeb2767285cfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8d14b0d27d0fce45e50c4f5c773fc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe46e97a9599d471919b0ea78bd36ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6b2855c8f59fcfe7d3a2d282200e76691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8063727496f5e630e70d87fbf84333692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ef97e7a57f8d405fa153a40bad93df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fdfffbc335216e9b33fb47d7e080ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b7527cffce25693a2414ee1eafff1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d06023815eb87de81b6dbf039b13c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c95203885efbbb0da5266b6b45d879697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58f79143b3337692c1ffc1956b8e01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977af8a9a04a2657feb65031b9019092699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41c2aeddd0a0c334b56f6c65c6ed798700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fac463095e201a9f4873a0a5ac29e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aefbfb33e809f721825418bb359be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480d0a49fff0cd82f7bf53c0fbad06d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b3bccc3b31db5f1bce3a6d24ba805704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c031e0ce18f7af1d783e07a3049810d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20707beb79601b023570a51b9f05f2d9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59682700d7cb5ddcd987b73d5bd467707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26204ae728f6cbcf6998395bf100352f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ec8edc481fc4350d8c2eedb4c7e6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9d400680c41cd2fc26b9a0391eccc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fd5c2ebd0e7ee9a6dc56d6928ab3c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d03837764fd0d98b3d3c5eec4b8c8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32081e0eccbcfbf33dd290da660cfd5c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f154bfe979f9a8772da7f5a21416fa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba02317ff448b0496f6e09b425a888715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e32686e2dfef04546a6096ca6fa4d7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955f2546765065374b6cf687f820c8c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ccebcf20486f84c7bc2def5cd48d56718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46a71c819a5eaa9aef83fd081c2235719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbbe712d9f7cc3b680eb864dcc3316720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5155cebd866f4c2f4bbc74fb79efe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b7679e2c94bf0862f09392d9991cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4268318e06e90100c159e419bc6ab3f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38e6cf45781f6c2fd8385702484c8e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10d811cc69bb85027f0cce525d3183725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7419a533e70379a259ced474424d56726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554477051bc1f04aa97c08826c3f4392727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45613bd13a717a401e0bcb1061c43f77728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177e3b705e73a5b9111ea8e7d9c6e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6109eade2939b9c013e8107077dbe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d1bacf643c9833b65e391d91385fe6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4582dfe4866939514b635a15b0fcbb9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdbc6320c61589e0edf127b81e32bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374488006cf04ee3e021e80c96aa21c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fbf1b25acfdf95be072f6a27e862c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a79281297b06f685e5f51a244d3ad736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5161f2e7d95de8f456b39d134afc48c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882071bd0d5e35bef756986c0857999738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7986f82f464fc4a09920ccb8898d54e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c3e52d8b172fb363a987050e86cbb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb76f0a42cc2bdd4b317ffdc64596ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687167ea1b57f25da304b294f6677898742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7554b0a8d5dad682c81be8735d6d0a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070335c2ebbc39d07670dc641152f21744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472b371abb470c3fdd04d44dbf9a9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c09a9855efb0c63fd347a4648e421746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedc7410db0842b64441b18810401f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489774700adc561a2735f74d07839d1c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0810124372b160c2774ce6b8cdc3e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984dcf1076873d52130dd82f89dc2f1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c02633b8635f348098c512d3878229751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d66b7ee561d09548c2ad75fe65281c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ccde934ba17ec18fec5e2443900e1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800355f5906fef6e5940c13b7fd77ee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e222adbbe60b39d4ef3ea33ad92dfb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541420b369eb8393037c7bf0180769d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff994747517499b2b8ea985df8c7b41a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff9e0f315a813f8c48d43f1478abd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd3f1f63f2f6954a81ff55791267e9f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>