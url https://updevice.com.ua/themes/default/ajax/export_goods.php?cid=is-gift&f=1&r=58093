--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b953a23862777e5123fa089b359a9dc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882a4656433772ccd7d220cf802071a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae7f5f6be7498ee5e227f326eefdee63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b79d17ffb45e8b4f4d32041bfba304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5704d97949c6d8eae80c2d212fb02325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04251f0771fb11403f6f7a09b3580eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d125dccc18638b39fa1755f8ce83be7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa6bf7f83f11b1fb6ac58620b43ab28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a97611a7754a89e8909dfb71eba039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c4172fa1e86bdacdf97c9d990ac6110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823837371a7e60d5e3912ab761c72e6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342906a56e395fd394a47b7fa81d413d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc21a92cd6564492d9d2b8c7ad63dd7813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7d983a97077a73a93a3bcfa55cffec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad307a49a44f6a0ec91b3ec7f775b315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7e3779d540da4f0cfdd915e9d268916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1863afc27392086dd6c895c825e927a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa46c28982043df539958437a5c7599618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ebfadf87b92a5dcaf99b082137b7d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5effba1ab4246f1bb7ff83d40a8a46120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051434d6ac24df955d5b584b1fe1a55d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84cb690a6634e952db735c090f810022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfccf29addeac9ae2efe39b405971c4223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3ac51565cc147937c51a88b625b1e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3158648d46d25d63146851aa448ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c84c1bf9feace3cb8ad6b0b32433a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f53987865af72fca16614a0abeaf2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c82edfe20d8743c1240e5b2596502f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b789fbb07347e51fbfaf9c37726ddae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21ee88847e82d0b67f9d055edafd1230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8c449c4512eeeee68e304d2a18f5b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a89397d364c782d68715ecd62a60632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07affdb114708dd97043c18a930ec90633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f09dc5143c1358729a0e8f073231af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5a2e2de0fb8f6a2455f22827bfb3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18d79c1ae82e53f332d2470f00c6d136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911f005b63885a8ee1e8fd4b51e30b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0277a004cf6f2dfa79c34f32877b0cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911c45550c142a4cbe5b965ea9e722239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2620e602aed4d1bc9ee4707633b5840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878f78638cc4789835f1b0eaa2182b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e89552aed7f88147b74ad18e0755642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee005997036aefac60f77302b7fd038843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad9b35ba26441e3c9114f6534f811044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397ee17a1c967ee6f1b6ff650b4a38d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce565eacb48ac5946c00faa4c1d3e1546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e126cbface314b1e8dbbfc662c83347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feaee57a6cfad8b0e78b3cf1b863c2c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751d89afe87be1795f0f13b8c74a1c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc63d37e4a6dbdde75e3321f7c7d2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff77482d3f50692a720561c06d2daa5d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08cb4828f09f16f47c279f9e5b215f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994deb069d7e241e85cea35993ed3e8c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5ee73a53b3966921f676db486af8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b771ce0b53a678d881b1cb3601103255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb5b0a94776c7162015210e02bdfaea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e29ce4da9a72cb0408056814ffc1557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be7e03723dfe3937ca7f8e3304575358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070f331f658842c1e8f998b649f14c0159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee50bd83f56a3bc5c0e11ae402b8dfb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d5374b9575a7271fb7f0b54dc7c92961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be615fe2c2619d18477451b7e8c153062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b263945ca343792dc33f2f5bbdae39863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf39afb340390e791e16bed66bd3d764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b408c3b02cd70cc368d5e957dad44ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364ff49dad5b0d57b509b83a8386a4266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dfd2c64bc3f608b2eb7f4ded71ad567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf380dd7c9873aa2ab0592642fdc468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efba2c42896e092981be8a4c6d468e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1cf85c86eacde26fbe2e889772373f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea40fa3fbe630aa74fee44834b5059071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aba6ff13a4696da21c3ee364a18d2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75b9697528a11e0d2db8e029b4eae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3e529f4d99d9c2dfdf17de24beaf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afe8eddba27cb9e906c2c4d9c8b13675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc70df0d7008427d090cd1d331b282876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf71a9576cebfc035b553b3009e2b777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba760a06e850e7f393a7e7ab905489378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420337bd1e8b1e254f9107f0bbc83b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895382116caf613e515740d6bad6c4380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cedd852ba6923bbecd294519f777681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef070af219466bca298e24556b2cfcee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327d1759228b75bb575051626d9cafe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f43399f7ee9bd38b51dcfa90f655c6b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d99ae0d09c1de192f2daba532a990b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c549cb846f4048b64f5c38cac11d826d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097fa29faf9d32fbd93301b9fbb18dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af44e11cc6c0918fb1463b3095a32488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a5d91fc149bd95b0ffe83803553fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd54f6d9ea997a410dacc8daae7c05c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e707f9337016b0fe6968c97f21929c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b89b454911ae285db6d5c7b41b6392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57159a0550dbd87c9021d868070dac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0c7b37b1af8ad22ed8e608a8b2cfe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b64da3510d35717b71fbfc19548595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa4e49a8c5402ab8d3f163ae21304096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35841b5a243f636c9b8afa3afcb459c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615257d2857ab34a6d7101ce7d6b53b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae278f0e6fe834d0e5d5269dc56aca7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a1275d21f5eff82eb02ce864f77f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba5540c9fd4981ebfab89c0f85824f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466563b05bffea793fe621c6782c8ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e269f0bbbd0866012f567f96d4e42c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbca69737d01f4aa2c09daf2731c8c09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489c462d5a2f601c459323ce82d3b28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafe476d3442534aa08584d2afb9a1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdceaac021a28b9dd2ed185b82571086107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c559250581181b2c559b92b5a688f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86c178e182672987ef083787a616b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285cf968b59f2dfd52753f3e4b1a4bf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb1f702252d10a1dafab1266464887111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a25099ea9cdbbc38cabe88ae65c1db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84030aaffc21458fe2514fac5517f026113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925402304c3cbef952cab0153cf938114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7efdf76703f4d376657f448059472115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3780cbca0f9d39176986d537be6ff9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa007f3e3d8d6706a693c6807e829f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15e307af907b1759dbaf60e3c55005118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c7dbb6298c368ea3d994e80b4a701119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e64cd8278bcfee24e047274f7c9b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd3044fac6048b496e3b9709e50ed1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687ea6dfb104cbe7b8e433db5a2ee07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a858c862016c138ec599c62786636d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15793df06ef7c3d0aabde62165ac59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4600df5f1ba1b606104dd0010d7a19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e8ae462d15ed5c5072264d265b4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9facaf383df82ef85899b2241ab9f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09306186d8ada29bdac0b1f6178f9bce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416bcff7e1e83b82d86e2e5f6daa6f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964503ca811728e031d947109d140f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f90e18129d1d391c9ee558eaa519131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ec6fa20474a248725103304023b5a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe873a94d5bed1e18c2d1f6c4a0e0a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0293e1e1a82b3b7ca2ffb62da5794134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b12c00c2907d6c9ce5706da98cf53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547a15b0b1d294d5bf7c5995a2b1f44136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a9fd1e4e9f982260914ad8f53a7a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e15d9463b3276cc1270dadd7b83469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92c68201320f7c8859caa06dbff6d2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277d2e203d01ca58f6b904dc7c7a2b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ced583217adce1ed93e6f440033ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552c9503450ae6ae256a420f5c039af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7259e4d779dfbbac46bb7f67ecca7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83cbf2cc1b632ae29c7e588a9d73c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be686fd5867dda0aae954655eefcbd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566124f3aeb9bf3d323659069015fc7e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e363e68e0f14e23e3e42835b2d5a0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b46ab32cba7417295c506224e0afe2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5975e9068bd76c918b41d8f84897a8a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33950ce09b2d79383d82c859849599150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8e659194506ef61cfb7dd0aa78269151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d365b9560d89a0a0c61c39ff97a2cc9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fa041e3c580d60bc09bdcbf7b359c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48110e9f4aed54049ff1d98978c378fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcd692f9d9baf8e6792c0c00c67c08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3edd80d7929b506ee9ef2a674e20d9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d9c2dc0839d71f83dd74adf81a4bf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a607d14cdd23c250342405fd9e05c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b4d4a93ca4eb8dca02c17d63ad0f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694b94ec79ab56abfdc764f361ec87b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f080376831fddff382e8176b675fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6293730fd0a0d02a186e14821328f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05bf66e82bbae9ce285612e12318d6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251cc6f887fc6d067bb3818793feb8a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6f269c9794102b8e53642c1411e42165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3bcd2aead6abb10a8cc575485259fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b505741c7550a6cb1a84b806a930b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d480c5247780acd7fc2f157192d5b8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ecc5ca4b4a2a2887df795eb1aaf77169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf9eb3eb4924613f6708b6511df283170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a55900e5866fcd883fda42da62f2c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f6a51a8888df9cb0d6b7b8c7e998bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f35478491bbd61c9f5c72e1f7a409173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42c17a3873510d279e14a3424445bf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf26fc5d0a235cf8dde959b296142175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad7ef06d562ddaf23f3b9d554239c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b254dc4c908463c111a6fa3d007013177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcce25f3a0b63d2cc4eb439ad72faa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315295e03ab570dda0fb934bd1bd2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd576eb696a704ec596039a5cc100eb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a34836b7a17594c5c789b9c8ff5d47181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c11ff32de0c209ec77199de3c96570182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b925a5459d97ce3351d04d2a1e20eb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94670b7fb1cd090067fc8061959bd33e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b83bb3e2106c29fb52ddf0acbedf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d1ae7c1300637a9f0ab5ee2772799a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5d86e8042fb65ea64d1879176ec3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47e1a9fc36792af95ead1ec2ec0a3b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34b65ceefee07549c295afe6a9eac5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e951b558217a4841b2eecbb26ac39e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae6d2a0717f684ef665b4790a857b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b645404ae512cd8058e8607520e22d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6108a12377a7c204d8c8ed1f7ff44b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2082f1396dfdb0efc91e6c77da215194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a5cf390c8a5e744898969da5283f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c3456ed4373f091f29bfc8f033c33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a8cef996e085d94d334180d593c2f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b221046e95e59adf759540ca95968a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d953b9e65b4b54c7ca4317846ee3c13199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c748200a4c14f1fcf116aaf844d1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f6152fd3043ad6f6c838024b3fb0f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ceab2a24e6dde73d5e2c925bdda2c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd79c8f066ec24075f1de2068cc6452203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57a6115dfd64bc22b76088eb22ab5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a1195695cf4df2ff9bbe669d6c415205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64c8a093c3bc01c76d2b9224cc21d1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee750b73602ffe9a78bc41166ba576d0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca37131173e10d090c949d4e13aca7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16a04b012bb94ddee5eed2c6947a6f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083589232a751c4fb3327d3a28335b8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23429faa20f9d840e9a2640b8b7de98211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8ada395df6ecec8f4f292dcb3b41d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4100c7d2b231416c090c616adbf0298213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd551a1fed7df6ceae0d112892c2eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f7f775b752ac590ef0638da52de0fc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9582d6ec85ccc50397c5311f4dec7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55ff4c45a6db79beabb6f17b15c7f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec73bd664b3120e540632c79aef7d6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a4414395f8d898a3fc02d441df64a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49282857c11809067927ae72421ec30220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae230ea9f1a592c020020bb5c3e46d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77059a0d1bc212702f7fa800b080cfb3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602a708c2d2f937edb4f487374a6938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc70ab0ad9a917877ac5b9e0722afa87224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f720322d41e74f9664c4c6f804e8ac4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4cfd6ac3533530dd6c304d6ca82dd9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f04921335782f5ad5cb186485d6f5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc1f5189af8e40cfcc68cfdd2d6d61228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251a64016810ee3e9310f57e4ae872a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0894473dc797570389a9846af0fed230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d3ce23443a0f0bb81063f7ef46fc7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595592b31e7cc3450a097c6e76ad3e3a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51075c7f1067b6bb747c87155c8157233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8498dc74b29ebd872ea244ea7789bbbe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4884b8358384abce1a70f4136d0e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc0d02d7f08e456230dd7dee67f54c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e297f54f27ea236113a63ec6918ff1e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada79bca938b17679b0d8bdae1f4333238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2860eefe3ddc3aff3d97e781502187239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5930960f5ce70a3e87ebced295d56240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a874572b2832b9385914481eb593887241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e574a6dc64a9b3c9b4c24f3bb47668242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95503c1ad6a18a72c2f3e0fd770434243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ce62e5b3f399075ca767bce03d0f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33d6faa57f090967e70b8e6e9c4696c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0205427015f9c27fbd0b5665ed35c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd77df081c1fbf20a5626f3a553e61c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2b1ba8684b8ded0a283e22df01499248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a673bd8ebc3e7897d4a7243a922257249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e22ceb2c8cad7ddd15fa744c3b886250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36891914b4795001cb3ca6644e49fb3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe76a205abe61256aa809452c5d032252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c4d06477102ab9cca0b2db9debff3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616a89ca764ce28a57b047cb0a3b5f2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34a4726849a351c7764f27dbeebadc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e29d01547b10fc1877b51bbc2ed2bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7451cec7d0e2d429d6e733823ac27f4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e7f629028592425a9c40d407e2b00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba20adec62f8621a9697e2d5d85197b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a6cbacdfc69490e3be3194c1f574a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014343cefbe7ea7247e1dd7e92f81dfc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937b4559b8dbb4c788119161d7ed2b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7119ab7c81baa554fec80eea2cc82fa263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f718bf7b0bc75a435eadde21efd1d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e3dd19e572f0f48a5cddb208b370265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b46f91a7f268c82d0e0eaaccb0e57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eaad7a36644de2e111845ddc1a1d65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfd0fa48b3d01bc6b45a13a7c02a66268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3d21241b5b67dd374dc5dbed183a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ab89c17faa1f2ed3f9114d7b6b05270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41541f85acc860f52e188ec3df9e4d2c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f89d4dd87062459ef7e913c5b40346272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27738de1faaaa5a36c9fc2d5a8340f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed97971260aff8a4b3b9d701a52727274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c59a89a34776788e12967dd86dea7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11b7fb03a7e74ff1dc4b88e74f8042276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa920491346cfc6b3b5fa944b40c56f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b78700c961747252193ef82499c3d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c97a9e6eecd9e8b840c3497c3025279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd84c1b1fac51054e655b5fed41200280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7b2ba22f76ac1635e8258d059a8c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844cc637e5eb7a5eaa6e58dfe35ed4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb70ff8ec1dfe3650a3417d7eb191f8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba93d2405c6461194c123f3a63ea0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9678d324665725d09ae49f81fc98c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062e10e506b074c4fcbc33d4615c36e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37fb312045eaad7fb362c87dc854d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb618bab9f36ccad3eb4c385d6904d9a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c31885dd5325b279057cef221e61e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25945a530a74f296c95198ad0432dca290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab64766cf81980097e448881d4e717f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60318a5adb5f6c22d23836eb516232e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec1f08ddab95e009246031821c1e32293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c66264b60f7f003e590fe514d8a11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907108bee29cda8522d450bea8e5467295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e67abeb63ba39f56ee21df9071d78e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8316be6d6553ddf32f9c166e92fbf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0f4de3b1928dfb8819efd60d52fa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbee7fd415519395fa7b21ee772db1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7550d530004b7967271a3c89954ec0f1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b202c37a56ae79b82cc55565b6c545b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91fc46f7734fe5b44828798dc0beeb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f39d0889be64fa564bfa3eaf470d50303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f57c3902da548b68d33f761ec74f2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c94924ea66d1d6fe4ce6f7788d730305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00308469a537d7fca22cd62ac3a7eca5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd42c62032b28eab37983dc0e6d40195307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad124af6cfa395a52d86242bbb5a060308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561185fa009a61eaac4bdfd398cb8fb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4868cb84d415bf9a68bdbdc7abe8e04310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab86a9d635228ba66bc8528a37d48e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059365fb0431162269eb4d9c4dba1029312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9037dd5838e225c18120e3fab07974313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b6df601a64e90def35236880f1487314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1df36d5c289e40b779598417cc98e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ffccca953f84e19ac5e150e2c46fc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675258227109004d8dfaa771e475ca0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8505f3765bd2b6919a86feafe845e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35799b935cc6f8d5c52b431847372507319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627dc5bc9a333c5311597fc815e8f07c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ec183b924fea244a1a14ecadfb1f12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2568ffa6ffca9a9cb6e17b34ef3de9e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87722b19581370a4fbd09dc783fb2ee323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a36a41afde8ca4ece4d56f3c0f8a4ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a8e446fc1d01dd7d2ced33f7c18b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c12476007413aa0eb7c536b8e8ee1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295ab63c8237134abfc82c482d47ace327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36792b47c7598b9a992292741bc28e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d3b8c1824486117f5b36a2d507058329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4c687440602c8a71445fd1bbfb5de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e5268d0db4a476a7b3e4842ae81f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5033265c0720fad7c868c5be827654332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5b8ab09cc7399e7d7ad75584f23ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c4a468bda42cfcd3328e12ce119cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7951701cc33f81dc7b5e73f4692ba29335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0fb2618d031f9395fcd4dfc3ce344336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d52d17e42a91a870081e960fa7f8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19629679780258e1bc82e6678f8c3f5c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086a461d17bced13f51d9296aead2ff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f1bff5ff5f63862f0cd3d2227572f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c98ea63812363091d963303f40a7ab7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdd8a02c2cd05dd496d71fafb84639342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96e952dbf4c0f5b7730567146dfd5e0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376182a98e05b2eaaef4be5e406195cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412809c8baecbb2e9747ca8c94983271345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4896914e9841fd6c7999d222d349af346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d303fdbc5350cc646e927362a926a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96425602e1b02cc1d01a28ec8243cce3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14d6fb840ef1e66a79a0823b2a91ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844657691eda4b6b6fb5013c7841b94350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907a4082fc55fbb394aaa19dbff7015351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23c1db0fc7addfb21fe5276a6ee6aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3aa03875600496ec45696e0220539353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c10ed393629733e5c92a1d3753fe97354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75195acb532f6e1048088cd899ee28355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876e83c1669d9f67cd75a6ba2962797356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48ac8aef31355a23712dc1f070fd1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e54aaad040d05789d537bd746058f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697790d6f40dbae7236143e4046337c3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e4b16611129224d48ed43f4529006360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249424119db6bd774361063ee0864f72361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ac637a2d6b40d5be00fb89281246362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed83a852dd1ed322b368c5e83acd4de363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5dd912b61819f91b1e32a84b011c12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d04669b2300c8071476f7ef75af03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995cba0a14e829661f46d7c30b75347366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae83dd8b7d4349e8fad1f3abf14a1ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833840550b89674ebc3007d64c66585b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07303a759d3b98b4c6bf3de715470e07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d738acebe77be571c8a2f2c34fb9489370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9499dc8f3b2bb92ae69e8f3caca5621c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad58c943b92124b43534d98fc4ca20372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c211725c13b9113327a2622d8f1b99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbf185a5a200329f5831e374809eab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff743ea4bbb3b4972c265e73c062faec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1abefe8a28ed114b55d43de8d539885376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040d8eed9c8ffda1e178ee8603e4dba377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38d6bd24552a218efa1b5e8559615378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae09c58f5e3cc5bff8f1c4d9d730214379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cfcb4538905a09fde981b0d28b919380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e274bf5583bf0dc161a5c0df1b8a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7279d9d277d5e52afa6917d77036c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c21f6123e5027ca97bccc7d2c0f7cd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d07d1a60765a3f492a08f5526a4a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4bb03874ab765bbcf57b6c7839256385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd74602c87116b8479ebcfbf1dc28d84386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1574719dcb460ab32a6747ebee7af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a9a9f6720c88de192fe92a0ba6054388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0888b81e83d7d932020f6acfb093a28a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95f3558136159bed87f8a865383305390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf63947f1c173d96a3647c0f673506d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9fb38fb942c225d07970604a4420a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bdfb5e8ab05727eb84b92b8c88e2a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba411b821322ffd3ff53d95707b4ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4523ff271a8fe448689d077205867b0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bd9a292c7de9a8c1ab42aaaa35bf1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb84cd851c21e91945cd9f0b3432a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85620dd5559ebf9d1332a6cf637471a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b59ee3e47e5aaac5837066b1385a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ca39779bef32a30a217fe247e57e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7160bf2b1f7eac4e4487119357ee8e0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6ae914195c7dc63401718dc7b2480402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac1dc5280042758ca3b4cc41af85dd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eadbc908492005f5efe058b0e7db88404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7517ada6bcf3bbfbc18aa4488bc03b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda16a22dc9e910d022634c78ffa2f7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce28fdb00bfea4813ffaa8436bdf2cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a947a1d19744f5423743f1db6b41e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa8f72861242bdb8c1ce2866e15888409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea53b69e1cdafb1a4a27a883c7b65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec2e1536eb11765626c30bb954007f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf777da51f2a1992446a1da1bc374f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c8b06a7d2689cae40b876ea7d6b47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de9a42938c3c0f32e331618a6b865f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cca22bda6ce413a6ea485542526de2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a00ed3f3078d582f7fd942eed9216416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c265d94d71c7e287784d35e5d3e99417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97830796b69cea136f37d2872e92b41418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123b41ff79a460659502370d0849fc4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca6ba8af6d10504b9cc5bb6843f94b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67c98bc8446f93f488e58eb643d56c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f93855a752ca4740309ae4a36dd58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca7e8aeb6188c333896f321e8f5a2a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b17e910f609fcab0b6c3d85a6aab2a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285072a6def361a28dd267525c71fde425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e37f138500550c04aa1f6a6f07534426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e07ee05ac508b50201d90ad4c55c0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125f0b52ea20aafec91aa79ef5cd146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720715ce1bcf39693f878b4a24975309429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d045f118ba008f771b450fd306657a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f9d7205c63bf25b8f054f6674f2ab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390512afb12488f8a26ee7351b1d61a1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d12d0f39092f3c2b40add7d701682433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38dcf57e98b69202bd2df4dfbdda4f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cd14b34a9e20a41d1fa20a8ee7943435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71da64ad6ceab507404b7efbfcb6e22436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370d1e2a9cd759a0448e4a9d7341c43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b7b4787b69f8d6b4998e1b4bd27de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40772b4bcabf0da07fd60be1796471d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68e03c6615e1121106d2c51569f058440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789e996bac6421de43a22eefc7907f1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d3f4a3b4fa582bedf516327f04c49442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850640819b2c0afc2a6e8b4670898ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcdee32f344d5de907f01283b08542444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2f73816b1e9e7a419a3b46cab4dd6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed24bb1e2be11b45a0e309d9397c9d6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ea5f0e7a88660ab470a3a75429d14447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d0bf620b89958dbe064e63d43e01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa470a4e3e61e4f7fd16d23511abcd84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53947e59a7c9854f10e8bb35c4506872450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5fe552f22e355bede640e88de358f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2e25ca0508dc752f142c6bbbda1bc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c359ee1b432d6da61453c2e45b4c94d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e180a60e48bdcf35d9879f06a2a8b0c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610a40a52843b64829818dfbaf64cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd238006e1f31979575326b1da9996456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94440cf593adb6310bdf8bcce78c017a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b8bf7ecd3de8655ad35676256def9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837db330d32538d5f47cd71b29e0565459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1ccd1c07e96a090840e4d4e2692d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582c402104d13f3bbd47b7d67443e10461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15dacdd9eb1e14ef005dba27f68292f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08362c2cbd241907adeab07127060977463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f276f16652800962a5179512c866b1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d6ee4594729636342911047b826d8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe20443fa63c5678fb77c741858d57b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb6c3edeb9e470d678576a15632d5d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1026633c01cd926a78792cbc8611468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16110222252ce75ec5235e7c8eadc0fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e7b7810e53941aa3eb5d9a9ff70b8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573cbdceca8a5c50356a9b4cd9ef76f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0967d067ff1a0ec2c4c94cd02e864ba472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1f130db73b592b2ac1f292f313897473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34562874925e62d9914943f6336bf5ff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd5c7d07cedc7b1ae205a7add5c8aa475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393b4501215ae4ae58d2be71b2cd9683476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8e8e2a0ef099d390536305bf0be24477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64c6ee9c23b69632786238340ec162478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4057c92833e704a745d19438e0685479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316a0708da22dd4e921cff70aab6e27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09284e081e6da4eb8e1a3d247874fcbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd556e70e754165b4b657e04faedc1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf744c19657128bffab0162206cd49f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8b16dd6fc29396fcc91eb0f8759d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af1225cd506f370d0b3b861c33e19c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f382d974e6af09f1e44a5a0482685f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b720fd684bd33d9cf17437087d21df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca999c96693445287a21ce796c8e5b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b03057c96b44efc26a03472efcfd1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4c472b4a97e4e7455f57fb42d7b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8aa3ca6eb85c4de4bfc4341629f182491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc33df6e46b5c641f234261e367001492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b729a99e35f8128001212144a70c61493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2656b08e56ff82e590c0d755cfc2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bc5662662f2bd3513f6f4f05a9ceb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7e3c2b60b0bc27a0a239ed770b1d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f862fe9c8440d698d290d0d69b19a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17012131af6e669659ceb62fd01d3dc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109784476407fe970af1b90589a5bf0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e760f2f9fa4dfe0c895a3131cfa03500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f90bd6118ff6d2fa345340cb3fd513501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae91d63b30e86c68df885962f7aaffc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee1284ba98e0d67b383971d40544582503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ec67d435ba76b3520a91db361d72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cacb1d296178a21e50b4da4c15519505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e306045460f45864f30d6d5fefa3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f1eae080e9b6e06d531e3d76371e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f123f840f57b2e3585a03f43cc0f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ce4c0e9449b007028b6ae824179943509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf516536976256d7547445c9dfc1582510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ddda89d2833b5cf84606f490037c6a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0a9b20c729aa2e36163a53b012a80512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1824cdfb16b6cec57d0a714ee4e6184513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced18f717e3daee4b6d5434068e13fe1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be7bc1764a066d633e3cab546dca228515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f56e1f14a410b178f4b23ded34b4ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceab5cb116996ef5f7fc5f56ab5bcaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f7fadb1782117defa7545e83d1ae0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6660b47fc49ff674e98f01cc4d86b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874202c4e14dee01bc7c6b5a830068dc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d421c01e38b68c7541f21254ea890d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52821f9dce75df81b16f4111812a226d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a5d5ce2e1d9d59ac46b72f99ace1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506b4502434e0550c59597099157145524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b20602375dee110f7bef56f489f4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703fcaf3d38f99c078e1edc96656156b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee01962b71e18836e18819ea295cb94527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad499196cd3e44e664e9682ba5d0d05528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295922f9bdd01243e936041cddca4288529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b11c088e355f8a9a871b5c55719d20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2fb26fe7fa6d31cd5ce19fe8154fb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ac061b6e2674d334e6fab484e57f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506ab56ba2e0cbb983597299d5ee014533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a27460aa3d921b999309a2482fc20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01acfd083f3f961ed9cceae719040a6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5e4e5b4b2a8ffb2c0315a13cf8d22536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84290f333f4949f530bdfe0c997054537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e2fd7bb2fd457d1f8deb05a120b72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b9126b9c02c652a45d14cbb970cb05539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33560e20c261a4b60bdf2eb97cfe306a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af16a1d628bc313acdba72bf5fbde1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839992d90e3514f225b27029b947045542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97957eef6003cd96a36659ac413bab4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72989659930a59443812c680cee6f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f1c36d16873567f61dc9f9d1b931f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aa553ad27be933083601d36096b68f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a451a728b170fb1e7bf2fe8aeb2085547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf930fdd113533cc951e88bc598b0bbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccac8168cb766f686a4db235d48a5cc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22723e97fe1b5827a2e860211a697a7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81fd8df06c08d4b48a1abf7d4d502551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5287a58f809c44e9f4eed4da9e39186552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30794dbb3321a8c9eaa17a8bc39127e5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9098256cdd923867d07f9e58de6a60554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19a990f099f0d0c6acae45085da2f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800dbe81384b2a020b3c64ab5170def556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0da96d26008a83c5224f4fd0e004f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ab4c7632c02cce2e80d0dabf4e36a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60356d48012b27495e87cb3aa0ace6c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a804dd4c9536455633ee11e1ed868a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516655a29dc29cebe15cb5c4cc4b797d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a24fad2f1da0b8a5a309d23c66eed562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc4c90a8eaf1e106ac4fba883500eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d14c7287b6eac6e5b086eeaa7ab529564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ccf1c9225449387f6b9b9ca0574ecc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c3d44dec72fd822eab158f5a6272566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488d77dd097d79d321d160de36b6cc5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055e36de282787ceeae9135c2b6469a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef34b826f2e8d1dc9262b8b381e953569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20d66418e213a484b437228033f9dd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb71dc0e71e79e5fb917b390b5e6b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a135d62e08d179d77fa5ec4609ed8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1da6d24993fb974b7484eb99d48e2d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c55fe956864d7d15f1cb459bcd1215574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ea68b65425cf1c8f7c62e1968f030575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc134c97bd37db531bda2993559679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036022122df4e661237dc67860816e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473a4d088a3951d1c08dbca8f232a25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27143cdce74644056dcde4176463d38d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01212a6adc84b98d3b6b62b76d8f33b1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddaffda61e5e8108e7f7182fff1045f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169b27a05c86429aff11fb5f0a46f7a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23acb6cfda125c5b5176ffabec6cba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f72131b670fc6ae04d6575535f12c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27549231d2ff632a7f3c37d27794f1d3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a08360dd27adecf4675dd84889b0e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba360e20d6bf1ba3d8152cadd14839587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080d231c7487b40e05c60a38053b2a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6caaf7c7caaf7f96156cca4558a3a2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba29fa43c6d4032d0dae9c3e459fecd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a074cecdc717d5140b3ed287b175ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf939b8ea33ec3ae3f5ec45a42034e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ba2047d5cd6ccb179a2fbe128e674593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100386f43e82547dab64da9bc664c28594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcddaec6c79e91afa93cb056f6e203595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175880098a3645536f8e488e7e3052b2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ad67ce276bb1dc4ff80e44abc4081597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dea1628cb6fcf7e7e2693f4dea2b67598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8da8101282e0836e3144ea10eb6581599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d2c8920969aa4628f791f90de881d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ceb093d6c79c876d09978f4fbb76e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61bc456253735ace843fc036b60c27b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e93bee4d1f3dbf0b3bd869907be22603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480a4e50c4aad0530f8feb28a33e057604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622aaa41af963c3d6c29f8ac7d09180605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d541f6419f6690b72c1fd33d696fef606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ea69526f3c01264171b9ed3b1d238607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4cbf074c84e4cf6fc2409e6ed95c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632ed66fbb62b2574e6c9845eec6112d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b881b2da165333c143cb6dcc979afaeb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed17bdf03f973cdaa9d9685c61c857611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af6fe763770c8c87b2e43cc8ed93f7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9b4ff56b47d9c4a58a359d486cc43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ebd6d5537bd290af91eb760904b41614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959f3fdb7a0d292925b4ac4b234e779615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad29c0d809d055706229a035b76e7cd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cba155541750a5ead5f955de7947d1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d64c09206130df913a332f07acaed2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b96a02772164a17756659a71ed16b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052a29891e22efcdc7f918898fa5f1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c8881304ed56f16b1a7a760fce8d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3cbf00f0bb332a29a6410b0d57b95622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e22ef9e52dc57b02ab31ff4dd2067623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82939141cd5163ef87b6dfefce25bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3139deddae41265c0519a713bac4b77625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f9b1b85257dfc4c061fd153d124e26626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733eeaada16b5c27fedc24b0a3b6825627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f9f5a04927bd681d3a7473794fc4c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d08f2858bbb21dfa38c5a18ed97091629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4175bc5812f3465fa200f269013f14c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a757e91eeb2827c3fc0e7cc164d7f6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f480fbf7abbef989a3ce102d430c610b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5de1578e853f21b9a86441377ffbc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5185987003df5f1cae014769be15d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e69a80e4eca545867cea70716514a5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da9e5fa19e13b9b4c45770fefe8054636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557512b4a9f1234c1e0a96042d21030637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d57ae01639c8993d3aac8d77e60544638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af5325f7e53a93972475fd479c9be1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb037aac21ec5e5e053895376d44b86d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535cd22d5b412928929a43b93c7ed55641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af98e5b2723c5be7bbf3a8ffebf1fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5eff2501c34a9cdbea1b7fb08f49b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c798520690f9d3dea79cb3068c5e0b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd4b9fe076429f85afaac4212ccc35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bc55aa22079f680ea606174559709a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0b064a5e6e63d4340d13985760a38647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975eed4fc8690fac7dd55c9f80d4979b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e837fbb0cdf612b40e6b4a6f66c8aca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05d999723086e20351ab212d4ac4d50650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132af5e0540d8bab33dc7064d9e494a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf71df7fdd21aa27155b9735d0c1a14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc3b49f45deb900ded4b3d8dd65ffa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be06a9823e0ac3440ecc229e54aa38ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f70a26131c36565cd81ea2e7953e0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f2985bd073a8603807087f0940bb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94681be00057dd757ec7e2ffbd2a72657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b309c230462084fae7d0878ad24f2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c88d33f40ec1ac05e2a2ff6460192659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab66c6d6982ec3efd5c7ede4cebe35660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7edf0c202ecd3453eebf691c8957a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f9e851f668e303510fff8f20db2e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ca3f0190a8e9c0bf89bca0b29bc63663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de798843775524953350759a9baa53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a6d8703654dc4c5d9fccb1556b1f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d30fe3456d9f991c717f1fd14a802b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16513a654f16ad597a43f06f285229667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60bcad7d998a9006cb3f683cdaf12a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2d08f5a5d2574023091a326e55eb8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5944a4afaab778c4ead8b3e480370670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837ce2312b72c01a6f7aa5575428d2d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97267906cd4c9ad9ba39ad732eb1f81a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760ef02475601dffcf5abacf27a71b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d0a6b749210e4e86ad4d32623f732674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ada0c3c3921c376a8e7b2c9b3c9dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df061e0e5f8be05a0fb42ae85b2683e1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb3018be88d5e75606471c9e2bb4e8677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b7dc47f06589cbe79acdba3bafb0f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181930cabd112da6e6107df3872a158679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b1f7732638e8feb9edf9b1df06c2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339eefc7870cba86e93248926355c56d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc1433e5bbcd68240c67327e288cad682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09322fea37c788407c35a204dd517f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92789b00239ce2ad1c898d281a40ced684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7787e58e1bd1e54afb4f132d2a9c0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c14474a34ae9483bcb22cfa6f2505686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f6d39b82e9ea3027036a86bee33c07687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab9d08fab5ee9e3e0c06bd6917b94e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959eb066b9f3f88dc7d46c9f26c68de689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7edad2212196daea33fc76b8fdd1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a691d3c668315292a5d865c38ea5363691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc445d888b24cd7a90c247c35b861f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bb477f8f0c1c1756e09865c826251693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202112beebaee8046261b9006e45766694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2a057316c68ff9c481555ae01daae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f2cf78286da42942268319c55c83b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8d9b0bb33626fbd5906e3bf71dd6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075f6feec62f140a536c8ae1f70ae0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775e83d8e39790fecd788a31f346520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b48ae97d71f16c3ab18d1c7c75a62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f25a5496aae9fa191708bc6a4cfad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0646440715b1ae6607cb0ae9086746702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed5728803519bb3ea9a6883604bc7d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2326085a2987aee57e04a463a38e90704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d06639cf1226383e81491b15acb9d4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132d8140f6eb306a208997b5db0a08706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c777dedb09a6935a2728fc751c00fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943f00c68c9140c75852032ad3f6930708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a1eb10ce542cdc24bfbbac1cff482709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4b39d0f41a38881140c88313e5273710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeab308f6b4879319654f9e82ca7db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360d82b5eb43b39025a59bdbed221ff712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6463e5f0051e01ffe641cd813b4dd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08fb5ea5912fe93da4bfc0590883c6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917e5d45db8235d6e2cabebc9a0dd0c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b296cc2fcc5a224b35dbf2c95b38dff716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d590bde3ecbdb0c52ff6990724c29717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32fedadc30816bc5372cd88305bb34718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c14ce263178ec0dbed1a0b6a8e3b52719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4ccbb56efeaa8fc28c917b303f3f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad06eb7430a2276b2ca3aee6ea3705721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fedfce5121bffc2f4e61281958db9a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff6a92f1ce35bafd1c53a35421f7d5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f76abec11b49003031a1b988b45e77724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cb492fc5771719f6040d3ba8da46f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56ab4543de51d8622cb66fd3bff2f4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164245b2f0198bde45f3a00a4414378727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f399a577b4286de320fd00ce0ce3561728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65ef7fdb7e7e51711d4b0c7c74575e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7a1f653d2fcb79c9b7e4850caa825730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ccef243f38d736f63858737e63668f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691687b8b210ec01b0c19817c7d78379732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7667a9c19010a4bc98265ba57dd8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c5fcf8cba8ae269c93987a1479028734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdab757520b1a49e9f0df400b8e849d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285d6c77254f81d88d2beb2cb32a895736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ff2dae7c0de67053c8ce921c9f5fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1c674f27340c39c053548e69104ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716b7d97bcb49eb3981c30f7d64c19e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a432fb486616357f6714d1acabaf0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7a25933cbcb704d7f32e9f6a5a4c87741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe50b961438633184de1ce8c41b0af742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580d05288acdd6e11af57b1dc58748743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab229b74d22b2c36eb31bceb9a80d53c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30340f2f7aa4e5581d7d89d8a1634bd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409e8f8f597edfd1e0c80f6bd09652b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc62d2867d11ebed873f6a15b2bf08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1f30a925c6932efb8381e5eb63397748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bbfe09b15e330788d46b1a0dcf7eb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77ae199ba339624fae4ad48e70c5d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3759917e0560fa021fb98224abcca0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0fb5b6fcb282295b2aee053c496de1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cba92b9859ce6b13dceb4e5e1d84ab753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4449b2fd5faef8f00b837436de69b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adec9d5b93575ee9e0c0d23bbdf2471755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311af945b355eec83b77990d35bfef24756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a009bbc27982c1f323ae273df41a35757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81ecb8c3a3ca631757bcd4aade2672758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd70c9a63222b83c838cab7d1804b8759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3867cbf6c4cf7e70f8a5a162a37e71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04b74b29d2036a93ad4af2203d9692.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152e0d9a9f83639a9ed8167705790a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fba1f54e4793329d9fbe9c999eee84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f82f2676b4330d92384a9173088ac5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c72e4a62d7b36b960dfe40dd3ce26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b202a2ea62092facf4c1fdad3c2fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d45702c1ea1c186443ebddd8183e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6d98bd27f7024df7a8a5794849de1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ffd6b98bf27bd2b743d83a7357f0510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff248563bad3cfeda2b7adc39b45ab9f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ec105ccad9eba4acf96375de4056b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c63fe241bdf8a8ccdce5680964a8cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb845d03fd6bc8cefe42aea6eced4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78049ea22d4d29ce242858cab2ca3f9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64066e1146b10e4e130cef7a6e577a2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec390717404f90d134eba11d2eb1c6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889428cb82126a30ecfa32fa12f7222918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d94fd9dd0d99245b13b544d11d4a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358b513d9d98ad0f7e3b69f0ecae8c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714f02c2d7f72bffb3454021ec2324e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112276dc4c15e161e13d397ee522d13e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dc734abc44c4ca706dcd54f32cf74d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ed3ff52db0c26df9aa3897de4b2b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b0dbe374eb5a2dd41347bd1744bb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1907951e1ac30fa77fe2ffeebab3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c942355bd8330b31f62a75022553aad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31ac4268cf5cfcbe50d13b0614193228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6fb40903ab8ed9911e3b72445d2f429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67991cde533f216deb661bdbf630642330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf06291d41d5408f179c3bebb8b07131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cb13cda2adbb47aa1d6565466f49c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d411a234b3d20a4ae4d9187a3548433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b65435d0e971a0c74b27996c563934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702fe8610e93c30037cc91d8d6f40d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385ce0dd6054dabf9bc43e3d19a089436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b79678e6da7b15b80f986e308f1063437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d97fa345afb67d0c14e5d53ccdfd8f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0785785706320c722da26d0190738d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc89b6af67b7df2b5e68614a90f191740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123786d39e838477b1d088503742b3e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5007c097fe44c1c37e4511e83b20342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3e3961c19fe4e9c365a9093f743a843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a986683b2b1458479955df65ae2316844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edb329ed8298bcb4217485c07341d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c43f188d9ffce555bbfb6e3dc4b6df46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e081221c8ea5c9c40276d857696d7647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbf7161a111ba30e4c34355ce5e9748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acff22f44a3ae304298e98c1b05e3a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2cea50f9178b15edf16bfb67ace8550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b828746efd42ab79ba36f039a59a17d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333713a35bf7dba37d1b681deec67c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e56f4b64f08ea884845a2d17e331dd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefa093672431ac3047d0ad5b2ea9cf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f699e19f0945fc2c4cddda493bcd1d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d760a3ce3fd7ed56d0d81a81101e1ba56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7039232c6713d752da830beca3d4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d2f191059c47cc0a01d7198e9805058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dac25e0fbe26c718cec37d6823046e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed79bb814a60e0bfb4b59f12f27483760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c09b30249891d6f897e7a9feebda1861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9cc7ea4e5c4bc0272adcf2201ed0562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c23fa96b3deac3af0004f21215e06c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100782d8516f32dba2a305bac67f599864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01791bd4bb1c36cad6bbbe6e71632ddc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6d073324eb9698b72462f926a949c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7070584320248e4e5c4c8689ea68dc167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da35b43fc159df43e0670cca9a448e868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c6aaf01e6d4bbe8a4e35ba55ec9fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1dee3781a2a30735079e5b7a3798f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df974c64cdae84d6c0a596bd974c8d1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d57e56eb36846058959bb76f84e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4467495f71abd8b45e065b85de6bc273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23847377bbb1c7f64a6b135dfa47c0a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a51780956a87a2522d5ab97ec219775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33341c3a09f1250c2c4f24d35374d3a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b541ed00875a79894418d4d495917a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d57507d4ce6c841a070975243a01878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d4176da7b2447216e28f7eae5c82679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744d77d028382e01e73c703eee0cfdd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21f1287a80dabdcf0f37d490753a7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf8e4f6e8a2c18bc316c8b92facc7d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505ba8ac95ca69ed9011e28bf83334b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f57b2150da8ddfc0e7882c139170684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737d675f514566ab501fc140be2bf0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763507c46198e6faa0ccb714ba68ddb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347706e80e62f61bc9fdd92794c7d51887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4437b111c9e118a358c86c1edcecd088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a96887c36b2e220472daa5f6bbccce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945dc3ca1e82b8d58213bab70ea7722390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72270ed4e1da2abf62230b55077c83691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bda1e933fcd591041e65ef70d3a9f792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880ca0c59ef607b419f4f940a57c22693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a7c9af06bd17f88ac628b272897a4494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fa1fc5722f5cd1c143a3f018fbe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6f38521600482af49164fbdd291ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a1bdf590a91dd0041c046bf65a95b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005d855d0f1da854685b6d9f96fc7b998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c13f7ea7ca93d0522497e3bd39a9af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff4378ca43dbed129b17c9155f4925100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0be18a5c08440943a7535937b096f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d068accef4e7d02ac81891754d78149102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca586dc7fe1e23ba7e8cbe65e49b615b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb656b37c6651f4bb330090925fef12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d1edfaca9b08fde766b90e80b0039105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78384632e3ae308a992479382570a4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e27efcae524792a4149fa6f72b233c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e09363d8ef20466f34d9932ebc4b96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8d7232ae8f4f3313c1d4ceb073518109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0de10a8766563ed9b5a3182ebb13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978aa0cf412490734278a16ebcecc80111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a137a215c81296b975b748f896c00d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d0d110887f8ac5d59cf5a97e9b212113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc5d92dab1235c403cd80e4c5229f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13499c330c0c5da07a4caa3c837482115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2840eb4323b362cd8949d577ace8b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a22c4f00b5b55d1934777ccead3e7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198d074fec9853d50ad8b3bf420a320118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0ea797daba6c11dde7ee1491e2692119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f76866c3365ab182028afd30498a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815053a65e7720e97294e227a4afbc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8116b651509ceea301a2127862f018122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdeaae28edee897c845b65ce2e0d469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4c8806a797ca46fae5426e7c494c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879079a309651a46055f3b4640859847125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e9f0f9324edd524ee8055b31d5f3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d608fadc87c0343b6257bb3c1ab323127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6da55a34cfff31ccdbfca17cb5108128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446577656a4a8550445b803f8730c240129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c353a6edb4a0bfd4cdf963ef60d78b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61c76cdbb4172a882a9d94190528b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca3970dd6b720f96c52f258d457f22132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91256954b4c3f8c8064d6a8a9249b4e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa31738635af032d1e367c0075206ae134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451edb43dc2ce6b36ed3fd62dd093516135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23036c2babcd0f5621575a0ef46ca136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf3474b2133be2a08b529bd009b631137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c3087a5c546ccc475315532bcc0a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f03bc543352aa70710a27743ba4e3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60310395ca28749df6324f4c475413a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96211d2fed3099c5ca200b3d7cf317c5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589eb439e6f947ff729a6111c7001b7c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24de1a3b869a0ba1cdfaacb46985b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8240e9814bb88bd3e2b8573a05bb197144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf36057c4796e6a48e229f2336d3502145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4d2d07528bc7bc5e701f49e731b93146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f18232fcfff92cf76862c1c22a702147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425100ab491fff5e81e99666c13c582e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da57e179cadc5ab14d2d1e1052f9ac1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f50dfba13f44018329b66ab738da53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc5a8a523ba3963dba8830059659be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e657ad4c402a24215cdbe3424dee50c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8934a9bfb83089d4240b8224c7f08153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71729c3ffde44ab020a227b369132a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdaa3ee083a64f8a152edfe11c000d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b4892ed3843ad47f3a7e07fc52985156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31994d622a7d5836bb45b308084f1221157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a17ba8773c51c140bd4326687ce77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b4d7d2fcaa7ff841cbf9ddf78d84f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbddb806f56195e7475db778e86999160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7576aeee8f1fbc290f0641ed377d32f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b645230ab1f75c71a14fcbd049ed7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354f9df945cfc913a1708ea28382caa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc5a897b65a4ed720f53eace500d19164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830666c492dacc60fdcf93c253948d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b11fd6648cc0c849649021bc4a1bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fbb391ce8c63c73071adbefeacd7ed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc32804b1e56746e16621e890f4e54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ba6f7cf65ce21396aae6436515015169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b989fb41d365748ab7bd96b573c228170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b1c233b37fecfc89ac1654ee05d68171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a9d9a21deca253644f19cf39ecb3e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcda77826068f3450fe434ddb1cf1d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd85cb6eab8f593792d70fd3d29582174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb76fda097622ee4e82590f4aaff8ea175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74409752fb42f8e9ac1fb905f74a99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc10333e3f7eae0dd6b52f34231a34177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefcafee4d16702855f21af01997dc6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d26e22a78479484a32e18489a8424d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdccffbc03acd49f42d2d2a33ab37265180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeba3ae0b30eeab0d0fad6a64eb7cf8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04997ed021ccdea89b21227b325e919182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605989979a372023515de47ca0fc0c0d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef99f78929d07c6dc98cc02e217d69d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54ab308df13c1b34f09a45b7a8c541185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863fbaff70c813241beb68ef255e4769186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522f3cd05a8928a419b7211f2f63d1f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4dfb7d27877dd6beba56d7b48f494188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44ef26c41dca1c317e192222f76623189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6950fc335eb7b44d1a4fb75b2da3bae190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500a348c2b2b24f8b0fadc5f9c1b811191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eca369cef136741b58ac06d33ea5e35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a286f17f07301dc4609af7a22a70f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d21f70a9f6ad872c194cbcb08178ae194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a3a6b8d544655fa4cf0ddc626c0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a8e93bd58e65d4cf66baa5f9849031196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ad33dd85c2d5e6443df42feb458dd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c12ed7bd6b2d942f7a1179d3bf1bf2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0ed698b40252b9ab497d0ae7220ca199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb351f3fc3b9ce789c775c37584e6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b2e53c4afaa06a525c4f35cdbad3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f6fd88aed76d2aa6dc3ebcae4b458202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a45a3b4b542d53fd8370c819dfe332203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31c9d34aecf8521c74f1fbd2dfcb57204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bee11a2872ce0fd309b255c8320e9b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569eb27ff082734191922823b73adab4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb6abc1e778b2438613e4487c760ce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a081de64941bd2f7ecb06a99c648a869208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6434598d8ca11875827bde64ae9cb8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cd8d61821af2d1ca6ec4de8109995210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c8a9a2d092cc1816858dccc1d5569211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1f5260e51581e812c91cd284a4c29212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92860b6177499332c1b987ec7e09e84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736e0ebc20d75af38810c90d2d22c00214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407da4c368fa17ed5ad3799fa32098a0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a583d3e8e59746431e34bf5dcec194216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248383340e0f19437214e4dd0a332fa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77833a779c5153e3193ed40d57740bc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a69d51059038f1518f2b0687fa7c6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ebd194dfb242f00f8e3b89d1caeae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da017d1d028c340522c4affcc9e729221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaaa98773b227f22338e1efe202396222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62170e33af915f7bddeb7cbb08b83b60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba96f7e23cc7b6dd3d4cefb89e8a768224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4214f8a6a0d071954fa6b860e027001225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8403c75fb5eb97e1770e8bc6eb5aa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ca588d22d4a07bbe31904fae87f8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8502e5876eebf09d85789fe0124ffeb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f1ebfe274c1f1080d4789138388e2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457d6e8a19940aa478889b08e91025b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c231222bf28838e127100c157465402231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee71dc23d36498485308045809bf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a49f191c018ac76331e2d0debdc000b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149378aefd5964cc1c66bb72eb920ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f8355425680feefaaecf34ef73491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1842605e5503426c51d8602125041236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3967e144d3a54d7e0410a2d106ee5e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd025be99bbcaf6fde39b8aa844baa4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410843a17e9375e0cffd0d3ce07187b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b52b491ef6047b3508ad3d0b13053240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9255c7db3403dfdb7162212abeb045f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbaebf0926d58c02c81428a13f50c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1498f256581974df47db6a2db0a89d98243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178f741aaba6538845cfb7e1a35d93b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549766ac837f654f902e0e18c9383ae245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887188533d2d5ce43d963dd3edf9100246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c79a4bb6c0b15e19de9d93911a14bd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbdf6f3e01fe6398223c046ed8d82c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f481ca4f80e88472f5bbf3e70a36b52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618246054f147fa122086be8d6291a34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cca3b9278d12cee1b0e630421b94aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a77f0b1fb28cd68eaa62fdd53f7b0b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ee1eac6ef1d1ee630f4eac48af1d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f641987618f8912f3327f57d1a2b2e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c89c135c44886ddddb11101a0015775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3ccca5a464846485d798a558c54b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ab6399a452c8472a8d8b438461738257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d051114eed7c6abfbdb1d9245e84a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52675e46c135241c1a1dc6441b6dabe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dfa59d5e46b126df5917f5527ad86a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e209e115db76068af816431b5fccc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e67a8022cd1dffce1aba137886f0a72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51ef45688b706a2b63854a258a69d9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e843af9d86ac63bfefc0da444f26ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d5baf5d25f4556e65cca21dbf1629265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca779852de5da0b4e78a1ad64fa491266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1de80d4a6fb8d17bc8d14aa104f854267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171aef53f66b83866ca602aef55ddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbdcfa1f2bc7295979543f2f607e194269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6b754b00c95bef6c22f4b007a7f30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b7a53c6fa13fa6c56f1d00c8ca633271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec4833e03e76b25b2de4452f1c29b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae53d09760e09ae686aa6eaac1510c0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301d9098214d25919b78f58c18d142c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416260e69a4b3aac4cb4a452d1cd8b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448759bfab3fc563527c86635c31235276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529ddefc683b55ffb05658f95b6d6939277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dcf27865ef55bac215916255e92f07278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a965e3e807a9d983421212a15d1a9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a235fbf3c949b948fac440ec7f0650280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb66b5dcbcec243abdf3da7fd3af35a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92400a3f91763720f8318c79608f4cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154d852ee0951408f7036e4453e096e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074224db96d10b7c62163514cbc95b03284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d913e9d2f0a61881f9a576781609bb4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35436ba0648473b2a483fafc8964a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc45474b5933798bb31a25f63b66227287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6aa7f329971d3e85bbb47eeb3323d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44de9d5bf4d64cb5380e86c535991b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342ddeee02f030f6500c597328731c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6bdaa3948a1cbd92e94f96add42a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ecb8ee0e4a06803c9a65ae2ff62f32292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3f3d24fd9c7999bb338be0876a153293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee86e64a7716b38540e738106d3cf1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f28c7951a44f25cc2e453a035989d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf264507add915ae0b677550ed276296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c7ae332ab8ef73274b54ccdb096e7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01e32c16623b74f12ce804e2b571ae298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd51744cdfffa0ebe90a811d671ac9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb5d20ea1a29bf9ea85cee9108874f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0ced4228867e799e7d168b0b6a0f85301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b24e50456cedc8ff5ea1257201d7d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf236557423cac01dce217ec8c8daeb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375e9ad221f54f9811c6b7f9721965b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7304c03a7c0f627e0ca7820793502f0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f382c8a07487ca0a16ec0315f1faf2f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329f394050d0b7acd353f2c0778321d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a830f9b90bc37e437ac7390ff93c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27e50eab5015a44c835a1896fec89b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537c6bda7fac13c0a800bc5804ee703310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd025a2903ef8604748e43e0269980311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188fc57e97e61ac2486b374096baa0c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2620b833f978433d5b948445bb247313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fa4daa8e2364850e7bd6cbe94dd89314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61101424607d8b416722f45b8e2a81315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67713d2ea298d221ac2148b613e7550a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1895d669dba9970b358e2650b90a8c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edd67cb5a2890223cdd1402f6dcb82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76287942db446b07578a345cd54f20b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cdc23ea07d4bd6e1ca040bcaac7069320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6eb35d375d62729bf0642ec2b9ade9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb31f66911257a576711b115fbaff7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1b7f74dcc7bf612ab44619ad2b171323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e35bebd54e3d90f5e9ba81ec88e949324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f7631aa73c61f438211f61128b4e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd51a80de119bf9bb2089f8129bc086326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54d22c52d2a1f7b762af877d738022327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1fcbd9e329971a93e169544d2e84a2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4417cfaf445a66ad7eb785794e59a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d8e39183559b6e281187807b91dd7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef32a25924923fd78fa3267f3300c0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c79f99d5a0533c0607412c8db0e7e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7a4a703d33a89824f46a1b18a567c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d607179aba77cee5264c5fe0c427b9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cb719b499d091a751b854e418939c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c369cf9712982e44f6196e470d3563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64aad8985094ba3ecca8701071552d5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06a7e0a8407cb23bd029fd0f6b0805338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3c4c716369d6de6cdace5d3e79244339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd158f3380db5cb1c9219a692a28e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcbc9f835fd8d8c2ce5bd21954ae4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96476447db748c0eb5d43cd3c4e7a87342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda5b504190a327830b5554dc199ea8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ccd105ff53736c1d77c62ecbd6fdc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5e667f6fb0189fc446dd6863f459c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36539c75f6641f63b370ee1f4c83a3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ab8d41d53eb4efae281322b4efbcb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33967dc1117f2171012a67e572e4ada2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761e490c7bf66899ef440490ef0c64c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7e249adef152e328f65e5fd9f37e0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b6cbf18f3760516839eecce99dd96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335e50079ac289122df0845f18d790e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311d62bc3c3393a1755a9003a61662e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbf9cb1cde795465bd1fcb4239e835354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910712b0bfd6205620e990bde1f72a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b099cf742a1cc75c4d030c6c7e3d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceb085ca95e539543439485e8cbe0f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62fc0f7425151c26cf9c38c72ec8c34358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae4b4a5fa611c1637c88b8d6c345e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fc83dbbca620666bfff113fdc2a2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fa0b89df89b251d83966a6acc6381361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a58346f7eee4b3dfd94eefc41b4bdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2520b9c553695ff0114640f90fcee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07831b9bcb33fb92461f9888f3c9e240364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb24a52daaff1ced3471dacdeac7668365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c56786cfa2ed7379034ea5aba05959366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01715bc69643b833e721f41213d0c02f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24eaaac8de9d100b96e0545bfca739368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5ac5872713ca2e3bf23b8a8e7db31369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aec67f944d73a3813b30018d9c8cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427112db2bf0c94eaf6f8bd498a5d39371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937dc4e4bd33ab3909184472be2013d9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dcf1fee0998ed4df89e5afaaccf5d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daa8f2d610727362747c882ea27959374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d15c3112dc90b0593a1e55265066375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454e0b6bbc8c4ffb16439ee7e00daa9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ec97ebffa4a82268301d09939a4d1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6d009705e0ff4cec38cd757ceb8cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c120a4cc6320d309bd2d4a0f2b891c7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a87966c52698e8e9dcdb9d8dc6c1f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2b138e156ddc0a16051325fe1e706381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e19e78ee619aed20c43ed51f75a9b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449dd926b17c842f1617b62cebafc42d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c820ee37f3fa5140b6c2356cb2fba0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c536325a24591cb249a2c812c4e91e3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649617915bdf12b4f826343015c132386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71259a4a3410d3ccf8b3c5932feb33c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525bf347f2dfa3496ccee7e31236ed4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7973e2cf38d2d4a041a599258f156219389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc8eae55cfc66c7885a48b857281ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ba7b64b7f8fc26c8c94307e0c6b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e420c51735b668d71c881bbe05595b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7570e3e0288e30373bcf505403431393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7aba234e656d38f9496f9dda84e480394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0e54121e6c98bdbdc3ad886e5e4b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44be1a2f674f2c4b6288168e4289e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad82528d0e8f6b4c07de0ee31d42f80397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec5472d3263f5c7fe4d6f0da1bc11c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906386902f10ec4a0606eceea5ceaba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9664b07e25009b26ae59a39d1f8f5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb8484cb645f3642f91078a7ec85f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8b3ed7e83c9543cd3a646bbb8b856402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289fefdad0a9f4e1ed9d98e2f862aa1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb3dbd431febdbe8087f13cd989317404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d869c2575430bb0881b850817bb3420405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9d54213c9e40bd7619bfd83c6d46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42173d4ad4d1829f570e3fb431a794c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46878f642410a9ece02169c0efe683b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bec9a7fdfdabea2f3afd266643c26c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23651c06a3b83a31d83fac14c4ac704410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ac3dad8643141e3e1ddd8827757b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253daf6a60c230a5727ee7faec7bc6f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dda434549712c8d1b3184355bdf4f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683723cbe9d32a84079c79271e9a465414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e84dd170df609694fa5239c443371415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542676933d05ebaa2619132d89cdb71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ca03989a99f7bb326381c285088deb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470b68733ebedb2edb20ec83caf3820418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35b623f37623987fc40088b10b9627419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f348a882bf33ac8e2ec2edf9537d1d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5171086f22771660286b9fc47ad4ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a81c0c6506da66dc72da020139a035422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989832a87dc72ead98bb8fdcacfe829423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43485c6ba4edec66eb0a98386d277d9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf697ac0a497d1c87b3154d2201b3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d824cfebc84527d10143ba862da545f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a447473e9d7a1815bedbb774ea425427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a238d5256b62fe99ea5e348e7111eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecedc2dcffd381fb4df2ee367a4fe56429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5371a2c17e2ee61731161ad618106d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96f7a7e5f063c5cd2e9f70a8b813a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b9a29b5fdf627c085dedae87b0db1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fb9467ce389794e322ee4bf8262da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e502ee07402da168422a376f8bda3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4062115c6a0c6f28ea18b3ea17ae24435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0790574dc71b41cbdb5900e4d38ed1d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545d485b008053f73e0038931c4421437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ba167b593e1a410bb4cd92ca0bf12438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76098210f5f2120610f68d1ba26e6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3867797685b5d3fbc22a633203ff0e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280321c1420eee81eb97008680eb784441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe61ffd1609c2e4dc47c4301cca70f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e6b3cbc1fe9fdcc62de329314f243443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60029c194c4626d614c207cf4a69ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefb9cc3ed8fea80d843566addd90be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084da6e39f1fa8f05fb8d4bd4d3f01c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f2fab5aebf7ead528fd109059b5ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e9b1213f8c6b9bd60ac97cd0b64b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d13614ba1e531dec5e35e6e6431f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33476c2aad8e75387a76db5fce8efc10450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a5f78910b3d53761d00dcb6522d67451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eece90bab5f7b3ce765f2ff22fdcda4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e1a5df7c09ad76f8028d0238972e15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938f32d148662654a69fcd971e11dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43770df67c41c4f10bf6f600f4165fdf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fa52aaa5791ddb135adcde8d7c9324456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e2a725864bc9b4c232fd79318fc4c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c86f558202e42082c1778072ec5d3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ac5ac85fff84f2265a076f42032b5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea6e258da51f3c4628d961d81d0cc0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062ea5379b94c1554410581869a3261461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821e3de0ff5bf126f8810b00148877b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad128320dfc1576dde05f5d6e3601f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506eb0914bbba7bd175010165e13171b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11febee7f1c07a05e6fb89d136b5aa8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ba861225c3d66c9308f4f29b51761466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77cdb080d120b45b1bb05b330accb9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaf8fe41d996b5d79124a2c877f247468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41cdcd028f865f3d70b5afa75ede78469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f14b071912d4015497628c4bb01cab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c1b71605ec5b08cddea9d32dcad3e9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17ab3afeb7da0b9cfc5f6955d54808472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9211ed4c327a54e3685408e11472af473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa62025640f7a09056dd110a5eb4447f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dda29a369aa2dfa6925721a243fd40475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5bc53c15031d515f5486c52186a43b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8af06b1fa20ca851a85a81016e421477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9773d33513e791a2b0bda95466b57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72112f9ffea203f2180bbfd5f3a67c1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4abc19a1a83c16df26fd4ca95214a1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0784ab65285489bd42507e8316734497481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99368cdabacbc798db6b96657695f6aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3b08b0cb8ed172a1e2766d5c4157e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9f62f4e49a5d6767fe671203f71e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a36e9877e60c35220375123cb638fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ee95495d20278c9c187c7e603a04b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e3e8265ce7d98d0bd89ab2bb6e554487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367aa96d2047d8f51c27977ae067987488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3078dbce8e36df80d01858dd2b5dedec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72fff1cdb7d37b65bf943a1e45b70e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8b998d28ef07de898b52cec9508d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047f0c3ab6c5b1013eff0c009c377ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b6aff4ec9097be5e121c85cea7c0a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904d15148933a8fe6231d475a4189ea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c641d7acb81bc138a302544d4c67a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172c2d4db1a5b37eb722a95b03edcb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e6e6dd55791571b3dab121a45038497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa66836480246052fbcb7f3984d085498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471188c04e6ffda683334d51ce6de07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e848c53062fabf0d6ae19d616521500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544d00b72a7c3863be302e9d83b5790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f802296f4583c7d750d11e255a7e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ee699c2da3afca6abb705fede44b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f629966abf7777d0fbb9bcd809f6163504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ae5c4aa08375649919ad5fdb92def505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f75c0f2d123d05ad179894e1d78800506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0cc39aa34086d69a4418775440500507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8355f245b54800dd3034416332b52508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415159e20c7f658569306fcf40f73e2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355db689369a5135fce127070e2742a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f89811c82625c520a82fb31a61274511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0ae69d1d7ea96266dd5aebfebffaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc68c4e0ea3bba9a6fc21187de1be4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f5c7102332d7b2a71d12c059907a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f1f8b0815708f329472a54413805515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74442e09467693b5f09aaf77d34f952516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eae90dd0639457b89a397df96737c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5d4ecfcd80a3ae7d90809f81364bb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bab3d93fb3fa2cbc34437368c4a2ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b497fb753be5e9643f1e6064e377d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81295e1621d8f9708848567cf9d1905b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db29bca1b0b1eba7a10c25d013fea5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce32d04f18993c5e3657645b4b87800523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104b5580cc46e1357abc73a8296630a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92e6a1686c8aa1460588b6cb802830525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d15645563ce919e242b684b7bef56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df6c4761299da105ca629a2cb76d15527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bbbed8ce190ee2bd76ea66b43c561528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b33c231a65e8ed32336a0adcec069529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cd921bc892b0daefaa2c2adda33103530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d79cab6f892b4e5258bedc1a5a221d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ce9975cd52eaf514b40b3e185cb63532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec1a097204cf2a8b1ab4c3f549a3bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d285d9fa687f1bd6fa24e44bbac74534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db386d1d47169f2324ddc7fcc28b4dc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0be455f66a886f270e1094e37bce95536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc386836a5e5560453ae94f645634f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e47c2688acd0c5b1cdee93030fbb52538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de6da0232ae313e13432970b57cc47539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651bdd98b2eae9800a77b442160e5fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db5df613eed56593698438c5c51763541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b392072de2d8c70d50f2562f2255542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee276473c4827a5d9bbf1fd1de09497543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4be0d113ab04a2b55e9cc2893fb636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a75c85794c6d56e693d1ec7deb74d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bfe877f926ba03a8042aed27118274546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7a6d03be54d47cebe6b577803703c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2120a55bfd1edd11d8fcb67a4de1a05548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d38b5cda2297a27bd3ddbc9c4782b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392bcb38858f11c939b10ddfc0c4d277550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b3f0c5b14eba8207c3d46ad3babdc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2379962036317920e51c34cf313947552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ffcfb811256cbfe756d7babdb8577553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34525578d3e5dd4ad2e6c743a9c2f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255825a26ba9ac8df23be98e74195d6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e471409edf80f60bc35fe925f20b4775556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316494ebfea614f52dcfac2a7e398d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e74b5d4e25b0a801662d60a6fe71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78d9f80bf6f1c0f7963871bdca809e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452c9f77e49c22e6b08ba8823212248560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c95a6dffdab9b04207a13b3489280561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b92fc025972de95b8aa94d28a0cb71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b76b4774586c542a53aa3ef70a9eed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e32a0ad6e0c44db769b2d183df16e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1928e3783de518505ef5294b47f208565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1522aae804578526a94cfc167f0ed9b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23abf79ceefcdddeca20fd7f5d1c2f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea80521c15bdd7aca09cbcc63f8255f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6859135a48f66d5cb54561b0093ba5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cb5b6d02dd1f19d58a90b2d61071c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d97f8b8ab232be3d379e5750cf1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203f32a07ffe2a9bea2b6c69a3ccf05e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74999db090b02244c5e4715e78d6cc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9efc18787fe011a36e109956237c89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51898dfa9da270c7993d0bb5db36ab20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd224bcff6850e89f373fd457ae0af2f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b88ab0e095bed4ba473feb327e1fd2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c802a050567a52fd13fcf6349c6d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9f50ee5ddab082ce9a5a698e58173579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5acf1c1f1500a55d354da70e2b371580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268704834d144a5dcf200f3d66dc43b1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2081890f3654505459070e64733f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c8e82e932a1d5b64b223cd5d0e390583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea33e325f6dace644acf27b276ad3ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f24d5a0d1a298f8b4eacdc9457590b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37bb65e20fd42e84b9700ed4e23372586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12f0161eae4aaafebf8401eb0ebfa3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e047922b64bcbecf46ac6280a52455588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4bdb1bff9bdc09a5bf317461e1e3d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf0b74779eaeaf95f39911fbf179b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd59920ec9f269f0cc5712114d1ee56591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd2a6418a2653d7ab1fce38d096a31592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109e3e69fe27e30a00cfc89bc4ee4f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63c8f84126878e9acb64e6635ce350594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e618a1ab8cf685b26c485a50892c9e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2febf35bcb62e3bf5b84ed3c9086f9bc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec37d67f0b39f6cece7f1f0dab3fdbb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144f61359bd69571f646e1e4bb2af81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9b12ad39004e213a34aa0b923c17599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554229d563052e2fa9d40170247078b2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085996979184c89de0943e28aed26ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e684c5eabc5dbb1b452faa65d9718bb7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc869a82872bbd93cf2fb79245f9c08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237bbe4856dd4d7656d7df48072fce20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d221587d1ae2f5158415c30609c0c4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2496f4817cb0eec6c909298132341632606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e5a1cc6bde1b2ff3b08c08955611c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac67c9e075ca11fd85c3a57bc58ba63608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadc3012782f679b2551979eee2bdac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a017545bab12dbfd39574bd0fa399b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b5cbd9442b64a8fc1856a8324617d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a70f927d09b77a3cbe326e61f65b8c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a797623f3818e46dd268e392a7350613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5995875d603835b493110503f9ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118535bbda412c77dc4f0fbef8a9cc9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505ccc6a1e8689ab6d559a723b9f44e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0515f504e6a67fdf345a31bba20bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b959d365788e4e3d3817ddd6e83a1e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236c15cf63f63db0caa961a1d564160619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e777e817fdec8420c353a70c048f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc49658b2a54014f1b96ddc815d23a1b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957e5a1cd8d320a7c5d4bf0b3068935622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37452c7fcee0226ced011f95312195d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bcfef8cd7cb77a308b032639ef5045624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882735650219e8c7de3a1569ac101185625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40b8749f4239c9baae598e26657380626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dbf493b16f552336393064df57a4f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6448ce3d8e279fa3b68c25981bdcb7ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179400cd768c9c7ec690cea2d50bc0c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba090da09c0c8d83d8f830b019ddf8d8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc3ec71d2696e652f088a1eaec4915631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb7eb2d4f5c974f2b27f14c62c7028632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1683976546fa9dbdfddd12d9254e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e5ed55da0f9e038e06ce6a786d02e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e19b2e04dff6ce293d534562ce194e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02e7a0279455a005410f08e83a80ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bef1deb7333b8b2eabd066a0cbdde4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4634912c339b6304e06c5b59b0b320638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548e2f24baa489b845193067d1ebe53639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd39fe254c206b14495f63ca1dbc94640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851865bb1b7ef0e05ffc9f37bdee92d2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9641f27801fd7ccae4646c7045130642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341d753e5dcaa6b642601b131db44a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2d2d06f4f1b356979cfb845787a38644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5679399d5c0a3316fa46395db578a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc49ec5fcb86b3eeb188b96d4bdb96646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767899363d1312feae3f9076880fabf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f59c116458ba9b8454ed4e8bfab9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e64fd8746cd891205b53cba54aea9e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784960625d944eaaaa375dd3131b92d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65948e527c21f51f82f1cd40fbe6dedb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d12987e59ea0fc5df6a384cdfc0860652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355188c75760380e26e0afd28233fd2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a9280e3aef3c2dc2c348159574aa4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedefb0e1f4a374e31bdcfd2d86944c3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f422b8c0f167bb0fc75716d454ef8e1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c45404d0722b07cd87f23bc31e606f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6128f49197cbb066a593c0fb37ffb11658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574d2a9010e379b25c17faf89252b19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b70c6197167736203e3ff898bd3d3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddc778de6ab993b8f36006ca7f2f064661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb4779c2f6fa0084482d0fc73e72e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99a28531243b2f860685172674137d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed962b3cc210290cfe44c35df36b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b90e332395680ecd03bd0b3f8bc168665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0091c4de49dcda7a2b0156828e025bf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147a94228560d299e767576fe0159da667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750bdbc766d7f34c6ee10ce70047663668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5277d1345be169fa771d9b87a7e8d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b25466118321a6f544856811eafb7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b115623d8f12a0bda2bf26e760186bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130e97b32072b9fb50e6072386dcac4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6f249d1f92ffab5f8d956e16d58f8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969716ec786303031d3e1c6745dd3d9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b10e1896a04e3eb1d6cd34d35c066675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042f01643930d950e80f3fd11b5c65e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e68bd492040f58a40a22725c34b9f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968428738ee69eac2a4fccbaa4fd9c1c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfc1f61b9bdf220d817ad1ea48350d0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32deb9afa477cec45cfa500f4cc64d1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02a136e82bc7568a847349235d77bc4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72a804ed501938a3c98304daa9e986682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1b8bfaaf1f5c18ca176b06e89d16d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100d2f05d3f3ccbef6602f5749f82f4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e190a94ba13a3e57951ecc9000ba685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2adb30f02343f1213f8f320ab8e6d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d395ebae98677ff013e81bca248a0ece687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e8ce1e837be5929e3e0dbcb01eb17688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34d0dde40d6eace7f6f1331ebc1d66689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cf21b5a4c7a8ce689977259639a86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469520e642402e6be0cf7c2b1d51d4a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa9b25023a9bb8bd4ec1988c523fd9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8fab7272292e7ca51f18f2f133b3a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e838c02780760f6e3b00ed2e410204694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f07f73951210d4bef68c0f96285441695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b2f760a89ca1793b94f5b8a4da0f5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226f57aa82bab3090afbdac201be0ca697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8ac219c5940e6797a871a773932308698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70fd0e16ce17a8f1ee98b90ecf2dcb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1162afe67e195b2d7404c326f713a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664906c9c9d5075b9fb6437d6ee69aec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a4ae0c0a2764879f2a058f9ba6217702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e93f96be62b21ff44029fb9ed3f43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e285bc664e95d1bb049ecbc1d38a0c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0800ea2d2d4addd80950febf796ce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d97ae659c5b4339ac7d41b70279d3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a5bb4082e67688c50698f672af0e5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451578fd4a152783add4396b9b85041e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf292b0671250de1618151d25be4c47d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774373c8df7c66faad0510df5a6bcc1b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4e21a8926ef4c41f56ca09ab2b1fd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381e00f84dfef1fdc844cb1af3153be712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca11f9cd718afdaffb76399578c38d5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360dddfd0661eaf0f4938475d3763583714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e321a2d50ce1866e145a39d8cf7384f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9121536acf780d8a3adafbc7c45f9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda6ae3bba39a4b78fe1278b22d1843717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417196d8c7061236223e152a830f28c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f5019c638eca11923d6974f74f876719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4cbf2e0efecb3530b1a54f7c0f3eb5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793475f2e7ee0e3e8c40c6c9acf28cf9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea737eb2706fa8c1259ab7b1234f23f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17270934338d1729bc8ec84ed20188bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7816ff0d0b6fe7a6a2360a0615fddb7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815a5f05461f14ded971a56db325e08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cab92590e02558df025a6cec7b7df726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf876f90e16798837b20602eebf92511727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc86434d8caf48d86afb17411188af728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666863255f1db34852d5ffddef9ee4c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec49ba99602925269023fb51ccb27b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a48c30a6dad27aa3aef39f4d8bd909731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a27abb8871304fb65c730a1f914dcc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4d9199b076e4f46c4c95beabd3d87733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0b69f5409c6fdf2f8f855a53d4068734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cecd384e71220f28fdd4aa3c8a72fa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbd6adaa5204e12f4c9e05f70d4ad50736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525a546a994fafbf5ef3b6449de912a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84447ab65dfefca55b2bf731792844738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d42061af283de8f5b36d00166554e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a421aba4436d4e6d4ca99041b51c56740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8ea57f37c75dc1556caeb34d25257741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76001de3f8a25194515ef0ae22c33fc1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846f29382b40c17dc6bba19d8aab0e4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765952f3aea919c641b3f05cc58640744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db231e1ee786833f74f62c3d5e3122f8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85647aa63c9ec57551a9b9b96e219f2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2142132b879927a4eba73632645a37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7b11350dd4f218c15a30b6039e3bf6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470d58763c276a0e9fbc225530cff54749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a0167177d4b5b542ae278d83ac223750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db40747b0daa04c9a38ebb9f9dee49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b857c5c9b4afbcd152c24a7d624e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c936d1c805ec989b12271e798a5e7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43998e3b54786b0779f1dbfa92b622df754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b898edbb46ce2ca35ae50c57a9174755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a208da38bb7bfb84070452d0e484204756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca974968ad2a062b3208a93e790651b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eb5c7852296bad375df2f9abf91af758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b7ad2283785131392437090d3f4e3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>