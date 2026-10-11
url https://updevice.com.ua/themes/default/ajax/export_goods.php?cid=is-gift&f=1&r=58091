--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db314bccac8afc95de77d31e0ca6f0431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263c935eb6a4b16aef662da2a6379962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84703948b0e3bf1391b7a37d4b2b45233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07737898b216ccc266f68cf2c0d13b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea46d32e105b4b6f72d4faf581b1945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bc0646f53c7fbbff291bd09b65b2e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e21564aa75d8835ab30b3ef8ba8197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c708e12ec83a45c9a04161c9d50488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92867b07a6743b7e6c49a056052f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d0ab25dfd7b645e9b611e3e61c44e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b038996cf16b4828c08aa73cd9e4a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a977cbe2b5dbe818d2750767fdd9f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10372d69ade00be790c9f50e26307ab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbcbf5f14a76ac741f36270d62412814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659bbbcb70411734fdffb4ec2829f5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dbdc2b27e82d5eb88e7345b938c3a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdef04751affdf71d016c13c625742a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880e64ac302f315d6c5c9ce0ad19eb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ed3bb8fa850e3735ac249a3c59a6f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788964fdf3195abbf82377932c54f7720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447f4df8be73808daa1eb07bf196bb921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e52c17c2ba7b0304fbbc2d456822e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ca8ed6b0363df597a6c960f1f629723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b17ea9615b18f1c7d5520d44cc508824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cd8cce4adedb89ffa5527d89eeb1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b826a8fbebc509a19abf7b69fa6726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f61e75235eaae4df458f91d55c3ad427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4567b6851ac603d68a20aefbd284fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e76d78efabfe0c297b946c9ff5f73629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688241975855239eed46e7ad82e723dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882b1c584cf14ffc6e0c3b6056b700c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1726837fe167308e6ee6aa72e3468532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65f2adad95d640243969427cbb529a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b600c110ed9bf40de466bbfcb8e2db134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7dc5e84e18ddee41cfa695327cb2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c848dbce4fe3a2e94ec7e3ae7cebb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7f0d58d85dde099927840947b6b0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca758934f7f001a13c6d6fff64f8b83138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf28bccd74ecb2b809c73405e59978439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca364ed536429cae4254f36aee29395540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ec4cfc8f3ea3bcc5e1c1dda9dc88c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e22395c264c79f977a1880f173f8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe30bdabfe73c740adfea2421ea192a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f0386bcd5eb510c40dc9dc6f00d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1890420ad2f774963c42d3e8ebdc83b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a351a9e0cad8440662220d10ed4ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bb192e6154464486b863b115f505247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9db2f990c6d95e4833f6240035ead8048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39c1b241be92c81e84fbc80d5277f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990733292589183ea5d7394c6a24688450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d7117d61c2e1bad377f01cfe51fd451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f3e10fc32e52958d7191e444de0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372f21daca4846512e511f5c52ad1ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e9b3d071327704434173749fa526354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080254dbddfa453712e10017b53cc1655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86f565391c2bcf565b96d17568e20456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbfe5a57fcf4c84fa356b54ccd69ca57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec46456ca71c1c22414606a0deb10b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da725f3d2b26a4ab509e96813457639f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de320a3bb00778ac87af586d6c00f6ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d2399601ce9cf815db56b0551e2561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a2a513eaf8c253f0a18854bc77e9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4d2962c8e0a8dc33faf7b8171760863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb51bfd6b01c7124421183a72f0b17564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf476180a149a716cb224cd6133077365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd0c4db63ed61d400a38629af2dc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40a42d6b5657038d13a690bf8eed3b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8375d369ded92d3a7cc34477e092968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4733ebc43f7cfb389626a95b4768267369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd101846f323f5f79ded3246339a2f8970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f765540e543232fbb7fa517bb5d89d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2222fb4e0dec79c1ad55c99834aa36a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1c30464281678b7723a669450bad173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee71ad400f56c6c745222c0b1a705074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42980dd31158a8ef0ecb4ac4468604775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd417f2ca858b331ae94c928363bce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9c7a7c931eb383668ec3a6224c2df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5740b4062b884af2ff08d5a2c3aa178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd9960f839a0a184e4ae4880c0a51379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacce5f6acc879b6d4d8197274a292480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77c052b3f78d93a6be967c2c0ea26881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f91924356e4d0a94c4ff73508416082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b23803a9d6a3d7d145bc8403fb6e4083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b72ee357364ea235a80fa5ceed06084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9e8b825f81e3c5422b5129e3b69fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d80d3abb7c4c7a2344c91f4ab9cd3086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edcdf0d6a30bd16773b46980e5626887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528417cef7644d7197a2750828d0e8c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243019f8b1c160ea40dc63898d288b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9179ca347e0680875ff42890a9a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab013b4ff74ebb06f409e15fd18cccea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414149f557dfe472b8688979bf87123992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21032571f151bd8a2225454227bf4193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0b33838043289a5d6b7e4fbf18c0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d829b4705f5108e3e416acfdd2e1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b428819708fb3103334ec2afeb93e2496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2837677078ae672eedac4302a8a9397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d33ea9bdedc29805677458ad7228ee98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c82a886a748204fe3e0b805a5f69ed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b93f2c0065a56f9a8b85c868a8a10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29796fd306b595d4fe28e87a139986101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19367aca097551d96835ecbc9f3e14a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74481f551eccaf6bd71fa67003a944d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0eec19baeb5578a7a6ebb1979f832104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a60edd37bbfc0257e205631ec712c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271381ed0b72f80f9b77156d404f919106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8806d6cccf9e3e66f23df5d7807d0814107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cd78ce63edc21a047346d031d598e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d017e2711c6e172911b7c4330bc086109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b28607d08296f7738acadd246d4870110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cb76e74bbd302ff3f11c019acecae6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213bd1777bee899f3ecb63785ac6f35a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee9b048ef92943253c2a9d3dae6704113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b37a3f86ca6ed85e367fb0b107d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfc43b561539146de09098374c7e66a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76343e966edccf4ed929e0e0f621de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e946191bb9c84eb8801d3daf76c7dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d3fe2abffe6ba1e20d45d331ab359118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1b0bfd2594ae727e0720486ae95ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad962f5b5f5083a225a5a8b641c134120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906780e89d181cf9e9a80ad6c46a6b68121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3fcc7ad6308536f81e7555598f92f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0b7cd739e1d886c9d3d497fee90d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff828743b61652812c71f200073288124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a01213cdc41114373596f1b4106e8a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585960b735fd9794bf2e7e1ec4e5dc7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa286f3c44686e9c953c9ccc920cd8e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151300bd93a8d04b079209b9729b5ca4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b973c95f607c79da538087efa8ac035129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d43127f29da5a8e3893789c64a90e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14570e650b4e7e9f8d705d5660e2d5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399bbec09919c458fc22a34374f2674132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d2a7f33ed1db41a1b78a51432adf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a457fa9ab9eb189ee5afda1e80919c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c7c293bd95306a2b7926555027693135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a622c092c6c794cf9a473f48a483f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f686c8a8de5e9a5aaa14e1c43de00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc0bd2145b3b9b7c9710f031914e02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178995800f0967faee33fab40541efc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8353252cf5f1032cb34fe4de886fcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d470f5171c5da802d5c1084c83c555141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45a28d7ef25c9f94e2a41eb1e8e5a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9d9deeda3d258a8a358dafd029cc8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba68cf80226f5f0fbdf14583146cd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226710aef4757addf5f00e94345f7ee6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cc9a6eedbf999183bcf0fe72db04b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc91ce73813eac4320e87e27fb01b56147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52981dbf7c4daa48ee88eac94dc3ad72148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f555704774a9b2ef596058427dd50a81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c8f4f1264115d5d119a8cef037e95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b422d99e39a9ef32d7ef693dc112b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52352cde0ef7a0adc998953947017c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07afa53a6dcb6d0a0f1a2ed6fe6807153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84f6cf23ff6d306f25689f72245ebc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ab199bd18b054a7abba55f58270e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbdff25fc74b79297c76e4291f7cad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fed1ca27a8e1a50d015ec8d6501c58157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04100786f0a3ed192968e552894ea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0683c656c02d0ccd88cb1ce5c5aa83159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c9a0080cad2ce810e51896dec6e36160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eaf16fa8747942643c793ee5ecff0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd7e3ea7d144eea9d113850f9866869162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807a0353133aa93bc7434fd8ed8291a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3241cf59e62511693d98ec4be213c7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07df7d7e77cd8efb13fae9de0e4654c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e656de4ce25fa6aee6198f08f65199166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa405b7f75e78cb4cce8da9d39e0dc2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b81cc0bd6afec7573dcd01c04f4bd4d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0570164e0f8d662ff1baabc1b1af9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbf1c25dd064303aac6523997963cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00165be2e103235cd2a85a16c1f96f77171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b91383b034fa94fcc81eaf985ea2c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac389988820daa64b63be765949cdc19173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f026d5bd096d58513b50b4d52df01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914df2930192b3ca64a51546ca918ac175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b558441a4adea3de631f0b325496d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3404e0ceb4e39eb8163352abde5672177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3ea1fce82bdbb493055e8c3477bf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525864de46c3b6de390f8282b9e4679179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260206240033b06075ebf2a1af84ff58180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f60422388eda038bdc386e0615b72b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593284270b525c966b95bbec0fc5506182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca912e0501cab43891f032dc3e370b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7fcf8a2cb1ea550833cddd2f486c97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d2480fe1b51d8ca5ac4c9ff1f9c7d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c03b3bdde08e328e013e929df361c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc71dde9230440d51d734859469815187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8fcd82b807e2fcc4c0afa5225461e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a4bf6fecb1f802c74adc82b2c65c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936610760bed8db545df3bc904df563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb8a8a8bbb5fdb7029513d34a4f01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7834c5b802ec3f568047039b5fa65192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05913f2587a5266b3f04146a75907749193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d98c57af3c3d047989aba6939d42d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db74ab9e927d1110b86cd5888bb66195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc82d5f1ba8fad37b1a9e2758f0cd0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef029438d6bfff8b210481c4564475c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e67bd5e1c69c33bb3696e04ca996198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fd3f8d6fab56d3f3236d54da84c01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737c8ee59877e4368a8926afc939811200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e70d271076eaaa1dd14bf228adeb38201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309a8f6a5fcb490d200e1464412ee4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d7b3a7c823bfc9eb5363bb741f528203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990d4513d9e7afac3bcbb91668156ef204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ea9fe51a18818547692b125c9543a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709abe5bbaad03f95a5ddf0353298015206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5105595db883917acf8362758bdd843207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324e63c3304c1c1f53e6c27aea4f69a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be453631a930f040fcab5c4630ed6ce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc0ee0294f5aaca6f1a670b35a51d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a58f63b9ff1ccb7a249d0e2ceef3cd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0555c93a90501726d13297194af90212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762b8ea868e96f4e249d780cf8ec1d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7536b4800b47a42ab3d9ca1f12500214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd835fa621f8b066beb492ea503ceb3a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34f2b9ec99dbbaeffd4db4db7aeebf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66a25ea4cb57eea947146cdeaf1fca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae892e5c4c3a1da48fcc353d3d33bb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2d5b1674606f259c8263e8e4cb271219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f5620f46bcb455a8133135b457dac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a76531c47e5a8778ec823098271c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754dd9d9987d40b9b39bf2ad61104f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2252485189fecd72427f96499f6b13d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b6e3ec6864bd34fe4e1e2b8b65344224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682abec9e681ca98640eca7ad85bc94f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae6127ab6fa42af7edfbbcb104c3c3a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02496f0ee14916d272a771b16ea53eb4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af2ffeea06adbb33f461ed80ea1ba8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5990188a5a73048580924d967973c0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b10d38722aae78d748e6dfdd3a7b51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c5a170bee2dc92722e4326aa69b41231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3faa6b569bc20a3e94d0ac6cdac9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab1ee6b92c9dba2fef771a32da60c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891dcbef9ec3e84b0d0f7a6c1520d602234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7114d77ea8aac0b543560a171fd89235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb971c7e34c991f43c456955f34ccbcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4165dbd55782c7524fc7dc2c7aed1a64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10000d876bbb2d1bb0a8cd2843e131c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85497f416812530e82ce0241e62182239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab07713a3d40275b62cce37f574c04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3204218ca410a79326aa1fe63500e1b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafb2f1d461417ad46d05f94ae752ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77824c2cc2d9321441439fd84ce133243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d9846bc8a7011489d37f7262dd0bc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42d768faa0f97614f8bc02a0038fa3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcbcdc45fa3b612583bb8c2d6f41f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9759c7061a1363e617551e1465ad24247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d356e786aacc035e5dd7c2146810af248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fff2ec95664e9162b4abcd0374882249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6083b3e6f6120d8a5ac8fe409482816250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea34cfefaf294193ac9627847e4902c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0ea54ee7e5b76574fb5e32113ea0c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaaa5c0fb63fc8a3ca02b53c25f1dd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472961774d66d1e98fa35ddcc3439dc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8a6ee3ba423c194bbccbdfe1072b6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f3106ff57a8eace8bff58849532e9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf978aafb1ea432e945262d2b4ba056257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9078003742d946efd2c6ca409a53d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a227f1317749a24f82cc3b06124eb2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d4c4907c883805e3751209081c0ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f291f5d4a000d96faf314c4f668e1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979cc80a70d60858c787bcac42ae5639262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0983ffea7aa4ecde4a97b9212b3908263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f72e9314266fbfebd0070282b0c072264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11473c641e8afc8da4b2731b7c68d1a6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef44a5b1c277ffb49d6fa1d580bcd5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56500d0a93e4ce322b8ea171845a008e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b58cb3628ab351a727da1588e4ee3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c4ae5f11d32f5f30ba59e3531bf76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e851491553a29bd23478232e01da1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a443615a170c0a7e2b7776156c904271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857a70131f0d18a4ba4affa09eabeac272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b99c25df4fd9339a3ee0fa1b7847a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d9b3c570ac68235070cf8c3062844274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73240f88d4f47532f3da748df2b04d25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7689df4fd904b74c3901461d6a124276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329f5291d9b43de84bedd7912bcb16c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad111f9a540822b9578516d89f2c7a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe9e8f846541517ae0fccbaeacdbfe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c47c9cac511995087e443da2972e0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583183bf1ce999c0b876045a8baa1bc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf75271c9bc01e25502c78ccc37918282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55fdeb8708cdb809cc99dd933aef8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191104e402a520871dfb9e3cec7451d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756701a68a8f5f33bece14d11e9ad73f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72ee6c140ba280a8391ed3c56a5fe286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580543c2124722e3fcfb66e8c47aaa5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa26164b6ac0bfc812cd759aa05564288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a31b0871f9bdb708c2cf9ff971b1c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb619daf115b3506003bb16d0a503a5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1d51d4936e492eaea46836a8630e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e7a327e2b653d5944397af11290f0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6226e3d1d5b449cb264506e83d6fbc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf3b96741c810035ecae94eeb3f547294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ad3945e57849a6facc40cc5bad39d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d585663e204b56e910f01f17e4acba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d707310f86f30037de50666de6b24297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f829d5d1616ae794f8abd963e7dd9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42783dd31849eb2a4d62b84f4395372299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b9d96cf2abfd9f9b69f053af46652300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c68ff45781557e558d0111c6ebb1a0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa40cfd535afbab786fa4b5180d120302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61544453856e63443bd3eafefb231c0d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55f0ca7a4d44aebcfb53b188f2895304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c97f32b8324c7b7260b97aea82971305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf10ba7aff9334fba6c827c83e21482306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c05cae05cf158a3d45ebabfc49a2a1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9487f0e1a372e2d192872012a6292a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d074e9bb8fd96ba2c580025c7aac00f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615844a1661b849ba77e4c5dc54ff302310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9ab899ac70023d25a78bd5b00b94a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801902ee42f605dc4b308b4273a13eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb519af4c1272f7ef872a36b0ec5ec313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16416a714e6428f4ab1b1ccbb4c4ddd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4524bd8bf95e76e8ddf3f3375bc2ad00315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc7b2978e26bb1ba93f0d84054a8aa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062c8f6de7f4aeebb668890b8fea6f1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d2401aaa5e65546678779c92ff71e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc7ba618b9705de65ee2fe6b9c0502319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba4c1f13cf4b1624a632df37d4277320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01cb51e1bfb7cc7715061f16bc59b9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921c14bdb38aac2eae6f3f062b4fb65322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a9ca5aa7b8bf3e986ba18cf0ece8e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc9727edd6e6a364ff33291913a5a50324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a507888ba83cf7a2fc63db22d5e4f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f20db7179c9346b8c00a3c6995afad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5652fdaa433844de82f6df10b36e4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74d786e1b518cacdc23514def8c358328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7e46d4eb1d4c6f59f6ffcacd6b0b7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f814c7caca3c2af0f9b5e65e25438330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c809e610540d5ed2fcccdaf97798c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672ab9376364e3eb35218049e8f5857332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f1f9cc6388b9a409337266da1fb8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd57e27366d8a650f1470421acf5e93334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b8beb6365cb7ade8028b2725c986335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b57d25b2b857de31668dbd961f64f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da710686ee37cfd9955a9e55d45be4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b02293035f4aaccf67bff68e2a5f5a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d1a7e0ab530c5cfc936718297f8ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05688d589ee6489aaca11fe28e51f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115bdb0308133c83b45545180fea54d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17142c4b36b587120c05bd6fffd6ecbb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a43d4ccda092ea6fb7ca7bdef3ba5e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c591944d8a33580d79c8e6cfd8985344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821180492164ae50cb389cbc0ccc8f60345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285a143bd1388c35b5f13ac66b40168346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3ae2910153cd7925278cfc5939d07347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2583b38edbb75f3f91f86ff17ea0016348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb5d4c56ff7ffdff94759abdc29999349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f11126fb5dd1d54841457e4fd60c87350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc615802df7e1f365855494ef866e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25066aec9455785f91e562be4dd6d06b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaad95490d5b7d91475ad4c5ca4028353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e395564a2902b10b389bdcb94843354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6a8018554494a1220e0a83b9d41f7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83056d91f6fabd42b9377724cdbf2695356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2663fde2aaa89d675293119df2b12eb7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65836a8034ad26140fdb456477154e26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998dbadd4d5d8228b4d7b14d2871fcb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948c6ecaa3120ef204aaff29f8a7d04360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b43012ef82d3b52f7eec5395c7a75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2719d1ab1e1f27be0c5d0b19a7eda362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fa0140e0c1b9a7538e51b8a7c787c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159cb221366da32fc115f898a5293cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a833f28a0bbfcf28f9bfb9cfaadd7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8dc05f0b7a6254a189a9e8e460eb0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de724b8581e2bc3a0e687d24ebe282367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518a3155953981eef950462229f4aa2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99c9718ef5a6bd852eaca02f624176369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e514e1b716b3aaf9dcd81bc6ad9038b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddddb73ecdb5a6fc8e1b4f8459060d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e7939ab15ce1ec9f960ca2c13f10be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab72a1a03ebd8556c7a155eb97eee89373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac67736a46e4ad7ecf819d3147997b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ea5a49409b8e05333b00c9991cefa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1d6d938261627ea99f73411ff746c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61430f8d5f71e2e3974811c5b4443e34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa35ef63e890d019327ebfc2b8ad468378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dd7b30a72f636d847b07931f4650c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655565c03178a67aed64bf918f75116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0822ab82b500a62069004f8a4c4e0cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58bc8037b45903cd9eaea33ba2eeebe382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8fa9dcf3c3ed11cc9639e0d4b4aae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5310c8e04ca5b395bf80f94968a3c83384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59791c553371ea87f43d2bdb886d5cb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0195bfb65a213b914eb3a4b3ca3c62e6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013986801553131e6b5a74242a37be6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8517fb532ed0e511f1a21a70382aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f477315025e6a5fcbf5e0982c8545f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e17f0f5098b5bd5e80e7ab7cb0268390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212bf27e13b11026119b288ee6533ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed76d806fd605044489c04ca23da3a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0465cb7bf620239a0335c495ee07a53393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabd1a8d1a25356f9bdd56c6527fb18394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe380ecbd897f0dd39d0ba4d04a2f8f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06208f6a48562eaf784ce43b697a81c9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74619c5a0162492adc375f7376e1a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178f9bf0abf87a83c249443dc1cff1f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5963603cd6ff2a2d3cc95880456c25399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846d1d4828b90d1d65ca70b8abaf0cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb35eba15fa07987af69807458a6428401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0de2b9ff71b8e7d8f62becb1dc627402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5138082ad478ebc5983df1b2e1221d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db182338f4a3f1304730e69099181c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf19f3afa2c7a5e16e43d168e18334a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e80a03a1309f38dcdddb6f6c931102406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f5d6621ad269f9d828abee94e31cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09b0a382130eba287a79e50678bbce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32875ab9796960635521cb62077a5e29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bcfa140b6f27f8305f03ca326bf00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8f69f3cf2541ee0d338530bc33ed63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6667b02c432c4c27fabe68871a949412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86424c33566f34619b6a10df50b6f053413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2c09884ad6eb8296093d430844d60414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dcab28addb90f205a144416e0f5fd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55effc9ce16ed8c777e66841ea18bba9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eadaa39f30ed6a40933b39b9ca9cbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb6bb5f78fe40e470893fdf625600d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab35a2f11708acd41999ed8b231497419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05d9855a81af1dacef6007aa7ccaf0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8585df02b9ba7878285cedbc1c476a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9018407bb091408bdd44dc0d70988e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ca26b35627899f307a0a0955c44cb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1edc247537a33bd2c72b16c76eb240424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73089e27cb7b4272a319eac965cc8113425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb719dc94a40275cf3acbfc4d1b2124426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e791b8e95c819968a0a105cb1d01a30427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a09db28c56dffc460fd907a1d3e62d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e418294d3dead814f81461773eac53429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfe9a2bbc829202b5f07f1e27bce36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf248b1a9b593c7500068d199e953991431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980791b55fb91fb3e848958bca25679432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b157b976c8840e5a8c5b3e32a67d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2decbed48ec4c07edb0053dde3132ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c384a547a060811ed16f1ba4e20751435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334b4d0304fc62a5800b5dd67dd100f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ca9cba528bc6e4cf4df7289da5c77437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524f66db11f0b3e02842d5b5e0bf638438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc0c7aa0e0fdeedde68eb942485252439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c16e4cc19668f90392dfe977932e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b79b9a2a64b727085e12fd74e3ce0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2513be85951cdba528c2ea3485f9d84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e450f0b8adae08df34cea25f200fbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fa1fb038465249d5af59624286c90f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025786e4c37b59a71b2ab228a912f50a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed266fff8395ba5bcd15a294aa2fef56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fddb19a7ea7f9c62b6c60a6ac2efc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27791a36a31a75c938ea65edd93ef2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b403cfb1791c84b948936507aae03b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9de0da1d81667fc563d80d1daf7a0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd3223c9f390179338979113224b80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd959b6ffd56f2bbd431ad8d6ba253452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf530a0ba9956e3ef9778e9fd3357d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0aad8858d11df33014cd4b1142391454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde00ad83e2e7d58d93ed52563a1e9e1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11aea02031c05463d2eb340920f091f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90924b31cf4a21c51c7363c802f528c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4bbd48d5456fc468a6af95b28cc706458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2725972b5aa54c8c49916719eb206bb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50689407f8b9e4069d4e2c787b528e3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f0df2a7912664511573e49f75f41e6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dad3854f6c072e21ea5cd0276bcbdf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d41712dcadd303be09cc69ac25e8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183b54edeea4c202a9c84ab4f2170cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ae0f0e70e2a359348e7569f8a5ac5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583de698c263986b6794ac133ad1180d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7baf9100e60fb03eb3a2398fd76d0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3fc9f0aec19d956e88556239dda56468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be765484f6226a88bce727649fd2942469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6c74e5e3ecb8c052d7638f24c4fdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f81b1f11f379082604142ce617fab3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02749d73fe47d72ad7a19f9d51e258b1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7aa76571d9e62a2b00a9997bbeaa6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987540c2d27041c881606457399568f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f601ab3ab93a416753f8b5fdef586475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04452091b8f0bf89c3a3fdeaab492337476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a85461fc6222cb771375235d0ac74b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac7a3c4681f9c6197703bb70e601b7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adbcf066a9fd344b777bdd5532d198479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ace13a6ea44d6b7809fce34d062fac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33016bb131dc81ce1fcd9c88688d7528481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f15c051fb8f87925711ca947872ec8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2f4bfa4c86e5a70acb9cd5172567b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6d81ec6f4d6c8ff1d07744e42d037484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21085137abd745735da52130242a82f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a1a85da0d4f336eb2fee600bb2022486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596442c9185b33c6a9b5cc4ae3a45b2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7144fafb61715a6ef5c2128556583305488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c03f5f9830ed527f23d57f17630c85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8bd3b08fe0dccf06e9d14cc76b460490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2f343f4585d7d9c5ef2bdf8877ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856623c27951e23e6a52738185418df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1953af96f83d5cf8cf542059288c24c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25107ad914b1f483cc6ab33cebe4dcc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ea93f5ef735c281b96cea9f9d8c9b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98109217d823b876cfcadcee5a350d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6431e9f6ae1595dd7d93d1727f4c9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924f533ebb84f235d7dbd924bcd6bf5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de191777c87a7439cee74ce0e73cd2bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc1ea9a74f6a86ca83e133b5f75d4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd265c91b5b971c907a091ada12e7f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed95cb8c33e65528ec329ca6254c60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46325971ae9fd0f3f2c025bd7e765111503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a1eefed13ad83372a331d2c89e13e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614b852bdecc63ed9d1afa438818be0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab9153277cf9e92036882b3ed20d57e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edeb6350328b0e40f6f19afa8bf173507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb7c16c613d28d6ef6cbd4e85c39d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b811a7c685c7d992fd3a66c2b6e27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff557b444b8bfbed830c471f1083212510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f61c45aff351bff3e9366c7ecaad94511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893766746b3606d42801e9ab8042adc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793845acc38a69285cbb30b0b7ab7798513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e97ef2a8856cd9d94b0e66fffa551b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81277cd29e2db4be03119c3f212038b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde36f45123572abe8f065ff1197bcac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57044591b9b1e118ae70999b1a0906e2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7940044bc048c917a291e61602b1b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6e6c68c80525f1c4f8c94fe4aafce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d487e625858bf0fd53792cb586a784520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8962de3ee8b09a1c78591663bccaa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d442bd41c4f8467694e070b67b9d29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e67a08d99bcb26ff319c3671f26a38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd230ed203cfbc19a9b740a9ce3580524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c49f54ee5c36ceeb6f21b68b56e8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe3fbae7cc90c8ba51e9423a426441526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1aaf2baa0cc4b6b6f1fe50441a7a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccc4aabff88638a81d1c6b6b000935528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47e7bc02c8047cb115f989d88feb4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd781f3a277cbb3a9dbbca7ca6054d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd95a32042b03654f8a4465a8b06072d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525058083cd6dc635fb148a82b591fb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1dd51623cc4429ae3884261f4db22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617b0ec87605341e9a37b1d9516a202534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ca4c6db28a64e2c157162e980914d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c497000641619df336a7e976a8000536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3d3b81c41d977cdffcd4aef40e359537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dae0c31a435e1cc27c1b38bb98a42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe1224f5c635ce517c96b4eac0fe99539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb79495e4ce54bf4dc0bb0352a51d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca896c7ae607baa477c4f38a4e25f263541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e917ebeb0c36d4996135989a9ffeb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5688d427b3c1ecc7f02af21d1986a291543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be4cf161f1d0778e939e7601514ac57544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceaeca7e3a4c69f695a161d895b724a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b878f8b08b34e70e07b4ec87464d7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56377f6afb05e0547b4cce12f6dc0fbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab34f38f62fc25de3d8107c868cce5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6763114607b7364211b6c6b2355129f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5650c2bf339348b57fe2f78272ec8f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7d01ef84bda378e8393208ac98283551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd7393180b68c61c1337eac3d40681552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f53510525ce278aba328dec241e1f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7be9e022f6c2bb0de680dd118580f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417b152f1bf2874ef5b4073bd754fb3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d7eb0a98be5543275aabe94f3776f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057493fe881d6a4553527cf7c3771f6f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c13517628ab8bc0f9d99cf20a46f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a0e031cb63719813d42024ac5b30c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf89a5261c2feb347f59ebd7de9cb89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88ecee3f8e313e6e971eb6d700da90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e54c618a4cc6332826d02ea6b4ac61562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765df15ba7b89169e8234deb4b4cd0f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ece7f3666fc48bdcec3fa5dac9427bb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076963606364945781f4878852e724565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e84ee70887ee4b542136d6e28bbbd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed6c31ce9fe55fb4f13b873bef9f5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0d991cbd82b48645655fb8c506b5b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dfaee9c11bd1cf4283bba93db72a9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bacd760b25821a7ddecebc80d3c876f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e8aa5a22f24b19e2f1092bc81f602571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3161f7d2803f9f107be8dcca04d39fd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c24efd02391889da7fe73f34b55e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f15be61983bc05818762568b422a45574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f4b3ed4d1ddfcdfc95c0396d49f0c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14630c5eded8b991c8621fe7c2a0764b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db907f79bccd598d6a72f5b8fad7da9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b9b1087a4e711ab3c85386ffe28a7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb80daf4b4e985f7b55e2be803cf59d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44776d0fd5797aef51a398d23e1a166a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432fb31faa06b537bb2b668f1c696e5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84444978f4d67dd1ba261c4e1fd9cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca6331c5b78e3b5c40f40a7db196b1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66902c1fc9f9977431a69e4f6b831ae584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dab8c5277249b02ba2b8d68a7ae09d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd1f54c74895a4c44d93bc189691bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed953557d971264b355808341d5aba8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287904d81037e47d9882463b18ae707588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc0d469171e5e0af9b151923cb7e7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26f1ffc14ed01417f02c4cf60438b1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90c408c772e0be4e8f225163e3d994591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb88e98607fa97c38a0842b3a1820c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2e987d2a553ab5e5071162bd03d8f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b4f3032623e94d517ec4144ee382b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d7f2e6fc38e654b3dc09bca302f92595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4489e4f9612e681969c732dffca6949596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879d6abfbd7f1a8cffb18aff5c24398a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ebdec942e2b4f97f8384f40351c6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596c62887bddc2398e8d34c5bd3a285599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4e2914f3e2d4254efbe8b8dc56018600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62ba182d1b02bf33aa3ce9bb74f09b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8be13e0b5ba694cd94b5a9a73f8f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b274b116ebf8630e9f1b7ae7af7c1a5e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbca8682b5ae59627e63f9369f1c5e0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4983b9f1ee7440f7e31b8f95798b0d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86977a386170c5fc47236b6ff3ed4e87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452864f8a0b97515a328e05a0dce026607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aee9f2d60767830f171a9c6115f16608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f4452a522a8fcdede1f18d0c050dd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d0e8aa55e4427b5fd7635507201b8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbe8f525c06058beba51f9a8c955c9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6292940ade9180831c2d277a12934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550747cbddf8a69f2f0e531b7415f45613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bafb5b9fdf3b2852cdc190bc86cd77614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4cb6875bbe00650c71a112b6986c2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd7d42f73797137137d4433c9676c8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ca58d94bef41dcd10951b4c22301617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587411f8c56185c60ab5f013dc5cb5e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52191bb9cfe67592b287daf79b62b94619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cfbf9b933be5867c6530f2bb6de51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a94915dac9d71e9027ea3b3921eb41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf43ace4ce03c1903854ff2f851cda622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de672d56f296697536d98986757fe56623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87332350415de575f1091cd83809bd7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44413f1b32d283c596fbd6b036ddf6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520048a8b090bc9e4a1e5f48b5b5f350626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce08cf6ba9a9e7dce8533ebac433c9c9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f48cb768e4cb9e50dc4d99b5b7ef60c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6b709f01b7ffc03057ff74cda30c4b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565aee777bc03a28023786e26dbcd0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c6aa7d3d7b9b01e7b0878f344f94b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586965f440e131426981595692eb124632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1198a15fb26008ab884027355830532633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a573488532f903eafa11c1e6b2fb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac32b1c27500b2c756c06daaa907e88635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c138e716298db15f6d12ebb31bdcd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b42a10436f4a2d41eece514ea2f9c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36aea4fa66350302d0b71169dda8aff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbb965e15da88af7200527880e7295639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479602e92f52f794e6973c35128ae16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633d5d8619023eedb38f37bb39ee016641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8eb39d1ca758011c21eb855735934642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d5ecf0cb956cbe56b7c939fd119dbf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9690d5e15e60a746e0162795f78d36644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250f5effa5d721da9b68b4413dac8cde645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bfe84da247c70f8f48d9947eb2b7cd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362515f1239e38704b186dd27edc82a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033f63bdf18b69d60df1c720c919401648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b4e1ab0d4320c344544fd68208547649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ddc639917f90ed50c8a3b8faaa0cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d65faf3a4f3c57ba182ceb22c68603651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc71ea4b09d92b23e025f5fac237f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33c56496f0faebf502da15a6b522c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c05bc3c1abda4b62a4d0f8ad9c4fc1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0b9d58cead1079b7d4f7f9823301f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489be3ab2c430a5dfc8657af7d8581f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f4f6db6114babcb4f47c5c48f913c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81bdd31b6a877d51dc9d8bcbd8a1a25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239be2a45ae05d7498dead80cf37632659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae841537aa96a45d746faa69c1963f34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba8347f1cf53de6fe2b9b78b1fe900661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac18ed26c6d699e49561e203cb3e8fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf6b3e98a012d5f87f01e4f41fbed59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30310b6b1cb8d369301ea97c78d1559664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e432aee0f097abd06a497e22e92118d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba16042f848602f06673d8dde9fcf8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29bb54989c783c1a71ac8830bd129cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c4a3816d63819a47f887609cefb3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19282121a0498541cd5900c5c4450425669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf411c52263c5bdac31d2d794f353317670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7ff80ba2359d50867b9f4ccc14a6e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeaaf21df9123d5e30485f31e2e5732672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239c659c053217354f3dbd9cccd3da9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf580392b052de6f3bbde2cb3ae7fb4a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9603e5b368357e676efd2cd5717fb6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7ec10496195f8f024fbedcd521ad8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9b6809908151b11f99baf35b21ad9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9c90dcb33e69f8fdae730fc6e6e9cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28ca2c9f0eef38be0b1d2ac51ad240679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd863e6b7307e8c008b99318ce0cb7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a78a026637af7a0138c466ff9d0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b005928dc315a8ffd2c7555cf31072682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2553b9c26d1a290907062539870afa1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ed6ef7052aaaf513445a56647044684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a4931ea985d6e32ba38ee36f73fbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506302c56d004f541e2c9b919fe04f40686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aab8f28c8d6b451158605f6bd6384687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e054bf00bc29a5d69566b3a95a12a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72809c0ff1c61fef1cc21513271cf65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7782b3faade01ae6ad51690b48055690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403fc183f12bbd3a2ad9199844eb41c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f50184ec57e8d98d58af2cba58b08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4d70c5c3148f739fbf4445de5f5db693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b759ee57fd1f6ff37b956f7b2212653694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bfd1e410bcc212d8dfd940e5ccbdf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45897a60eb418d1460b84c51bea5055f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd344eb851030e841de2bbbc7b0bb8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbbf09c4a61125e4bbf9f963ac306d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40377736ad875a3804f75920a0514d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391e2dfc69a39f1827a994837e020ca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f79662e56b8ac56f1e56258ce093a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d270af474b5f2fd90aa7951edb9de70f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f236767f97cadaf4cf3022b9cfbd3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62007fbefb37ba53b769909c7c13a4b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5afec452fb8502340cb0e06aae152705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4258b6c0069c81aeb2134c7f1d2517706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c180d2d89eae519e480a4a9210253707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835404018c8e5f822faa02fa5d913ea7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b93b26dee5514a62908308352d7dd0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc468d2ea2a3b6edbad54b105e447684710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc34a43898dc5c2c1c3f362a5c38ade711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a264fd8f59ee937636e8ed3273fd9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05738f5a6e9c0a130ca2364163c4b4fa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c173370126e20f024eeddaa9e26fb68714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f728bb773a7f56da5cbed02c9862d6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87938753336dd8a91b2425a0c9c91087716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9090992da3a7cc6c3b7831778c2b9b05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1da80393cd67aa9a71c90fabd4de3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f297dcff6d74c494fcf98302ce2c90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce60d76499783030c715dabb7b98f7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b979f5e1e344218edac421fcbb171fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98071e4094990debfa06249704479d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff7499079532af0c94d4001bb98af2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a7c5120fe0b624ea161939d03e93e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b11c3b9fbcd14f002829cac1e5e1d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c8b5c9a3e8eb8b373984a08eba713726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf0648c1a9cbcfc10e53ad87fbe59f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a91498384dd982acf76c7cdaf4cff0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89940195e6490f6b16917373be603025729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed617030d9938fc45129ab4f76f4b25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec7083380df5a25b6ed3298c7fa50f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac97ccb57c3a4405f83d0d745fd199732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f5c81633286ee6a4b5dd681221b46733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695636e2fca0b8ce5f5a4f8832b0b66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8644134468d0b6f095c3362ab798dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e555a7fcaa62fe20caf3209286b4e9b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776faa68f296c0567e3fc465c16e4cbc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77143d0e9cf5b36cae04432f279ad0a9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c32ab817ec4a6733affdb505ae4a2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254183628e3b1ac2d7943c9873c58c5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f2a0b206c06116cc8895a75e90136741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf323ce45a67497fc459432a85a0021742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef562368eb26603ee11653bc179357e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f666f01b210a3eeabe9cdea85fb928744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a79077e590fc88f37db4f258355b61745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f86a1d81082c9cfb337ccd645ccb20746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd073f664ced1d2a0bd415fb8f57ea61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539eb6aef4f3022d2d9c37d8152dbae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473782393488b7fcb8ee906ff0706642749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f4b1038c51081cfef908fc8ea00a7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc93c34dc9ac886d0798ebddaad2d5b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04aa3f313b2394bc5b3cb9ec368aff752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0eb62b6d17b1b4f9de3503c9162e2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ceeb0972e84fd9e29d05f9f6d6097754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9936558aee132b6e08cee4c4b24f713755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ddad87b048f5e16407ba01ee97d01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b37bed2b3bcb9f15651f7559f1714757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89b29b55ef28ccb6564386c93fff7d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbb959d579fee54d0c5bbd7559b7ab759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1891ae3ba7dc56726478633152bc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081f274d29d47f131bf76469caeb9f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba07142f0bbcab3de8ea8216ae119413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a1d0e41e7d1421d10dbd19762885cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366f4d4375e5839c9899f4fd7b38b375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580594170e9c356b044a2b1e16662116.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45fdc50f349af9f93e14946804c1767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e66b96d66e888b35776a4b060672828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0173e6a6dc3dc69a371db2f791217d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f9ec5acec8bc5fcf46f8764868af610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625f02d0d9db51a52a6bd77aefe2b6111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603d736455a510d70687a52f2e9933312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c1451ea7a1f1b6944c63271c42bcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28169a62ea24b7ae4bbbe9cd7e271fd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2978635f15ecc47b0d651e2821426c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7a186c59d9a53abd9e08ea043e7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924adad45b067e6c6edc50e7884a2e8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8fccaea2d6cdcf7c2a1149d4731ec18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e70510e19d4dd44cb10d31ab7fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afba108d98565328a4344857078b97520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4da2a12d42bac0561c898daa67f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fc0f97c20651dc6bc7979925f942c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c48abb320c1508d5d52ad7a33d25d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e16188da52773396b91a72482e17a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c0a205a4ecd4d1cd9dd2b9b3519a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d61448ab4866c5d9a0ebf04ed3bc4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f104309bd5470ca0c38b54a8d3379a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2fae6c5710c0b0cb93157a787cf5328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64029bcc34263503ad5e22219a294d1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbfef8c6d844dd792e9850e5bc585130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1d9de4ff4281e4c4247c30a06920e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2cb717b2580dd0a5f695fb4dd7fe4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca0b6d7cf0c561a903e30e0b82803833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d7cd1a61789f7221ff8b70297506a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea30f1d193bff5d227e83e4a506e19035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0fb2cecf110b975a8821afd49f42136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2b631bf7c2978e5e551ca9496233e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33383e25360f201b00ab6c1345d3c7d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffb468065d8cb6bc37442a8c07319639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0eafda0b9b3bd0294e4cd28c1ce040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb6b56e3fd75ac77301872ff045237841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117e4638ce6f051b37b785a46632f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d19883060cce0f580d4bcf3fd7a44643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d1b63c7999339024372a0e672a7e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b5805632382bde06553f23bea33f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205450d1d6157b1bb7c2d441037a02dd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a6020ed116d0ed05b46f4a2a6b10d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2b22a678fd06143675828d2964c9548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6520bcefe4b52389434d986a497d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79fbb059e6351c413479612e774c3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a9e483fba6d7ed893b99dbf1722ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020bc4af08386fb7ba842950b96eda952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510d6501178c04b140db5242e7cbe253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb065ce02525637aa0dad50e0d87b2fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5d0b00c4b840c288cddd85fb9c1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296d00042dd5942d5e93d2b1ed86c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e09f18d38944703dcbcfaab772a9c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace8eaafc64263b21f28cad52f3370558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4d96c36fdcfa5ed685372ca7a756359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192a3c20c2cf8096641573c0941626d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d578e6cbb93e43c09d834ddfcc31c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00be6b89f98d157a275a491a31b3c92062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571b2b382f4d2b0f7dc3d67afbfa39063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e047935e9a364684b1a0299d89fcc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69e0ef20f857efea02d29193022e8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9465b18c34544e2ebebf1ea832a266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b278b9f0541bf93ed8869a5b41547f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1880703adfd815e338f00fccf2275268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6b8f66134b02309200503c03ca2a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b95f5608df79a27dde1e0576277f1470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7954a81a66a9ae717c287e14e73e6f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7360a8d1b857bde06ed1e7726e43072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0acb9050e8a76b68b625b7e845d51873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e502f54921b86e8cc71a87b892cd6d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa53574c13cfd25e06a0020910befd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc55211ac7578c7bcc6866f707adab976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a56d6f382e1a1236ba6e30391c5ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e4c9428d5408cf9bfa38e1e3b5e6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156ae73010c29990c54106b8879f89479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686b0c70460d464206a3e3d74d6e82380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5fdbd0e49f0ecfc73effee0e6aea6e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471219c2a30bfae29fe8f434782be88282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3c654abcb850b32cd6569b93050b283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4d9b3018921c3af13d145b5cf7faf284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db948ab229b66147c881e7fe0f48aa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d378505c0981e5efb015ec6d4bd1286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb53af23e7a7517433a0538132b69e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c6e63ebc642b23d11353ed1dee27f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0505a7beea899165dd1f84deec11a589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61379c55ebf828d115b76455ab152f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c83d3af571fe299227506186ad7a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f751ced4859970ef64fc79a3dc6ac192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c327f30207a5b6bd6341f3956c8df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefe9cb1c0cde27d27da4ccdf6c2bd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f48a2724b67a48b094ad818069f3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8482b6fe44b741c9f18d8d3081015796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202ab6e7880b08ffd9b0221f21d844397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479082c19e4fdca131cb5283cb2dacef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef53698760ceeb10e9a6d850c3e17d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa7b2b21cf3d707df666c06f21294c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cad7e78bb28abfc61a31af3262522e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc870bf7f1cf419ed977cee5d882d9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df70969a7c3ae4b5de25127f6fea62d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da624320bcbae726ba071e85d4390b39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2087b36caea8a7ad23fe30f7af4334f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1764dccc3c99893294f900e48d017fb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b7349404088e616134b21379671bb0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbf07e670f8c38cbdc870f436da2f7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98d2549dbd86c4cef91e427b169d5b3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d869e2a7c774a4d5e3f87dc3e763c462110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0158b99fd049be2d556fbbc138f758e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86a2d7d3a94ebb7041e948ece43166112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21812d0c5fe616437f61b9cbae5c1c3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d4a5dfcdb64834267f9ecfc51011114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2434f287065ff728b6433a500d4e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed61215d68c5b65dce258fca4e9a27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc6801b01232de4c7eb8437661eb60117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2da7a4b441a044cf84155a6d73128e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2c3a0e677f0c84d62bad1a7122bf8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3ded6ea201da57b870816d0d3f45d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2763a78821432bc2929779a67bf2793121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47522d39ccc4f9aa9229c80de8bad1ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5571f9dbf9e7838e6a9533071cf73123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c66bbf29dc988d5ea28f504b64a15124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd5ac4c62fcd6af84c061d3654cb0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8862a852006a23655d358ef97fe68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac9f2fe270a35293bcf30f537bbf02127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42356a9b762a0924289bef03b3ef71128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa702eb09961578078190e80bad5093129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78728d56c3b17d8226414c18736f14c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edec0d23cc8b9691508b31241093d50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843749622e426f6703fa8dd1ebfcda7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f5f78e45c2bc718def9b95acdca77133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42999b82ab2292ccd548cca68d395f9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85790ec1aab19e783e68d2832e403a1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70dc3a5e3c865631b392484d66efc82136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc269c17cde942c8c7b59082d8744ba0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5b09bcea2f29cddbfe9e58471bf46e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fc5e8cd6e49c14e50b93996db047d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42510a2f9058f0ee7eb3c6be06aad1a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c6bebc2d9dd7ba0ed9aff8b0aa42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e806cdc2cd3287f09756f587d94f4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0443e74cbb455e6b95cdce60b70f0d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771080c3278a624d5f942ff153d052144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcfa151bc413b1ac64f90b939ddffd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95706121ec493323c39f3944d475b4c8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81dcb53e6f6b4d54393caa390ef338147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d391c678870c623ac1cd76ed845f76f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4e26d482767297a209662f25fa195149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0642582236927ed9ca7ca100d8c6a95150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17c21230e58387cc75859630cad150151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49efe3807093e3af03b9aea8ce15304152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95db79d24232cd90961a750eb620c63e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c22ba2f82f0ddf72419325398d616154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11a1e80a5067d8c4ccd06a0952dcda155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d30ce698aa657bb42e1323cfcdc35a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5b461862810dc43e9c64861b514fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736106182c13945c76ce7f363c1f44b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856123007c5d49afd50e53a6a90637cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff59af5f1a6d7dce2706f5e3dc707417160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d2aec838f087d2d2b23fbcc6e681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077bb296f08fee6dc875121718ea67e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cbca4fce2b913a5ff133b4d88985c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4aa5226dc3e7d2b7d6b0c1db3bf83164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9126910d6d6f3cc01d1dca61f3c94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61cb69f5f625d667f025037cdc3dc3c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0ee9325b9ef5506246f5a84e9262e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc948090d2b8e5946b0e29475e08e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca008cac1492b16005b37c760e5e9e6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ec3bd404e463d413b9f506531b384170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d3071be5e29020324f37b7232763171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df3024e46af4f87cfb40c9ebdcb800172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21430de435f70c243e0bd242621f6ad173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b793321f505c5ad09270a52ebb28af98174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e45f7da196673dd1f9e56a73b0928c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc194dd708d943af8312d9ebb6bbb744176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48230491706489f7b50df6d389fbaeae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93f3140c7ead95a7aa7e9567b9e962178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c3e96e86e121e86ff56ff59b226b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d9993e471752b09749eba34dc4965180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f019837590fad67c13c204ec8e61d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f7a5f8031600ffb6d06d879a9569fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a83ccda7ff6005a59b15873907956183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc2476638fb40c5bd8d5e8b90257bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bf69a6cf447669213fefd4a3db96d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722abf6555c9a97be38cd55785defc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29542e789da8f369dabe19e30d0ad885187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de8176880352e5af40fd0ecdac56b3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b79568c3cd15ec99ff3f2dd2f2142189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d468b57436836d0649d72aa475852397190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c57e8beb75f5fcdd1fe6ea9630d0d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0952b088ca7e162f83e70526a391ad3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7db0458cce2240f7ba7ad17b46edf3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe17e2cefddac66839072f04122a724194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6bcecd1723bf1ddf5c304e4b6d867195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcabda753a02e479428d4fcca397581196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b223c815c152fe353e4d4e7ee967ef0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde46636f1b25896f894ff1d937e5d1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635c8fb4dacab3cf67a0860b02a91bb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100ef720e6c0c41bf8145b700a5bfee200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df390fd248cfffe895103377a0badc91201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106891bcaa0bc17b8b43992a51ba621e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73fcab67df2abb2c7b5fd666ddf69203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd6fcd9ec2596e9005d40f11acb0ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f2581308a4ad664ba08d02f49740205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc663e8ec708d4510fab679efc3766c7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dc546f4d5cd2fa2545c74b950b8286207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536458eea0a31c322b1abc827ca70d73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5636e3092469cb59e139c4eae7df29209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc66cdb59ef3fc9f60a6fc7590d6a6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a80ae49af8349ddd08584ae45b51d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30736413f5b93ca82b6243c9844001be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aadc8be9bad77d617b2697be7cd63d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4f0f6e2736428eb1873425f536259214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b8886bd4f844e3bafcae2fac475fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec9751b7043818278d00ebd28776c5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0220348d764c412d52849b5c01929217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849dbfd8d7172d10acf679ccd46ff0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6bc75dcd92c8733b04e2ec5d236f2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166726990ee7d7d7b40e697a202db21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012984bedd89fa50ec9c06ef312d668221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67072a28346df2007b17c71117cde5b8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780dc0e1fee40784fe45a90041781c9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0935dfed6d316e562aef4951d5a40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd464555b02aa5efcd94618815cf7f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3087ed6b8a85f7d2c1691c8abe1d4de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ebda9ba193664087c6e53b03d1da3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e45d2ed49bd152d1ce21796f4ab87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ff907e6c6c4d28c8b1b2021da0480229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812f8e739982a4f78411239f16dd7bb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776976a99c2b21b0d4807489768e4625231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34850b97c8b44b77ccbb54d58c74a155232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e4309cbbc6c51191505696c5ac5b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4bd06809731f360c443aaba5cebe6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361af6d92aed1897b0bbcd8bce59e9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b592c48e42404eaa3a3c98403bb9dd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aa94911eb4b5f7f91ec15cc590b3b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bbb2eba425d87e101a3062a4bb6b60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0dad835736f134223c0718bddbfe5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eab411106db515944311ce8882c44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4361baa087201f7992d107fb37027241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fc4a3ce491fe2a4d69c9c2ea19b35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f90135d9d54c4d2582f5c41a496786243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91981d1d000dfef730dd3be143ee1198244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a6d6febde1dac5163178831b0283e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d1b4fc1b75afa0f7d2058b291843b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338d5b0db037bfc2ec1307cb2ea2e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17468f873e27118ead4864b1399d15c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b346a9e538eedcd3903f6812be343249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b6d7cb486d4c11c27efbb2af59957250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfcef3fe2636342ff16bc29e00af37251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccaf66fab60848b8a424ce77e0d90b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5373005a938d54d16a09e663324180253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850f8d75f10004a5a454a76c0fc16a10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c9f6c602ed6b6fbbab705b88f882e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff499db1035015236de74488739d8ecd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140be7300ce12c74bf6459d06df4f0c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa97f9746273090366ecfc2e9b7553258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba0402f1f923b6ca62945ef58c40b44259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d7f0799cd92c406f9edc1c480574c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea5fe36bddc0dd54c1662eb8dee70d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff11b04919c0d73267d42b19695703262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0faf3902cf6a1452fb8365e15b97e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e679e37edeb46043c5adb5b71530e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b04d60c59c306ce929753d7667b863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3fa0a0ec6b77aa3c001137d7aefc6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a73a033d1fa4bbedbc6672e9ca860267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95819ace02944e3621f25e754ff68268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f531ef12ea893264cd4d49cbeed8df4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5913b037bd9f17582de765b83416f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490194b1be77210ede81142dc14128ed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db5ebd0b54e01065f6794deca342530272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ac5b86e3fbbace191bd457c5d8b13e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef687b368414f30c1c430ecfec6d57a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5fc9987f6e31dbadc8fff41bc80f2d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f201e5e6eb961e017b8026ba2ec16a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ea0a3c4be26b81f692106073d7f99277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f506d71ec08c15c2e6f4fdb5a9a37278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe17f8f6cd2d4ffe8d5a62848a0e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f395b4a618eba388c75c187c498e192c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c23b53c59bb5a6f2444bbffda60fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225d9a35f2f6da49cc8eae830e5ac7f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc7d5850cf295383fffb24437e5e74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cf9760fdfde61be9f0c8f7f38f886284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d947235ecaeff05a295960e9ae9bc35e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361788825f557cdff95541e5efc8f88286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21ef64538796b97cccd7a58d677899287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d6ce03d1ecfe039bf05c937c57f89288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a55661d1f08327c879c49b0d72dd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db36171957c79c64ea0b0c0170d5b21290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5fbfb409f6183b77c2a4190fa0b64291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5da5b9202219b1d2f58f94c032d9a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d3151c90e862053f469e7e6b609a7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d0e81513baf481d16ec5fdf080992294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b27fcdf9ea7f821dc3b6231e80e0e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74be89696df52b115f18a42e0edd49c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57058d93bd659f0b7cc6eba8bc2028ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7919c54cb1801a82ac59b84036f3fb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634f32636ad08c080ef44df6f7089f5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05e910bce55d60ac395e8aa0cf8e32300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5799e85d0356596220ba241633632301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044163e57be32ab6a0941130b8bc959302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417182266ace01e9800523d6fed7f44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a55bfe9c7183e937a134c662e6514304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788a9c3d91368d7488fd3621dab8e01305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84d29c2662af44f39c31863f4ce465306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556cb0aaf446f22ed6fd2de6196fd66307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dd07adb51b14e17683566c2bab2bc9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714926fca76bde33b24374f529f8c158309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118e1152388974d94f37611f80362ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d42461852a65ca0770ceca8fd7d832311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1150938edcff598eabca9daac05bc9a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37a8de7eb9510bc652db08bd7ee3681313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd118b5fae22ac7f358746d9cd66030d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c06202995cddecf4472a162d91f3cf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18eaf6114e2b2b08281c6bd0d3f0cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756d8ad0b3e687fa4d68a1215b2327c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd6891888401e98d5b4dc68d04e822318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d38c9044e7769371fdc7e8c60ea354319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e87da027b34867002df0ed6b1a380d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29415c0721b097029fd7896a28d1ce8a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eebb47745fa7853494585e059a1d1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d708aa88e4e5dbedc20f81c428acb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b45e4b34e8b030d83148cd30de827c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956a8219d969a42e8aba362f5117fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0f66df5ef96ea5a5762ca47a4a8d53326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d27a9ece4b5e4b3e99d107c26faa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec45cfad72cee76f7378bb5985d3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fcc2daf5075c15b26655f6716f164e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4c9e4e07e8f36e4cddef49db3db64330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ba3ce2785130f9a43c7b348186944331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96a8e312b0bc12817ab320cc61c2b5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de46d5a62840738d2c0769f3776b42333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a7dbbb76ca98c2e453a1de5c23fe27334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810afe9a886ccca307356943ac5dd385335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ffe0bf9055ed86276b238be66e47a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c02ef4ce7f04933e149aa91217281337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e854d5aab67fcdc7753d81f8d4eae3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f8546b4944bfa5fc3735e1afb1bcb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71d8e160e61f4abd2f52d646f8d37a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbda640a0c07feae34e3b35df04f43341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f84d6b27faf8e258bb91d92b71ebd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc0215ba611044d9a645081ac0e71e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f93f076e5d3c757eeefb061e910aaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9306793a6d225edb51995c328f7f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470aaa7c1e3ea93faafdc61670a9b6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626d2df90e4c1a82b1968543eaaa3c7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b360b6f78da2216c7369b99945ed4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa57d6096712863ced989916b315875349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c6b11f9afda4f82a1b11e9e7f5462350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257aee8aaf96ae0c7207777c56ca24a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d87a6cce065a6e8c0eeb0e98a18ed3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a07cdc94fcca2bb374bc03d17d6cfd353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ffc17baf2d94a54325c2c9b3521df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb24b2ad975b2266a2ff587f28db2cc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cc84afe9d08ef07508f2c5c618912a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a64476273b6c2bd76db9e222c358357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ad2a9149336844f3920b48a8f75f8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33c28061ce38cc61b16d9eb0ad068c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee608d015b43147589ce6175c960c0e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97c399dd35d7dc7acd9870c0a192b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a8eb7e16bc40bf64170c38d6a0c214362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691e094137bb0361ff95dd6aed230ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0868c0e5af508039c1eff51a2bb51c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26d0b0dcc48cdee75131cd49b2e3ef365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec5b01e217d95975cc26a3f2b42c8c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69503d8f99fc544d392a791af56f1a27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7593e404f0b37439b72f7c4974891fe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a12eace6947233467e15412fd6af7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdecf99e48b0c7476b3cdb7b7c4673370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddab0ba98cc635875d8873a81fd8cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e325cc4bae86c3381bfc1fbc34e51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9670e41a74d56d78a4fb78dacaa7c6ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5254064c01247bd4fe4c6340740d16374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a533bb5aae4c507bb1e2c45c53dff375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eced7925c977e3b2a539706b5c6c25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864fd99f91843b17d00d32807f897da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb0d370d2f30c072137ac3acbc3b13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166afcb64293346f748dd1f51060fd9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfea9d73a96697180f5f82f5939533a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e7869e18b969cd433e81a8345154f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eedd5c3327d61867cca409ce915e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a852f60ba76629a18563941e673159a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc8e3a14f1189c2912cc74d8808487384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397d7f35ef91c191320cdbd3c7d81249385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69094224d2f398026effa31a3342e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fde3e363018c7e67d94c1d3ee302c0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef73064bba648c10296c4a270c3d6ad3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146279a4de9ef5498361e363c4c5c05e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6afee68406725f01d90001219e0e1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b41babb08b9f327ec1bc88618b427391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762851a58669beb5e706fe1d62b92b99392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998ce5ba8731bd5754a1a45d03f1df9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b344f3997ce62fb83ccd93ceb73682394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba67805077d15f1a180aed633e8878395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ceae57db263bc152690cf0149eecd6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce01106fe99e9af5f21546efd81501e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60471f80b00694ab00a36377e68641398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc33e029e78c2c36fc9b38c33f5afc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd31b97128b006b4f11ff7cf7f88be7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91bda6d89f24f3801567fc7a9bc6921401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb13cb77875532f19077541f3c73f3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7febb7ed84fcb3b25f73128f008711403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06ecb1fd49ffe5c94fff0274f1ed5a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9cb5feb8fbb80f554c602c4ce8fe5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16fc50d86ef6b213f9a5d4285b4f61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb8be47e17cfdabc1ff3603e56f969407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613025b02b24165e7da5ad1d0dcebb3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db7d238dff251281980dc7d4c3849409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246d0c657920aa74a151bbbe0cc55c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09966392b5ccd1e80430322a0acc01f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10a61fb2bccd917eb39fb34550e4cd2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6fc0b7ad30daaecd8105052ababdf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461db3ea0479da2d154296c286f4511f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ac8975bfc0f6935e0afa148613c82415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a0e0c38d20da2b940d7146bbed561416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ece7048566fe8b2f97ef9d56c3e96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26f33be4b4bf0d902c9659f019c6d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c327d08706ab6c2e87ed0f415340b9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2505c62c28c2caa0d380c770bc1fdb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b075e3d655b7bfa0c312aa6f6cc94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e54754a75fbe5a9ad5ccc2d20d32127422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a05b3dc10852dab483d6115cec5ac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbfba64ef5f71176f7e984edee29341424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf982a195bb54a85b9820dffab2550a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c87261b5a7edfa0ad271d9b0791b6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108cf5e0f453c019c7b3a26ac5a0679427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d25a11a0e1fae848b1241da77f92e65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c20ecff39e3156703eb897a758cfec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b516c79db2ac083d18a8dc3c41db6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fdb0aa2c377c512d1ebbc68165c79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206175472ee0f86005922aa86b4b666432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e100e1cd221ce9a142916a2d71e456433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f49d2bcbeccb09a023ee4b733f27d36434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d8189f1d65acc896262c859990d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dffa29f487eecda227ba89afdbec6f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288f4cbee1a9898bde1a558e839e9fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2238e0a69595066a737045913ab34a9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f084b23ed2d3b16e22eb60988ff72439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b091105643f9b82b300d1de1bb6708440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d64b722653aa7e9ddb39ded8c94629441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c2363ecea2dc77ee246dd2c7e9362442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746430375861bbf2e2598330915773d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9adcabca0ff9ceca481bfb390d6e0d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb88bd44f63890659f3b0b89cd38332445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bc1737c58f012678e611eaa7b0ce0e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543dc3b7f0e77c74dfc2d93c7cc9a399447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452723cd35499e46d5ebf9ec6508b14448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465b1026e49fe0c0a84fff484c7fbcf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a891962382ec2143ae29d6099e9bd32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b3c3be20cf77abd601c0d0629d09e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66d0e89f51da2b1b08d69b12cc43e3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c262dee309d041fad5e107f9fba057f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36f6cc3e1768a31bb7d19407b842e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a598dbab47f12b4b7a92aa266009b4a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a34b7e1b42bf74e690e310c4bc8b6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a539032a20ca0db19269e27a5fc4071457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22208cd04663b4e296bbfef3a95a891458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d05496365fdf0aca43f84d332b6a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2708a055fe6ed33e6af285adb51ea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0cfdb774d165b7d28de6a64ca0d4bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd05460f7902fd6be42f9cd4516a1dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9067406a0d1088bea1aac1b76c3bb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759987c47c6f0a397fa2c61ddb06e22464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982023f7f588510194d12c805007e79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127431de4570649314387dbe4630150d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c59d9de3123f940035d0151beaac05467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5433786a3bbf6159c2df2a6af3a92468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702afc397ce4bd9e44a5fbcce4289b47469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e618485d6e505c983136cd2b02d1ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4187256512f5e6944e88b1bc13b24c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758453cd0253f37a3acf8076e7748428472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0bf9204cbcad8655eb302557645f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8d415344de4e2f27ea851eba9454d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b6a30717bbbe2163264bea2538fa4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359695ce2dd4c809cffa6f74580c037476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1834d589e6d25c95c05914a3eef53477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbfbec89181b87f406f4dd9d47f189478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa5a74e50734b811d746df27e8cfe9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e5f4b9f4c59838f4b3725412f7c03480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b880db4e126f3324b73e16dd00d676481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8751ce21c7e9090c04706f25ec3e8d4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cf2b339dbd256aeb0f547684cc4a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39d6a737fde9cc01e1c287aa7307a9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ef503f7a4f12d6b993af0858e240b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aecb3408a8cd6b0841c331ad91a46d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9310335551aea666a4d8dd51e7eb7100487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e97b6db0db98ac1ff16d3af87d4ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4c4e8620b6b938cb7d4044fc52c22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572558365977c243e2254336d9b20eba490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56661e04f20f189b1da08fcfc30fd142491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62395f615959e1f04d8550b6eb6c4e8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b49365c2cfe6b2e7953b250dbb9f915493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cac1bcaf95125e0ac8e0330f1ef9e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cade8a91fea698037f31c24b095f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ae8ead7560e681a41ba0ea2cca673496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ae4825ae6b16fc1127d7f70a1546a4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61d500d22904aa63da29df42fc6e45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96f6792dfe6aafbe80d0f8280628de499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19205b587dbbc36f45f5f8cdfbb2c3ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f6c43493f8b47bde89dcdf2359cab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f2c09626b4fef45e130587c0a6562502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bdb857c8282b96ce6a01d06927a270503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e30172b38cbbd0928d781c5661af0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2def7d20289a5b22e07294495aa52a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e7c302158f4aad9d9aea8c0391dd2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39b1bed05399e9d2c930e396e698d6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75f17bc2cf8bd2c04f5ddb2228c1336508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ffcfaed531affe3dc9f606d3858fa6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832d7fc30d104202020d6819fddfc06510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502075dfd9c56559d473deb6235b0bac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f953fd82e8eb891d649705ad804ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7738d28a90238566535635fe9539057513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75fae169973b215c68b597a9e6b3f06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d109f66b6fd6d33d39326e72bb9d96a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aece33c4137a01c224fc79498892b9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d88107c66e67380c82bcc1b3249c3f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d80c1afe6355f12794614c1da74531518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477971b741aebd36651295ad7dea9e13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca37b208b78c2e3c491786515d7b6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d2b33eb5f1cfea2f283e613848451521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2cd8e56dfc35c70c4a0e42ea689af6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc10e63f4a29d01b0696221d488ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ad2c6ce7eb7287d030a7ba15c70b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bded33e56b1dc7a5b6775c3046eed0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a30a1a9e53fb9ddc9f0d5cf1e99fac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919dee1a703ddbb8f74130140a5f13c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab66ccef50d0efeca97c20ad78ba980528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65951e5aabaaa41de5c854eb62ffff8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd83cd53ac36192234bffec382fe654530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f743826454d675d0ec84a1f0af77b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f036782f71c2f72a58f8185f72a4ebe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f7ad56ead879b7ee5d983bac6ab11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e81004cbf9f9e61eac045f3a0ae67cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83f9eb67c1ad085924c69766425edb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c55d840ccd1d39e2ec16252603026536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651aa996b851d39ad48412f47d33dbd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049bcfe0efc3061b0b2c0549fdd9f46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a437a09a31d5680ba5551d71ab7191539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5159d46f124bb9c0d7bc729bd6e7b3f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c972b4ab25de3880536d8163fb54541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e907aed42f8c7d8b65af46d9d4529b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad5157c877a3f71d6c732414da63a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a269958a89f092639a11e006bf586544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055f539e6d7087af1b335ed73c2fd74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f0a76074f05f48a9288d3c768374546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0f6ad787e3d434509699e61c218a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b010187d4a934fee8908cf4ad77bc4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6f92916f546407023c568d3d9590a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbb0d3b31627f36cee5c646f381701550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afba6d7aa2f9c34fcf7405cb80cf6f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac7355eadcdd9c42f7816f57639903552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250f061598174cee2d9023b9dc3df59553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3940221cc045e84e3b6ded60a39c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d2e9e8774756acd6c3f3696932b1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a0d59e64919399aa1918f9de5c9d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce9b9b34c6a4c8471d6669a4b2c93557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4028f016b197ad2d2df31b150a6761f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa116d3fe6422bf86164c82c75901dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92025b7855585b63fe288ba8203b28560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d001c4abe8e0dc775138f5fc6c2ffa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c0acfb86fad6c7d48be4881fb87fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09b5403f63dbf86497905d1784d9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914710e26522ad91334ef98c6c00d51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f0047da76494bfa31716d66357c01565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d83c41eaab4c12b9dd0b9e33e48f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b4503308c1f8d4773e13caf7f9c45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47414fc1bdba8dda1a86983aa7c48b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c1784ea8a166757a267493ac3b4ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b802dd4d701046fd9be7898634cf818570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af507b2acf6015de63debab80e96d7b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68885e4557a4fb2721976bd7fb795527572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378a534b80f88de0db548afd4e9185d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee97805ccd73142e7550b24088b5de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b515649910dc669dfc63f3a6d7956575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99c3d48fd30e63c92d82c1260326d0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d833e7ce97877abb13259d5fc53b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a81b90c458b07e7e37eedea636f3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb7f604c1c34e05739beee108ccb07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4419693a575d73c36ba7143a2558a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2dabf9406f5d5b867e7c4f37b32f8c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d534eeab294aacb388e49a9cb4dac3c5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a69cc8f32074e8f6928bdd7eb3633583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726704e1fc91a02b4629c98eefd985af584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f6cde89ecc0a01d023890b0c516cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788193f474469ca7978449f3bcf3b91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4d50697d6c7d1dfa3fbe454d4f8eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d3906e20e4dff07e8d15e2195bbab588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3eabb21f328ae72746ddfd9d030ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5076d5410af93539aaac7ce18b438a1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032078a981d0ce302775ff5f2ac40ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b1b900770ff2fda5332d53c83923592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451d4028c866374b68178659a1924d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facede2ae93842a8b749841cde8e045594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb9437aa4b0688605e3c2e1506cbad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bac4d8c6ed9c3e3a751b744d3dd803596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc86fba90e891c1a003cb6e342402681597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c8a77d8c83c502d3250cb0d13aa8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68b0c8087e6ab65c8a1e9b9036a6121599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e22acad7477bb575b612539e7f855f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ab7841dbc6855a52d8a626b62756601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db39cf164e0140160221ff083241c3d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3295aa81c8a41b2afb3b23ea22bbd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdf6800e6de43758b2c96694e242091604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66744bc5228163eeabea1ad3cf48775605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079324081694bd8d4222a73d1f2e761606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273b84bd6ef49c51c22d551f7cedf16607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75eb54b1ef4c9ee7da911f042e557b6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed993716b10f5093c5fc70678484a02609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d406e5538daa1cff46066e0fe76f00610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010458a4a029923c72176abe64cee9c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec212aba1830450406eac522650cfd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc699d4e226fd6566da35fff1cf5bf32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2676ce4bb7cf8b972802f5fc19f87a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccffb53e402476addf210fd0b89d1e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a77587ea1f9422e7c7ed8bd7a217b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf30ba4aa23b6d3576986f160af1ac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce66e30f5f9efc150c05ed050d08934618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40d207e42df597f9c25abd20db76b7619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0778275770ece810dc243dcb7ed33e0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcd85d36f0ea4d76ae90f019befdee621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4363c834140948c69675e285d27f3298622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bb9c7b65fb29ac04f8e128ae7b825623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a97216782a2685ce35981e3c60dbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181894421b1c699efe8811f8344665625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4b58272de9a5531748e292e62928f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85a4c1c132789389c1372a4c2a80614627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153fec912cfb53126dda30f8d613a6ca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f282fdce92680cfe21f6fbb5f697629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042c569c6060dfafeaceaf3f4d59663630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb781e5359ed49f743bf765cd0ba9530631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056233a73ae8a9b29e69087c8ae5d5da632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b597740cef54f7e08b31530a31aa0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b1b634c2f89bee07b114efe4c1b26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e177c0160274e84bc98376e598a4ba1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0e19e869bbf8c4a8b5162c4e46bc7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51436c7d5cdb7cb02dc446118a30376637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88944ab3a0be3acf10935e64ec381951638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31140882508b1f19c7d87ba8dd4be016639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5c0765f9dee37a45c6a863bb2991a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33fb59beb745dd7d59963771ecec225641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a93ada2afbe4bed5be22e09fa8161642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c87b877640b6919e2a5988611fc39ef643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74bb70ba18f31cfcf36611e68c91da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783bdd2e93850e1dfb6d6113fa169a82645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c328c6838b52018fde8996f5fd74a7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff5f8e839506b62790a32d9f89debb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca15e99ecbb116debe34468b854933a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01caf7696d8d61b58ae749205a8a70649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26705cfb09a0d2666ea80d080394ae1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd10ca99b54499b5fa1558aa7679789651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be726dea705e35d1a0c52481ff877a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b1d340f8e5acaa42f0186c8820941653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2289702550f27576ed39feabd63b7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd978fdea7c1bad33e3101dbb051298655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959325b6131174a007577469a8b81f70656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188cd50d6fc11971e4cf5b45269e597657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ebb8ac89301dbe4602e87f2b64f0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c64ec14a6346073949b3315a47a36659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87cb82ada294db53814a1a16afd114b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f42f6080620b1dafbc634f35ceb06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89633e87704f3dfe76cd0816e57f3df3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9d5309769227b4f50f5156e3e6bf7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279325629fc335e8b4fe4ccb89f8f7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea41703d902a0ed2ba70de9454c4c2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf423ecbfbb1170d4ca33680b81746666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a446da8d172ebec5a5e7547a4b8592667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cc7d9273f0045aeded3193c23df72668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18cbce6371a1c04c2f6c19c25e4da8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbbe3e7a9fabab9e00fee69fb2ad54670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cef811b019282f31c0d5771962e1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd98d383af11b9180dc1afde248634672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98fdad8c0959d97cc4018e97fe489f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0061b7677191be554808485250e694674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9363d72ec7ff6e06401e0e2daede5e1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3175c3d7c1db9105ae594e601728be676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d620bfea103ecb77d2eb8e9c9685a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e8e56bad90a1b38d1363ed434cb37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c0f63f7de8c6d456dcaa6aa4e886e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc391d006425b09d72ca4bdf391e9d7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf23cf1533272edd1f49895fceebd60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b530b86629b530e8da4a8011f4d5f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2c159e3a404fa6bf90cde020b2f796683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c012380b05d9a6804519e2ba6e190684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7587af0a4ef123206165395dd5cb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff3a1d6e500291500d79f5101ee023686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af07cd880eabf58bb8fd063f4ea32a7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802102c1efb4726aa0019fa8c33e9d93688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672d9f949bb133ddb629abf391c2934689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89e90a83dbb2a760885f41889da159690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbb45562573c8e944ed8d4a9cdc18bb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6864a44eaf8cea49c7091012ded124692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39fb46af67762bd9725611c3d4ffa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e1cac8eba62e18c34db0822a8361a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d315892227ddc36b933a7083eec7f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bdaccb29681076bb30bf6ad5262a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be291888afd67081e327fe2ab5139697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d826175daec647cd48011ffde18878698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb033b357a5e8fbe7ff6fea32bbe61699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d33e704a0a23da02a732515ee84f12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5888422187bc67cd711b4526e765170e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e8ce73b4e92d0d555973f1a72e64c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1467623bbad4963f7e18c951e86256703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3040b9e7e042f53c0462452c13bcf7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcafeadbcdae240a5d4bd866bad9e3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb9fc36bcfe975f2dae991fe8ef3cd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c1bc00ae2f34c212032907f8f2846e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58cd5ea788af28283e130a0b39e384708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46dfa60d9c2f904bb2de3163cab81f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa776da2873b6fa85562588f50dd1fba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e427aa3a13013541190cb31c7b47711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e242fb35afbcf0da44c1c6876f908712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708459e697cc50d0ebcb5689c6d4403d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2194d26b4162d0e1773cc26c055b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca637861f79c0abd80fd3d1e33bdde6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d047d0c58b713dbd2697ae972f2ea716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3348b5825f2c4d3ce78befaaa94ed2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6993ac7d35578a3b9605fd348c631718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e884c11d1a00c918f173ca3cd51a2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f1963c8565738efe8147d1c98e156720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5564640c01577eeff4b3e6d302948721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff814cece39486021ccd7d6125871ae8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2370c984be54922f96419bc0159504e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874aa624dab900812902861fae682b7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e2a4921e9c5d508cdd8c6665b12de2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb11edc542e3cfeb34c20626e4e1d8e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1f7e3e40a3901ffd7f15e13f8e8f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87d80a9ba319da2a6aed2060323295728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8836273611a68aeffce36fe52ef39966729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8469e6705db3aa7c0f203b59fabd2b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d68df4c530e3556b6d8c84d2602ebf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61111fd19affd7e3324f9b33bf7f9c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b09ec898084e2cd270a6bb9b8d929733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22391fdc09bceaf053a4df3e4b1e7151734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b4ba07d9b28e792d6809940a95276735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcad2b5725266321393c436520bef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74010cc1173c2ba9ed132b6fba5603737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dbad98e8c5cfd7f1d9d0a93ef04a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d99001bcf6c224594fcc57ce05d34739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c9e2ae4a99a36cf6490cdbd5a6b20740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d559b191103aa8a14651b304f934f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8451df8b5ede3582093993c41a052742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9958c041cdfa245a23e7a8e3935b808743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715f7ac1154b7eafddb0179a41405fa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e6c25ea27c22f9bb94fb2c243b01a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf61d7ff543238ff1e755401082b12a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4d036de830c47b3b38ad6681eabe7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72d67d066e809aaf9a833b954e196d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab9a2572fbc5818795e0306ab8abba749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75804c1c70708a218768b8fb4621936e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220d3d4cd3f78c21c1440919b4dc245751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be48069a5741cdef6ccbc075e4567fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856e574d5f123d5a0de802e099c576f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>