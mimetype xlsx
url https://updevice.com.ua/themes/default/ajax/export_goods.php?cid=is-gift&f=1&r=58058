--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffa0eec83b043cf9b8b020bb02bb861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04460c90c86bf3587b0d3593b5215a372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2166dd7fff94fbf3fe68134f4eb21483.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae5499f3eaa878d4a8d5e9f5b82baf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e846a75629214ec8b82303edf23695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a001231f650266344283c66d903fa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb617c8faf5e2e2383c4c576b9dcce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a45926fbd2640dd69f6ea4f8333ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e86be3aee23a9bdcad91439f3dc929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1228b7ed8087b78a9f12919c6cade10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74652f02bc66bc51ef29474c9f615dad11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937cb69de378fd3adb4177f684e7a4012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab26bd52ac5f001cd9b8dfbeab2fe4f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd3537925b9877476543e45f5d3d2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a4e6f5bfd03205bcfad5deeb6e8b115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3adbcb26b6401144918fdf0a985a3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7824b941ce341d00c5a938d8a4f1d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f6bafe83a2b27f2cd507f46fe63b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c58896f337cd18758c88fd3a26d4f119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e1c33c5437132b0a7e7052b51d89a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0028fbda436138df5ba2a0a3a2a9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62328d1beb5b81ff787fe81332a6df922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de84a7b0e2c55cd17d9db60abd8449623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4896e7e20bab35718ed16a566c2290d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f66f4b50937ccd6fe93aee74817aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4c5e911e92d11aaf6da6f64e774dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda1bdb6ff8b091acb11d299d9bbf627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67557bdbd4cbdb96d203624d55c0ac6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c45bd077b14af52b18fd5ae61a2d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039fe32e12b76465efcf5a98bbc1a8530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f0be8c68eb45310b9955952964e0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44255b5015c4636f426dca00964b76832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfe6e6e006ac812862f2d4a5587baa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b129c86b0e0c8b6e908c38ee7b67534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73437fd565e384a59b83d78b1828e8d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae44337bbf9f375a5127ddc6d074b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a276fa3865a73afe15e7141a6659737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463bf5511a00c804e13a22e00e1fb238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708e635db04ed4f0281319c0312ccae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f2388c9c2ba00497757404ccf5476d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493fb102117d1a144bf28639c0c159e641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7290a5ea0ec2a2fb67bd186525795542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8f237d15fcd66484508e3502d2f0c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f39e2f746ed59e238b837fd7da77744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f05964a9f8d08755a509e720cae6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12395b46670983cde58fb6ba7226e4e746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e6d09aa7fecef0db1d32e6318711547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6167775119ba8672be4deb0184d250d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3839be99be78b7a2219509bacf5663949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca4d1d96b549cdb73180b674ce98ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8869e012babcbe8e6a2e92425c2d451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41979e73c2020fa8ef8c21201ea8a5352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb735f2d09298c638e6af30c67970c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e11005ad3c853d98434419e8956f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80acf5de0a3057aca8df8ccbbe8fe755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0accef5270043d31fe6a255fe45ff64d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f5cbebea514028ead39f83fd89b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cebf985a401df89836354da0d3f3bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32b72a3e02dcfc008291bbe66e9e7959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217b50966d62de5abf2bb09bffb1a3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc6f13c3a573957d0ee37e4e0e682161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a07ddcb0816901019f2eab112f135a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9253c246810ee09ec77ff209a57dc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c74561ad618d14bda2d5488a3218ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d44af5d151bff880feb38d5ea040165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba975c9f440538e993e530e22f6c2f166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47bb1a557e0e059e6764baecbc214e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9070bcdabd4bc98db433c6a0d7c34c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b4b4c6b12f7354f9acc52b573d31569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab1f36c8578f9c09e999d7d42a23b070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193ff60ad13f974cbb5c4ec0789a04371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f4dc29fabf98eb4f759e657ff3432272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44339008c1c79acb8ccf9a68466978b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d10b69b38fa7ec8fed95baf5563f6474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059647416cd29e0c78060aa99e4089475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fd96aa3b037f98dcbb02d691d8f8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2f5c39d5dbf36ae50b74759f55b7277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3bc4a9629685f8cb03e7023604d2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9e4b6e151c13ce2bbfe426d598e0779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12390423608d830b7c57d8a90458d87280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215042e370e1eb03872e635460318f7f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4c5812f193fabb6f5069d9b53e97982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29231384c2bbebe3afeb0178d59246db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74185678babd4c06772ccd7eb5c6b31a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391df969ca7ab4fed0ce7cceac6068885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b51129e9457bd1a1ff7b7f0127d4786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b202131abbc1a24d7fe58e8dca28887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d684afbd6893c2271a78318600a0188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ebda02a267b79f08c8cfc3a35f08789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd60e8877c436053e745fda01a075890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0094d217dc6bac096a7e427f012015b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364fd04e55ab5f93a653599da4d16b992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d29bde414995b5e9197d559ba6296d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d622e219cc4bd1bc40280b02cf61694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ac16ff451a428fa84c441010eb7d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f643a82d3ce64bfbc17beba1944bdc296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81b144cda7a4c093f3830659c702b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd910c4c51f1214f3f63f92f02e573998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52469d6492c9701aef2fe915357599c799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583776ae1042f93738eb7af79f131908100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427585dc36396170cd744c0405239a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ca944da4b586d5d559487d8ba1319102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3f0d48aca3532eac8df2a06a55be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd346da3025963583f8a88e33a286100104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ad08f96b6a63ef0ece098b2502013105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2e4b911addab96bedf262c9139229106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8911e909c725fc3184fdc86f16ff9d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98bc81f255566a597a068577ccb9b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5d361532c6105c9178e1fd990a443109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c5509344d70395d35f8fc39a38bf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb8b35b6d0c83ff9c9800c279ac14b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e9569264bb648c615ea2494eb1002112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d0bc55a3297314a536534c031571113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6601e2a8cc815ac93eb009235e620c0a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473fbbbed84f4c5936c5681c512797d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf142ebb1326ff4ebb29c29c30e9a4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73a504efe3749b690b1c86f7562cfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c689ac6e2b5b2dd334d0ea4fddd749118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecd41be54d7a8270357c2dff313587119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce500ce61762245a45ba41c600b346120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286b3fdd7a982458b8e65b8f8a6dc213121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6ffd40dd414dcbb9a643356f14f92122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0444238022bc5e59d5accb37f1fd71123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4795b61e3a6b6a9a2fd247ea5d3349124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd4536e65320694f4936bd96361098a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74998289bcad18841cd786eabc06e2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531b36a28b086ba363a0ab0a4a581c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae73595839878038258b7f3b099b4cf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e71925835a758ad0ad6960f2d6ba7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af97dc78c4c6f29d71f24cb3e9030130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cccb03ae16f54f9537d4df17303c6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0c9cce5dd151981be31843663f7a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b46fab26fbe5e3eb9843b6ec4a5fc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aa9a281238839e307d08b94b06603134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b596557645a7c67a966735c675312135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757cf860b5c3bb20fecf2057f2e2ab06136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261dab6ee359da0efaa565f35737e44137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53092d3059768cdf30176e39b1bf7ed0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7e5b2f06c51ba0757ec5fb04bdb309139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6102499112c07f792b45d4130671cec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff84a61d30f95a4fdac7dbf4eac9fc4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2788bd85bea884c91ad173d23dfb43f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634fd8920d558489e9af7590444ca92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c50b7f6d9adc402ebc6e963230d1155144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47d7afb8d79d713a0a829134e7a15d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce33d203bbfb19230f740e775339f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98c86a03bab0e5d043465ccb8a44fc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae50803b9a38ef03c1811921dbd7016148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f71807287657bdc951848627495f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc204fdbd3c5351701decbb4d49d139e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a356aeccf0de7d5e4ed3996c9ce8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb804c2951cb43826895a7f10b9a13152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145274d038efee05f85f2b02895a83d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d0123fdf1bc8f1d94f5775bcbac6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010cae8d0a481c43ff8f7824fe5c433155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fda9b0d69e1d43d8907da20a0ffe6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545453e2b80ee8c97da4c7efed1ef6e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece549d08a19c5b4c3a2126516e7123158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5895747be180bea7da510dc62e3b299159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0961b7c3bf2a28b8845548dfc4835b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975490e8c7e00a154814be9b20b5ff45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656edf24d976c1cc8f7ed27772729d3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10321e53e40857b466a68e80690fdb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6060cffea2bed75fb7371d0bb46b10164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fb42c122c9818c3ce8e6e96c491ff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b080b2f4536dff59ca6b2fdee64de3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021bcc1019f874f477fcbd1caf9b54e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a6b7be482ebd7f7993e5be81c3974168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67b82746cdadbfe96c3d3ee95f0b5e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1969dba5667dc988946aab9bcf43a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52174aa6b4bdb0bff413d0fe70f201d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997a632fa23215474b9665855deda7b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb21e1426131edaf8ed144e7cb1a12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5f91965e3d4dbf969656ce9314bae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a92ef06c75dc9d16dc31f4e2f48d34c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab2e161ee6afc4e1f96df5fc1de16a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ae1f3637d4bce9ce6af3e0d4ebff3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c003b2d1c43bdf18cb352984e9395077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bea1b61f5b1aa35b4ef040f7961155179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b75ca66c9a772e7b0bb70f2e75f509180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ea7ad3787d82beb930d988c8b1b79181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c54e47815039654162cca3155a3f53182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ef247d0729445120a8739dc988da9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb333eb1ce4bef0d6435e2f965e1c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf1365f7fecd9a6d5beadcdb819ee7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da114c2f1fd038ff069cc66a9df85a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0adf5f5a500840e13efb02c5e3627187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9aee7dc927b0214c5236cdedb42d3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4bb85fecdf7270092fc1aa8d9420d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059256c3f964ee0712eb522032b28652190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e8d05a31eaf8700c9670b29b03aa5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f4675e0c62d95b9ae68d2fa04aeb0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5a9c37938e1d4746bf04a1447e542193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49a96ff2761e82ab9a30fd29a5908f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ef8afe5b8d07aec1fb4e18268c32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0cccb1677b7770f2b7a0d282438f1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e809b4fd58341faa8b4767442249223197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb0a23c590da59834343239dc746277198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72d54bcdb8741cf2c1b5e32d4c77fb6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131cc858c077ab7b56feb2303e05a1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6b26efc1be6bec074769f33fc29c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5ae419dd895cea391b72596507da9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48d9025681252902e5a029c9516408203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26d2fbb793b02a296b1b2e289827ba204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a483509eded89873ce5d06fd8043205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401061e8b9273cddd7984d461a7346e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380eccce4bef653749255afe014a413207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72d68f2732ca579e38767a8aa49ea9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c667971b7e30b4efd18881a8a945d37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef85c5414b82f97064f453b4579df5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cbe600fd3adc10190268e3ef57437211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a59a4c8c27cdf4d9149051dd539322212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa17b7fc5c7b1862a86fd52e22ab24e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258290cc878e7a197ed57e4bc8299643214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29ab95a4e5324b165b47df94cc6f13215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef268c8b1aabcbf9a8c9d1c9a8b948216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e7b3be58f6f5743fcbac051f38e43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b62c3b4433d9afdc2bbc507932c6aa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7671754c4ed93dec5b62df939c5c32219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c4c98809a8129c9df188d1a8f0806220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dde5da51aeabc5aaa35a69f0e4fee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434e7f09a4a8407e70c1228af58c3e6d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401d9c82c04aa851e5bd05a70e88b17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18f0e318766d25baf0768b19374a76224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9adcf1941217ed941b963956f3c851225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aefa7b0aa16152e2710a29ad44803226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4a621d0c49eeeac1f70f277a24831227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3474dda8449dac7a6d064c9de136e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78481251bb1d5a3b20dd49117f7bbf8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7093cc72c8419e8c7bb4de90f5b6e52230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97b5b839264b6951eff791e024e73a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1c42942efeaf768212bc3c7275699232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b52c767fce7951b8e41c9303f2b989233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cad70e64f5fde351e1cc8215ba8355234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202971a5f0f4da8bef3d7d5716c60c4b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61071194bfb890803ea30b35e8962ee3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08382cf0a88571e5e5efe24d9b24e2b1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa8de27271e46e2cddd0e86c3323d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d68c6dfbc610e0490897737c281c46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff9849410a58d237a05f2b12f55f98240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbba462206258c17d90b6747a1afec241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2ea4fe110d8e9691de21f2c73b0ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7d0d45925b485497f1135a90e82c3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481870fb6bdbf348d34394953bbe3be1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bebc93bc231abf59eebb537220d625245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb64da61412faf1d78f2b8a51a4508246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b67ac50007407eb62d2231d7f5f3e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1a2e39cf3f5f28dd2b95ecec90aac248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dce8e4a5f32d2ee8bbb4ca3b1f6083249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38338eafb57d49603ed5dbf9213bdbcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402f767baa88a572d079dd42e1c02e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6434c1d8211eece84b20733e4e0fae252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587a99cb1f578a97a41fb33d34cf6fb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba6d3402a66e7295b19327cd60349e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d253298adc258cdd4fb48d84d7585f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d31c65deda7d3abef211eb807fb922256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a415913dfef9213db6e4ea85c37821257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6992cc14e898c0fbacfa3665b80a098258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a18743fc44ec863cb0f6fc31740209259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601ed2b0e5196cc42ac59219ab506aa8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126935105ebe7093658bb2352f451a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb21819f1e662b4e3630dbf4343e32262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fec569ae384cfaa38c83c2f989d75e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f476e6227430a14277bb08bc2b303264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fd6f41db7498a79c9f53a0f5f1d47265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec5d13edc672c715eccb0ea1e7b2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99c4f20245e7db2023b175d30cf731267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4080227944301b2ad2335adeee1a4ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a589ffc4cff6c6b6880e0d0d291e1c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafe65f6379f822f5c3c175028eaf41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f53a37b87d865e3cbe307422fc8b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c0c6e94130550a731916df78dce288272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736bdc788ab4864cb74358356c2b5a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d3d77a9455192142adce1cd4b9e3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99729f7fb492f5f39635379d47c3112f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327c26ca5bbd4564e9966ba64216df6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffc60ac75ff56a906ff78c67db9952277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87361e2cf069e25aa5d5c45635055c93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe4240dc977cb07ae4e9641981b17c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea630a6c89dd60fb88ca4697ca5002280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f96febf2f2e660f2ab6c308982dcc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba70a46494629389d1cb13003f80f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d74c4ed62656f043f349bfd57a2860283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e84c0411c0474a2eab237991a00f2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158f9d9b629870cd65c3f5df04d271b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a3d23b906b4ca9a2ed47548da8eac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a87ceb6f8dfd44ab279dd3a56a419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a14da44e71d8f8f490176d75fa8a0a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3310c08061d9fe651173800d9da1e59289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddda0fb49c097554dbd582f004c05ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18916be952a45a3c65a5d1100d0b6af291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a98d2b98581bab583f5ff14fffec9e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2a5b4f3d92f9cd3f3ba76b82594c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdc29674a99164b7173a558e097c08294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d399edbe4e1535905841f1342a1426f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d5ca1b3177eba1b2eee7f2d81d216296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe343862493d8576cc71b6216209c4ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7383033df1c9d7cc406048f9f6f8283298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7c3b7875dc70fe3204f8cb2c8ce52b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22315bd10d6721c364f744171ce686300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df02e68028f1022f6189c484b810cfd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075885608ac55899fcccd47adf04190302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6923b591477fedef9c3ae906db4599303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594145b7e919d41621b0cf24f154082304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8191d237e2cb848cbedc900018d31ee4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d634a32909d61644d491bfd2eb1d345d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c9fe348956ab417817503903abcff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a163c7a5bf51924aaa6b8c46f8f2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc867d22d8bba12753f90218ef1039309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ee0ad9b06a8173ac9b20e6da23993310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f941fb70407514395ae0bc703b3b27311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b323a37f2e3eac32ddba8e93fe98d6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2c1c45714f79e56fa69e5852e9bea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70434d43b3209fcd5419ed571724ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e933da9f947b2330aefe19fe0a328a6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f395cd14f750063c8e3a1d45608f98316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197ac13a37ab25afcb87726ed7ddd309317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb11b45e9a3116806280ea6a605597318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc2e46a7273db33abbb91320d8537319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabadca69be93d9312cc28686b52e15320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7b1e8cf598e2f83ea333622c8b8a3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202978afbfb8f2d5901fb8c0013575a0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b43f65e2ba1453fdd908a1c9e196b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9ff15f344ae6c5b607a80ca9b95e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4e4039721c5f25ce35ea8190f215e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74965ac33e00b18e3a6a06e20eec8b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574131539d80c61fc87c75b87d6b9322327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a9271b7d8cf1c32cfae4192daa577328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a7c1e57ed4ba52836832131c8977e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b13aa0932118c0550eee087496b29f2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76533829382410be160d9fee2a0049331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c3accc38f3952eef4d87039530aa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cdf43e2fd0004070b141ecc4b2a5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b2790693e55c4b497a618f2c523b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094f223568a447e3a481e3de73188e2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb51ad2b504eccd59f44143211b1882336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6769c5e9717777850c5b5042cb88b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f495771fabec695addb4ae16ad7b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a3f44a1ed3a985b0f39bc62fd99d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71bb60161b521c448a0f89551dd82cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3272e30e9ebb3e767d183684b947ded341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375634aaf4f1290763014e461835de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9edd6baa5b315266ccdeb2b664ee57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cb69025e1d1a125a53bd250b72182344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ca75f176daa1d76bf39e7ec0feda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7a7e07d74fe1004482607ea1cde7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103527d941e299bedaeba29bc6c4d2e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e342a24f7afb48316edfa27cbbcf4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db4b57de0198086d672292cdf566db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa9dc134c1579854729e51c123444c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5025a3912e7026b946776f5d1fb0c20351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d09c7c4920c8240b8a20d820983eb4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a731e485bcec72fc8647ec4f690f5d6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54451edb5499f6737ab4990901dec91a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d3abb6bc3a684d2e97167e78a62ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918b765cb06bbbb8c94fddbe31c4bed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b3b333e55e10ea385434ea9e7bb32357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808120d8b43d1dde881d8a3669382e64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40e4e5e67104da5500c3f50e73f3a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88be01df33b92c8b1076ff30bdb9745360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf691ec7c2d1181339a66e9b98ee0e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e691aa6473164775ef29bacc3a5532362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5cb0fe83e91fc5488b2451498d49f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5caa843ded6548ad28cdeb74cec7aea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6acfc107ec81e6b08591824753910365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1224632ab2f00c5ecf34646c58014a9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8654ff82cc7e4eeaf9f12ef82da33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8d8b836dc11724e937397af4a2fd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e99980c4bc061bfd5a15a6b001f1b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07000f82ee05a8678c25152de1991ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9719dd96430c4b65cb5d41afc3be22a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43fedb68b9832a9ee2f289a45251b18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835fcbadf6cfa0306803cae3a3e095ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdabdbe70773a3e72e32f248a1662e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24efe76e8c051c27b9b9d74375f30e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17d8b5596c7d911f9db77408d26b3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f40aa74500acbd1bb0d908c142ebe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f09c42a1fe33ae19e99eb50f90b1cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e60ceacd9e771d3923fd547e74aa0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c1a2ff676f898a58b8f048cf2556a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962a9abee925ed77c536618559013cd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594489437e5e7a94b81b626b6db96ecc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0376e9e2386f3cd0b146330f57e91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345b14d6262ddae5c4f9812605d250384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c494343086565a9b8552a9f2250d21385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6cdb0ebf6e08f8d576c42431c283386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1261495fba61381fa139f6334060c4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17124d3575b708113142fd7c08ae53388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334453b572b52e491c97b8ed5c9c2b58389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc635597e74932dfe79197c0c50ba5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa61913c3b9bb6c9f1d70ba59515adf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1d861036a98bce0cc1cf1bc9fec5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c0dae0ea35611e483c67f05af3c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637b9da4a292b47c16fcd71f485274d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9651b8ffea4bf678b07f2b6e1583e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90815ca4cfb456bf1c96a09ea2613cf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e5fde6ec37ae481a4347f2cd9b36a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded28c735fea512a7256a3b648412200398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db936e566ba055a0f38278ebe19212399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ff89a36cbc7f443fcb6aa1e0ea95e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff9047edccfa18001f82c1841efe3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f09d26df148ddf7dae452dd73741b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a466b79618d7ba95eed15f648a4119403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e509cbe613450b9206dc134bbad553404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe22e3042fd97e3bbede56d774cbbdb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ddadd1db53059dcbdd4658cd4df01d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d9932503b3ff05f21b7f7dc3220fe407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459e723bce46023fe6993e8f4ea5021d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798534071287a2411d9ffdb54af908c9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f788976ad5c098d2440cb776e6c864410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c790dc04f73be538eae813a6dafb9a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b1d11bc29661f3b4aeec1ca6750219412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837272a1de67d361af839c45fdd59474413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f998fe45352cadf42ff9a30ff67da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47453d65a4228be43642ac60f46d313c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d73dc377657880b9526ace4411a35416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b99fb2cf4ef2f7cb33126926429e20417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a7e7d30feb0ca9cbe054a7eb2dcdb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f3aa66cac0e44de3ff31a5eea9052419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b227da8550a2d5da1403c95ce16e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac877aa5a38ff2ff0d9a5fd853e451de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196337cc72c0b2f4ac43c7eed66b9e42422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff377a570f5d90cd74c702109c710e5f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733286b7d444715d9fc697220289a21424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11d9728cbf8cc860ae1aad6c2f8c9b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f5a7b2902aef95e39e9aee3db0ad9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a666323c4b51844d86350b5c29a9d6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd4b769cd42ebcb72ecafe569d92d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8698e35fd1d9538d5a728b3297a924a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f5cbae3a9e6335e27685a8fa1d637430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099236f08bff3a66e34fe2734f20fec7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c695e14e78493a862802b2f62ed20c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e27e34ee8dfabe3ca759caa4800fee3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7893a3c7334de39496eb510bb46d5ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb354c9fe0cfae4df0b6aa66e85f0d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54bdc70217526deece343ef28acdcc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b60ac2526c252d9c22a958d7d26e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710fbe96d9ab0cf983e29bfd5f8b25438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c515c4253d1a34d2e90e5c5622466d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0a8e52d08abf2804fbc52851463d5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d788cd376f38d98649f96f6e38de1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156df4b1d94b1d921a114f35870edb25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d1d6c2eae4aa1b4a4eeaca6197a0f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc047ddeb6acc0117ee8080f9f40817444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e30c5bbb8b2faa446e342159e98198445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7be263e917314fccf111f06dbf17b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b072697d743931af4fb5cdc248ba98447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3121a2276104618a0193c65445f8d314448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc5fa5451d06aa1b368e53a5d5d265449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc59fec86815288a8a75fb83233f50450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c28a5a28ac84a4591deb1845f0dd4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae776b6d5f04a9a43a6a857daac3968d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a86522bd3d6a405ee6e441a48679e3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f7b676c352b779002b44ca84e3d2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc8e831d84dc3231975328ba67e5f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cbd3da11908a0b049b6df7668385b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c2c68837a9297cbd2a5bf88494d5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfc5c06f0ee1210f384b7b6c102365458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d4c731d4e1e1292f5c84766e5666f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e05f94eb0111eaa4b54f9533740c1c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec894dae38f043c596ad0d54c18ed461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79dfc148252608ab9f08deb19ab7a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80e34e253ab4217099b38db69b3dfa463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947aa27c14a26c7b5b7e073ae3280ef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da9b2b08ce1a9b0ca5db25c4ccdf310465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bca7ebfdfe31ef9d04d6855706eadd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2affe18d8c72a83e28eb22db8d2fe0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028f9b90e8f04b2b7b9faf2a8c70a58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe414271012a5dcd05d89c246511fd6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4da6e50d21d6a797f6d06279e2145470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb57d1bc898c3838c9f5b5530f804d55471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17a17af0f759dd20920835d19c856f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6c9f64d9a6d7cd1e147cb83a0b8c4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990468335899652b9de7175c0631ffe474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9338cc6e234f5aec41e120d1a9007475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca882f44b4f3d582170af73e6fc5f5d5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5ecaf897d89082100ccc472cb4ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceafb71a108e3db6437836660c8e904478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3a2b36d66e0c98ad7dda6e2fa040479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985e8dcef98f56751f29e351c052e24480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d56a12ac68140cc5dc98b5694b412481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eb8c769c255c1834b8c30e2575aab482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5357e2c74b135c27e48ac2039c67d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85572d75c5c0a2d942647e5e4f5a453d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3812b75eb1c64415a90828068fcf7c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aadf399a3ee0986267a20dbbfefdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e9de153ce975bc9c11ef0551c3f32d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f701e87e6b88d688bb4e887105f36488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc64acc876a6f2c12af2ff2020bef7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb7996011ea34aa7fbb71a725b6e9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd2f2aee5faa9caae316d3a1670a16491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d741ccecf0c4737af82731948270c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65bbadc1af66e2f25b4a18ee8b1adb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c982eca2a9013b9e5a9ae295f49156494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ad01950555423c298861db15ac72b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1b312a2245a8f7c56d77eefd14cbf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9961a48c43c0cb9f94f1716a13980497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659e700ad7867709d4cbc1d2052e597498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc34a57ef3f243c410edc3db3d0ad0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3bcfadb42ded4b4390b1822de8564b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484764cfde48d29691083638d6b053f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a8fd387b99099cf84ac3ac84f9946502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0af05b97bb0f0a18e998d41efcda57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b398ccab0939ef7d365c05ea602f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6db48261bf0a5e7597d49fbcbc1988505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81163780e965f26a2b72f2cb9722c65e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eda3735efddb7365ef56e62b1e92f6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6007b9c0a8c1344b86f479bc85abfa508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672518e1c3cf5bcb3205a16a67d30de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631f11d781f4285ed28923f4a2ee42d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c985e0db6f1a642e3d417d8a3cba073511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a2a96488559890431153cda16a99b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0e396b281b4da41aacd4895ad7a98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea924ebf284b4416bf1fc638d7772aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcc2c1ba3d5a150d43a7a20f679a76515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d9f62f80f666395ccecbaed36c5d92516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c0740205c4b915df17f29ef1a7f469517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e567ea7099b3bac405506b257ca8b50518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172467e8432417ea339aa78e70d87bd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a3050d6a9b862b2ac4353d18635169520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72811024ccb817f013fc8f61577b0e4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214da0693798914b5aa2ce8247bf1a3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b5ab160a969432c557a4b2666d317523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b28e5c858e4d208f70b6fc5d8f2fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53344d1ddf4754c6d84510fc156b8d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f5acbb27e8ba25f8614ee50ff9fddc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a90aa7d9485be1c74f6af6654fecd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596d25e130409c53f6fcaa2d4b3641e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb221fc307bff4b91c481d6a06bdab529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7270bf7873aa05a1bc1606d6a94d2bd1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f180a3a759d20b543a80df480ce40a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb98f6be6c50ead6903f53ce09e0a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49d3a480f2e01e7cb123453693e49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674292433995f9eb36b7262065a39c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2d0dff2c57ceb3d812768d7f851a46535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d29bd587248104608a4261c779026536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d782a4391666048d5b235bebf3a38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0a96db1752a9fcfa00ec3bfe7f653538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac96f1aa77c6ef94424b7c7d1aedc194539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44d69fac58cf0dc1d2b9ff80022888540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633023a1232f18cd05ad2955bff96431541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118350d7cbad66cfd3747f6f6c9f5241542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aecc97aecb1397819107fa1ed07e53543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f50b8204804a9ef3599f0ab5324bef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244e9fd67f3c6db4d32a1780b7105ea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fceef4a705dc89a0896c47b496893546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7841d3a423adb2b458f0ee0cefe75d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93ea314d8c3deb5424b092d7593a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea502c24e05df83fc14fc24374529b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1560f0fcf0eb45ba19b073ffc73f5081550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604aafaa837da9c0d3defbba1fafd129551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0cbdc06de022f77bf16798b115205c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9d03651c40403776703f71193399e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5c6042df8858145beda6b355a1473554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c624b96bb9881f5e935b4633090a657555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dfd411acf206dccc41a77963613077556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf0c2dd4b2cc9bbcbfed26b68ff6397557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4093cc8afe54aeec5030ddcf1fa53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ec53dd10da377e98b34869caae3ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1868371db59949bb602d520010b95560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df410c6e80824a9f53f02fd93b6cfd53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05deedd0a9e4c2eb092be956ebecb17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3653c39e3c04b96457ac129697c455563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474abb587f3c093f978e90b8a73a15b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696baf88f53c9c9a08fc58e7243b852565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b635fe8284b751ee7c05bd2d6be3e9a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb15629c07d596bbfc9ee23bdd5bf7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32157cf7c5b50ded1ff953de3e3927c6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf28f9c2a90522241427f26a6fd0e57569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b9ece0e0389a77983ed8ebb819d72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b00cbea542e375ee955e5e1a15b5a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494e4379e24e1ea5f6d4c1d0bfb70f21572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fe814b35c04bac78894d2bc4c2b54573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4c2427c7492b8aef783878bbfa461574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c62e9cef1241c604d785a6f4e1b1e8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee27861f63eaa6797466f9247c72d23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c340968a772ad15b8a6cd023df63d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f4210a73937cc858217a1b980c5ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fea0fd96f7e6ace8ad4118e1b01b7c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439715229814f90c152ff39d4bf843a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71366acfbe52531bf66618f2d575f108581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca2fadabf2418b589c56539d8d6309582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784eaafbf1e335d26391142d5cf1cd1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b77ddfb7d12dcc28685c8f1bea374a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb678c74da027e72c48941c3ea257c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c78eeb057612ac0a253e26947dfcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f817d8939e119343946c065fb799b32587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19749a1f6b350efc67e2981251121b3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2842a9542e4729ee18e3f91522e9869e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175128a874d798a7da711014ee4fe72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfbf19a2219a4c1815eaf324c36fa4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aa3f95df2e8c862598eba369b093f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625c0b2865c5268fe81e5d7f25785b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f65b7ee83b796448111676d023081d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cc6eb63a901023e442b4e3bb9bc88595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e5b13cde131e55d784d930a8538f3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c0f850d29647affe3dc0ac5bc7684597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81d5ece936eb920cc9f2adcae3fe8c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb34601374778cd9b9d64a0f5b29a1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bfdd3a83b0c94becaa7294c2e9b73600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b8cf75e10cfdb7ab97a8373a4d95f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e55402ac27b71dc233a8a526012c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa40fd891bc5d52f1f5e656b5460d6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282aeda88153ecb210bdcf49b84c4363604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e978eac1deee67f868eb0d92fbf4586605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9944d8ff72309b896de56bf91a67e49606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59811ff974611d0100189d41ee02cacc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a493237b85e729c2e46195efdcd90608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb2945bed866925963a29bcfbbf295609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89710a0aeb8291f86ce6e52e41a222610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55362bcc8bdf97967a2f1e3a61e7e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb2e4e48928e2113e558a78d2013c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1ad8210528b5b9bcee38cc01826b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bedf0875ee17974e623b230f873233614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dae9467a71267911dae7cc62876c4f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d1d79e99046b5e05d2eee84fc6ca7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce246bf463176427c68f072b8e395ea617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297128f214f1bbdbf7878f8467ffe65618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2577b5229189dbec4bb0b7def2fe099619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b414563563de736568acab8707eaf620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a64d503474d4c85276c46eefe1c503621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4444fa290aaa6d70d2151ca60c3a0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e553787143318bac9b75bd277c1bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f6b59a31a451bfb564f7e2a4fa73e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61e2852be09870a0d6635ade35f830625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975c24ccd32129a9ea0f11cf735f36a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99424a45edcceb10a970bd7b74083a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a4d6b5f9f434a33cbbb70aa087fb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe598155c46a4f82c4fce7e8f5bba6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a951106531cfbbf895de06b5db10f18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b852f4dab09c7f214a338273b6d648631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6e72029323676e8e6453ace174653632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552430f3662c52eec5e43a81f7a4946633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0fa160d1c61b7af2cf8b905cd9de0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ef51eefb81b71665f1566aba867ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c1f27979b086f37f87e23638a544e5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b9918c869cc0d082b3bd363228176637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d4e9e6b3bfff65290dda9c76daa3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d845effdadeb8b70941deda262f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc0cf10bbf1b0f3f50fbb18c3e9165640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a496b7286b05c9699e22aca5d6f23154641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e59247cd82e87cd1e52b97b3145434642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd2b2b00dcd5ba6c52a38619b61765643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e0ba1361ddab29c3bc9dd2f9df364644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e0a4b0fd87bf89928a43be76ea597645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ee436d92d17e6dfeaa7eec1460ce8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d4b62ea8ccdfd6fb6b2bbeb83101e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bccb235fed4a10a9c8b8a3e551f53648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6e653b1f04ccc24d1b8e049eaca0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1a221fdaeea8b00a41c13faa2ad9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1b65bed7fa7f323a64c90a540d302651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb14f77748eca03398e3636c9a2b18d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c99a3d21df8d7d83f8c3b3a92dfb1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df0c10d4d8794f4a5d2a4534997153654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b31e6f373d785dfe8d788eeb8c98e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059334f8ff5b6587fa7ab9b433a254e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695014887114b96751e59bd52385450657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf9cf5a0507fb7d931b1988ac424b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8722296d0b5c39f0f8f226fe19f3e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f087c2de22168f40624adbc58415691660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1aaf2cf8e2fc953f3ca05471f9fb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1527b9f7ce5ed8f4a0229205ab2165662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839564fdcbc9d55507280090d52075f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae65387985e0a7cedc64aebe893fb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77d04217761dc1a341f76e75f146c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d17f08944e43755003bccb28a979e0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2f587452c9ebab018d4f4dd2b1b99667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d2dcb164d15c6be9a271d0ef9b12e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780615624f4db5aa433b54d7573cb96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2532363cb905608689023a231596f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9ba42024f4739c55279dead727b7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21fa1081f1821a302796fb9b87a433d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f882de685685156bcd8cc9cc96ce17673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f89e5c27deeb2ff7046a75a0487b73674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed167876012e2160291f31c26a2c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0957a14516db4405c7a185153f3756676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce1f547740dd75b504a4e24d6a8d6cb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d52c3318e953ac0f0fb6320647a9c63678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e0a96e422c348df6062b20938102679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aba05de7656c8701f04f047f67f8b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27dc00b344d76cc0952e9dbd929425681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd471f2dcd22ae806a0c5c6eeebc98d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf818d4eb6ab893546cfedc417f37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e5321025b74c0b2e5a91e9f9e2b89684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe02cd57544679849b0be6a3907044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23e60dd42db36354678ac16e570ebb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1805283a96d489165d9f785461f239687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894937dca471743d78c580fad690499f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd726fff8f7c185ea51ded049592e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7ed59d41c2be73bc1dead3e51940f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112217dd77a83d89fb8890649069e193691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f06392d71e31d4fbb221b9c6778516692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfa66f58ed8e81c5664d6f5b0bc02d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e529bdf9e08120e78881840a3e486694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9843dd657d0668aa3c20be2984afdbdf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d6cfbfae2ef79a955e3323ae26a09696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04154c409eb60d27de147108603cc3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27890c840a21044b064763a1920c55d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6574462b813982964ca43f0fe03be7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd02e0b80552b0e7430d9f0166c551700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634e31604b9156dc6073b268b78a547701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743462f36e69c591e1f361ba398f4fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4b3b9601090d0f099fc592317819c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a73cff593fad54eae390b8c478abb1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31101f25fb945a1576b7bef21cf1ac705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19509b3e5fb04c6da23066d6a4f59fba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4910088632f60dca8c3468e12b78f4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232514e7502da10889327a7fd631b044708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e1db670981c7284ad55931ccc2062709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444582a6ae01b15eb190f521d28fe6f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf5552d3d554ee28d2748b001c16cf0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc20d9fb4653cca8655537c919ec6c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0302de6cef1966040faab62f17859d70713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8166a83ef4470b3879e1ceae367d7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68159ea2a1b14390cab73ec3586ea79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d5298177c6a01c3df4a3a3bd68428716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985b4567b3e58ced34b1e9f4dc5586c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629fe0c4656ce0b4cdb09cdab4b724d0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2507ec2add90aff6065e29f2ffe8546719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df44e6b15d4cfa8d737df722b90034720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd46b792b7171c57ee4e1df58f7ab88721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc8dbc62230b5d9e969592f0f430df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90333b7b16feba5115ec2e9317280fd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf453a9ba75d8c94ce44700ca67653724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af412fdadfeb9d68fcb64ca98831980f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b335fcb00c636a6b40a1d07a0804d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159831b4420bb0c037c5b7b7b871494a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca73877fd296d9afc987800d215ebe728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db6ec7396c787c89371a57a39e7d77729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aa617b1c0c6190dfad8685dacc9df730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef711ba11d04109e7d22ac47947cb2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1a2dac1eb8dfe86ba5869fa3703169732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa6e37aa3098f9f8871fb8d1e8c8ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9eec157557abfc3b0588fe3ec2a20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f65906dcafa51999d8a9a0b851129735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f858891094314ca7b7e45b950ed8b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed8c9e4bdd92aadcb402c5c470e854737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bbbc34cb4b03d09b235026fc71b18738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b0f84788f4f93834049a5daf8493d8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ecc7f6ead4d2988b42ed59bf6613fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46f68ca84a2b1af27c37a3a9488327741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d76f3de8fa8f3c8b39384a3b9ba436742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dccfd09d44b6cbb1005e889341d2b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb3fc97629bb8f755b8e1d80481d61744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a54852c8e9f15a973b8304e0a3ac72745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f457c630e3435f6df319e2b26d2a7b0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0935fdad6c614ebe0541431390d6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba2b73bee5c6eae7e7ead8022b876a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685805aa90dca5ac123cc2075d8f7c85749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c1ebe5e7f60775f341a9b00b8f3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfffd9afe93d244a4356c852bb5d0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b8615d065aa35a7a38078c45530c9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3841096de7651f3cfe1064bd7b27496753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57717ed66587acf70ef79e3c0209ed754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ca9f722bf4870a70cfa3707eb7df7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d480e0276dc89b5bbc05f52d2b5ecf0756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2540bf49cff3d1f92a48d883f8b8ec3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1375922c58d1bb145377aa03de4472d3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f408de9df145ad2e441ce29101b534759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c43afd300b0a5652cf5ead1910814521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf2f93415f86df686c1335546a392f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377a179e8284cc1a342f621466e7e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692e610e6ecaa35610fa9f5d936c2084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de993f30de4c9db1939d1fb737abade5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54f09ff60243d81ec55a9878e689a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636d7fd457fbe756e7628e91907a98c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532bfdc749a0c4e1911920ee29cfa88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63cf5e076f7dc0dd748d7cabbf846c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cade4dc0e6b05179d5c09d81e2b10dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b51156e60438c86f456dbfb109b9d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b77d5758e448bab40a34a2cbfbbe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf77c4dedaebaefcce9e1fa40d6ee91713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee51e8a54ab7c147e8f5d801dd3519914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732fab015902931993b84c4bba4e0cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbbb545f2656e78996654e1acf932616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a14551769e1ae9f75bc6d5eac520b617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860273af24b19e958f160a9f010142518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca626a136e19efad07f63e3ef604d56d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010b44b30ebbb816e04947680ab49a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfdeed1ad1ae1a2acfafaa4555fb09f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0078cbbaf41a731656527aefa94e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d6c538316c18973d2cc316ab47c8c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d13d0217867526c5f28116f9ddcd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9363b8919f57ca2059be84c2e52d3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cd3839ece0eab23d523f2f811acef26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b9da159120e8dab052a8b9127ae7027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59add482c3c0528b6cca387b9f9c4a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785467f1fa7d5bba5832c79613abe6a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407b305c340d66179b625ea5212573e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db844df07d948b66d0135c015170aaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0488e01d97e7e42beedbd4c367e9d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f4443445cef8762f41e4d6c159e5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08decfaffc9fe4f9e551e93aed98145034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e4dc05df830a7a18791359a33813535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d09439332975f7962dc56ced7bf8be36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c40803cf1b9aed3ace1a8481ad0337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46448d6c98bbb42a55d443a53518b57338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6ead948f6162f339f42be5b7ae5fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4d11805deece1ee6a05b7330c244940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd550c2a47aba4efa829305cf6a1ef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb09a114b55dc4b7dc930d994d8f8042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd24daef231d4651284b6a24a1158b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9df8bc68a813f5351491af404579fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef9727d4a0bf312d6b90ce3cd0fbbc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cec8961abfd69eb9ab0aa937b2629046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7df1975da0c9d7b0bcea675517c4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e131b0c141003ea05aba7abc7c1d8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed74995042aa4b7af5d274b20579c8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ef9cbe8b9c1856749c85cc97720dcd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6759e92b951d84698dcd024dcc74e9951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba51890c62cff5919b6b2866d8c07452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a96c8e00d84b6b39b878a591754153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5569389f1fc63b14c6b2d054345d5254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b6685b795d716a2914cd2a830d3f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224da1ecfc2bd3ddd556c162c9b500dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c1a4f2f324e1bd139edc88d73f12257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be805892e64d204572b38641586d990e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40779802e4fc6534fc234123aa800ef959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da9bfa45dd37eba1521575bea44877460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345cff11f1d1dbd443a951e2baa2a7a961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2e340604cfb129478692023f212f862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a2732f6e32b108dab2b7400765f2563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33fe62e49f81954c4f70576b09966f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc420632421ee97a41261808efe5805665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e240e4385389ebd57f5a48af3e4b46866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a6640009baf181d52d4e9318ec9c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d9d099bd5976ed87d6aecc31d8e0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa55b5a7ca97e2630fffe540188446c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72ba57099d10dd09b5c582aeafebf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01836b9179af1ad46f26fef22dceb1271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec3a91a3bbc4bed2791df4188ef0572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94f6ea0e05ca5515df867ee720b62e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ced4ecbec6176fbc17ca15ea89768974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77da462576fb61c002651100fb7915675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04825aa1ce30a923c0ccab0b9b109b376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02fb71f46885458716e69098337e7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f50dcbaca1f1875d7a6371ec6cfca478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aae5e7740f2eb842151c979d34b4a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426300b7279e51d97a712ef116a4181c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577ba0cdf2021aa162e7c3d4db3e0d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2094acb6290cf4f15c98e44d6b2bfe682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c31c2bbb950806046781f49857219483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72bfceb8205d2e64f6208bc606925784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c8b685266b5f5e997fc230c04e22785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1b2657f550c56d3e7608724dca25586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db54b3364edbe5e8bf9f0bf1d996f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981ec28b6ef96a890dd128cf03b632a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0683d1102e7b4e42dbbd2bbd003cd689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dad4020e257fd7b0b5273fa188dfe190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccfb176706a46c694b42e993813fb2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41484583109307995df2bba9f3d7eb992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b695389ffd0acf039178081fc923bb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b672e086742aa5bbdfe07a9a0d94851994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b701cad68b16e7385919d83a60adf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba6b954cc7d753b570a4e5325aab696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d697e0490da85bf94cccdeca3214997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c017f5162facbe131cf61d49061d61798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e0e318e34a34e4a59d47a635d850399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e0f55514b04a8190082ddc39badd8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e681fcbc06a85a28040658cfb99317101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333c84a66fb5685322c31eb695a729102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0a515f9e42e89f697dd8046313fb9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262cc33c5f910bbf07af9c711cc1d5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c42c7217e96e7337d320d34c11621d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6111ec15086cba6abf0add189289ec1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c865a5a96426d6d13c13fdcc9b8350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555e49f9bdf25f5171e4d52c8401fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a5e9ce6d02685ce90ba8bdbb3b491109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf8473cdf054051de77d3ce543b393a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695c0fb21083dce6ab0a848800c0cac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc0f90fba187514fddcc9d55895e56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472301edb0df37a68efc4a2ef3ea349113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd907e8133a07954383676f0ad828f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab338ff1658d24765738feb2a9c7b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723110f91c321032581c40abd1e9fd69116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29cc42f4c363f56dab633753aac1a2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f60a605b4d60b0148dc87ed1c527f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91d28b8739d38aacfe0ec0d952e18b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa89eb450ac5faa906872f968fa27d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530a69f41b8a7fda4067f42ee411b4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4fc65b2e607180fec2205721c8688122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b271e69a6d3552c9bcc9f534c8878123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c20328b1ebd41f78627a22f836b9c8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708eed687524b4cd0613e1e1c6ee617125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80a2b97642ee1e5a2f6966e2c84462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bb9efc8d1fc6ed118b0d04387fad8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942cc0a4f1a2798f4c0ead63320eaf9a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a4845ce4d842d1baf72249425435129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783be7f1466450e4c139393dd301cb3d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd1617b8f3aa7a4641d5b9fea45375131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fe4e9bb29d052e7b6a59c8fca3f33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4399575fa48611fd2b2a321c2d2e6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9143e75855a1660cb2c856b29430134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c154c55fbe283cace1f3649def171135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da82ddfb450147f0bee248148a7eaa4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0239da1aa9ab5f59fe26550093cb735137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf7329749244f75143c2a8966ae64f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b9c3682f81038154b71ee735b3eb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b1a42d88dfd9608367bc44543d601140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2f851554259ea7005386f815dfe74141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a081194c772f0ebd81e26cad5697c77142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea5fae8bb7b7ac6dc9d6803ea1c8eef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e13a530435fd26e9767081c608fe88144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed34909c6f42e2c9e150ad9cee4e181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ed528da2a50be5e8e845f68eaa358146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb60ff0d67da42c0e326979dda9226147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e666bed168d6df60d4d53a8107805f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cedd7914c1db5e062340ce5a1b755149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4265e1e30fd09d933f1cd6a55178c513150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29033f5e35a90205ec00f40ff2adf46d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc301c73c516b864ea65c5d6133ec0d4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff61959980c8dae1eadbbc745a5423153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb8df6adc34359da220014cfdab8df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951dc1e9b849cd525aa54e5c065c910155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f31217e4e738195512aaaf7dbac078156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d1930f54e4b31258d8bd03dbeb1dcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d584b8e430ed84dbd00f3cb8a46d3c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ba49ce254fc5dbd751e41977507aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf63742c45829ac5849a8a898df0d8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8b00905cbca3cf1963f79cda085a18161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990fb22035e426b23679fd915961ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea41265550e2f61c3cbd24c9d689b30163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa43405369a83fa0de3f474c4e5b2b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d0ba0a4004171a7dc89ce9669e6de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885445502bd3d0018171d2713237a32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf660080a854e6d28ed3a30e758e7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdce36d8e62ad1d7b82c78f43d8f16168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aafbdd0397e34c9c53c1adabff8bbf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3b46ad0ee3d157aa746deb811466fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412f526dfbe4a19970d4bc2776e6c09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfe8efa06e9685d43e1c3016ace38172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd47262d748d732920d9672ab4115e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61771f91b518eececb05499a58a01da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226fc46bf7bf626b6452052d9bef478175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d88a0b41237a1671da98e3b07eb59176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acec845659a81a6e8e9e5eeaaba007177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c87aef828de300bf0978831e83faf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf7070624e7916f8dfc7773a6fdbf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f21d43ce24c7343a2a8a0b3494bc1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a4a14699cda40f859b9122b170131181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc89c2a189022c3f97d0d91402562209182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e3a7aa1e7de0ee62a993109f3a324183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006654c6390ca11fb07f82c371ce200f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46acbb48bc60f35868b6367ea08f21a7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9407ed8cbf8dda99042ddfd20b21d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad5b9643876981706176eb28efd8cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a560270ce96b1e70b59c80f9a518b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985bec0c751587a72ce0a88219ccd665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fac661d9d29b1eea5a0717bbc9557190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e460454e5ec0dc8de25e5e325c9b69191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a856295df5f42109fb4e084372128192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e05f3169b5953c7e24d9b5cb6620f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee040bdf51c796155c689729971298cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee016a9b9816d61f77596a287a4c147195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765eab3df33d0268e048e85e56c5d43196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb21d0e61a8fdac7b849813a9b453f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558be765263081395df1fc68c1cd8dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5d49ec21a4791fe611512576ee8c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32335332aea8439e1606f4e6879a58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8779446573ab93d1a1b9ccd96df88201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ddd96ee39d09bdd9b813c8e4fed19202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63fb28a60f173a5aaf78ecea747317203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9028ee8ee498741cf1c6fca19f9da7d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8347191d36f2902a4083f87a4e181f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f85535a9d1187aef79bf73c42b669206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbab52770aab273d9fb68326b73eb748207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61e3abe052b64d652ec0dffdd435b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a17a60da8b40575bce93c2c20461d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8cfc32c06fd29d84c5948f3a32d53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f6b4eac2f28f1f132389b66515489211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d13f6ebbbd97bb2a83d03509e99af212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bef17fad2c3ba213c2843d9d60c4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5049a0d70e6b21337e4be86c616685d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f2b64e9292fb82eb463461afe2c70215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e7125c64573fb19214ed06e03be7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed4db5b5691ba47f896f00793fe46b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc410643fe8086c49a3bb0ee4afb0d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825197378da1455cc209e5282da4ab15219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc418fd87ee0c383ade035ccf7aef81b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc42e583d1ab30ceed14c5de76d93f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86088b4e7870f20545f86c1dc73072ed222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86429729a0a18bb1fcaa19678be28223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8d847ed7ffea5239496efd380b235224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962367c6ab7892ffd1203f9c7795f759225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87b3af8b1d708fb9409a21b55722fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a489112fdc978cc6bf097491df6c172227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32401450c4ab163b23d09838174cf003228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec290879a30a8b1a0cc6ba2a7346a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a442fde685f2b56b8f48fa60ee851230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e21f51d24543a8fec5c493a553545f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb03723bb6cec82efcba9c8ee859195232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc550cbcf566eb5eeb6ddaab97aaeaa9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416f3b9826a3875894b07593f424f255234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d82435ddfcafd8df00b6c41cb9ab5f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94acdaebec90d150fcc150819998b61236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95f000cf392cde0b5401fd3e8b33d08237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c90cc64d8f95758c6267f340841c1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d666460ca8e994dfd422bcf1cc4910239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ad0b963cfbf4a3cadca08223126aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27324d7c265a0ba57f0dbad23b644924241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ee4a98ab0f54e39d7ba05da79f210242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4218e20ef24428746bf22b39e292cddc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335416573f65f32336f68b0fbba88e54244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ba0749c03af273ec11d0aae50aa60245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ef56b398e02a9905d4f4546bcaba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4560af73ef04263302a6494da6bbe247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f2e84c3061b807e4459924d360cc8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcbf43c26cff247b73f31f38326365249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db6586bb51f7ebb9ff3297651e3dd05250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee5bf619ec578fbe6184c09c143106251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfcc85509b7e56291b36bd21557b3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6a65804a2f9d11cd6b6946193d86253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24957b687b7591fae07556e2e7fc5c4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f3e176591e36935124347e3b6b289255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7ef38ac405b7e3a80b5e00c10c123256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c17105e8c3bc6a2c515f59a2918a6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe6980beddf0976f4f9c68bcf414c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aae10dd6b2958e77e982132c36d85a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552acc562fa88fc3f0c42d7c2c44381f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51465d28b80e2f41799374c202da03b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7067a147bfcb4d06fa1d90331973738262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78f92d647df7d703eb89cd3f31ea28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352f3ff8420d750e5fbadbd9f432e57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986d5fa26f7d12a1d12bd431456b901265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6266e0425dd98ceb43ecdffde7ccc5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b415dcb4a729122be6b7be30018f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3734f83b4ef26a8ad474043ce51a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f67abc0d530d1b5070b286cd41591269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f2c7be0257e3d814c304ab38d6c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4f2269791fa62563c17f18410f3d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de457890acd91aa10ad1d13d5a06cca272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae126739cec1e00ad5d9fef54d89dd1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd739d113be855be255c7439a3a6305274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b175920b3f028e6c4d74d855b8ef2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358b6cdb5e318b63cc262914dd6c310276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327575b24464e0a0a5c153abd834423277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca43a37d61aa76dee6d3c8ab9da251e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b58a3a5a0e203812762a34c3d0c21279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0295f0240e28c358c930ebd9c49df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659a36e05bac7b82b72af4a58159b56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9054fd2ffdadeee70004cca1c1babbd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4361da3f5db6bfd6a0a2c54f98cfc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b76667a6159dc2ffe28d63280e456284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d0d8b28b4555d00006a6e0a5cf491285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b8b7296564228ece7fc9e2380c0ec286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96667034ec2dc6d6d093337254f8011287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8806f2e4e987d087e9cd22cbb9c360288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bb617a0db706d8edeaecd98ee8fc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60f10b041e1e1667ae3715a7857b7c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e7bdaa4ee4682f7a53b72a7d3d1cc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d556087f4a843c8360bca7296f709292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d7d0922741483824d95075c140350293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3c2286353dfd7beea65250458ffb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40d7cf73850e3e6f57f2793bf87f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafea2c86c1fd9e030fa8dc9fdca2e6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e66c18ad486e703433c4d85784bbe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31485431ae105c44f714cf5c334f72298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5e2d4b95fabb62c0fe19f40c7a48c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312f36061821884046dbc2a40472194300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52f2496dea9849665fdeaadffcddf1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0fd6adee9f3b74cd918bdfd6e4471302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136e390c4df248930a4cd9640ea79bd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192a68e57a5c5be7e94e8d7db1b78a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6dafad7384b9922f37ab5e97d759b1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8b1d3b18013c0cf6f760c26d6fea1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a34785a853652a8a012e4d3f2a7fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638eb34be7c4bfcbee844330be39a738308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa976140d6ed70602db8a1cab115aab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8d8b966f3e39ee9894f4720254cc7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8d1b6ae90ae00e26093e21b0d0e89311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797067f528574137d21592d18b366eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd93a5d54625185fba787485460eaa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4cefad6ccdab03d5018f2dc2c9343314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df10e2522ff79cc359323b634667235315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba916c8b6b488df5f448efc7fd9feab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beb677734b8d43d263b564095cdd50317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b4eaba7976a02bf0f2782e50646c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91df0e6dcc03fcada9d673343cb036319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73564c0b7c5723c95d95fb2912c7e3a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1548d6b9d1d667ca2e25d624c3e0a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14fbe3ddc7346ec10ff3b225443914322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691200ea3255114546a1284499b2c1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4fbed465b89191246eac17a80e4c30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3e22b7bccd6e4c6393e09842b50fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a1d8235bcf3a1b57d2037a712ef14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30b334799a93fd2a56ff5e21f27fa6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f71786e6f5bc996dd5e97163d8ce1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c4964a8cb324642031f3de8ecaea12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c22106b23fb1540d242f85dda465a8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5512db564dd42260ad01ca410468331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372dca26465e5831776e96dfc897f5fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de624f31cad9900446ef7c4a7a55a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78346c097284a10ae36ca22072939c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849f7e360106dfa29b7de7a01f619964335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13201d294f895339ba60b5b8083d73b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49cef269025a84641ca35364679e9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbb2d7ec8228d88d96c010ad8bcc74338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490459f20fdf4103100723d8e8f19561339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483c629bb858c4da89805e06145b0067340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62a30539fa22d2fe74b38e21fa78c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a1c5da70bcaa1c3263fcd9e91cd67342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e37540d633b2b79a6cf7f5baf98a57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2665d864d3813d0d2ec10e31b4e1d81344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9213704397895ae784b8439869d021b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ce467f75510e2439d31423e7a6b1c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dda7e946e4d7b66e67a6087b40561347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b149e14758508bd1c8b94096caf27d0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6a3f8280dc1bd107eecf29eb55cce349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfe1818ced37cf761fd28ab214eec4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37dde4273d96b9d77d3a485ad2109f6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3d24a5e39306714885695e8b30611352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b1505cb6089c2149467c90fe849d56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a56b00af09ae3624fd076d73897f1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a04302c3ec69577791eb2d94d38ce355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f899062e4fa434cecc611f5eeea52c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172e932deac66efc1531d8ff67d259e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d99cffbac76596dc2c8b9134de3820358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e8d26149c4102071a37363e24c096359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e7f3393565949638314c0ec38a533f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96b1a6b45da79358e8ec64b1fc8edf361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8db4f97d348494be427f0e0d4078f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d036862001481e4dd314b6a62f371363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54105a595623ff2e43253159871416364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34527dcf8c8774596a8087ccd98f56b6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129980b60420222a00ef629c344cb02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082bf432eb0f2d01ec52ab59acbdc28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a4ede21b1076958a6dbd0b427fb9a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1fd8f01b1db9e6494d5a2f38e53ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48b61f7db55b96b356c00e9d90ead7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e659f8b4c17ea23934d32d7d49897371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8acb9a5815cc37ec618e3f45cc10f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe691e70878ff5600d0cf2ff83724e1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e081dd31029451c1294a9ccc18021e8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca2e35793dc11aee9a8bb04114f9ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821df99b78d05119c0ac53869ffc2e05376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466e72af54ff0d7b6dc0b5bf4c47544377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841c6f61d4c54c493aee1ed1e80a4b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34788fbfdb74888e14f23b7a83dbbf46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0ef5cc2ee6c4b8d3a1fd512d1c46380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acaa547b4ed2a3e56b35b08941fbe7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe6876fa13db1f211e7e32d18fe759382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c109795682f1d8e813f9061cb75f5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a721ada4e96d63aa0486177c82684f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f292b14efb3d3e257fc77cea7a5187385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05052f83877f5359e394da7de3e72f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ee8a85062ab3bf74d106e0e40dda2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ec8971c705d8194797351a0f70410388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3939b548393582988594435c9ee31661389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45957d45bd681566710d00ed2e62b241390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156abc23a6b716253b4ef70966d09ed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6edd4a0b9b5b11bc69190801c40923392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f26a97bd459cdc629632117f0522d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11a1c669337c06e53c6c9bfa1f1a0c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680fdd07018f07e82f013b6dbfa1043395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a154a5dc6b5dc6ad403859fc384efd9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c18ff58d9518e115bca735666b52b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2392ee91bca5960b332837dac6efaa8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592a8e937b1f47490f477cb418863dc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd05de3ff16e3f74689e4ad8f5d57a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c9eabc704b51d295e0913c21f4e71401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5da6346136a591f91c437106d3fd64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c308c3f80110eb2d5c73541da43e98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03438c82a6e9485c01d96c048a309df404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708adf873ecf4e45f4c75cfe9673c2c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7961367038c1efd9ab959e0fe46d682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3e8a4c9f22e820ed5a0d3a55b6ad3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c97a79d4f98534f728103560f86c65408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526ff1206d23ec87c780a9afa7a1ce6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c0dd11706ed1364582655f2e01627410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0a3992ea1a80ef70b78a483cccc04411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822b130c8001e48c9162e6265f25a84412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d1e3abbd4ba14dfaa2185faab9e7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2609d869519abc05244439ad3d379414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14137ad4ba6507ebcb11333837d39db7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c740259817569457db4cc55f2b7e3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af63ad6315c0c734ec893d1d41662c9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f276e0b61d4d6143c5377ce79d192f6f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2300feabc8c2fb15e2511411b4e2c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9eb38c36d4f77271f241951c363d2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc623064f352bcb8e1e350854bdd52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928bdea48b1209d80e27bfcfdf3497e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914185bf9d2f600ee2552e7b80bd2f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5af9c72259b0915a788ceadd0a8f0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26860a2e42d1b49dd531ac3bf99036425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba6fd57d8b6ea76d8aa2f6318cb3d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237bacd3204cc8e702e42478ca59f14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cefb0a67b383c1b18a6f3601a81b8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e205dd5975cb9ddf69fe3c9df6dd09429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82252192138c25081ec1968e0a628bf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb9e29c436f5115249b2a0975b03bf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd7aa821125df32bc30927898b9799432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2686aa2e3a7317a29faab8af99896d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacb9173f340b18c8bb4aa67fb8b425434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7014db718b8d5a763ac76a446496d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3d725d24869954f5da32b0c757789436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9de975ba62650f1b6a6acfa6cfb2ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b4fd67858613f2615ae0a7f8f76a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642edd4456d8034f9ca3238d4dd613439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251490648d64f5c2deda20af067f51c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4172c7e780478230c30f308c7a386f73441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef71cb8fbff482196f43267e8b3172442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df0dac976a2abae5bf6e4f640e4dc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a96d3729abdef35ae6550f4cf4a56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f13c5d89c990915fb0e950adc6a4e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669048bc11723b87aae19ad71fa9807446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ccf275f5db9131fa43af536a24edc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57851652bf10a138cb4bfc63b9f3a39f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddb3670fecff7fe63bf82608ddda6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321be2f7b2c99e23b73b64cf472aa97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cfeae9ee52b2c80b350caa0391a9f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a90f6e31bf7acf8c491037c133814452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89223843c31f349050b6c0d3b594c68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca088461322d855d23a9378d045269454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6159d0fc7265f491f1decd5d71d32d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5d563f9b919508438edcf774233f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acd55705df909785586083b0383a85457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ef23419462b74dec0d143f3216325458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d384200fb916ab1c11e23b665f8cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11c00dae28db67b641de12a83d4e831460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0e416e4e5ed419bb61cc515192cf8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdcf096587bd41b5f7dae7a97863e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8414acb534a9c2f302c1704d2a6fbd4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b135d2fdc7b56cbce94ab4ae0de53a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98d3d5c0ac9276f44e7b25ea208a03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd5591ab8a91f3286c82949dff5075466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc59fc1ba8e034ed077525b2a38d3e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85cd98cb82840151802dc810c6e41468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772533142de3a83c2ece9df1199c68e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695f8b298085a927f0c196772dd16a1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb21a716886e3e9aec6ab68f117787471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b9baad240b7eadfb4f3afb9c5597472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189cd35153b5e3385093c063331900b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a064e005bd225599524d2dc91be1a1e5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cdac8ed62ee462e54da98be7534d6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679c3bd759e04b9716a0261d8ab496c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def41818922849de0adc23395e90e2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cf674d16610f960bd0632d56dd14f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc4ccaad76738aedd7efed41c0ddeb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ad1c931e773529b859c66b8c9863b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85230864f0e28a133a9b28786eb8462a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb41c2f9a269cb254d30aac4d66a4f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ac54efc87b0d88fc42343516240c8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa281da2f5166b879382d41adf81492484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1925ccce58f11b6912543d27e6484c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1709356ad93e8d9761d70cfdc76549486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60101b87905c8ab9caa114c9f8d24487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc0ce49d980e833ecc0c838f5f2876488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d78e48facabd0fc794323553cba427489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f4debde19f490e1e0d6d0cba9d3e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e31ef078bc7d07fdc7ee94865c1db491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647147cb7fec04fee440c4496f0100af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275f80b4befdde85ec54648b404c7f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0ad1efa7c1e9224e3046cb1e6d41d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3f21418cbeb6c722c2a75151f9357495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6d7857c4d77500793e8b37f51378c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20008fe3212253d9c2fb52a11010799b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc011f8cef7a456141104e53c50d79498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41464e2cf788eecde0c8a81d8b5961499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516c7ca66754cbf6606a4997ded81bb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d331d2ed23cf7b14e2626d919406f96501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d702e4f80f69ec366bdc2c7d5313ba502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af98293efa057b35977ffc31f0b057bb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1babe50ff3aec7361d4acfd51e9818504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76cc65ba99c4b6f6a531966bf210ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c473966089968cd96c1760ee87494506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e15aea9dffbf09c68814ff1ee7cb3d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17042d41115d658651ba06040f38827508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d829d6f4fed187b54d27e5a8d9659c3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9351d7ca9105c0a8fa1719a7badfa7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdf0ff1f425060dedc18e1f0318a63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c013d1e08ad3dfbb962817a47cd0c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e715524d3e9fa77dcf0a71b2d51ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983cf06b5bb9631663ccf25b1fd3da1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b8854ea35b4096aafe6cb97dbc96515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0cbf5ddf4d0c4253dc20eb1b7de46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6933d5c0cde66a55c5933a1fee7f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0af9ee79dcafe97972a64cc5cf6960518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5f229b854467dd2aad3f4acafe05b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b1613a487675ee56f4bdd87878585520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0891a79f2cf089568f215c595514f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e537f4736bc2c8ff932a5e878932c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3758428e806b0c1dbc380082900de51d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa77fd3f76735d1e5ce7feea9064483524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc0b44d07de1e9a78637ed7168d760525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a17719f353e5318cba31e46e0ae2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c1ac2aad59edad1995fcb9c168e31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439054a02e5213760a5cb627b6ce0ac2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f3aa806e78cb224ac3c596defc739529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93434ced62220b42fc290e903d22a3f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f690b5df845ac5554bc4681e320cec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc24dd036482c539c634d16fd136aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0336dc1c522f56fd6e27fa3ec843b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b46371d0f7b7bd26bafb73da400ca5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156d89da3e2c221a66750a35c902068535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff375d5a444b8ae7945fee99b54e9b0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0595cd6ecbb0b40f2a23a06051ef9bd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2e81af52c6260180f1b7b5298e7c2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707b252db0ff21da5b64e2c738e13e1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a549543102c1fa936fc5af6731d614540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30680a666aca9f9faec2d1d3bbe8286a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86622562ebd0e94f57a1b940f22d66d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b06aee0c343ba1fbf0fab0803827543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7e2ee1f4c6bb9ab087d3468f57150544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477a6dcba21418cc27e7599916fca79545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc08fef4a7dfa7cdf195399814446546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293027358fd0531113c022e5a93f87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8230f17e7280168bbc6949ed12c55548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff943893c781745e9aae6bb87d89ca8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b112010e6f6d28f80d81dff3276c8b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de46372102275f8211418fdcc437c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff1b1a49922e6b6ff6487c2973271b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec658a343c6b0f02dcbbb9bef323d56c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689d939c399b3c970558aed4c6a8e12554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3a544bb800cc7c47752f655057623555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646540e6f19852671d7ad3504899398556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99453834fd47d6eb3a26ecdc9cab27557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bed0c64bd92d09dd53316acb7cbafb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5da2f067d0821007af4f2c59f6256f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fb6ecbf656a30b1efaae40810360d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c4749e6645abde89c15a709d7bae40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4b65ac6b6d13ec33489719c5702df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603586f827941483740cce1a452df98a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7784b2855ed7484c4122f08ceffc664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f2dc7c306782a521684f2a5ac264c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed1fe62464f0ef89aa0d4975b36987566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3612931609caccb160ed0b6818e8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b6694cfbcebfa1d177b86dd1d5e42568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fcfda513665dfd2b88a41296f31dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d56884c65ccdf0481bcfe585d50b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed76ad094634264b19d546f0ba677dd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e32a8247eb99f0e77dbc9a26e3eb1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eda68813d324822e44b32c6127ea20573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe3ba49a92c37a44db988f3e9593d3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac01592a56f9dd86e289a00eec1d8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f0462ddbf12fbe072cc0bacabb4d6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897c227561dc141d3249897405136ea577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34003d6ca5244daedfa43b69ce74048578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668130227fb879539d5999a9c334cc4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c6294e106e2bbccc16df5763125fb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8dacf0590edfda7dd5e49b5874621581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95712e2879f6973d6f2fc52fcd4b0899582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf4550ad91b3c9f3f54c647523d64583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834df25ddb6c4371f999df9372533c03584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e763163834d47aa8d6a871faa008c82b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fd1d238e7c93b1dcc1e1d2a057c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f617baee3b38ff4bd24309312b636587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9c894daca087bfb040579fabc6c2d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2ff636d59b99c59194867572241c3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc352ccf52f9bcaa7e7d0616fa7d33a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238b5f1e31d6850f45f43df6debcc71591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253177e8a33b437b9e5506a605ae10592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86988dc59c0fbf156946ef540d864593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140600aaeeb3267ddb3babde5c33e87594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca54d72a24f1926f524ab67a2cdece6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3fe5cc4a69655388eb7a6b6a93027596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155dcd44b00ca927e0976030adf4adc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04ac8871c8199c24ceda0a418bb99f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567b0d6d67c67e5750aa242e5e2c1e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2232d94415e86cc607409c8cd10b94f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2284162a0093c056985637d27519ca601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe6c36f1f6743a99a069e0d50c7bad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac247de0cbf4babb21ede88381099e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f8aa7f69482f10c2523c745b00489d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e890a4e87f7f9525924348c8879821605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caa2da4caa94ddc7e051c2eb8a9d57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b98eb887f1c84c31901be740d932db607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08defbcf5cf8bc2e47a12ad425853620608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40de03ad0bcff582c89b90271de2cf4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64553b9f421322c29c1c12d738fbc7e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7454e06068a16b08c9b854ee5c533611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616dcc8c0c93f999f8b8dbae172c310c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d4eb91177d1c3dff2974008f2f27c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38628a888ee12dc754b664158a10d8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cba729e1db76b54cac48897a6f56a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09049ee0952c3ee0eef14873c0b384d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfafdcf754b6045ccbc628f21add89617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7ffaeaf76a2bd190592e932060221618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85262e1037a77f8297798fbcba4281619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3940f6fd42fe497c750c9504ceb8836620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f7b61f7d0cf2ec0d2a64ef1d74847621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce40ca3e62bc2b7b4401a6a70d03155622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e815a88ec93fecccce07e46668eb1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c75c9aafca3bcc6501d2dea0ddf8f7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d81d7a235b31cf1258e9637c1b87b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae31d325ddad6a455684203c33ec1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521caab6e9117c17368376239b6a1e8c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a151d7df0ff7f19690b8ac0c5b7f199628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b3fe2a4eef9f2b3ea5f54f6c08e40629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4910532a4092bd3f8562bf61360e2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b76b0b0984e5a9e0106183c0395737631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48e81e63a0db7fa46c1889b87cc0f1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe880603657aab05ce7371ca43e8c4c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677840323ff35d1a61512e737e41746f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac26fa9ad74b22ac18d5ea0c43b363635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eadbe90aaddfb2666c4e4b7d274aad8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d465c522b80c2647af22675a3786819637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14a910409a7fc103958db0dd54dd36638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9a9a08aa40ab30bc3b7287567ca82639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964890384696981a64273b042512cfc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb8dd381d8198eeb050bba21431d42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310a992910020099793998a44817bd4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac78d55d8f3f9a9a9889764748794c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8facd289f8813e0547825b17f003f63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5b78a3441e02f730d4ebe5418871e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbdd331b7b5ffd85769d7ca4bd7f95646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d766f5085a7105cb6e3f499f8508b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3df04907ae89708f028a519284129648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4b420ec674ea7c344d3912609e0f9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a69b2cc14e8bcce4e2d69de5581eb0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54acb00d1a74eb0f38f906845bb100b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55f0ad798885531801bb93533afef8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d0fbca5d9071a7ac51495151ce090653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38499664f091d9e9564f3ba2e518704654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728c77b5b8df55f725761c4a4935f4d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65ee8f338bab8419d12809b426f908656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe324956ec31f458e4078522eb15fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb60337da5d2c2873958fa043fcbbb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b4e8f60cd679ea09735c0f0a457d8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714684f0f461908f926e0f699cf46417660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a0fd2d8b1016a22e1e460a6023553661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e91f2a24addc8a009e4a312fcb78d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49242f10252c0358173392314801f60c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b34d92a7ddb795e4e1b593760b360664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88893402120cccb489079ae43dd7b8df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb2d4ae89241048a4bbdcdee21431b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747c3265ecd73a13a452026b9a69ca7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78726e6015ab69e5301a5ff9fc39e6ff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60a0cba59e26d8b7d83c6638bf477c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68380c39cf4adf8fb7b98023d3752870670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1057010d5634645e59cb96733ec51e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc87bf5c6c047393e2a4910ecaf8b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b43a856875a930f40bd7f51965cf68673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b040be1566d5b10b77efb37eadbf88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46126d33f06a35687a3a4f5cc47d705b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1ace54050f9b916a2dbac3ce62352676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5d84feb592892e562eb5dfe7812a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c0197fdd0d86a2aa0eadbf8978063678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a0b649447ab0f3d2cdfefe796df3c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f84c306f9ea30e031583818af0a161680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d81a54f0c82537fa8b3f6df497cb0a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d6154bf1213f041908752d2c6a59e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c209e2647c7d0d0ea34dcf86bed1aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e887b47c18bebc5c58ab1a9d7459b2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983d2eff43c8a1be381a98b41d0b81c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67db0a85ac835f5544d5c7cbf15c01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca6540d3025c370fc8b106d5c1a41a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b467ea364dee3e61f916d4a80c240d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a8e793ba7789608fc9f4de4a9e17b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b74b2b80032d82d8669bb45d2d28cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799c1c5d04836bcb9e35ab2afcd5f4d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dfc9d3cb37ead783a1cc8c5e67b35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545a8a394ca099b448cd71227c45b4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1b3c669f56c0c0c8662af37ee30af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d59083c4445a05a034d435dbccfd84695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5615879e2661ef1e59fa62a58ba4b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fef582a400f482c37b853ba05fe497697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebc69ba64ccb563601039057226a11698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c41cc40353eb071ec5df24692f39137699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efd73d2b9e6823a34338ab7f0b8114700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1c4cac5e362b4cbe6daa1217fbafc8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42662ed77ba2d795956404dee3e971c5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8243d84eb4ebeedcd780111e02a75d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f227b613895ebbe45df609561869704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da57950551b3d52335924e3da79e39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bcbdc8841e025d27d47b5083017e5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0e66d13e1a0d7150ecfff70671062707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba5ddb36dc577de5c60368076c8c63708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aec12fea044065d39e7bad1c405338709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e3a99e726ecb5d9a8b6a70beca580710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f207f3557997edef3526844b350ee4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7925f7d9c6ddf7bb6bc806271ea1c561712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842116789686b9fbbc15acdf42129905713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599b7278a27844348e1b46bdbb49eba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5829f36fa4b7bf62daf0ea149b62dbd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb018ab8109bf919055838910d8816716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbc5f9489feda8ffb0bb16adbe5b42717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a764d750d27f66897dcdaabf0c50a1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a240396d21a491da270454abad42f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeafd505c9ebbf7ebddc798e4100d66720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad5ad553244ac81cdc81894b3de540721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8d13b86f752e408a2c93be5c8a40b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac58ae58f6370ab8e573e73fead8781723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e217a5f907811ccfdc65eb42415e3c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba8645bf9d809302850cb88c637938725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cf29e14aedc6909c59085a91b8a38726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0580bf9382af37c3abc937a8e863f1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84338d10a1671aafc6abcf273b5714728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0d430b3c43b23d74aab65871e85a36729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45749facdc84a36831f5a6b240a93fb3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db43ad65b02d1c88eac16bbaba62c69731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d059569d14325031eeb4330c51fb0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed25580551c0ab31bdef46952a19f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34025461403588a3cbe2178d1f84c809734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a04dc259b801cf39359586edfb7591735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484fb3ab34fc2c51dd1c9c66f67b3e65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738e25f6778da7a9ff7215610ce46b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7bc68ed244be597073fe12d09b99a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49232f17f99682b4594741a851aebddf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1bc741c4a1961bd455a5ed89e28aa0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafeea44d13b1b0631a568f865f0a9e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d49fb5a841555931160ec30bff56c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb891b6b271ab573e77367769dae412743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c4515a55283af0d8c8599ad7259c6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d5e8241172b4016c3071ab331313745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b219f159a63ca80820bc645b43b5c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e62dbe52163c65f418e0d9112e8428747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93e7455cbc330377c878fdb4e23842748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17530d5bca1b348981bf98c98e90a9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f6db1dec4cf9931486f327fd54085750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54056034c82e92008941dc57714eeda751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b0780c7f508c4ce8ed61af42e2bc7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eea7f4e7f6e6bd2c293fda4ee3b9c3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271cbce7d1533d03be9851426ca79da754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5dd78a25109268bac50e3c105bbaa0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca953bd050a36e822454c5be017795756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea43fff4b90e34b9be864af723cc5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecacd9d7d2a5db6e87878458cedbbb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873ad9b5330d5f846d38dd81e67075d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>