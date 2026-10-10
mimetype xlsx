--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307ac2fdeea890f05a00148ba07d4261.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a52d6e56a423793d298bb0e001a2182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3cecf04cdfa3c4f7bb634c2d95ae0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623e7ae82cfad4e9098fd322e702a454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade766febf3d520511c6719642b6fe235.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1b53c2023955684bebafb310f45736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637b21910d1ba9c38f9f2fc36130e207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5e549718378cc6281851cdfec763a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e695df5547048c06d4e4140bec63d209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170b6d815dccfb3de379456ceefdf7010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c56f4e84a606450fe2007015fefec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a87fcd35f1c5f6f67cf03f40cceca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db73e304de0820f3b2622434fa4635913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cdcd64a5dbdb3eb00c642396106d414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22643adceaa44511bb96e11d8154a49c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e2b11415cf8f785ece8c79dfd8f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a19507c759c43624f6ba637701ac017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb9140f4cee329800143ad546f4adf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b9a7d318fb7292c4c4d01f08df9c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baecd924d5ab6777b0825ef78200a67520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefecbb45829e34bf8b442605821377521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50252c857b779f982f440365f1de4f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabce17807b924265c911825e5664023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0554b903ecd6dc3b341353cd002af9f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b17a3add17a0e29bf7109262e3aa825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69de7fb537c7b09608a0d1982edeaa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2525afa2e7f37af9154aa96ed04b5e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14908669368b73be59e569f57a1b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f08c1066cac598ceb463476342d9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2ab32e38cdae5e5afc2525733a3e530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721bb63690b9b9992a0ec396ed8905631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea34246e5dcf14bc23716a0431f3be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f34925c391ee1118b2ec059604ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9beebb5fa67da340715f8c15103e56f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85638da76b2b060d7119dac4e1cd672335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826364e2f2755ddff8e410fe1a6186936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b630e6a1ddbec6d81980c259beaef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1537e57be141894969247c3c2bed6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7f903724dd532cfb965f74b78be0dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22867508b3b04a88172b3a1ce613291340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3e1c151687cf68ca605e969cf3bdd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c382cda29723a989a86b9a5983c14142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872af183598b9198023fa289c0e9f9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb03fb8ef18062ddce7faff71e9dd8744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6949dae19de9d7bcd15e4b95965d863345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6c34e02851d97a6e4023120b6517c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cfdc37ca5400f3ef2d3ca0ea8293c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa8ab804c4f26f4c0a287e2ae46fab348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa62e0fde4b929555ca1b189e8e734949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfd6f957f3d57909756a1f75eb9eb450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05709e12e871ebeb233690b6ce8b8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d1680c3a8517f55d081c31f939ed352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b181b3bf3c4a840e9c6af638c114791453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb889f38bf8da8586b8f497fb5776c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a56953dc23809bd590daf9dc57d36455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892734cbd3ca709612a4b6c789818cd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff020183e8cbba045824141d61280057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ffc5016bf1fdf27484a52bc16b75958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cff092670684f837d51beec0b945759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0206465686eff480b72154885f7ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970353e905b45dc5f0ffe9404e69d2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e038d44e349b1541028d921969ea84762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d247c98da7ea2de53d71a916e1dc263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868ee2fd62bf0e99bc8622976757fe764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19abbfc98b11fc7dc9876178dc5fba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e786208c1944057b565103df5dea4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403d6b98661a81ead6056e4878d99967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc764cb36747d4894cc420adb2ceee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f3fdefff285e0f32c7badc168f06169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e645cc70c23b77eb269d4960fe4372f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7518bf5ce657a55b2fba6775e34b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4ac1a7a92e2ba8bbc66b56927b29d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bea1d52910016257db9e21379a9c9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d10e89a317319b80de311287a6e0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41a0f190c92fb6d1253cbe9b70bf7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d086cb5d6701e5100a8fc4c281c0e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35634b43cbc8c05c64160de6fad99fca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a39cbfdb0025e9ee61389155a350d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0588fbf0066bd704d417e67cda1c9bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e539a355be2be48f89fe8976db198880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82e8f978d421854f2db0d7ad73fd9f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcd2ede2f55cc7727fe51f18ef288582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb4ccef0212645e6da51ea420979a283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90bff1df41a9c712615534826d6ebd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2115449d54ce65dc5c835d0742cc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5ec4d5c2f13c3401dd45f8bdeb23386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c67cf85e22d2650d78fd687160ab9f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8a680980cddf4ce923c8904d569e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392fac372da1d1e4650ffdd057f2b0489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca66211612ad7f2d0128755127d9bc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c921c8b0e8a43bf4b7430c5afb880491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492263e2c5f25cdc33e6f43cf0b5e57792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd807d66ff345d50463c72dbfc083b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62988927354aa92528d7713a23db6c194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12ed4332af47bc506192b4282ed4d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd40ef35d36e954f556cf960dd88a3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2fd00c25953c772a2779780892cf397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef32623c7b0e231c0b982419ee07798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3885fe20bb55180049140d161c84899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49302fb0faed8c3c186b67a315d2a768100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28730f838d2a735dfd754eb2acd8f205101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9e5626bd7da7f5208707f14ca356f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52315dec649a724f5dcf01b5141ef07103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60311b901bfc9a234639ddfd0f00c5b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b814d7a63b0baf70bfdc4774ed0b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b38750d2c4c835ae1e238b237efb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c72bc7f92f6e1aa8c931739ab2273107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf05f859a87940ca9e69205f77feed4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08cb0fb8e641a15906dbe15b03ace4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b54d840f490b9cdbcf78fce52ae01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e054ff5821b7c8537c87ba0320dd6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f2d4948a32f272ca727610e16668c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718fe828b9dd95b4d8038c04962541a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f6cdc1ceaea9f258b33519026826c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af578049d18f8de80ef17a19ca8fa81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824e174449ec18f2c75f680612935e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7fc3993139923e9e1531ebe7fe17a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629e0177412f2af6ed51bd5a03edca4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d374a9eeeadc1675159650edd7a6bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da8a72aa9a357222c132d6a75fbd01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576d705e15a9f05538376b7bd340f3c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf630fa28df5bd4d94eab4471d10f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edd07b8c32b856a28fc709fb14d5c26123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03e0e55947740c8b0d388af6e2b94124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8db6bd7d51b8b7b0081f07cacb7039125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331facaae3d7e14efe35ecdb345306f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f9b0742349d97932640ca25fe3881127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15f6e645d1522a2cda8356541d7fb2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b223d15c25bb554d057a34add2b8a8b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b835875a33075f5068406e5e43c239130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3833e43d943767c1468f3f8a2fa8af7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830ff09e78f990de58cfad1facd5644132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02519b1b2457e7ad03804f26f3b6a53f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4030c1943ea67c2d01a09df7e8fd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfcf7ab1ff22cb9f982626ec27895135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdff339e87eff188a28a63ecdc9fa5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec688b89b01d5256e7dfb6a6bfeaf6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605aac48b111656dd4e2def5d71d1b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a9b86160014ea2b966f50ac8f97d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4c6c5984ba23383651f8cf28140c84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b2d73b725386456e557aa0fa327f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8631111d00455a71ed8d846e930378142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523185e7218c738ad6f9ee32068d06a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf657b205be5f88fe0183c9417dc164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0d2f4a06475b1a6ed5b4231225b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf42e3c7cd731793321475368501281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0188883c0dc138fac5add94075f5d76147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a19d8e079968ddc0649341dcfae8276148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f927ee6243113d3a08b3e2efa9bdcfac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fab6a353ba768145af89f9b20c574c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5929b2b89e28ae96141855217795eb22151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc83cd636efd4e87cb79dc2611aab1b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db956a070786bb66f247cb5f8b9968153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe07418ef237f70429cdaad8b87a64154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db43c9370aa4051b6060970831328c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96293930ded39009f8adc8836a952e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ce1c04277a9112ea807173b8fb6ed157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0898dc1ad778920955b9f50832e45158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc96aea5393e09850523bdaffe98e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e087ebf2e41b4207fc6ab23ab4031f0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a1a1c63700ff84092f93305b3b9e3b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3181c6b1eb321cd8638b4d95490494de162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515479068da03be28417c4fb31af6a86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78aa18cf263ca18562cf1c5bad44431164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132ccf49d531217911d336e4b66e669165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c816dbefeb90b54c5474bb95678a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c36e039be14c37e24b345751994ee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b16d0a29af8d8bacf1d58bc38b02f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca0974cef07661e39c6f73893a06196169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e1b249bc4b584fea401b875d08810170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f4822c6a3f27cbe1a65153ed05d7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b108572b69776ad50abc06a55cb67172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03334a73e65c0a1967586db602bf408c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac8718b0af0c387832b27d571afdb1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd720c9633647e2432a59a43814af0a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e577059a4aaed6e66391017262fa1a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c40f5c9dddac801bcaa398d6f337bd6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0d7d231ba81d973f89717de0e8c8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b1d55c2a5490f7d4cccdd6d9460bb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423255e7cfd6100daf76192345595a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eedb0ba5202a28242478d0ee0849e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef640fc085a092aebbdf3552645f81182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eb06af6f25404bcf67f8bbcda13d1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262893cc0c08412133d090d6b6affc6b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0c3aadf6627c7413c25566ca520f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92134397b71eacf05cd9d83c889738d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a22db5d6335c2d30587b840df168187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013ff0f4a61911136d09cff590a32ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf7e7fb1016230af5a80a61a910442189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f048dfe1e74659ba56915f36737c801190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627da337730897c8912d38e26b556b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6053425646238514e1553432ed296192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47060677e76225cca92683562f15a04d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf6e27be09beeb8debee84a707a4fa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee19fe5257edae901e3b4abb849e6b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788b31469f4c7a47781181bb784542c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92e96587c5c33d0d6a60a9c1b30e21d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee92d262c129a485456553cfcd1b08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae1bf3489bad21d242b210e928edbc5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e4fa76e1cc761bf365b67bd82db10200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7251ad87370aefee36c5b2120493acda201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140faa567d3f139a0e8232ac249cb2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071faaecf093f1a09eda0d69ee1b380203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd264cdadabb37d5ecd9dc8926abf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ba283bcb847c24aefabb92d4bc1f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c2e9aebe1b4dc1ead372821b1d94f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef551f59746ab88dabc72c63cfd5a683207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6ab4df1d1af9ba8023b73ef3b9dfe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3fcbccfe30ac8ea0f369a9f10360a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c2e9359b9121f6374891a283735a66210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8662ff279d527a8392c4fa02845264211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f26c70f0b82d235d7fa1ddb06b7395212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f706b9f1318678c0b9a56c95cc6ce213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307d63a7595199994d8f85b2be45e94214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f526583eea1fb69ec718059cecfad83215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b8c365da9ceb2d2f47ff009732fe6b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d44e1a6d6e9fd83cecd4e04c8567f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf176115c8d931584c253a81e1133b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e4ebb8041a026eede38345878f6d2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2cd20be1033fc5cd6771c3f8bdf659220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdee740e6f0c86c3a664ee3573d0f75221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebb13639d9412693fe460713d44dcb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43dea5105ca14bb8f3a71bd1cc5aef223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc24c996f1827ca184ca1dbb9d899e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5833b6cd518e7bf78349fe5104fb3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e7ccac67b2bad5ed66fbbabe0ecc5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f2d9a52067a74ddeaa40266f3e47f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df120c1f353982f9536377cd3b50b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530383a79bf55963c6f7260bb7049c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96243cbde9bd563353b2b3656aad40c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148875717527705edf707816b71377ed231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd658a581b692457c459773dd143ceb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c9a114acb05288c4534d5af26e273233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7e69bd5ec76e3681e78644d639933234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef547fc4afe00739c910c56b4888b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617e9ec666035808bf3240c090075ed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302a09d76d535ec45be0284a12866db237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9b3259075ba035eeda55348c6fb22238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19088315d25d3c8ed8c03f9aa878314a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0d3d4f389ef1712f6d7a44938d98d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6592ffa2cbeea3189e714211099a065241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc4bca3458832714f1d0c12795c92c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc47ae106c1914885215ea464a282f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e404cda85297d3947f7d8111b44d519244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584ec5c08a500241725c568a9a2d1a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf978c2a4b36bf5ae59fc26b34de79246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f023abb8d35d8470fd582f65cd0dd2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60805b9621f59ddd149c825233dafdaf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258576d06e88b64a6799870f987d1e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cb50678e97c665ab22bb50ac8647f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64159dfe28090529fd06fd958455d6b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93353ff1399cefe3a0b0c1d2ab9e7e91252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22a0e2f4a7c9a4d47198065326b471253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c4618ab4d2d44f10036013b8fe35b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2fd70e40cf8418260ca4333dd3b8c0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b64edf5e370ba5b3ae3b5229facc66256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80580d01a98df429bb4e1c1921988a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779f25cc77f483c8a5d1869454bb756258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ebe192c2c9e2a2137b9005afa26c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec56699e1c47d50c169e21318ba29cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089067b846053b5986798b966129148261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117326e34da0162d6f90a23aeedd19262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6dac9a09b00f347ab3d6b0519835ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b14a0ef2ea662e0a3e0e99689530264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e1ba86ac063e2895bab23afcac4a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a04dda1d1c30e1f87c2aad8a7e200266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e52305807ecdef02805aa0d412a4ae267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2850700ea30535b9123ef38d14100268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0969bb68b3745f5a142a0007043ece4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f1ca32357bd5bc5cb22b61327e31a0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24540408647b6aa1c43f9a52fbe978271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98c12fbce817864c51b81cf20299f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf79d6a62680f8975e0f4855c02966e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8eb65819b87925452722a59f423e5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3474d93de366c30afb36f62ce25fc7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0899b1b1d7e387330d8f8c1be5f48d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7217d1792a9de0605abca5129bc86ce277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e5f0caf1d4fa4bedcf74c8bde7355f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52316f22017b7043d942e402bc7470d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f7154bf1ca072e33322b85e79e1b3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c676671249912ea5d1a526d93eb3a1d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269e39c6463ff488f6e832c40e57626282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4d4dca363d9a402d96fa61c587ed9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956914902a433cdb8cf369fbe3e8fd1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066104099c6a3be38c10794670d24b5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73451c0770f59f8389b3922ae3fb72a6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b70cbe581eb63571058c5fffdc73287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdfbda1c38c92332b5c130c15bfcff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371a9557ba8cadf0bc1a2975fbadda289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20065c0bdee102a2a41813ab5c62fbf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53c554c7287074f2cbe9ad1d64dd2c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075acd64bf1826972d2dfac8184402d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c80ddc169ffcfb7d7a9c1d41918d8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3bcbed2975b558bce6a95e93ac0dc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b87b11d1878dd76c350371100026e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b14948aa4e1f9f8d80b433f7123cc00296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc2983b6b5b49587516d6545ce19d1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5154984b24d5b18a9692671386b5451298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f80ddcbc1b9821946790ba1245d59b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5135ae81bf2afc4f7b53278e59839300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717d8618c4355fc9eaff5b1fc994f65301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169cb12d356c7b6472ffc16efed78f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4218a1245a218e296213b10582dd61e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bad0b0f73989968e513586ef26713304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317f6a5a7abf765b6664f9b089be0dd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cd36cb00544f0f8e12365e9de5fb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c7a1b2b0e064e8103bb44dca7a758307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e2bca8e8ffa115cec595491437b93f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462769d299434d0319ca7f1ceb81bb1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a35758abd2f9283ab6f541753454310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f166cab1d363c17894ad29ed98b29d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527e3ced21cf82ae6794cb79eedd2a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae687ff6aabe031868369dcc29c1014313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b226efa4ed91c5bf2f3e56b903b99f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b8d9f034e27e137fb325f7eaa09ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bc80fcb28e8857fc88a94778c1fff5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df57f015d6fc598e183211ff9fabf0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd19243b2784e8d10ece4d615632f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe2370de292b5a1bbf4c2da2e030422319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e546cb33d4b53b650937aff8fd140cf9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661b06607b8b18b8d12ddeadffc0664321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98e80496d7e61410123bd17da8eb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbde97a9e85039fa6dcf80b1f899491323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651a5926e9a24e6423167be3072038e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd99be44f127ba139dd3f188ec9697325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540231972550927ac0e31a4cb2b8beb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a35c88d9da7eedff9c93245a6e310327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c13cfc83f8250f88902d2ea594c763328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae55deec2b78f2e05fd70491f512ed329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878e48fc7bf42625d91049d5c2aea88330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabc4341c532d5f19e65ca2914a82d7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9e79cec4ec5f13573b9f78800860332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac2b270b3a45ea356d7209ad586aee6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c44f3b8b3336d257c133e32a775c13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5f0e0cd8ceec430aa7c8439d0f80c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4fe067128bd0939a860131f434e77a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6e73466529740adb027d44d45266a6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec07e3a3f89617726c6885bf1ed1b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4ea12e6edb2bd0889a0293ad3d34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9811796ec6256964c985042c0f9b7c39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad1765e0de2c3c508472c30c11e1a44341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45cda25b56435b886eb3285e6d2aa7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46554f41e1f72aa1069fa77af146ec05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd248f24c3e84fb81ff93524db71e36344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c190875e4e48f6bc113a69662d28ee1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ccc38d63e12e3badd4a3438a291c3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8b8cc6c7809b504857a6ae848391c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf488d8d835f361a52d852faa03f82a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e656c17ae823be41df80a1f36fea9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82adfed05b2e5488a2b8079fea3a29350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f38b497025422b22ff3fc7c55cdfa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c26fdf0d2e37c0f7960ddb0e2ab6a4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c0698dce30852e214ed2de2e6525e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c18f95c0574f6dfbab765f21f06597354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3dc2c53e455d828e9e33dfcf43dd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc10dab89bcb728bee3d025d10d7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c386eac0a80b5d2f641ccd8d81f8a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51275289a7b5e4de62dd1e5777d7d5e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b58b8cb87a20a916e547dc06e5ea4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d823afb1b47609e81b29a03a72b71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841573ca17c09c607b0838eda11c97e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74478854fa236308a03977280c91bacf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6438d3b817204d5b3751c2e0e0926fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fbcda10e39bde5a50da65ecafa919364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb3a32abc17106bf2cf77ef0a98ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986848dc0ef7d760b1d232b0225f0ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027808c8ac941e113216834a20710ab3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245c729053d277e1a22378f6acbd02d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf66761cdc96ad6220d4b6b38398a8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce93a1a03878975fafd2a01d07cc4ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43343f2034bba96d70308385327f63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46035aba56a93ff8cee3ab3f680ef50b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa090f91fb27ad5e558d5db32c581bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf7cdc7585954de068ac5ccc2fa4fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22572bf3af63b5ef2b8727145e5154375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798690f2a3196458275a40c42cc359a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397bfc29d701911a637deae5bf7de8e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94d011a583d79bd424f54fdca43aed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adabb303c7effd3721fc2a6c7b3b802379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9225b0b8f7419d66623ecb57ba54f8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebfea2f6d49e54efe06fba9b044eb9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fb08e806cc16cd4dbe050ebf77c2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb08d2935f3db9a4a4fdb7830b8d67b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954d1ea5e5cad10e32c99ad0435c8a1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d80aad3dbcc5ceab7a25c3080a69dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5649047635b4df866b6896b4564995386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb23cb901c0c9e39e67be77a07d30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425ad860c99131397608025112c3af6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04adca2c0e246e8e7f3398c9497b2ebd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc80f311b0d64365913757d431d829390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee0be1993e61fec20f508a6e7fa65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c156151a3726d26d8c6562e4307f1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd806d603fb4bd87fd2322370f0c9e2f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807556e9371d8a7ef50e5c21ea7fd1d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b00fe1bf9c8a3bfe0d5b7c6020d00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e36b3e22764c88dfcd80d8d3821df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38aa284cfe7911341726d8a4e3e8851397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7db61bd2a1451e1d15fd0adfcac74398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b879c1e5d2b46e00991156886ba7135399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52596d2f5eb72d355ad50273a2a5da400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74a492886190e8052e4a884ae321b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03842393af3d665f2462efa30dc9d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d77d6bf25de07eb2b77ac8f190f17403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544e3d66cf876fad1267f95348a22cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f1e3896bca97e7f96312e91873a3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b79231b45c6addd194134382b6a4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b31156b02ec2b4e7e5fdb72b358b6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226db328939bada748c98ecb43998571408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6380aa23d60ad8d7e2d3604787876409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0eae24aa92b3653355a37b906dcbe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cde604e2974d2aaf2efe742ea539b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83059425c7c5dd6c539a6179a86da20b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7330afe86ff932dc90a1d52052fa704413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31867b88a2fec804200060d0d2694310414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90dbbe657c35249f41b2015fe98bee8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f4c2cdc9b32d820532e4a5fb82242416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc69cbdac74318a8e26504c9cde41c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bede1f2ea5f05ba85993e08ba3c1aa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639d63275aba26bdcb1f6b85d5d596c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc424514acce11950aa99a7b76289ca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f9e76a8d3df63e14e8e2897bb713c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89e7d7bfa6c82328cf1af7e8e70aa9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c77dd0f8e6235cd5bbc79d0029feef423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3822a27106f1eb7be222baed857984b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9dc3b820d5bf9eb269a3a61e26616425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac876d21050b259e211ff7b8cc871b00426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78072bbefda75df3324be77983910bfb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a2fdcecad5ef2453371d9f4cc572a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec487ba9493d09642e4edbdf85bb122f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7e95dcad7255408fda43b09506f04430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83adc07b7852730f06efd5a6971680b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce1f23e9cbe9ffcd46ca1c90ad532c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4311d511e7818c3bd35a6d5c92c49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6e7018d534e6d5d18a68f93364cef434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d21756f9d1f1430be1b900b1c04238435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae13a120fabd9e4f183d966683a6baf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1f875f241df1669bad113d76098e7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2cdb4a199199da4c024c7b0969b11b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16bdc00105a308901cf5ace1e95309d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cbeca146a1c0d697f4732f0d5bc94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f68f5e629cba8c52219e9de47d464441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7125cf0bdbf177577ad8f73f07d44442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d852058f14b6850988031f3ca524c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f43c58d8655fcf80d10841db71d60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1033b038b673d3a2df0975858f563ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ada31fdab4e1b696bd0ae01dc6f94446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f037ab3d42dbbc84933b6705abec2a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ebbd22ef494ed8e2a01a6c7d25b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb22aad30fa44cbbbb51de0c2d68f37449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589a922a10c8da577c890f469ee6b78450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089dc57d8df84341f0db29578d79d86f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e6c97a534c13289df8e1501f5ef99e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa07b3189f6650c6f0335b91e34e8bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f60666281d204c750e403a413b27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451bb5f2e5c551ad5150e55b047297c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c91fa72c69956cb07d76bb84b8d55456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239115b9655ad516f513072ec18962ab457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b5d5599383492f3032991de06c77af458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2eed2b1625768969334a02d169281459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561b9113a6506faace2a4972fb32d99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02806c97511cdd5cef5fc5e13ae255f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa616215a3663d55681efcf4d4c6ae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660dac2ce1225bfac355388c3317ba5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c2c64f59be4e9215005c8787105697464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbaef9856eb3262d392a0534986f5d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ed4a1a2e6c2977a711ac54dfd458f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf57b2f8a46c831ac7a8ff9fbbc59467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204973d82a9ee5f5b3affc386ea343a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd371b3781d6e431cfae07006a064c85469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cc6d8d4dac153c13cf4deea4434886470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20063196c7f57b35f4a792a47fe9d6fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b776b3d9821c3428387d8a0a28e465f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15010d4eb746253419571235958472473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6336c4a7cf0b998501e3c2b7d1941474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfb7482f2744f5172cf717a31ace82475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e6ce82af94581bd9b899c2510b8d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfe20984abb250854f0045e94c76044477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b0c53012f4cf72150d9e2815a5422478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fe6821629599752e3cdc7d350a954d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136351ca76195cec68b6cc37e6cc8eb6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc97a2a7c43019dfcdac0962ddc73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5372579a99b71267dfebb55a955fea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b51fa57ab57308df7dd4c31752298483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb79fc07881533d60ee98ca949fcb9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8352d136bb726ebb98077254422c3d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baef033ee4bdf6b2dfa55d4457127bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a20811da9bc76374702296688a831487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3612c48336e24884727343d6b39fe7d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ecb3e3f4a272e7322632256c56517489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911886145bc55a63437890cc4ceef52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bc0aa9b41b6d7a8e40fc4e4a82261491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb919378b306d264e91db12e05ed33a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec25b8ab92860569f99b90aaed1843493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8591be97f7eaee78de53be321e86e08494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07521d8b6598efd8f7fb2737c784efb2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43982ef896d85d198a869d12fb509850496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b3b82eda3b19072acc920480a62208497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e313db254507fb30f91bfe884742e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376b909fc39b7c68d4aa43eea900860499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0550ba3a9f44217f7a34fed1413fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46616a980067b0990c32661d228053501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341f1b21ee942d5f6be23a2e9fe8913b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d3ae1225218673ca15458a4462f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1f9f2291ed076c44cdcfeb4e9de9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1178f1019721b6a2c537538e91ccc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323fcb436a55fd05eece43b05259e30506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddc983779203cb8055d8bcb39d30ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670471e7e780c908b27faedac266c6b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2363d845fc5d512dc1e350532717fe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8af23a4b0e65906f4f4f7cae0c4684510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f209fb8be2698c2472ed174d8957e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf827c4e091498997de49c374ec02131512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43a81c18b27951ff8da75db9f55c88513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e707e7b73af05397962a367b6210514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a87a650f4b7543125a229163599c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cecc63d9f9ffb8962964aec32f7f59516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969246c72357c3365c3295f62adfd12a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c83d7bcba696626b78e75145dd4b0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30222e6b158d336cb76489fec5456875519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f62b783bea6204a47e683268cdd3f53520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3191ba605d256a33a7a7be38361eb7c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764ac85d92e2e76b546d4cf1bbfc328522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3178aa2bd0285c5b4387ea315b873e03523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002974705cbbfebe9a0db4b92be93574524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ec5b96b35fc7110517bf47cc76b14525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2a65781a2f976866d2f79f2530974526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cafdc6b069ba1d80c18f8ada537114527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97818cee4aa1d0416376f5cd64039a3d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c3a1171e201f61d242da0fe383feb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680a98ee0d40993be166a8a372372e7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4d1b295b56fb4507230b7664d5c4f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316357ccdf7bdcb918580d6bac750f14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507284f94d9af71fde49e8faaa1c75e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f2b5abf1a5f14cb6c33a991cf13c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2f9688008f5a9467aee118db8315f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7d8b8119713d039b674f3573fe8f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f9c455061d8f854750d0a085d381f4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf710dbf82ad00bc9a26230f21367538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03d010a05a21a59b7d21439c191560539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3a687a71749bdcfc415c9429b6f23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b10385317a44140cf2fcd7c2a825c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db53908f657d213ffc53300f07b6fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b0718b969cc834c238a43bb65a808543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8aa0bbeb345ac89dd8e905c1c5b302544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f79a71f358a611396d31b364c6b1b70545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412c74d499745085bc161dc86ba48cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1411882bd7bc1bf559d19f59d88695547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d8b80bea576f8ebb8fe8946dbe6ac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201d7537971183b69e18dd863ab8b08549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f5bced7cecf100f06d9b88f66d758550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52930f4b7c20b8b7061d6d6e22d4645d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc31e982a2b25d79f6ff9266a4dd73a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46096281ff811490345fb6f00ab63ec553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af38c0f68b750097d6483dd42a2fbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80aab89ff2b092ac92d62a01852e19555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f43072cf0c34edf35105af8777538556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5592f58f11b82a8da8659e3264cf8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa7fa916726fae307d33e1f632452e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b56d17fcf18a60b128a5e91ae8c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb201c97026285dfd1ee56a55900fcee560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096098f06d463485e074220d4c7146d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82d6233ed1c85f92fe9240dca5e3da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6115bce9b7e6fb29863de073b4e757563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff57f6bd194d99bfbdb213e84fa15a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e498eb7b35fa660ba4e783c8dd7616565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e864a8fe2195efaa61c17c8628db399566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b824b86ac8513b0d3d22c3099f022567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3eb56a103038f4585f69d86e743b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a8fad062502f8229959a1f0ba464569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12e21ce296161a778adaba8172350e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6c911f15913586717d80562585d05571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42231595cc01b1cef3fc9dde78407f6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792b6f1cae217490eeaed440ce19774573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79e74d45df82869aa902d28cae07ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cc92a0b60592d72b70ce73182c273575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f130bae0aec17be3d30e1a563b5421576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc544b239bea270fb7799537b419c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5470a810cdd1c3d3a2afc364929c52578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bb0aba0c45be65dde3544fcd75dd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cceb4233163ccf0c3e7ae737dfe6d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b0bf4008cea48eeed47ec907339e3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0720671822b6ebf721a94d4180a5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec67f7bbac430198897dcaace244da583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd18a623fa233e751439276838d8c54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604f364dfb7dcd9af89274b31122bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75a83a0a150f51245155820479959586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6a4f43c83db6956dedd08be40e412587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec2adf9db7699404939b1ac82179ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1888e57d013bfd04beec6bcd2892435589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9aaeb841b258c4ded172e8f96857c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943d1a7321a4c22396c4bc423675ed5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183458bce6dce0469975e5b58535445592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d9178a4f1c26f9bb15bc5fe3a3c6a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5f22addc32c4a7afc3f5463db742b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20abb904bc94b8e1ba19413af47577e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902ac192e434c5393e1ea450852e3bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21c7b9956deb134663a0fd7232960d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16affba21eb8d7b5955325a7bf50c2ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58adb118aa40ce010c18cd84edb46b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511f27e461bf4cc68dcc1add43ce5d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ccb30e697ba05f70a61318760e967601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d875f82ab2ecd8dca6ff88510c6481602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d9b116e47e73be089321dd435bcd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3294fde669141a9ca156335e075d9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bd2cb03a73a115c77b740529039fd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad037c58b3666c693e9016414e1464606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6435ec4f111bcfea839bf74e83153607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d608d462eab7468422b1d72060573db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba579bc5eac2b6be6920b3b1f4d89609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0754a6552b05cb235aeacf534fc23610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5838fbbd0497c289af00e352de7095d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec3b16bef60c152a32b6fd47bab6f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ada15874e7fd28e0ea9a0548d8aba613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364da8de9e1da198ff8e3bdefeb2ce2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec105fd6ce294d0ceedc805d7ebe30f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7716536ad46945b5eb4529366f8455d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6ed216d77b8ac905cc407bc72a46a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044404c93cfcef0cda9d64edcfe03d99618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba984f506a4450f0bf8f3851f8fc88ac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ecffbc1803a2b1444dc29c10c7b9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ae88ff5afe10b2b98d75d1bdb9d7c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dc3a662ca0a7c519352516d5575a6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9605617215a5e5c88723baa289515805623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585fdfa73e6814b0adb9c4a9a5a8329624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc6c1a1a3b16d4a4715f442f22f37e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ac1a50eac44eeb358fbe17784116626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395cfacc518abc780d2066e8f98df783627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e4b7993010bf47806ca8f720bf046628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12af78a46a8058dfb59c80f9f8bba0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963a252c0b611e4ce80e1d5ef2487e5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e70485f485b75876416e38cf27745a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5a6dc5bd0ffc1c42c8dfcac1a8f28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032fccf26fac202eb94f20ab98e6346633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365ab9040cb76a3c24276145b9150fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a018925784fa9122691cf9bbaa376635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2a1e57d7eef3e42dd74c1b1d95265636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5f931554c0fbbac5b48dc63cf1c4b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fdc92babe944000d1180a315e43b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda52a31219a307132180c6b02b0fec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598550ebf8d58909f033b030d552bd05640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c77c12100dfa50deb27136b5c0505641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8afddaa727de88ed7a6c0d04892ecf8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb727982cb5fcac6178682d2998348643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c216c3e3eba18478ac5505e29774543644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcd9419fc6eb52a23c3800338cc6a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1f90b7e2579a396673f7127fed2ac646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9520afd9b61b467f1bc7868b34094ed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daebfcf57600fa6c5dd7dde44bf2af1e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd4024adbf73134eb162f795928e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9241e5ea7f4b97e35a288a85ef558650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6453b6b03b58a536732996c2cc86c78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8952f3383e42b4405e11af36134a0a5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401014653ad089120990bed7ce2d282d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0042426ff3f2b3bece5300cc208ece654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9fd90721a1f7f7991362dfac4705a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ebc8d22dc45a07c988b717accb95b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cce0d0490f28692b34cd006302d271657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a10329186d22744bfb18eef0b0c1db658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858055617def2918ab950582fb69f03659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6460ee40b98fa52ff734e76a2044660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f44d6c3051a172469c5ca8e575a72d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578636b4f07858970bd0be97072b770662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cbe054b014abd98eb853c7901da5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3fd6d7b97a9c709f9bd01873ecf53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7254bd36f08a421741e0a3844a3548665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af0d418220663000ba37a8c2af4e82666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898a9f30b1be56a92701874667953bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235778cb7c59113834829a9de6efdee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ce2d65ebbd8cfbe13410a42b38fdb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53f1698688902339fbafcfe2a92c4a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf846867cb502d665a0e104fca3c761671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28857392682f5b8be1b81dc052f896ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4894e4bacfe9ac43c97a78710f8bdde673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c83606f681d743876725f6534bbf06b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28254cf245c59beb02842ff466ccb7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7af01abb6bb656d678e77e09083d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62e72faadc043eb02eb9e36294e1f78677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763310ae6e208791e40bfd5fa26355f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f24a345a83b27c7d74dba07869a7cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb1412906ebf22f9ee0b30bbb6d558680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29a9c7e2264da7f3144b2b9b7138d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630a429905eed5a5303494f4d925a41682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef73c9e2c98a18f81c4f3e7da45c51683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59263a63ec5156d49d879bc821435240684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce070239f8805cd62c4faf6b41d0a02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff417eaefe12d5099d52b33e6ebc9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503bc63a1f15b684d9eeaf488e790a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8225de485deb830bc8d15615c716648688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7c4e3d721210a3447ed5f8ee235c6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd8e61a4ad470e148d1d33610f45c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33bf07d16f26b2ae2f7cbdc1f536454691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75564be56f194ba7545a1ba134356f1d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6d923ef4e70d144db11704ddeffa1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f520fddc88815587275fd0c79447617694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f105ef80bf7ce368e79bcc2a838449695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0b0ce8117a79f8001422c3c9a5cd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aa9ca7add5b7fe6662c64134c234a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132bd09bc81331b5efe096741085b08698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e703a22d73141a12baa10f899fa6b40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7577ab58a298b38472ac6527afd9c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07041d0339d681555354a2822be486b5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e38424abfb16c77957943b161bb220702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b16f93a8cdf7858b55980fac8db50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc578ea5a1c1580e40ee439b5ea7bd0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9b5d470b50e67145583c3a74c5e70705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767255f3961296465c226bbe7d4a888706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ee5b3e6f621363d8f1671435e847e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73ec8da176e09887530fb34f9a5bdea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c088a570dd62683bd722ebdd1b0195c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e10c4de93f1aefc8f9c96bd16fa6bf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70eb2fdde3b652b2a4d6c786ab3c14711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25da2442b17ba37d131dd31b23d42f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b93e3adb205051e6f6efc506e7af9e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c818f91755efb680b59e7e1b6006d9b1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9f18bdf5a356b07cdfd44822d756b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4e33b553a954c5581e708c22d37031716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffaff0b314de2077d44042e036f17ad717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7063945fb6d54e0f8afbe9a1c649ac49718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a925f5246fa520f7145dfcccef7ca9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b77d0394152179e7baefd09704aa4f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0f588184150af45f1a61cf96e6e5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9453ac2b5a83a75516875dc29564c3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8898f15ff3e6d2cc1c8457fcd41cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de86181735fca3da5c44d3ba303c00c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a115a13420bcfd770eb5f0b018b5a9a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ac1c4b86db662d4d999e946ebf69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43801121a98fea877f0b95daca6452e1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b3a329eb5c44bd21631b1ac44e52ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d0f652d0ecb9c2ab9a8b2091763e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e3b710fa259ba11f69cfff0d3f683730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709ab7e34a8380fae8b61957c7729e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c9de78276268cfa30d0f992c05eeb732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b943da0100009c2c4ae78f796a03a5a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc92671f0312f668be040e5dfd4d57734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07afd257b79f6fe85be17ff9012ae60735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61638ffb3c11eacc949fd5ca0958ae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fdfc26c2f6ba7e1b8df264f2b4415737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6f95cfdceb51e7d2ce892ed55a803738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb62d386221a9ff6dffd9a5801c5a1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5cb647d2e8a06dc4c0f1e85ed30a3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e242e25b1cb199e43a4212c5f85659e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcca1e918639f687123d57c1b14291742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c086d715467b4f0d7855f182e56903b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e2163ce20b56fb246d96ee6fb00ec744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0eea8d6b6048abbce063cf81c4b2f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967ead73615f005fede4681d5881fd0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70392686c67d983a99b941162fbe3cbb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194805d84df6abe4fb3825cf904934f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77053cef92f9fa01fe2a874c21e4c9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a583c64eee16a907143171687ed2a3c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588762bccef4929cce9ab5474687c30751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a4735dcae2852850e858460d7e450752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade4dc953014917168f24224ba45ed0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0513d250fc84e4cef7d6f8ed59c462754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f1a679e29afc96e7c1a2a36314f87755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65e586f7ef89e32963adf18458bbf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c2f33539609dfdb099036ed347e61757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db20df19314040b6627a78fb7e89645758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ef7dce7f1c8a0493941b918c9d241759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8fbebd24880ddeed4d0cddb194a6b51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b770cd7bb69ae22b507df166827f02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e41a8108ca518a17c30d7efe7fcb3f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c971a10a60da155441429e90546db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ee4aa90cda528ef2c6ffaa0f278155.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b80e81a50895985ccbc060911ae2df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656f4feef626551b6d74c72466cf7e267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67a347f006cb22a525639bfd6eb4998.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773685044aa842b9addfe56eed86a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ea328501b4b6188a3429c8f2d41ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214a68e6dd3b4830544c450575d2e1811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57c21044d768d6df4db965a60781c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12d74d6f1cb24e4a96c2505a0dbd4a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab90f50601535aa1ab0e30ea37258214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041381fa4466ffa0456d43a3475eba4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f678743078cd4daa0d8e3c7dff17ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e3d4fbafbbb9eedc4964c2af277e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd9552ebcd35b3fb822bdcdff6d06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f4d869d8a3bedc9f5430d237ba97119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daf47f198a55b5fa7c94bbc188729a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df081e50a80c0c5784d22c2d20f9ee4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3704b954ea7efaf85c2d6510d9ad8ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb12c5caa86e9b4eab3d90a9b2e577e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abf1d3d4200aed4b2af020cc48722f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d47335e97a6a1eedad39d62f8fb6bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35136db89a5a17fe3f2373b4f54cd06b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac64030491431e26b2f7a6bef4419e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d7a096d2d67d5448be2deb737c6d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67812adc1a493f453f0c2d5453ff346629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c4036902efe9105d7599d0c8b8bf230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6cd1602d023626f94121995cc8017a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6c463740666ee8b9a94a8f2d8881632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c101feea81e451115a45775f3038b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abae03b08583dd14dc2990ffd7f16ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e29c57c14bd082e8a23aa4a380b9835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34f7981ba1efc4020a6a9add11ad8636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2dd3412be13203f9b76220a3fcd98f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068113134cd89cf8a752565ba1ef0b8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6dc1be189fcdf019ea8507045396c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0b5d9c5e36d2062fb0187fd1112ac40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aab1015b302c624ae51b994327f5ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9a4fcd7d188c3e08aa2c2f0719eca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17429fddfa707006b91c701cde48ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f0c25b03cc21c269c2af6d8d6ad7c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a98af21d4368d2bd1d8d7a288b1c3245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a717d956a7507653d14c916c86731646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086212895b1d4e8aa64d52945abcb30547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a35ee7fc01ef39e07f30a6c78893e5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df70cf8450b18b88ee20c9e682291249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952d8daea4be198d8de486e943736ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f9689acdfa5ddcb911fa12407da151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5fbf08fd46d65218766314dc82cb5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4f4003c438bdce1ef368c2e24797a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9263810db8657ea43855b5d29f916254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6c04fd7f177ad8cb1283a2384349e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92535d08e4204da1ffe726a6cfcafb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee70e3ea39eb1a5137be2735cc316d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23022d4e88b65671c3f7112953c13c9558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e694257a42b6db5f8fd44fc4cc44e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd256ebfa6342d1af4808db322bc9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780672cfa14b1f4dba0672c46a402a1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dfbd6f5da453d81de769ae884beca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3264d0b417762c321178ec014372c8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6251b38d6912e28aa5ab3cf13f9e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b8a2a21bead2041d01afa1c62e46865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4dc02d68924b5e007ceeb8bbbcdc466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20b95346116d9270cf03f0a214eee867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23e76adc6ee99920d9029aaa001f36d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf31f4254b2cf1a55d83706dc99dcbdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ec3029c2a420df354c4a81d9daa6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972f1072c3961f52915129cadcbaf9a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a0168261bb2e872a05126f03b943e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaff48ea124a23f8382c7b5f360606473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75af63e5f9ac5c71ad20e45e42e4e3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532fddeeb1bf44ba0ed3c30d77c990475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711b9ee2684cff652ab0bb3669def4376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ff8b7f161b93c4f9cc1ec713c019677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f64047a5337d2fe487f177f1d998578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66556086c79c5606b1dff3f3b254a33d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273899be39737b66bc33cf624077c4ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bdd379d511ebe8a4c144f68a8e45581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5898565b266d8b43672a5447807a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df579ac447a19f69ae9ee4a9eadd8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ff40e5f743f7990ae4281a51839e684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc3962501626aba4f2771a25a7d56d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778eb160c6e4dd1f438a163eaac0108886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a2bfe5718b89f7cdcbd8895c00ce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201f660ac8c60ee792eda03e5c7e42188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e3b3724c635cee1fc7f47f29e44a189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3031ef85d979cf0cd12a730124bab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266eb8aefbc9931f9711b046c2e04591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6e23485698c7e63ef9975ba737cfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a911dcd34d5ba6e1f8e11460223fb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740fd3c1355bc16686dfdae5e84c19c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9766e8344e885f751a519cf77d557f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818c5a909150ac0b0e4feb2641e24fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81e7a427a6617e7729d4bb4832d2d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b9c07b1097da9f463180f1cf2e15098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9d146105caac4dcfb16425cb32c5899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2e157ac8ee55a590bdbf0ef7d8af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072624b0ff81e199f15dda92db4a1e3d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bf3b65826715c8b2c5206826f0f89102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8b418eab19fd21163bdf473cce56e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53651f5f40390ce0fd8e2423a6cc0a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066bd3fe3cfc3fb3e5c09d7f4d541a02105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058097f6ec6d15bc4cc2db09ccacaee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d6c0bae39f83ff8b9756f0d64d795107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd85d6cda9683fa5fb7ad8e63367739108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4ccc07167647abcd5bcbe6195242c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bf9eb19d6a45bd22a82226433609d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8d4b097859b5aa86c4ba89aa72b78111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5faa9b3fe6a9a4924be383af57114f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c1bfc8b1ca7a7c7bca9af390e3118113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f94923e63b3a2f64d0963dd923b79114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c1fde08807bc7b407177531064619115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22b29348d1edf656edf2ae0865d42116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b34bddef3f6a7ede4b94efbc0f752d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c8b3dec5cb3cdf7fe13113ff74572b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1adaebb6573320e8bc6a5b50bf9e88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92f7714adfbdc85ef5011971c96cfd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccc761e7022ee071ed1cf0d5a67a21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfef0c3ba99f5321b1ede52f0e2d3c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e08d0aa043812a6af8cca59d6c3c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a0fa574ef9ac52c1099417a90da2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50a0a8d8f080b2425d238a0c98de90125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005de6d28ed790901d517844b6e90f0a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9ca5b51210117902c05d64d049757127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1dd32aea9c4cba3041a31ea90352c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156f1851b1ba92ed795032ea67b8869129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22d9441665d5793a621ac2a3d49a53130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04080acd92fdff93879fc75b64757a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7e1452def4974cd36f9bf4a7719b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2089ea76703f2769637c23e6052fa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907dcfb2092c80c9b6b121b4d1a26a6c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63677335cbe5ae3bc5ee4e7ca2b8d0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc019095f27a7923aace55c00214daf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914d1226eb4ed910bfcb4b20e3e70b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccec51230da89529a98607a5e3f668a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e632e727b06c98dec66f2c89a2c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5f2c1a7bc8f66529715c0d1df39b5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6931fb3d4ce9b30be47b06020a9166f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca480b97b5d8a726d599d7b779e9e2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4af6db3b0a4340f8226f284f0b3854143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85373dd7a8c318bef47790c12bfe86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a683941bb4ec98ce0b3b5850e76687145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d0d90211350dbbf00f31c23aca838146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51816e92c884a6d17c070648e3d9586d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96b49b8400f93480fe8b330083ee1e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed16d63aa1247e04bd7bc7b16004ec08149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a593ee15a15882836e2e4a05968b5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384dd32eae2449eefb7657b913288ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ee17d23d775aae30b383122ba8146152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26fed98b8ae0fc4443541e7e4ef33b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c7dc1b51249465372daeb00c2e466154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11fcbcf7fd9ffadb21be2e1ad0e5e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb26a93b2741ada3778a3f74dcf1b94156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6a123080244821dba7846a599c38d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccce5b750d5f5a6cad891213ac29459158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8f0b9fb0bcd2e7100822c34953651159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01332d4ab40ee9ad82b26737083f469160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c776f11c50ebe259ce2ce42cb9aa6f03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc1a2d21c9f02a47c833b76f1dd7d4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e2d3185ff75612657b96853797343163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d856a15f08086cc5431f5dbf1f37065164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f136cab689f3920ecfb5a54b94012f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d4e31213ac056bb3bd683b1b1552d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f4e0c7a84ae1df26809ad34024a46167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71f35db2fbd61d967cf084d1ee1761168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f145021783ec99ca4f88726bbcf270169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9acc95ff35dc669ad8a268473e142170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb06de3cb2d3596302513e23fe48e45171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8abe5b31ce08a7215d4184902d578a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8c3663eaab00d517a81a82d95a42d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81e145014234551a07a83fdcadb954174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef18ddda4028ee53a0085bd80f5b56c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed43b49054b19333f5c6bdedc08f24b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5391c95cf21877262c4afad15fe26f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6074f5d9a285f44366d22ad797d30a21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65b47f061247a0576dde9e563a73b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e317d58726f2bccb3964ef2719dabb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223c4560e5a1590e01109adfaeacd7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473973d0439b4c75283dc7b2ce8f65c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b392b0115942cd5b7819686aed5aa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33764116b91c5f2de28aa89025f71c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb72b4ded7482c0b47ffd34e600ab0de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2ec8f553386b78dd7568fc2da1dc8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e552adc93a6303fa6a8386aae75445187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ecf25f643eb51ddefaeb3c02d209188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060db2ed9c7b634ee33900367cbe95f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e91019ab9100ee8ea3611d7f174593190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2725cc54d9fd0ba9249fb5c54a8bbaf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263cf51705b0d9006a3f94cffa4513a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a9b150fa1e1c55bc38934c9ea101c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c48a7be11624b95033940be62536de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544eb588967f1563565c18fcf6baefc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213167f938fc728a9f80b0b2cb747e5f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843237521182452143c7c6ca5d32fdd1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5f33f23f00918a202c34cd9fe6ff9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fde028fe4b5dc609cd90b04611587de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee50b8b4e0a84e0ac6e15a12dd30d41200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea73f16f81ae53ac7caa66e9a17535201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcba83de2bc094fb980f26e561053f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3657bbc7fd911aa338a5a81f6a7b237203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430a1388e1603c744330704f4247cd7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448301c14a43027b0d40956785126af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4438c7d79dad824edf586fedf0b75c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ae20b4406b66f6da8decc50f0df93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8446546566b85353483f3180342a9c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b3b9be8f0cc5283c249744dfe3411209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47e487741b0153d32eb59be12fb2df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb31f71eda621c92a04204999713e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579068d1739c008c99ac96b13a9b0c72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce966ee2ae0be2d3fca6b7ed87f0ef4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c145b56dd71fdcdecc4c4d917d6248a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7ac1baadb7e3044be190db7b6bff215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd514b98038d7047ae245fe33467a3c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d488eca09db3fa64adadc827ca8277217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac8b82850a72b497bdd855472634db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929aa48b571bbfe25517a606d11feb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072ee5b55790e1a7e3ae3fc55a94cf3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3518d0c85bed05270467efd3e466b97221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbffcae673fa9d4613c5de5c512664b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b975c9a682ef10eb7d5cdd5f35de5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d61fd716b2ce286929bb3ee87483a6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d5e706b14085b95da760d671debd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70729b618173aba272b2050c2411693e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5974ce1d33161d8846be3df47074be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15499b20b8d49e3bd40c537321fd8f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862eca40138037ef0740717200cb673229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782d7a3f70472b406ec3718a447099a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8279de81208440e6a757d80506837231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2416a0d39b761f661a708eab6d33b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7c62ec8c7d5ca94d8053e342ccb67233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa420fb6523ca6b4032d66106f919a49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873429fcd9e9936354ba9a62523f0ae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4546f3298c9a12733e970d4263471f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e20670c2acd97251c9b7cb44d9a3e3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69180bf1be51c4e40fbdab8f2cb8a3e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01f13877f35beda5b1b4d5299d4ced239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17eb6edad751d5af3adc8562da61b9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fb3d8f371a5599782f595f4443088a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7f74e2647c3828ad7064fce8ddd85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeaeb9c0e1a638f04ae3cfa739da8ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62198791a5cacefa62e130626ec06a3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ce36599493c0dc008de6ce76848ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c8b5e527f18c41226fdb68a0e07b9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e41e04c9be83d03527a55ee9b6d4dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb46ad2deb0b90d6894109ba3f30f74248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267779fd49b150410aa781d6e2702eda249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09d2a9e2664a587403e306e2cffb16250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570f0849f3f997e92bfee1c444674ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c0acf4cd5e4d46c3b5af2450c15a9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5085d54417e9624f91e695c1f94db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4053f8389a99bf2358b07d3a265c6d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f93b4efc540ff0a92ebff3f3089ab2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80420d358fb9b82f131cd60dd16c68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0fef86a6ac0c225b1cd2a8230eb3b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7ced558933a06eb339f1344565a2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17c96d4e707df32448be9758c615d4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6900cae3f0a34a9b65344e6656feebe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f0d86c3a05f7c0f67045a75d4222c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0cfe555ee98e922f22dc96a66fe4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866a742c779e82f4cd0ddd117fb235c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed9a72263634f835b3c9ba32fece3d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d307c73204c6a1643e2db516b53b59265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d8f58cb68f1494c7c9f717ae0981e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250067e5d927ce4128e65b4d8fdcdc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bc7ab50c6577ab8a130b56a41298e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a2cf75b8cb3d5f5b3610be16d2293269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71208728d4a7806edf6b746f27894b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df33b9ee3d21399e4acc7c9b0348632271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09cca1a2bb38ebfa315376c2fa083a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad526f6a51b027a655f9b81c3c95d4ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a90db27acb4fb4032e0abc5a3173c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8505cd67c3513698946b4d3373d824275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3c5bca438a50bc566fd126543d5ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83426d1ac476fb0cc437b63ddf8c3ecc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e2b5f4b6bb10e369897b289d698b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789081154f57886f337bd3f5dbf21e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640033b5451b9fd17cf34e5d2cd2c0d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73c7b5a0d94dc73d72db32be380fd4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41979a19dfa4184d2d46ef471b54b125282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde30e890ca5e202c09a42dd72a6167283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9aa712d532ca7353a39b788bf230e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69aebd4f6c529bb00150fadcb85818285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524f1b7190b7e316aab0ff578cf8197286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e29c11de1e6a7dd1d82d97f2c9f14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498b99b0004269be82962cc37ae42f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2891de641d8911c3685eb2159f024c63289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2798f1771f6cdefd1490180fd151341c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70849d816932976e55829aab0c837dd3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499b20dd09213af86d8e6177a2f75f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fda9cd15ff7182c1baaca21ddee6a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b15fccbd72b84f5da0f336d9c0b6f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c6523b4d09579b2f10d1f12d9f700295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf4bda97a14014964987ef55d63e3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9eb10e459844d4688cb7461c44d91297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adcf329b0c650172067c2dcc6c75d16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6f6613aa0f31c360bae9ff41b48029299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b35bfdd780b05c1f8444d8172e9acc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6812679610886f1c8c7c026370d2081301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab0c12e08d4f02dc21e426d4ff1a1e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5702c68eca2f30f7758b43b7ae962f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a12b4d4a0bbd8bd16728bc2c9d3305304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074efeafb68020a082b01f99ff1f525305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd6e6b3e6dca9005ed577a2deeb40f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6605b0f8683a2eab0bebbe3bc5fef28307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fd1302b98bad90a1a9f29ce6bffea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf862c7e34d8beb47bf0bc086ed02e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8cf169a19594e6b0ecf2d4e887004310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0389a154e26a569ee65b63c2380167311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3e85e585e891e36f22316d2fec917312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89686e8e50b26db98b073673519d491313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de963c48e938bc2a0604d24f3e4de119314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392945b4c0e27b1e76293e9fa5f854a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286c0fd13164f3a023d26a4e87e0ccf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01eec04b298a0e1a7c83166f1b5152317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6715ff18f04055c52d06b0a5cbab069318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2d52b36fe0d98809ed26ffbbdc4da319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6adbcd45d91005a855ed907c1dc49320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57eb1d2f2627b0b74477e7eafc4f6b0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee009196b063e68d3787ecf31d31929e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce694471854e98624fac09e4ab8ae0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bac2d29c4b27cc8428f24c4b2597a8b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13490a4b3041648e4872bea44963e5f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3ec74844e6770a4c2733dbd158659326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e07b94ce9174203e26eec29983329327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9ee8b897410de35c1ab4b0ca63b87328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4e37b1bc7807694ec30020bc059d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f41bdc4ea9831aa4808c778a60de0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd8e0dd822afb02fb2696b0265b2f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a80f4d801a724061b335176ff387b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a959358edb0b954157f8ffde55983333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a3de6b8323402c97c00d55e853162334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9815b0ad1659d91dc28fabcf7fb9da8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57e43394a9ad3f8d92341a55899fe0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2495fa952ab1f2d54a4bb7b78609f12337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78ade56920083861bcbd701f9ad26e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3733b1d0d7988d6c2c4baf1f68d029339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ac1f478bcc25c97662628a597fc8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee87b387569f47334f844f283229577341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819272dafe73977491b435c681e60518342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2b64d2f3abfe268edd7cdb68ea61a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c3a95c1d707d3ce5dbcac8bdbeac8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b3ca0011f61a4a20b614f587b67b27345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbc4dc8bbd504f1de3c3eb757c41d6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360345539ccd3e8995c1ec4110eea90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f3d48085b5fea359bdea2084d3538348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb9915812eea2050f08216132f9bfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eae3bb0ea95cb038d15687344248a2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c47290fbecade52af241fe6ef58f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0999adadafae28d85f2b214c960828352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578a285ab87fb6919195f9712b6c89c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506f2faff60bd23779b65dd38c58853354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb70790aa2db89d8f835088447c84e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417a2e9b28d6b2fda8c293ae0244903a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724b0ad04c620082cce00185d54e4a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4ab8db70b29093e217ef7673a7e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ac0df31b99cc7782e68029e3fec51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9636b5b310eb6938ac2748a40d9850c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70828ad91441e2188f3277b494c5656a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d771aec5c2dcbd55c96df9cdc0637362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9b1e7f64ce34002dd2ac4e4b0503c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957972040c979b07c55730b6b905f84a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40affca4ce565cfeeb38ff9b5952f3c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13cd3f09dd199fecadc7915dd4f337b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5a40d58e12fde4a756f76d4c440b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4c24ec4d60bbd8dcbdc126f65b75e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29503be7d78adc6b42dc190d3e68b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ecf076a3df7836331e519d68a76cd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209858a1967b43be4bac6e2b22af5ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0aebc82c2ba169ae10b7a70e1e32d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f274a74661a8982c58677de8e081257373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b57ab469c19ddc0d6aface241c1c1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e64ef3f03872955559a7edf8b84d0ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b32c0fa199ee191a0024b2dd2ada415376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b28e81383ac9d089049aab44def85a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1f9ada3dd4f0f6de37b3d4e4ab1b9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850d116c74fbef14f3cbfdd66316881379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971182bba845bf20d6612f313546e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e3dea9a19070382adf19f274068d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c085b1f39321330eccf434c7f43f2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37b8b2b6378dd9c38ed18efb749c0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a04a3b333bcf674196b238d0c749a5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2882ecfb7cab326aa9d069023b54a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac32df88de59aa2c2607d5639638b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97e33330807037095fcf5dd298684387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f104d32eff81216042e82839eb0ed2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6a0ebd96ec1bb6f6582a2566349ba389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e58e6d895c1b4c3a762ccf150b732f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa06e80008c48dd7b996db42c74ddf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4f1cda170744aab7e333ba26fc5a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b6defb280f17916c7ee91f7e8592c2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc89c9b825f2d815275da1afc160d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20103c83e761fcc98919d0d3ddff2c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbf65dddde7e9b0a269f004cc62ddc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8263d86cbaca2fb4e33e0975f5c7455397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d69d56906aae835feed6b3d6d390b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554b4c507bf219fe7d7e2c11c9eb5cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e998b1d2c650d9968cef1c5298721b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c09216e3ed7ff983a39bafa02e1194401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af69c6a6d2a0046b548a43de220a2d6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305343ffe8f306a8ad570a0d616cec66403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb4787f67e3f97f947f9f4fbbb2684404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4ac97072e65520c00851e80f76b64405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22f06af529b3c7670b450feaf64d81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f38b9701a1ae91b4718fa65266cc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9942ea0936b862f3dfbfd12de857f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31947a58f446931d986a61a37808055f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bf54fa95ccd8e41e265d136453878410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c571f6cdf152380f654ac8348800ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b65bb4ef4e01e6dab42bf7fc4ef2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf80f4c3eb7992e5ab5f7f60473612f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10a6f6dd70d5060848abbf332a59e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5557db15efe279c6badc4568fdd5a3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad4ce32b8d04f035b1aec7f5160ad2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85860c2fa8543bc401d3ebdda12836f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a7a173b086e38ed4b82f8298247f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420dc6657d368e17e3aecf275bc8c4a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fac6f8321df6ab8bacc0bcdd5ebdbf420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfe9d7f70137eb83a5f19c54312ed0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479d33f209cec0fc0c6bdfb37b08b2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93178b7f287b2bc61b4a727df339f20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c10efe54c2b2d7787ecc636beaa045424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61cccdb9b8b59cc2fa2bc238f5b423425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d29dff665dc6eb64b373608a8ea229426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f68875cb96ed41ec242ae395ee1d3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1296861fec67fe111b1f926b5dfc96e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2ad40fcd8339470bc92ef7bbde6387429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a38f5fb20e6b77edda3e7ef8e2243a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ebac23afa7dd1beafd5bec47b04f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b54cabe14d248fed4de84cd76c9fe1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf5c1bfb10cbf02f80939aaabd344433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9e568dc092d9216c3e6df1fde32c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7f099e01fee3e68be840405b27493435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92dcaff6447021b756d7ad47ccc056436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e29e456c1d585114b132e5d4b6562437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5c961eb9ba93c281c86c1511e659438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f39725bcff0fe8a562cb4add77ee0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cfee987bfd04dbd7a96595cbb47e8b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35bbc6f749ead3e3873bf3752c70fc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00670d32c71da59dacc99d9f7a3e82442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aab2e7fdfcad199c61aa395d07a677443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e5717699ce3437846a290aebdca55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf479f94d996b64c86562753e257c64e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a9785e316b142dac5796e8b94e7c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731edea4ce265a75422ea63959e62e8a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36ba87dac11c5c9daabb84803351fa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb94e1363f08deb72184b7df749a59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f63cda5fcf56c99e146bf762771cf9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573faa2ad1fb65d8d2804fbae8cebae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab04365bc979d6642d1e7f755231e9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7648aea52e401dbdaf585d536335caca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e18844308eaef407888dde9a9737b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd6d4fc8b21e85270c9022f978ebf1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18802a391c0e7f2e3261c0454bfa27b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381adfcd3cd338b0d58a6a5b16b6e26c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80daa158dda2aa6ad7ca234eb468277458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f4b9efcc800f7c74e068067a0e61a3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009d940aaba232e4050a6c75280a9ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad3e2a622fb1a668012f7f5ed0b1c5e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b510faae5cf45ddf3760f740a60b2bac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255fad7e59e265aab13d1128697be5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80182057009003f8803cbc701ead932464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e343f7005b2c208f222a60690896d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fb22454f315bfb1ae9f8be2a98ad8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7de1b58f5ded5c0305eb4f6d39f953467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823690a1a3c86f5c548a8ff449bc468b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae5294375e43ddd9f2f60ad0e68966469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d74ac1fb20192f4a21ef45f2d5982fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076e352804ad3a0dd9c880705c41031471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5c8b98f7a51645426d0eee611b750472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d3adbe514ba56741e92b9aadac69473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c59d753adcd57b6c69d74f0f1dede7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4c606719011db79ada744a389bd8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5810ac6e275e77325b35a03f87261b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fce41ecd1bfe4f895751fa19b459b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8993eea9942db08cac7498ad3641df478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65195b32ff05453de90425e27df4a71d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894115a44b7962492c42b5ff9f4fba60480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325ac8477b6cb6aa9450164a954cf8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45ec83076363a5c0e1e179f72cdae8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25164daebbf73c701a3f8fefa7f16394483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd106fa04cc31c188ef087906397303b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987a9f1ebe0daee3a2c57623798cae7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5802ec64649c1e78ff829812ec6beff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091f1da47c5120a9ce24bc6996046737487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42682a78798e412814e29b9f0864041488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065d39bcb9ec3674a5160090d64e31b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f479ab540006adb655803b5374daa50490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061ffff627f42d0880d403ea731a840491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f78c8e9c9dc1b0fc857a71cba3771492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f533c7e612e4b20a0529280f4acc43493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c4cb9a6ac3a8bc6ff41e49889e222e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d6a1586c08b7b0e26a7b73eb35cab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a276e5884fcc9b65a7af33f2f0d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fcef9b7d73860b043639fc28b6b2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc43252f780226df92997b6507a20f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97723bb26b784f3fc74a6996441899499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7f76cec8be3764394d70ca5fad017500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f137583b7b2323738ba9c36dc7c810501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69132d305a09d071ce7c2f228218a12502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfa8fe71c5df8fc0257c24df384b96503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c31d571a584e2ee274ed5c77406a3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1706e20cc94edef7d20e8f4858fd47505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a158d3384e6838ecd29d331816e9ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18ee95f53052dd8589f9cda61aac11507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef87cf306eba451bc3090dc8f6777ad508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a3948bd93b5166dcdc82f6ee529b7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0650c6cb2f8647721e1eb39e31ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21153854121fd96e043ed1ee86092d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dc03f3b8125d20a14a0e236f4bee1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d28bdcec5b241da4625186e70bac1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d63b18c13a18888593fa7230c54307514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47df38c02583503144d15f5dde653b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7abb8a53a5d6b4e275e271b2879ef3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199af54cdd7ca2f5d10c729f5561525e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25aad52e6026de5bec3f24c8e162ed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c6193752e6d2de17f09f7c638b341519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1285d53bbf9528e0c12e280ffcde71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962999dff7420b17422714df5d202d2a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353c0799b46a1a496b5df9bf2e5b807522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1042e996f09822f150e93fb46bb032523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc4611f5eb88ec6b83aa2940f19b26524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc848b63b6ab714510b7f5e254364f53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce10f90a82e5027597eac28e5c1c5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ddd86e7671f4e2b8cdfd960485cba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb1f57657ce0af968addc414be0ab4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bccf9b58e9e0b101be205641e399dd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38490fec43e4dbbc85d4e5daf68c913a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed246ab11041760d0934ea1531c77b33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ded0c55c73c4b488148edf446702f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa322dafdcd0152429e50b0821e0c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eae7dd40ef7d439b44579c11640159534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c635300fbaf37211540827eb06e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d713d9000c07346e3a0e7cdef8a3257536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99cccdb940ff2b346b8725cd4f4b7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac0f55a8868482b8e3437338eed40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2237d7795604b96a38e2e29a64009a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20efdcd237b0f9b70e227faee4cc017a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a47c4e892284a065d1e295b5397673541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f6426d6f536f9c686e362e0986d137542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ea2187840ace50834730002e9f0ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881bf783649f9b4f3994d10342c218e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d2cc004b4e1cee0deb1356634a38d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf6ed4775ad67202a0f28ea8913856546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9af378386af84c01a0994766565c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3532ae481227ca92104ee6e4f10bd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8c64b144187e382cf3f2fb52bf546549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa556574bf7ef66a05d84fda871d8fa550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174761c0316ec3e8ef426770e65d334551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ed5c2a160ade052c30538af3f99f4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32d886e04d2ac27bbabea8aef3288c5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c4221c1eb4dac243d251fdaa96cd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe0808289327dc5fa076e72027b95a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dca10cc867caf09b94d07b1d3d5c7c0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf5a37a0ba510935e70ea776c6ba7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a5368397e6bd30043a0f5ca196ecc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f72fabc23ec901ba6b851cc102c66d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7b4722dbea1651247dbbc8bf9f5cf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef3d0ffbfb92d9cc154d0bc7781c01e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f37419b478c389e6e729904e588a9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054a74658f63dcbb6095365001fc287563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8213a46e10dc093125e69aedee5eaff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59454aa838ea7ec711f51603b22527e8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1824e53a6b001cda908a4342a640d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba337fee9988b1e633c01fa416d1b59567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e143410ddea24ced0e15c5e2ab7918568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865f6dc642560829dbb96f7a210d1a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d02a0a2e4a068dcbd8c0b6d47f2e00570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd16bf8bd21b52f033bbc6d695df4f7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab589387acccae450c794711674f8ec4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8680ff650a386d36aa901e8a34749d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a4511467bf20a83b192fa693757f3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f99b60c715f3b3bdbe3cadccc0ab6b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b2233a120cc60fae79f135ac57ec576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea7df825399fbcb0c2eb55d974175b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ffb5eb1f851b978de7746f17e42f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e9ce3a6da6bf40850a55ae26c3568579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab906619ff63220f341aa7873ecdef7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879cb3dbc3e6d860b5a82bb418c490581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504cc4f5fb4d444bf047fd82d4daf85582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442302232eb07a3acac3385e1f975ba6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31388adc5254ed9904d2daf1c5990b3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d350a512f64318bb9922b20589ad65585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d914169448c4ac3e31802f3bf11462586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60c1d628a3496167d86d2eca6a17f6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59ffe737d843bbff2a237613a8ccdf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d726d8ad5f53e1919332aab55f31062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cac6d19eacc448a705866faf5be48590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1d351b8579b3aa91b027d61e63bbf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e71dca5223f3d8488824a3333df17b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28389ef7d5eaa8edc053932fdd09792593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a261536ebca4e1315a6db4e65805b7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595baf7cc6a33992f4a635ecdf033f8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f6875bdd5d18790986893b42e9b4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5128e5eb04dbfc1218c0d759192a00c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967df86d2082aab9f5c3323e3cd306a1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943c4760a280f94491e45cd2db323f0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d6003643a865cf1ad7fb7eac3a017600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57e3ca300f629a998cd42a59fc4345601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f35d66d8bb7f0efe67d15d65dab081602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe75dabdb79e14b61e1d335811e84c6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21737e73beb82ac2766f43ff30b93931604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176bf1f5b399d8ff56108dbe10997cde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8e6243342634e237b0d96a339d0d3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e1b20c12b64c43e0353498a836661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619ca2e1446d0eacdeabe4ee297a2fd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d63be1c195b5b091702a45f290c1a27609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797353774ea595f4fd8506ee93a57383610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8e5b3029f1260587ea98f890e08ab611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dd8eb432727a55cc9e896698a67ddc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09adb70f671ef668a8e4ed46ffda380613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8b4dfd3aaa964a84d9f1fb35923eb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cefce6c0c755401daee660d8f63e87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4b5fee568cb18094202862c75c175616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5714834fd4cd535f1c5c5e4859fe5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cab25c8db864f383f207bd2486bbdb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135bcc01579ceb8598a083e470f117b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753026ac0bd54e8bd45347f69f5063b5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996c60d71904540d35202066eb431ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e57739abb170699fa63874497e1d2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a85939c0ba719d638d19aafad3d661623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8d0652f4ff2903a8ac45849a7c7be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3fd54d4b7831c2802947ddf9d9d7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf007ac248139b5f7955d6bf320621626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8efbd29d65aabe040898c1b427f68627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2b94843562a8135208936d44e5ee9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93500c8b9d61f2cabecea509203db2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3a799fecac3e07c1f54ce53c27bbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a68f6d2bf50e87324c507defbdebe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb0794da6d1253b801e96d959d1c2e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb774b38469072f958794a7dbaf409633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b9adcc71c24d2d615d80e7f163645634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8aaa247fa5a5ebf6de630a39e6b71635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf891c88fbf689c318005cc6f48bc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d30ddae3f912cf304e93eb0fdc245637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8ddc9a0997b3107cb97c2be75a8a86638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1768ab5a28c5e806005cd741a54bca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab67ea500724b6bbfaa3266ad51a97640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cd6176b807d7ce007bf4b44631137641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1378e43ed14747b6c1dbcad0d50090e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fe7b47aa5e9dd23dafbae419298da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ab91b1f16da165b4b2e4e44361ab2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e91e0e412d43ef23b29c4af9f37959645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb507510561d89830568f0a4a73a6a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e50e00fc58015f3176396accdc3df647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7d23751cfd173b1209bd63c76f48f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fab0cabf37193005180cefadd22c5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743701976ea871749f49e9df12eb2b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af1294c8e06ea3dc71870f940bac7b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e235198c46719e7cdd7f5a7ac2893ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cfd7a8df46a27233addcc941383b63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e996d13adcd3840a0cdddbd61179884654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ec217d915715937359f6c644f72c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e599222e9c10546fc0991f3a15c6b7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0a1a0333b527781d07eaaa81d6728657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b825f85a405359fb89223e2b5aa92b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128274b8ab57953419c81226d54988ce659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b6b520af01af2a93e8b9331a8ac9e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc323a4bc3654e077fd8c19c68c752661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee597adaaafde199e3e6bbe703b9040662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39bd13a221415378cd38b5ea5d88635663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef8497603107664235a9413d870dc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac620bcd6d06086257a054ba5bc4fbf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2582b45dbb3e262e1c16d5d1117723666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb8ec3afd090e84ecf8a336be7d86c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d42c7aeff16906459870e3ee2ce5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b92f004454c9ba75b4bbc9a9fba169669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070358d319213876634902bd66edb4e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a283657587505ce726c90182b1f60671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650a1eba1f5782fd013348f5e929d0bd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe21178b3fa11d964b47c81c7809573673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf3e9fa45ae6d580e43348089baf58674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f9039d431c346d51d00cd68c6dae04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b324d741b627d090aa6121222210fb4d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a70d2ed5d5cc6629382014af9c606677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53e31dfae2cd19c725f019aea97a74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ea8d6e92e994ed37d9a1727d33f447679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11123dc41432ae0a18f3a710eef728f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7025d374d548a0c818a24e037bbc752681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98a1cbcd9d1926af3c6a9481dd4f20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd206843a11e7f6b6970928f93909b1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda80384565306e276a50ad6efed4e17684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466a2e572005c907d73e8741961c06cd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7ea5f835f3f8fbe6b4ead6bda1a84686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991a571ceadc4dd3f0236bd7b4d89a5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809636d6268104505a9ad5b1e43fe6c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb219112f757488096ec9a63aa8b471689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c9047d52d378334a7101739d7786c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127602a1fce23b53cb07cea71fff5192691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5616d7ccbea79bc943323c47741090a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bd0d33ab0d9b18de1ac0f200c37fd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950092a936aba98912dbf9ccfef4ec4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cdc5aef64cd029d1e7d4dc889a7d85695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9628a5cf4311ff04fac715a989e81f90696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac29b1ee7cd20fab9c707b0b528f172697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaf48c729086735775d78e600b06a9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8b397ff46ebc6e6810e5c79cfd4b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e64b19373132465364e52f0a2d2e2b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b86786f8baa6385d0ed9318873f153701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b0080636c1d86073211881a52b8cc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bbfcd0c35b693c3e3802b29c87c11703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57ba8eb968d57d1053c6008f3f8d6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44874feec4c19ac09f9d6d91aaa66b1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea203a69489163a6f526829a8976e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6f290cc9d94f5c14ab2320f633e3bd707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf0a052cf1bef98e72aa3fc3f705db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fbe8200cb5ce52bb6aee4690a9e59b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59cd3652691b53042b4488639a0a18710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cab15f9434946e3e9dbd59d4bdc9f3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e31ffa5cc5215eb36e60807c5ab34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e745e4f0f0ad2e9aa657350c417de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3c49298bec548657600544aa81781714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330290a07a8409440415ed027fef598715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ac2bfec65edc62d3e0f57e9082e3d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c9b311b61f852107ce4a996cfd7b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa523f6977b0cb72ae5a87117242c81a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e1dde11b18545ac0a56c49dd584a7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae78ade8d9888b4ed4ced863dd394ca720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfba076f0732b17619c2d2752701679721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d092b8a8f545f21a75f6556668a9b9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb11e88c0dd702232d6b2b60da065f3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc42eadb965565ce7c514c411ca3b6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76a6723b669ef6fe40cacf8e2ace90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df9827e03b405a25d3226599137887726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e293c4d0bd4fe8fc982133ad20bf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce430bc18feb9b504b795776fbeacb09728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa220c7c55b4028feccd8db71f99fc33729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0d9ed85356a314f8fc7374f3586e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85994bdba62c01dd465007d6d7698d1a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2b90bab0518406f0cffe8be3e06a3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea933c2fd8cfb8f9ffebfa63ea4637733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30b749abdacb01ff67134eb4aebeac734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b83ce33a237c47973d3fa0d18c025735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4cf648088a22b06ebf17614defc46f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8bbb356fa354dc661e86275d29434737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889a7747d9a1e2acfb5ad84cbfce975738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daafbd5b4389c5ed50d8e6147c8e86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd03017c38551684c218cff0c40d7aa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d82197a525325f473308befd99336741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9166089e65a41cd9516d379c57e3b08c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e17494944dd253652f25fb54909a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ace503a749b9ebeb1b17e286b83288744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5589e488689f4ad637ad3838c2ed62745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31026d4ddc350fa1a050ec792d84034f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750817dd19a402cdcc28e128f0bd71747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f66bbcef6de168c237f68342b63cf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb812d145a2010f837451cb5e5cb63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323c02b550cd4fce858dc88823fadf52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca7a08f5f0582e1f13e53bd7ac9ddb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94208c13005c8d8eaba111f49c5f69a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eaa7255e6bcaa672d434c7dc41d480753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba94fa65c55e1c300d60f93ae504120754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3cb2eb56f55244789826366da97fe4755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3caee5f2ec6e581347d64bd5a2e123756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04444058e89d6d77b53d671fb352299d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33dd9f47ab9322e5fc45be275a543fb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c9a5aeb2e25dc04b77bc0aadc5696759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>