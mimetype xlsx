--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac31595c3a626f9028d22fbe68ba9df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0761397fba5e8c7864eba18d89e7d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95124c13f049fc54bcff8a69106a2313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df0d60d64255698076710da9a180c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc9cac25f5e2d374abee36b1b751035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8a43d631f22dea3f37b16134ffe5f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d8359fc3dabc45331aa5b810905e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9becaf26dca5440d81a7c4366dac28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367835cc44daf6af734a3542368f1e9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21274ab2d9e3705a4f489f306594b63310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f64d4a078372880e7a64bdde4030811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a58562e3b8c9c113ce6b64e9d8e95e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f5d1fb253bd8b6e1077be90bf9e1a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f043b6340af7893d7afed1a844c20514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa890f225afa7d0ea38a641dd6bb3b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e08b976cde58b1b5b5154f78af44d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450cfe099c5da87b008c272a85f729417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74ce56d45d5a7ef20e2b4c1361553fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891b097fe6473cf27d1e4c54d9252e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ce939b643c8eb475e04e40d9eddd220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d587c1028e4aeb98f16c69c4c3f9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6696c65cad177c8c4aa4d40e8a2b7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ac3b7fd23daa937736ded0baa50223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059ed25db8cbbea3a7d41bdd0bed91f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296f1392e288d84b2e34b047c54d4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e166bc6e724a884a0811f65e3cbe426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375cc8e48fa804056edc1e06600153e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b305802164945706871fc42068bb12628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7752eebbd8c61708b4b097c090dff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0d7142a02fbb32ff7486ec589c76a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de883612dfac5173309f1c80b37f7e931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03e3c22eef30eb05df4cf2415f6f3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc705981c36533ab34e286a619566fd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c951ef216e7a6c0c2253cb59425d7f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ed56886beff3d59a466a4f127d64735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b02d4be7eac7ae14c8874a5deb29a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639f2f32aa2348dbef950be03b92bf137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152a4ab7a81713eeb7c4683dbfef78b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534fad32e8abc088647cdc3b195a7539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6519a6987bd27a22bfba1297ece73840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042bc6e02e0e914de40d69aa3f48e3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd794ab536465a2f324470e8cbecc8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547985fa9e7477ceac9e5913266c29043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62f1747dfab6378d07270746001c3e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a0f26669668af39c246f872e1b75545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f5463ea098b27aa5c507152085e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f0262215abaa88263eef9bee0be4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffa17e6de5f69ad5c653145241753748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1129950ec9a3dfa54c3a34c388020049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f2253a162146eacfaaa9fec1419d550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a7aa1bdae559c69b9d98132ff37251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d28ed5292dbcd829d6b63cdf3d9ed52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86af41740fc4b7a0f23532dbc08a28253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d201aa801d62122c462a4fdaefe96254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd67ad0bacc2964b567581ebbf3b8baf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e27709512a1aa1bcb259704f212ced56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035006d03b6f266c87d43b294b27718557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7601043b501aad932dd6363921a3c158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9605f8e5fee4cbadb9e63fd7ffd659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7581ff953143696621d5a6ff396e21a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca821e5836219a3ce6484df379fd184b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60038046b748f6916799070ea0cd3f2d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f093f2efa63eae0e3d72d13cebc88b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb4f0e3ea8bcb1a179f4093464771364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a957697719799a9ce7a863c5cfdeb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd356036ba703829cc076b2aae93866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab62106d842e9cbc8aaaf3fec49a0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96daf4a97547c04bcc50625b2fc6d6268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b23d04dddffc71c2de32f74b76c48769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55126f984fa1e745b992b663e4e2e1b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300e1c024a47297b19e7402719c738471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcda66bd88fa78aba91a9d1c43a3a3072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53470795207b4ce5c9592c966dd517b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9982e3292fa0c0728e6026351e5ea474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407204c77dce5c52ee60aec330c572675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d51fcb66d0541697d40325823d512e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978f607320edd0f877013b692fa335477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa29967aabbdb73e827203b8d7e244b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58f39c1989842a7078bef76baf271a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de72127d0dd3a9aae93fcd692e1d938c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa038cb3ac8b9251b4d100db205d2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027dbcd8ebae35175bbf3a95826584a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1db84c8e0c4ddf6ca947c1b135ae3583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8428b2cc5fb56f9d1050dcaa5756290084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a654c805440caee6eae20fe0248585c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ae55b1a2f7d6b4a502c9ca01660e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3189f42c1dd3e120b8186a3bbabca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e348ef82ee623a29127b4fa571ce65388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acf940003c9aae92c58470efbdb0a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f55474ecc86e5f1ae40ce9c02bbab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930c3725998dda2e9439ed1b06c5508b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae68623e75316d256003d0980ffa4f892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04ff07e059f81e8118f58ff53500f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e9e1085b537730b6c96d2775a1eab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb72eaa64911fe7955987d80035938a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453b35f892ee7ff08050c26d549f73296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2fbba9b31eb08a933b78aa59c4bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd66d3741a51ef9da724dcc518210da98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29c8bb38ab7ffcfb1386536a9f733099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc080b646ae2b342a1bcb00382e040b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae810a202a66e9763dcd907bc5e674101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e5f6b449268870c9117821241fbc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3829e999df4f99d77d34b5735ff9fa45103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d216249e25fdbe6a553389e8fc3167104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78e53d5013a980db26a2bd7e47b0b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1e5a625bce782ec9d30ec38176d23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f3937b45566f84064583ddb900b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694fdb9ae558fb51c7e8488e86ec731108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f7b3876b5ab2af44d5a2df3178d02109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a93e6ec50f8014b355533e2bf2d7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cb2d4fb617fa30f80e502799eeb41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd537956f1d325588e91042def9b51ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98fda247aca06bcfd73c0ed5eb68b92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40267a66b09af8277b29c779ce5fc5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3a4530eb09c04901c0f645d67a6c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356814f8b5289864d87ed487f16d9e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c8e6de6ef7fff28d62b75e9af346d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f37f611fdb8bcad9fcbf5d9bf5cf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd425322181688d16bb00c0efc8e54119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa13dbb8827facd5cb2f7efc0d2bb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028246a918ce814bb865afd23cb2e10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba791ef72b0df18cdf3179b6bb00fa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d38efb362df47b4b66011b39c7e12b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0902ff07e243de878dcf0c8aaa42c4f1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0558610a11358864dbc42d40bd9ebc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f77267ae8cddf417f43ccc37051f09126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f043a65565b0c1a5f23b3dc1990e2d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c501d42c8c7c8e12f15c0d6eed431c8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c92fe405c015064b24d1d0f9ca32129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779a1eefc154bc201410cfa41740ac4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c06a236a6d5b3a6dc874b300e8f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4310714bda55be652bb1826772e12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc661da83c4a04961cc65490a36b58133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95819a2f4cec20fb09781b54cdea0145134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd4d113bd228aa12a7b1504f1210214135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332751bc7581672e08274cb88292997136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acc478589e03aea3015768f4509dedb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af58546a925517ef7986ca3e2b44996138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437db54c99576e3f1cb02333806036ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286bb4c9e07fda82877a56b36a1c0fbf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac213b1cee0b45e6c5c9203f9e534f5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631a25f4f7a1fded0c1f4f9ea70346a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd3f641ccd26b57edc223284c6e2d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac74d3040f2f6bcf257adcf1e1a5926144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beaca182117c1d5c1a6f6ff61687d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d104eb3ac51ba3e3bc929e388856c1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4f3a3ce00c67fff3b127b40996e14147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe15651a5b35269ad6baf32f699be06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefc0799ddb148d9cc9620030c2f730149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec499af4c527c21fe1d631b7acfd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbd13eed3d6e95a779c7c07a36d659151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c463a7bc9ddc099364ee48080e86e6f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e458277f75125cfe8007a41c5fd1d8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edf9bb6dcc6afd50de4aebde8fc910154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffcf8737f2ab8142597c1a48e85866155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2fc465e3bb187a2e851afb222bb1d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b001f9a0e4334b2efb75340bb597f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52f9a9127de1205e0b8158cdb77bf15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a954235e24e175f8024bb4a3d9b5f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d53d293855eb24346fe1ed6312f4a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978f7cbc56f8ee521bdaa655bacdcea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a553c04ccd25d87a5c940d3301ae7af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5933e2ed884b091edf84a5852cf6f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a675385a5e3455c8a9d9f40585139164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68969af80a6142ea8fb788a11ca9eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31666f347687247185f32a2e8149e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d746ef12d0351ee6f344a0ed880933167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a00437c59960d544ce3534bf6b82d9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50270c619163a6f1033941fb2f373ff169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d651d03239bd9dea56cb75516d34b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d05fceffe16368c6123d49f405d998171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1619c7dc5d8ca7daf1178e3860610172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb56cafbd3bee8ce887c2e87f6c18f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce8212c17805e98ba15b545c0a143a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df96db200eb07c6c327ea9b7bb9e5b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6603ca07cacc38eee09323ad7ebec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5098321e51aa1933123d8faf7c42f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcbab4f73f124ec59cfe1c0285bd78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde29a355fae790ee846749b050a1bf1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ad488a0085ac8907efcd5cbf5ede7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bf0c4f5addc4816fe0fe0067ebd171181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5455a245218dce509f21aea97f2c9afb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dec2239bfecf01cef86761ad6854e6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abf20d8876358fac23c0d3fcd6a9c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58036fe51604a5b36dfb9ff71f8bf7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b8f35ee681f7697cfe757580cd4ce186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce323e0327658af5b672521323c668187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f23a6b64c8a7afbf24880ef6d0adc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425fe209a3497b745a0bc30a486a710189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbbccdf4de8fff97d9cae6a757fa2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb187aeed18639a025cad7ed9abe87a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20694310cf4ff42ed4f7d8bfd2bb63b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b20b02072a20111d6e5e669a14f84e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ded64aa8344ff6fcf2cfb4cbed47a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e0390c9e60df2c24f93829870b745195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4fa464a4e3bde9cbf6d5e73512971196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1eb28cdc526525e0ab0c75ad8bce8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888633f0521ca5da587283ac1837691198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde61690d979553088498dd5d7b71a1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecce09b7ddf3666a570bf3faebe3df200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d03289b4eaba498d8aa569cf019c59201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc8755626a128efc9f8d2cba5b3382202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52cecb003080db637c0437f6758dcd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66271af8850bad0b1018a58dc2a2c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8eece52f5990f11511a061656e06c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d50d3341fe21052fc13f0572349982206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef65c75ae73e5747863cfc5e1e151e4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ad4b67143d7dce9b200157492e7a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98b79f0152dfdb0507f171e22065bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cd36baf622d53a97a1750404d5888210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2f680a9cd5b55478430941f6e22a8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5583826ea07c9d8238c307f4cd8d82db212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462edc78317ce70ad5987b80d014310b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431c6e2ddfd6fcf1fa2e2d4d11d4470214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce26fd982a7a3d1fa2b853256a95d76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf561e9f8620719c72a7f916c8a9477216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f55f97bc8f854d2077b892ac23a64217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad49324dd0e6c87dbb36853c358ecc1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740b86da68ae2305f844dd307534275219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba972b2e590caddea21dc5ebbee351b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7472353640543cf2516978ed829e9ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bc3a686ecab0054416e04fcba09545222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3213a82172902c287791d85f6029d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5d49430a9df461d9b5e8263add0d4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b4b89530204f2d04a39b979556ea8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5c4697f544d2d661808c9aaedce1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaf54af0da984812124c83dda05ba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9ef81eb7745b280bb52312920b048228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08644710093a9eedb0e2a58abffa87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d680f4d846585f10217a99277020ec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2cbbcc032ab3bc5d0deb9ec2531e3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74570f9b7ab10fb4c8a45165228ccf6b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcd62baec945fc9b298f8c22000b17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9ec64902a3fa9c03a514c3da66c07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a210b2cebc2713eed9c3f0ad3bf700235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d8876859492c02b9ed88d4ffe8df3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881ad6690902b5efcc6d5e6d50156fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e41b36acd5dd48bd422c79efa2dfe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c79203027e0e91200fcf2179739efb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526d000554356ac54d522ab31e0b21b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75ff0018db1233bb0da171a31200f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b261c43f9627a4915b273a1c6ecf8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d714c2e6afab092904bb4e9d01432e7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e9a98f759fc257f433fd986e53ad4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b65aedcbd79998835ea2ee757b8db245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78a4150f54d9248730cf59fb881d9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9267919ea7af8eb2c6f7a2e974156247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944806cff1fc6fd0a7cd90dc35911fe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27658c71b2f3f94b476d7c049bedebdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0b8538a642e04ff889d00342c4f7c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206069d31ae822ac5fc0f57ea92f7575251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c154727ae62f42ad632643859019c17252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255fc08ee248bccd5dc4411f2cb819c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d824684edbf356c9e20546a39edbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee121b4b6165fd9dd8ecec78d9465a2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973a10f734a6566e41d88862104527b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a12888537acdfeea802180ed9b86a35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab89caef7e94bc995286438c988b539e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e2d1e1aca4761f055d64031cc9333259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41eb4caf2e1206e0ad09c56befd97a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fffa0b71f820ec3b144af4ad20464b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ed14f10607d6f8a400a49a1ea596c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4192162a9243868b81b70dde05107263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1aa0467ae10a77790a730bf3319f1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a3b3ea500f06bd78fc463363c9408265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2228e753f98638f40c280dc36d39c3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1d5ffcedae53b7ddf9e2535409849267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843c746f9a7020dae6b9c9b9a95a4cc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0a884d7946a6f4f5ebbf599d1fde5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6486f6e793d86b31bfbb626654fb951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109118f1a40c2d992759f470fea4678b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb130a746240b95801dc895dbae944c8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5073d3a4331c2b9aee7bb322e6b2d152273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1ff6358dd3c1c2aadf0434fff5c07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7e0f3620792af33ce32c9f34665b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4731d6ac63ff5b6506ebc4ea063822276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9782c4e05f27ebf54e32a6d21e594277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9244fbc2817a6bc2ad04f689e4d89bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385665167cd32ce1ca51555f5623898279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63376aaff42149e771b6423d7e4d2230280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63817d222b53caaf68ebd6bfc5290bbd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eddc71def64e40944a9ea77fecf0d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce15f6f87e719e5477780d1f60fddd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9ae70f48afa39bb317b395a51ec8a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78ac63edfbac211bf1663fbac30a15285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6d91fdb8cedb52e6abd69555da449b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dfd0945f28cadb4147090257612cfe287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af7a1e8a947241a1015c8d80c91ef1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9aa65b8b17a9354b011bd01bfc8fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668aacac8416d47a6b651491a65b2390290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7384206b70c604b521df342279e333c9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e6c875b9258ca82caa7b4e20f7d67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee290a8ce0b9138f7f1d68101a6012293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ee743acc7c375f61bc7109de3a4f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84049acad26b686dd1d1bb071bdb7563295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a697e9a116ddc1d246e40bc28c3b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b848f5d6b2817acfb746388c4806b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b159fe603df158a425e866d0d01fbc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b4726c4fe6fecb3cf1a2238db4474299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046c450a9e8283ec56664bbc04a9061300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd146a57eafb53f0da7a51139b1315301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3368c33e68fad81d033dcc1348e9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd10993f9f96b064c99c818ca0d44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e40871c4304ca7a5bec562de18ded6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0249f3c6eb1733dcf4c93e7fd425767305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddcb44b10fbf80b0de61d9da3e5151d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a5bf3e1980faa2a71226c740e321307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c93cd94be57d7fbdd941c6e316f85308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17a061b9229d163bc408653e877ff1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861ac1cb341f4367c9127e526794de6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9beb61cf7a5e064d90b2daae8fa8c1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884f945f374d897b361ea379fe8602b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f647e5c8891756fa71d56630b36074f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba5ebb07d224f9d18e4bf98b873ef3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f335e089f4e75ad1c3a3916037b261315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d1897fb239494a5b42e28f08eb075316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd23222394742dbf49b490375f314cf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85e2e61f45ca4cb06396afac3fd7cf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae05666a7db3a6c96d9a92cb6e70487319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f38a31ca6a58b1dc0be1c7a90d4eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8269b682890dce35f35c33f572fc83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c19308a0d380ff6ee01d98775aa45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920cbe055fa6b48571224e3186640c4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0c383c41394d6a726b638490901c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a34411dc95643815e1ada2ab11979a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f795319ace2230307bf28d5ee5ae6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268ca7bdfa75dca5ed8604894e36bed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043c84360cbed9431ee07c98b51c947328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262981dc845e755dadf6e6611ecd2150329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29dee71e564f52656b1decf4779d18330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7792687687611e9f355f4230faae8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4bde21058aeda061f3321fd33408e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a34b0fd28964cadc5e3faf70b490b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb62df1e01cee84531117c91af2b83c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0c3ec4618cc886b778186e42963a1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36179c6a8f49ee4c926551b5eb13a178336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c646997464f4c75ffb47183210793337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c7bdd9e6f2b3d5edc694c87128b56338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220fb658952afd9e49ca5feb61b3912339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa98f37f0e0f304efedd9fb267eaf8a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18a322fe5c8cf0adf575ec4b03c97b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78478056b55ef0cb66d3dcf5b98e76a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8549f8cf19e404b42cd6b21d3c166b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61470cb00ac5047d1aec253176779d83344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce1e9cbea9e3090528937b231c1e4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee49add93ee2de5b728a0f9eee1536d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6cb3f8a56c807afaa72b73a8fdfba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496a1b83bc681e0b1acf6cd20e540b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08efd3ba4292e7ece27852f4b5827b3a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef59b98f4f61bea64a03ab3e34ac73d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c11d1e668521c27f6e5e1217ee64b2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8beb5002d85ecb0a7608301362cf8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1565dc25c653af15ec177d59be41f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe8151f0fea1b295dc6976d5e628a2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225ede2cd96fedec48e2146c67c588d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117407ed57e3ff3d488a9b2837db53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8924dfe09149b77e093bd8331a9bb29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f38e9d90dda7a84233492d94691f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d0a8ff84caa3b1b994662c710f1d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c36741fc906564035f993e09eb311360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806e7ed760cf1f0c66429e107bd0dc4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8f23a9864db4d748d56bf586251b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255a579403d02ce894b3857b10cb85363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d926ab643281c546d3d4ddddad7cf8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ccee3e108fa5f55469ffe8a89b8db365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaeff0beb41c82ab01b3729cd0f5ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c1ad10b3f0bf5b544908789bf924d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc230ec7c0234e4a88bd344f6a64749368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b54ef9f247391adf0b93c9a0c7b367369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360339ce1533f420b69b0022522f016a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045ea82d3d54335c940c6f27efc3df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5ce4ffe61dfcd1be4eb1d61c08502372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210ff6bff4ee0a70f3a5e7153ba76aa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530565e9fb1880376fb54121fd2624f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce8a250f0ba1566411b46e58ada931375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35018d1a2df22ba9847cba94465cdcd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf68c7aae453d6bd830c3e52c9f9ad4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda64492cf5cf81a4a298b8be0edcf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d6b0940b294b250d77fad0b276c5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd328947ce55aad573ada1b854682bc1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5a71259628f76342e5c011648df36381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a56e33ee403cd13d3c4a32760663fef382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc934c34bbaf37b2ce81fae599bb5d0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d2560471903f92bbd53a19671f7b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2994694967744a8b560696ae1f309e4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de324d43af2e7cfb9dc9b78a690a2cb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c51feacf97d580b56c754ccc18a09e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7ca8e631b8ac6b4df59f4ef70c9bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce64300e5557472d8c82542336408389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd61fd54c43cfbfc99f169f822be9a1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbcb28802993fb09ac952153b3dc22391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e04092c400f91d0e65d33061e7a3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264e0c03266dee4c4d336ac6f9527c9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a619055230686ae02ddfec8e88067394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48f605e41b515ec8909db3dd5c845c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89f03816a07c2f796c6d180c52ffe5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a14fa1335e4cfc0d80ea28504b19d6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cd980f589b2502e228d876be7b921398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392feab54977744b081f94ed7da128d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855abaa05b1185dadc66090954ae5ce4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029fdfa1c04a391fcac3dd730f6a364401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73177a3c04e4eb4056562d63f354a95c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0505e22a5b3cec3728d3ea98be9c4d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fc363f9e4bf8583ac6b71544482d9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b46023beec2cb97fdf08256f28cae8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e0c286cb93ce0f6d84b43e310e4eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6439dba2b3dbf81072254cb158b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de63f6395fcd835445c90b9ff6f06a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e36373b35b8b7a60c9d1d17c98d3e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e3bcd26c96a15d1d1387ed01c8236410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d432c0e2b594d0dce2041a76ebbca3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84bfb738521c08a75faa424abd6c6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d0b84f3c854408c43431d5bb984502413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6834972777a99be6cefd1e9dd8c22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed57c1c0199c6883501070174a460415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef16a655fda12bcbef0bec7de48b1a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce684980198eb32b04f2d0f03ea785a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd14fda4fd6d676d4033737ab2321e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044c7ead45b89715e1314283c5126f9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d6462b65fbb48a380aece551b963a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9028ea02c3d877755a5b3b557420d7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148cadb8e9c2fd5f4d6a334be37c749422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d25749b9290a25045a1657fbeb5255423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bebeaf07c22bbbc4c566f2f9b234e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e67b98259e69219953cade4db769425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefef332956cc47752fa98aa583467b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf183f909b6a8d01231fcdda6567e06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bba66ddc09976a2dfd3b59d8e76a15428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9dd02566739e888d0c1376a53ed2f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343057f8dee55617c8181e6a7cc9722430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be25cf53e033aef7320d478749358431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679abb324b6b90dc8648cba40ef5b2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a70fa6b77185703abb3fb49c10bca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541f69d418b9a457734e95066608fca434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605cc68c6cc4aae2fa3af68eea45600435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7812990809b4436a23f4482a827db3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285079add4cb4ef90cc14abfa1b7e34437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d86b9bb82b5ae3dec7345eb27e4be438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec5985a6e513d54821224b0f190921439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899b70bd32f12ef57a750edc97df710440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69244bb67d235eb9b0ec4e93c6d6f5da441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f79a9d67cc49a50b73b6bef8a8756442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da38ec4dabe8f1cd31937bc45906ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae175b0f3fc2a45e6d097d83f2a814d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4496554da27e8634aff9004ac6f49445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ae3a6fc3fd50e28781593fd1dfc2c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4f3901bc3c5a65a71811fe53d3b46447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f72754556b572cb0b1976c72d511448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f6cf3ca2f2a17dbd806523e02cf95a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df5b281c9ad0b2ceab7ea2e51bbed9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597cb68802bcac4e5fe69a66010c67c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe25bc5c34a9b58cc0a1909d7fd573452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd3fe2a14724d9559835849d35b6f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07a93c4b203262f125159f95ee9443454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a341c68133d2dea445cedcfd5cbfa2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68367d54f6c9f1ebd55dbc963d1621456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a340bef87e3120d10c83aeb089ef8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25806bbb0c48b443b05f03f20aa6253458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae149ff8c27778ab3f64ea0dfb773459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668183978c319b83fd64aea0ece29f31460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a806aafd3cf647c932ee18f73ba54e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d52a63e18a905b75bc317f51d0517462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543829707b1e2133ddd817978f0df9f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9808aef9bcbdb9150bf55a1df600ab1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f0a66e77c166108ab3f6a77b5dcdbd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc13794c1fdd47aefac6fab00d75fc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c631a45c27ad5732a595316f71b5ae467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0db8ab6817002f903dc25d47480f0c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00de0f1ba54165f25ba37df5db4d9be469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec90d41d33efed35938abb80d73191ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a69c7261806e7b04f5b809cad0a33471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e121327f2d509b0d2161f0ac449c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac482137876864fb8787b818ba734b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156f3fe01beade08a9071da5f82aaf03474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debe0adf6d6748505723e2259b73652475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6ae8ba7afa8e4b4ef932ff6c5631e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29956a395d346365129bd343ccefcc86477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5bf1d28059db7c67ba92e6ef5a171478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbe0cf4d81b9dbcffadcb6a9a537e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ef4beaedcaded21e33f469e94ec14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099f36a86fde53797a00673c1291b91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337e2d2c38213610aa6bb272ca5a78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f3149a9878a1416c8cb077344cb9d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163b36ebe48988a97a425ed917ed04a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4b906b942cb2e1f8abe11c63a57e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9baa3109e2e337b22295f6d564fc629486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55731e0627f0887aea2c109260358097487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889138ddc1ace531d1c5884e887fd34a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28fc1a873205e9837d053ca8936841489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ec3fd0fe0880a1b6ec9740bf0605c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db1f0671f2cae83eb41f25d32c0970491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9b3fb2d686db4dc87a7fe604bbfd1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbd8aa0ba51b6e3961563f9d9d6ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e237fe31c74d1e6dacda1c2c0e2ee03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc1bc2c38b38c4a6bce88762546f3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a0e5e51ad701a69a9c0afe7043ad1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea2ec64de4a04b97236781d03c6e96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e28e13f7b9eef7b6a5b3edb87c107498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fbd9728e9c414b6c4b1d85dfeffb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d5e074e75d8f0486b3069cad5b6fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a171a6972f8a914cfef10fdd198ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd6b207e9eef61fdf6b7f3e98584c2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4706149aba7ee77e979eae6b448fe8f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf282c926b2e7f7fe179369d05940504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e3c74af44a717768bd3008af2a5e0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963db48eae6dd2d16c7d8daa23b1bf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794837639df5c9a305957019e87d603507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde44cc5b9bb2eaf5a0e4317496a58b0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5004cd38b01f8c8c4d5d09e2d845a206509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709d8ff5638a522c64afbea9debe1c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7b459ab63c6a3680c522ab5d467b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df403fedf4dda094ed35ed544fb0c1cb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0da946eb618f3a3b13dea68106b7b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372e8ad4107a7ca78bb52545e42221514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94b2555f59ee867dea024825d74cf1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b695276fc9e5b9a4b631a04a34773aa516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa2fa37f2a6b299d22dfcd9dc1e32a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cd9c4b9a1d082fb48cb77a8da40af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39db090eba557480dfc89fbe7733931519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34f8276c4680113f53901bd45a9207f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b8954cabbf51171e4fb37b8baddbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d527240e3c488acb8719654fa6c5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e0dac2cc133692f8b36d60ef2142f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd6e8044c9bdf0d840c451a2d6d3a6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e32baf45daf7b50817e8a3cc9d4fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ab890af6cfa2fae6b5fb40e015e934526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5651352b57283c1c1d8b51e9512964c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb200a1d7ab2e4b4d1618f05ac9eaa528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea3a6b3ef9ada49daae89d777dd68b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fe2c06c5f496723607a09a6b6b2eb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b753ffe606be2c622b8bf4c2e02aa80531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddf1c005817ec5aed1fbe612a54e79532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf89042b5eed52b89662c930798204f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044799bded2b63107afa3d7758e6b16534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53525bcf0ef9ad76f746571812b8651c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937d97b5064e8ccf1ba90ef4384524b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b229b0c933681ee1d7cf8638bf63b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f1911b4301013d880041eded4f9ba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878b18d8e21dcfc4cdefae95093fabc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e39337044a8813bd218279bdc8554b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eef21c882d544a122ceafc44031513541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a74081cc6bbf29bf7b67a1708757a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cb8d2b09c8b2eae1f1219b901f7c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dbadc45a0c39c33a107eb62f28075544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f748b7da93eda6e70ab412e5b8dfa82545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac9662e2577c64c986d741e18ae678546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbe39999b5b00cd8fedd0ccbaf5026547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d09c73057b78442ae3ca94d33c4ac4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67c546f778a997905bbb7008c0f7f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49771d504bf9050bdd717d6f130f57e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13708a282c1af876e94a3933962507551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ff103589bbe945dd01a19cc8f6612552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b83db7fd733228afc40f887034d7e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a0bbddb3ef36e696135d04700a062554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9b0fcf8c389aab2ecaa1be9c20579c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09454cb0423f67d8252cd191a2839c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d397add57b6ad2b5de276252ed72557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89468233bb0f6b556f0f7bffd8889f09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f3f0078912e53a9ce908a7c408d6f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e941c5d01da05ba41f158f612d9f09560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e7e1487f80f2d1fafc724de1ea802561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbad04010a4b87bda67c953e25cce5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e4cdabfb816a0f5e3fb9d9584720b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28580b0e1e41674bb73dfcbd869a8cf9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae5ac0f7f3ca5b6389578b6b125960565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b3b30cef16fa0347f152d8aeec3072566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f19ee22be76eb5896693420e92a3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f89bc8f07b4e6c93fb860e038acfd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b0c53f8aa5f62dd6c61c068cef4e7c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff063345b28733bb725d70b98d9b7bd570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108867a27a70a5b72bbecf20d8398e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dcf4165de66f74b6ba195a8ddbddea572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99301da6b716f7c9d3206d29270794573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780452742db3618ed81572b402c2963574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849545a06887fd172eefc05ff01b3d7c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf4c7e3407bcc04fb009cd8f5efb36576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c40f2c96d48b23c7c1e04ed895262d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bdee29da093ba356cc0a66f6ee2d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061730b5a1a18a44201abdea022ebb4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d74f1ab9945010ac005ae1639dffa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47355700fbde654a7393ed40c0250c68581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9ec7eff11e926de4df73614e4ddfa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4b426994fb3cc79debc0be1bb777583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8afd404503baa3166b948ea5dd72cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9c8a138d31bb3d38bebde94b55be585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91425b81a21c015cba993336d5faa016586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa5619a36ef520980605dd65bd52ad587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9428258be1bae6ea6280b80059feec7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c491a1ff633eb69c9936cf2174fd0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe51f8d57636d58c2566e58f051d448590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc3fa818077d5d6837c61588a64b3a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc6d4318875d1c11990cf5cd9fec35592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da9f2f247e20cda79c1cbc6887bed0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a0bce081ddbc6cb94a65052ce9ba9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6d372ad42f36ac4169244e4f5d8d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d6e1d943304165a731fa7ce71d642d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e52016992f99cc9f1cc7b3f0e81db6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04023936c96c5ac3520777806c0ce2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2a234d9722dd8e6cbbef63faedabf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e700638f2846cb874b0f8476cd59a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b5a88cbec208b5526fa56a5beb954601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e942b685bf32cf7551274af4d9b7e5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae56f18751bc0fe1c02016bb2d4e9a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d0fc86189b205a459292b16fee20b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93773655e95472bf0b45546a208db08605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d7eb305f82fad775045bbd581c817606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc16754930174183c61d5284ed97044d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f89dc0337492381d896f2596076077608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15943507bf79acc8d01ba0a14dbd9249609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714219cb50d086015c021c142d5d15b9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656cdaccd48fb10605ec0cfd1e51eef611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49081843f73020d337366e9004c0db29612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad7fb54cfcf0b978bfcb3aa3ef484a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af512cb4ba70a1b45452692742d5723614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adf5a835d78fb1f6493adb6c58c6e1c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76cd985650450f9b7eb85955463bd9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22c06e95bed66f3e47ccc38305d7e1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f0ec0a14c6d67eb887552d3526f982618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91e12d06cf654942ef1413bb08491a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b40ab4840d95433604f74a31d60e91620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330d58e1ef4eff96950b8d0baf49ba08621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5758d4ead8d72afd727ba0d20075f38622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7427457bf6e99a213530737ced39b51623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33696f04db93bc6ee40b324aba7fe0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98064d9fc96df6bac0f078e04ac3d454625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86379c85cb918f6a8b182ef1f9d3d0b2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8155dccde83b8880e4e7fbbef8427c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3cd0929ded0540f435fbea820d32c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050870ddd0c5082b3e4d51671aac7e7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410affd0b9555defda234738c3bae4b5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2031fd7b9bcf47f5093a81b1210992d8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ffdfc949058063f87662da2398998632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec4bdb278b321b6db788755f20ff1ed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8d0301928ce1307f588ecc391b9314634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd765d1ba7cc0ba93e5ea5874a10825635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0934faeaa6520b59a8f96490d81cbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339bdbd8f54f1b020f190b5c0f40594637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19986028c6f74dc01b5ceb2c58f90b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2cad7bb72fe38a3a196f253d6698d3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0a669e34a9b15fec5a5dc6d6ce65b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfad6c0787c41672e126691342c3a5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba8f9eff7d7def0a7948821c64b054642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1656e6af3d233766eacc49588e65dd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ba156e52bd9ab35a0ba97f0bf2628644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed454878cd52eb39d8d2b3078d061fb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f129850d4fb3df5a733d42ae25b6bf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27c91d4aae5a31bf82acb5c33fe7c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b4c3a8b90f350c98d1a30f1f73a58648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc83d2b08304829064b0f8bc8ae0976649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94124af98dc3978baedcfa5caf755a8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709860d8d683b4d5556b6ecfaa10b86e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618f8de770df37d855e932839f70e9d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ae90c3a470e89342bb4cdcad0f915653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee17a3209ba3a2d248f0a8627c95820654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454c76b5064792d785a1f17d6710cc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f4dd35a87c5682e926692b7f951e65656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1fed5d0ef85518d11ffba19c19cb5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ff0874d42a329bef4171fc12421d6c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e291fab4c0f58419d6b9b717802516659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327637dd894e11d9263ba71f7ad968eb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1483057931bbc7fa3ec7384240a1853661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2116897550dc7927c7bd0e737b6d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86beaa909cd78c482ab1e266d684875b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad5e1cc86deccc212d6634d3255bff664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0059a3d3c1fc53ed6b242dab167718a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1db8e068b332736433ecb7d910c88666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ed608f6987e9c3e3501b74c1f919d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e0d28b4d43c1f0a167e089461e5e8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cb5a9754e6c3175585006e5f4ec42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5dd74896c2b0a8dfccf99bc82300ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b95221613d7ac1582220034db343ee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed70c8e2359d11aa2257655966af78672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33da6343e073fc81fdee67f3cce400673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b265dec4e23849e102f422c6a9a18674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d44b7868a889bb8790acd25bb4307b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030f982760be16915e553eaeeab76cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03981c84698413c246040252e4416677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9948342d8b8b08d16d8e0a187ca11678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb979252c9fd646fce145fdde3ed7406679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6ba20652e812ea75a63485eff5145680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4c3d02f0557e2e1396227391a9f91681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec2e71334d8edd91ff8ba090e9fd29682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86eba5bca8cb86b878518e380952c32683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163ea34dea971924de97082218a622a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71755b21450dc4bc9d4bbaa995145e61685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe74f994756f6d8005224f1f5d2aba4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be582c833acd8fb654062bdc73a73910687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e502c4cd3c9dd0ad8a7f23e4683baa8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a960f8ae1f73b8b803522a137bf4f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cb0700d16acd8b78045372ce654f6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe645487d2e5e9d7f8b9e569e3eda64691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aac1d8ff05fb4c02276848b0d79b0e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c58a80ad8e6b439ad2285c0b9ddac693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dce30e19bde225bfcc41d776274820694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec9b36a213eee9425372c600ee4eb9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11db28b3db6da3ce3adddd3f49156d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f004f026ba97292377166635cbe75b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73a9dc5b00d79f89a9aafaf6c0212698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfdfbf0a68d3ba7a4e98a80e703274699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc945619a8dfc2aa9aeac0ff4e5840700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f15e61d015ba75b8bc0e2cdcccd485701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c88083df2ddede7c1b8648122120f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e23632da46931d6caaf435d2b33f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be4c9f4f50ef63ac96a8224412a89b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8956fd8094f8a5d3c4ee254aa89933705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8752fddd89a85592a795453b7974285706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47b1985604f5a54d9fb21d2e4dbd67707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d37b909c947e72839a08e32d6d7158708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e5409e3e25d9984ceb9184f9ae016709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7992407e781f701b0def946b8493ab710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deaac03e10f23b6338ba6039d37ba0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b63a3c53fe1e787779ffd77b0671af712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dba7a2f1f8ca4e4eb4e28a95b19bd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6c7f663bae441ace84f1adc3fdba9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f85dae9ccf8fa0e5b65fe81e4d40b3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33941e4fc3a110260a0b9ff8ab049a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687f78b0c3eeaf9765921f454e929c2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5f3513a8aadbe69f66f08d1d30ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602137e5c4b67048acee0948c8114ca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56442c9174d3e648e7958716170cdfc7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dd3428e3a7f05d723f731700079d5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cde55ed1ca0bc5ce915f424cf1ef09722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec1232aa1c8fe55c3d79e25aa452b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8c2fe3d2a72d6d1468589c62865e6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3303a8f903dbabcfe391dcb1a1409725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d8d00efa6e4d7698faed321ea84e4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23889dadc1d6bde685710e302a4a8f8c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294acee5e64e3a310c913877716268ac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31604d504d7729baed4b2dfdb69f2d8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9950a996680977d37032e68a93155730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9f839e0b1ad390b6b2501ff9f0281731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a3bfa86a4c7665f0687eb12407cf1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b3c69086decb161454ee6edde5115733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3152b51f6f5c9082b7558a6f0e367734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bbdc0ce5efb1a16346530cf51ecea735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a4db32ce329b2feff3c2dd35be3cf5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51790d5acd9f5f7c069aaa76b0eba750737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70528321288fa994ae3aac5c9a67ec00738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caae00ce25b8aebb3d3a70dd68e3469739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6945239e017a3958bd9bfa783c7a6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af44eeeaec4eb39671a818ddada7680741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a463f397b35b9b90b69ef56dbc7457742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77eec4ae601b4546e98415da419b77743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9d101ad2886a0f5deac4ed6743154744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0fb86f442be53431cc069fb49f2dd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406aaef43739a8b74e63f8eadf9aab4d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f518e0fe3efb8e623a5e6b09e85a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7380c3901a651b3ec598c22f9a5ec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adcb0fb4c655f362521f8cf9bc76e5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f79cba025f3ebec3abc0423de2a878750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8092cad51478b7f622e6ca862690e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5a214fc99f7ce2afd3529d1d9fc5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f615559e79e2329435f902877a149dea753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fcacfb5a537a5a549796fd18a63fc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a68165f8368cdea5443e0cea3ca266755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107cc61e6328a2f8c182880b12bdb22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fef2b1011d21c819bfaeb942b68ef3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ba972521d4ddfb7d4023b7086d822758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f16ba06bcb2362daa55ac6dba2e3f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411243cab56e98cbc602dfc4aedd4711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e5b8e36cf281114b7b29820e5059b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ef22bfdfa23b8d9b1477f0673a7293.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddeed09e1923dc5bde1b66ca13189894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69749b137529a90262a31e29f3305c1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52460bd0c005c003a5126b99678bb0bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500c1243c064c5e31ceb94af8f5ec1f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4664c3dbe85e9110d80ceb283941188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a662f07e53d32966864fc2b27fea939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e86b2a9a375019e615e567119dfe510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92257c4ad3616c4611c868d6ee587111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf8daac0244bac2d6e879338737a5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19adf11378b10dddd4b6422fa2a8712d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832e5a300719ca1bdd7fefaca35ef3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53184592b39260557ced1fc3ff78e1bc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67338bd3aa7694eee5342ba73563435416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d242246150a79a14811f89981873e6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8e0e4d5ff1a2b7b465d0d0307910118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a540bf126eb6aa1b47245a166077cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27b79917a2a29acd01bb374ba264d9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b96b56dfb3d94fc67029e5b36725621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b19d1af27c6e14769ff5a23f410ab822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19291e0da61eeba5e4950b9082a372c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ee54f3537ab22fdf90ab5f06d8ace24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346abb1620af46b995c291a404fb0f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dd82467cfbee7fbf99707d3d4d7f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76438200f2f874cd0d7488cb453e443927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c84a0dd6c8e15088294d274151e2628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83156aed0661d436f885c5eb8fcaafe329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e8c3b5254ec940bec30c6d0cc54de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86f88008c85cf7557a7f050c240b6631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04092e393cf63682f4fb72c550fa092032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4791b06ba46d3d9b773bd5b627d4eaff33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ed7399e9170c93517e3e4beed338534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca340facabedd7899af27bc9ebf7e81335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8100bd912feafbfc51f8c6f70653f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada882fb95848b2080c79f05e1dc92837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6fe10e224c15866fa32ab2ed2ed2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e72a29ae9561564d88417832ebe67939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b50e56099568d9980f7e9c3ec52ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2787a4385435de3b203a3e208edcd841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c7eb53a0f2dd0978ff084590bd3c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313bf0d1d1f4fb20fac357556a4e729743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22da938d8c0d88d1cb84bcb02b50dfd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afb516e838f1e27b6cb14c767b710845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5c5de2b6544efe3d52fb77ff094446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86deb32bfe046bf9f6d430eed6ac8fa947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eb240a7c2efd0bc79af511617a97948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb4c111c01201c35a8817e5d96fcdd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f939f98a053e82e0ab4e2b7ae6de1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d554b8061d04e2f87c1cafc6502346c951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e437e97258c3131005c1622a0b02f8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e57669391bfb13fc2f47df4637f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294b5a4c81876192cc38cf4222d2db6254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca1451f84ea0a956a718a3afee8e2c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4c0b4fd0c4209673760162c55f01d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f9c37294686a8b7345fb4159df02957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf76ed77de58639c04509d3a1d3aa0858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62646bcb5d13f40c97fe1d81a5c46e3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c227afb21edb43c3a3be88d47145c9b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7f8e53ac27a6bc15d3b8256e3a4a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea7e186862a9f46cbbbfa64be90ed362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58154c03b25fccf3e154554baf6321fe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2572bc69fa0992a2ada62ce6be806eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a03dcd1b8281aba44aa1218867f9a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afe5987450714d05bbcc589eb186e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65c94b3f78209aae543f00b14a987667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a094e14f7c75fe18262bdb5b84a256a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23178de4fab779b0b7becc50f2779b6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac7fbd27177a77de5f183c33f4977c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e57b8539728c2e1704383353a90e571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c20b1cf121be3d925bfaa5740cd7f272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713c87a25801ed15ce7632742974c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b5afa2a40332914f2c331279cc1274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040db8d2a61ff2769d4f66bf809815d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee809a9348f148bf34ce3ce9752a5ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0413166fe5fa3fd9d7d461f70293c3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50107acd274f06a7f81387d0c34aa49b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f848a5ceb27086412b998f9fed4322679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2750657f43b05915d7b1c2f9902b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82263a94ac831154e72ae58626a2d9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178c174506bb7e65af40d25d584f94382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b288be1a388a99e54038934c7c827db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07501994e45a36bf93de37184631697e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693640f9204b5bf8d2199d1b5d952e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd4322a15f613e242fc48357b6060186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4817d08df8b2bdccbdc2b98679c84f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7916d050208d7940d322b410ca174c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3fecad406e1e93c901f7ede8d86389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2815143254b56dd38a058b8f4759882690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3d5f4dbc708d555d4d6d80deba641391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f594d82a8afd0da66b650590be1a3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b3f6a3c0a5dbfc16d953df524651c393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3cfd1e60b86fc2ba9d3202a39a908c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b9bf11b214241c58bae4a0d0acf8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dc38cf1bf79cac527b4fdf87dce3596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb311c7721f6bf2379c938ffe8ccbbce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25b59de6d8f0d13faecddfcb444e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48412ae9137b368f48826b343e31a15299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573d28c3682ccfb1dd5ec00119cfcb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9f1634d4c65252d5260ecb735be1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28e051de4baf0164db78afd67c6bab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5599d96153a066f65a1b46497bfcc5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae7a8c4501c6ff1dc69d7d7c310d27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305c9fcbb7a97b419fa031f2bde813105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc7c814265f61dabc417d1291eb82d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358eb85005fd1814de80d6d9caa26830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450191c8d9c9178fdb26e504f3a93625108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd726b8784e42faab50fe53ddf3ac4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f40a9eb36d9640223c59c820e9671110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558d23baa6a95f0b9c4f35f20ccd9da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1235e957b8504ca298ad0230a4ab9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3dd3176a6046f177c657e3660404f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122d47407b90f669be4dad737ce8708114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0aa23955bcccf615612e97ad33847115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac3be32da170b6c7e2d4a68466040f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2dc3d33040c4831c9dbc87d61afd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e0063ea8f4f76f5f49f7ecc1d7c5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9719d171c50ebda3f18d77ff2c1e094119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892231c61dbdbcebc17628e5911bb44120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e7e8d53d8beaeaa95c46eb43611eeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f50abcd4752aa746b66b3a692b649a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051fcaa67f8ffb2e46bb7f51cef1af6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795c7340363acb78f493aa1f2a12a90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad3a8591104c223069ef0b105f45cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e507e50fd541485faac501afea472126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d74244efd7209aedff91368d52091c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac89e384fc3a18aaa408df9517e3d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b29b2005648c7a61cbe2bcde73a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d17ffc0ea4b43d2652df94dccc8223130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39591f7dd7ee7b0525c7aa8795a01ad1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135e4fe171f96ce22f8a6245dc7987132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ceed4863419421f24ce512e9852a78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418fd1b0ca00a946fbedd4658f160f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6032ccb092e98a48264d9a86a7a70135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cb22fc59be2228a4b78cc99351efab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef50fb33b54d9559de405bd49ef89e0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c881df98cd8112361b9256cfc8de4157138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5779a015017bc2e73b04edaee78b0a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142d9a400bdd6a343f0baaa0d586e54140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcaa199e4567935ff7383522a9f20f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492875a3df663f3086acb34f8c109d32142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b12744f81b87a93a536077ebc384c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd9b032f422b33805e0a21be15d1bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca326b8e6c178944eed56cfee793d527145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294178e1017962683a55789e0dff318f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de739c7f9a3adbe97a25dc1e6ad9ca63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce5a251601acbf5ee21c668efb874148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22daaafa15f5d77cfa64bab38d7941a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485fc97ab75c86ff4c71888627441a2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b037a70afca96297bb7654efe3bdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d020ffc1d1c6af882769a4ee67db27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64806e0c74e93a044535fc6e79655f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c3590c29ab10306017aa136d55471154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f84c072db4a04258d5922d711a3106155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c5c2a08eb5284a2786227da28bde4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fd7ddcebe6bfc2fe438b0e8732d83157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b588a907fd75b2eaf6f855b3a13e2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a205e69a87670716d5d48af754060a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6299cb9ce67632d9a03e8352ca0291160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e968fe8b27e0d751c6cce042e527c57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5c89d55b2fa8f28345d5a51c3515162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db34c7395c79916f235e33f6b939e8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e58c8c8c1a34f4829f99a5afae6245164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd404e8c712f1fa8d73024286b6c9a88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ca021cc260c5cfb7bca66e35b547f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e98c3c5b032219ec3b76a5e42f450167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee5b0308a09f482d8a5b0d0a3febdc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152cfd7f0a96360889a53d97ad63cc55169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0287b3440ebb27a6eab235156928a8e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d982f776932fac77edf4991e9848b2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af627d5cb422ffad93d3469d215fcb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6517ba34a619b652b0f26a7f3e9cd7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac617ea48005721b4f5acf0b0a151d6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5abeb5632f15f05b57883c0de15165a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12143b8300c9c9756b0e68e50082eb84176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c37bb6342caf1887d183b8f37e67d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d649de4041e9d8e568530ac28a704c8f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdefae9728549d9a87473e3e7a11ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d92e00f5ee04a4272adf5b5e8ca6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696e7bdbc1f05d63876e490fb2372d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0a640341f09e7ab9100b0f1a476794182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35ef69313552de3875cad4aa2853af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ef8d1e7700cbf54fa8d9f3de2b38c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e31f58222cdb295c1fed42f9fe237185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faba9f097b09796c955f43203f19ce2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a65a68041964bc021c9d4939f5687c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2fe584cf5cc4816c391f7006061e0e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6725f7e1b1254c35a95b80a281364189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d7004dcc7275c4a36fbc3794d262e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c93c531b698142c242e571b45406a89191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9816090ccedbd6b82f4d9eb441ee6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91144ee503cf6992b33d21c35f0b397193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2dae25c2184510dc7449b36bd758d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d177ee1317ca8d2ef7c9546a6eafc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98b00cd5ea5fb4c3d341551504df0c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080174d6ab2532988c8be4388115bf3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852d3af67b245dea703c1d7d9b13323198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd97528197fd67ae8feaa3dfb3fb036199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209ccc2d3120f301550f9f815d58d31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042a51095b677f979c0e615d1c7d3e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94d48dda7af7e73004ddeda96274ac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823155c3bd8e3af418f15c851b7ef38203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f585b2bb1645bf9410cc393fc975b34204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77eaeba52c5c8f4b28211662e15fad205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7629394105942b5635448709944448fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0403edb088ecd3bf2b1df12ab97864207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714b8fd2a698387dd12e500ecd02df208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0cadde609e1f798a71d113256d61b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5192295060b46ad31cf9d8a3781a758210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c626acef361368fa6772c429ea08a16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb330e204f8e43dfa4d170ca20228e9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4303719f4e547f77826a6cdda5dba18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a923b1616867f8346e151ba9c5e18214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61476bd4073a683b6fe8c8b86cdb0ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac1c7860406aec85755122c8778641d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1516944f2e190aefeb213563861e32217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb426ca255420ba4c4d70586ae0cdece218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48e49a985b191973d15c77a0d7ed14219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252eb6cd5118760f7b12763345569a74220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d9bb6eb659230e5b7576fc8e52251221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7abcc70844d36013151150fb2099222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e550cba8ce38917f2e2c675902ad7ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f338b77910b7449f63eb0423b38e6b3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ec89fa13e3506621cfde571ebbf12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def35fcd7bc4073925f8431dbb869301226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbb062d479dfe602d25628f7365351227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ff083e8891cd7d436bbb55bc4195d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162e6b80051e0009dea7a7c30793a61229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e1ef7632518783334b68ac2c66cb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2f519e4a3e7dd2c76e275417798c4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6c05257f952118673c54a643e6298232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59820d5a5660696377326feb8b9b8458233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806af5ac9bf97c73008f678f7c658f1e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54db53e297ff102c5f001e652973f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afce7a4456f522b2dea98a74bdf7e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a901a71807bdb17bead09e6c4e27e5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8c4b409da6eba2bac50db15694ec5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a383ad5fd2bcfca7b64bf0d8faa52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8b9ff08654579c9b0b936b42d9334240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb96fece315d74cf3a89b28ef2ca8c87241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921be6a517f6229a32374e550300f1ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339a2880c18d2bc0dc73eb8b1523a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfc2ce3380a55ade037fedfc1464a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c024fb5f5a89c0a614dc75725830a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff60f04ee3e4f7693bf5c45095f49c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39079768a9aaea993ad36f037c64d59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de91687497a75829756be89ccc9d026248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b0875131b8bf117c310d90a611bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaab34fca7dc021b082e5ef8817e97b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6ceb21285500d21d84115ddd4ac7c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0aa31c39bc6ae34405dd336949084252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ea417b451a85d81f8ee715200a69253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce373a8346221bd84e4764c541e0bbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc1ad817e9a94479a079e8f1fa7a7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e549c760a4567d0c5db3cc9c029a30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a4962efe3ef28bbfae1c4fa44287fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d4fb71c978b16b36f12a27eb09567258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef726f3e4eb17168471ac5a24051252259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b1f33c511511a761f9a3e2ea4f3a8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066562c2084ea0f0cc0c3f9f2a917ec261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f382549e7109ab1208d8cdbd7309de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87975f50375b113252a17d254e1021263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446898e6823d48965c706374650c642264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a959c3814b74f9c4437942700c676265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe6e432f60728de7f5e7e7f53521e6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c604379c495db935ae44329679c58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613114bbb6484edce3fb904b97f24f8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc68541872f38523dffe3270dc3d4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157242763063d9781cc57f270c4090a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bd7829f8889adf17c9950201df1c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31368c0ecf146f51723e36a757460322272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043a0a150d73be5c96598b7081d75aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049396b38e708579267f7a7c22fd8541274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09615287dcb14c8956b9b89970816610275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7208dde32fe87ab5f74b3897bb01dd1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c567c5930dd0a6fad28a589280f40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b933aba92d502f72a088c5487b865278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98611b70c4bc7d151b0a643eb0fdbc04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09207c47addd095a39e5df3e7c99f310280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3b51ccea9311534e92cd9857295f0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ede72598fbac71e89fd117b0db59e1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191d76d117f9aaedaf8f70c62fe356c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912923f1874e8574dd94e0c0c2057375284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c404dd75bf1a8c04f15083506377c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b4bc0373be8ab85d6c822d32abe62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961288c572f8bc81f94e050b87ed06fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ac6c57a6e3f256575bcddd377fcd0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df66616081fd81b64fcb1863764d7b7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440f7c631687b6821c9b11fc23f188a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5a3590348d6f09099148d3718b8b7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801527bfdfaf5fb83292b3117be342f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e7ca582a427b56261fbff34aa1d0cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52184890cf844fd4bab9c28f24d45d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb3bb76d275e7c815b262b51a1346a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7e494eca169208025628da03a380296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5f6af74652eecf2ec39befc2aefaf4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fb344520e9aeb9fe020635098c04d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144787006a098d607208cfcf0a0a5538299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddc41d3aaf56963954c29d93eb21d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7457318109abc1f1112fe89d69d4b8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052b8499fc4878cded7d4957dc714a1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5016c4999c181c473b59b04b62b9d13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059043ad8901ff6031e016ef783027a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ee54e55f40c3fda55a6484400b3ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2e0f59f49f05653d93b15fe21e906306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af67b59ed7aa36ecad9dbd4ba180e33d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9724d5f192d9615f1de9a1ce067b3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94682b848bb73a3737a2f39f4f39fac6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9834fa59f43baa05b9ff5bf56ab7dff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71364e294eaf5423dd173b9bee0bcc46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b441a42413aedcba8ae007fe4e768d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f14b0ccc14da32f4027b77563d2a14313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fa40742fbcf8d9b4aff2c215cb12a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7566d88f2439ff608f65aacab747dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7389d2c229c98ace834ed6a06407045316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59016ecb9e4fe2f8f4ee6594a90a6d6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd36e78aacfb164fb66b471559f1c3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a9c5e9a00d29c7869a7117bbfab45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6046eb371ee41b2c66f2736892e0f89320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc26ca1106fabd6a5bc25e75664e541321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913c9009a99b6552fda3e2a68d1948c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab7bcf50fa59f12126b2f2ffb5feb9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc7f55d61cbc666f8a9ea8aa648b9b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e5636825b25d4affe6260b904842325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bc7a3cf4a0e83ea746e31ecd9bbf7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81780521d0dcfc992209c03aa200580f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590003b4ad47c316cea3d092ad0fb6a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291c75d8505aa8640251ab396f7f4c0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972975a7698baac0b2f6b49a50d18b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631cb6e53ea2b5e4db1468ff96c3f7de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd509cd264fce28c1f707bfd8f360f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c32dcfdaff7a2cf2a2a616754424d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420266f59aa5dacf017ad5fee8ab5a2a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6bb643a7e0304e53b4f3efc11517d7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6257ac3b2edb451d05c54bb622201dc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0568166d28a0b87f84519d5274bdf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb142b83884041446d04dbe98b673eb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff0f672ce8c9ac808f6216358ee401339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8825516bf9416f540fbd633d2c5c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f7a975c144171f99b8b084bd332f5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5268ea545ef1aa72102fa8043ebfaa0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c80fefa479afc8d3fad7a518c66c5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5985631a424139c38424b7a6ee0cb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60829d538ddc8331fb20df94fceb4b3e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb3439c2a4aa485c69d6b32fb0e236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd504e28199ca87b51bcab52880ed9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac98fa86963519c196b4015564ab0bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2aa795682a774b8b76de65788337d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842537882ff264d970fc11920059932d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa0ba786108ec34ef83615d97f2a40e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c337bab699c1de7e8a0e62284243e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5567a7882aeb3848db01d3202895baf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babef0485fcca0eb0c2d7ea2fe47c061354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910fab63845eff60fb2560af284c905355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb30be0c015df621d83f4139ddb0ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93147f3d6b4a2ff45963a9945228dd85357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5a7fc92e7b81e9dde05da0b03d4b6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083186d33d04b4fdef01fbc0f0758857359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ada051219de20684ba722062584d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312d55b1bb7d1c9ceac3521fe7a0744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cd60d8392f96ac25db78829b9c786362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11979ac2eb69732cfcec3cda744ff4d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2eae300c083e1002dde94fc6688ea9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c55a3d86503c9b9477ab13d81d8c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff6bfaa99ca829cb29d06e0f523799366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab6cff3ea1899f2c615c115c7c2431367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dc82e8fe4f2bdef440a123611aee4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6cbb3ac58060ede47a61c6e52384d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702b8167b1ab901f6957b1c058c294370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f37709381e2a5c6b04e26a22ee5dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b2827c91a2f73567740880112e2cb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9731e19305a049eae4fa3899860f4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de3ec9bf1efb86f5e3066f6e4c2ffb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47987669c38ad930a7e8e875f0ade831375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700fbd4366d5c603f0a5bf25f9540d52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72ec108ac3f0d77ec63888f2d1b7f7a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e3e0537ac19abdc6b2ae3d31bf7bc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5045d991020ec0688e32f704e39ca379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0a17f46a1e538c55d5ec929f30cfe3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f11a98a00b68badc412820e3ea2ec0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b00a2854eb7e7a9e746b0aa5bcf6d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96542a1909053f07e8b99813b8ae1d9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72961555c1862f16b4c0b04498ddc487384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641555b05f1098958f1e1ea05123754385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57defb026df0b7b2f9de4e9ec65126a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a20fc4ff6d765f9c7f3033a3f1ae387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64e1fe3f23569ce40727d63035b8df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4d137cfc0f042b3ee800d22a54ccc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14ec4c7d7ca6ec423d47d7d23464ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e0adf1b40e2402cc1410ede5fa372391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224465268f42c5965e0a2233d426328392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682733dece4e98a405c26c3c73c6ce5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f55bed305a62cc62982374aacce3b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14640860e76204729e8f2157d11bdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea78b925e0c0fbd5237b03c9e2965bf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029c07b7b8267f1947a70636b3e5a46397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfc3d6dec200647d23b8b64603349398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3173450b063d7e81691cc66f0a47230399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17f47ec648a79492408179d54feb19400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12d70cc6e2ce4b070fea5716e0ba21401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138571ae59d09facdb6c3b6e94bd6ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a36f59103c353a66dda06a2e0d5b2d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe6fa9e186aa0b35e55ea6cadd1fc6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdaa467175401965580bc628fbf6bb3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997a0667b9a5fcd19a70754e74de97406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749089e594b16bdd69fa67ef39826b85407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12837b091591ddef1dd27c4528019fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b8ebfaab8827b4193e2ce639d627e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51e6b6815599ea63a8164f29577cc45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b5d2a09c49df17b3c13eb0bed018b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891386525977841fb64cfb3b90d443412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4b2466d122ea80a124deabe65ccd5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f024bc97d5ae45d182f38882130161d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcf7787b32a2159fd14bf218c0aa17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f27b8bb07dcc10c017d02590b483406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f17c97aa79fdd3e331700c1118dc2d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f31c5df8807a02fe683779fb00d5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a8e5b37438aa8ca4e8ecb4c8dfab6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd0e78ee5a03d0ffbd6fc4856de959420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d3821b923d79652276853c4f105b3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250c23069c4d9ad53a8417ff5aa9701422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dce2f6b3e6118dca5e7c9843c70aa8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfc54d197161c91551dda8d4ba1075424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb966c9815708460e7abacbc9506f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561274230ebb41df32a6496e24d5554426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ec643b9bedda00be6f8f2a169cdbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ca7a947337de1eb73d449c515ebf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8dd4388be182619a367e3ea12718e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abd2854e8b212f0ee50c74f41c0de3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774260ead3eeeb6714d975514ef34e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131d0bfe81f574151eaf5c412371cb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb302c70517f872ae1d4c0aa7c541c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a79251b6bcf30db1ac56823a39a6f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d76707022cde33e39301ffc3199807435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321126b363c4f268243edc855221e544436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91fd89af6a34453f8a46cc1a9d190f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6176cecd429841b42d7172578fc286a3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdd931c04b204f4febc3bd00ec80a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8135fe492104d801fe16292fc8af8a9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a11fe55902203575628d38a8ade562441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc236911404ce46bc3602ae2544f93d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7022436fa58e3bde9f15e637c7756d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feadce522e651a6cdad406b34f16860444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc92511a7c75d8ff1cfcde06a58fdfe445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecd692cda9f59ef070b13c274a5b35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2771786b2cc22d75f32a20cf058de2fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53e36a479d2112a77917be636ec453448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056a637898b8af2aca2aa67b3f4c0a13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68514fbe813abe9a800bc199d1f3b4c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360ab076f05bd508edd0c4793ee733b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d88f1f392a491e62942cde00edb19d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454828ba30356518d732a79bbffec82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987f63b7f2dbdd4c47df11ee7c95966454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdaaf7d73d94b4ac20298b5001287a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890e1553e99c660c698465e665e6ff2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90c34f7b899eb85c0e4f5be352dbc7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a45abeeffa1001d4643b46ac479ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248ac16b906714e322368963895b26f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c8388acfb91ff247c4e3b3b7b82a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a7589015a7f9fd3dabeb5c514eb88461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6975133c95a62787005e97a29b72ab2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d22670104f313caee938dcbd4785a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da1733f189d7f0e196172e5c98612d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47936cf3fa9c51fbb85bafdfd7b6ecb5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0105c6592db30d2cc3189591b4edf7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a9b5cf74ab67de4b06ab1137831ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953ab021b404929df2d92f1bcf72213468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9604a39e3ea5d9616533eedb958de6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f17e4f164d1b9ab55ef046e8656930470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b8c1662c94cf19e0b389d3310bcd5d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2af03189835aa3861a7ee098f921ca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dbbccb4434a9ecabddc043c67faa1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611d1fa27c8a8f82ed90132f51f397474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4552f3a77c93e59412572438c681ef8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14552e356f5af184395e0cfa6b5e72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b7764014023696cb362ce072464c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85712866d8b48e263fc240c7480979f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9910a8883c6ff6203cfc5040f6d69479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d984cffe5a92fdf808c62299e18cb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc373cd181bf898be310d6cb91eced8d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440657b56acc35c32cf1439f43f2b78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c546301dd2845c4e00324270d5729483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b0f351fd207f909e9a76a8b79f680484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ff4cd0d222977c0d5f8980faa1fce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e28b7734088662a06c3a8618db1819f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1af6b568b716b308053ae15609a931487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2f8fac4904c39e07eab697b5e5ebb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f326a69b56debd04e7612d54325a0a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f28675d36399982a658ef11c091c61490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44544dd8251a9966d359b22af7b5eff7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842dd1038fd179c50feb9eff80f3d54492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de09bdd5715590efd044789a262679493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95339a613f9baa1db37b0efff9b9840d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894d0a21d170f67099295705508d631495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a8df5397365f58e750c6e39ae0ea1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f9d7f88774232c111e9e0fd44d43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5db626477b47c6701c0a2a81ed3c49498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab351957af7c4c0f010a39d64cfbd8b6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8d524dc5df7dc4ee2d3d11de9dd4a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b430f5c1a8dfaf5424f902d28d3be1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16a8b7a89925ff07416bcb36e6d99c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdea6cab291407ce58eb20fbf4ac555503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec7f5c2a85b9a1d7aeb39876b11bd5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad5d076f0f4c16e9af9230b76d37e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b24018a0abca762da5649388780881506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30374cae647ae7669ee85cebfd44e8f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c0d282ab1e5b2f32db08a9b56c825508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae93a10fb9836a48a8e684e5437334d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f0388be075920553f74bf8093a3dd2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bb88860c6b11f2cbb561979b7b11b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ffa46a60acc1715495feb98965b0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bde097b4c25912523ae0eaa9f11ca8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19515991727e3f96371c5ecc54755489514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f8e82a7a902509e53ee90f1c6f260515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9866747970aba36bc56f09dccb3e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61fdfad34fae6a6a5cb6f82ea57cd4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e316434653eac3699418e2890b5d306518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2ca275e2d609b29bfd4b6fd32e327519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17e31f6d8348c38c3b43bdc516fbda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac253006c122f208dec2ba0577cee04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f9f637fccb8be84babbd0ded5eddd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb103c52f0dbc012aad253385bee4c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b14c2018de67d9a3dc48e39ce7b03c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019722cf25f1c6fac20562c8ba98dba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ce3daee5312dee3c3981f2225aa33526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a446f0ebe5a8e0b5a6dc821d82296527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53301b354ed52228687c66488035e3da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a5e3f159912b210348dc2f35b1ad529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbadce3839be4471f24014ba3406ff7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79683f31058daaa71d2633443de80aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f687a26662c8c92048cd2ae0f0327d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefadedf5dfbf3a94ec1e0ddf1070e9f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a32bd816a300a34d07ef976c6b9ee0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894019399e3b12434635bf961e803c56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe835c4160e8bbc5b1fb1d6216a2df536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96f3ba46631f2204ad7b205cac9882537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b9af3aae346ad167ad9c095a6c40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3caf10b8411e0215566fd123f422233539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befda12deba5bb160fa094df768636b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c128ae5717d7230e403c47bfbd4cc67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794b53a3d6566c5013eac090dec92fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9582d61674026e2b3a55b99617cd7dae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4594677cc79fe117dff897ecc28300544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cce658de862084ac89f36973a113b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117660f2df541387238ed6433480c193546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f688cf5fad00eceff3d9283d23637547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b497120134bf6d104266be04f76924548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f90aa41a7fcf83b79b6c97f12481549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970a45eb66240adcb49a129f14882df550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfb2057aa8584f75f4e993a01784e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf6deea50d59ec6f2b1cbe10d2e1ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1f81a3ae2d30e87ba3000012ef6c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259f5c838965bbca27074df4024068b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123b7fe00dfb41e16fe1a767c155add555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af4d50de6e67248d776674c66b33b5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26111565c9546a2d04803fa0a7bb9a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0992a99d37044f6e1655f986438878558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f54de674913015d6b6f93a1ed740559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c56589a6d559d912d9fc0961ac504560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b4b51871f043cf9572c8710a1628f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2fcac006d57b95ed95f46f961642e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1149465011c40317b4b130f40312d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b12f0a08f37d6406502aef7f4da712564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de467fade35a857de8606d4a94d603565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b7804a0d979bcbc082b41c25d5eed566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03acc35242994ca0b634aa347e47a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b517d596372aee0081847fa09b775568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871c3b94c76614845fb71abb3738a58569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d5c5ab8f12b6e3762bc39a726d471570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c4129a2c74255a3dbe726b273d88571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378f59b9eba9f9672bc0bc1ab10f01a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8754b7a39810ac5b81d1046f59e83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f9af41d4075fdaae7acbb361bd23c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd306d859124986180b447c9885bf81575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666be5c7d7f826b2fbe2a692a57060ea576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531241114302c78b2b743c2d5b737fec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ccb9cf9160ae4350f7eed0817c992578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a2155e671c454cfa4e8ed2c8eec22579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8086a5461c094f4c5a9b05fe121cc9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52819716a44e96c12fcd6ea286603a8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1259349b7ade636c3656ef8b82812582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f58550432efc6b54ab94149294b42583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d92325c66295450642758a888df3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd882ee963ff44ef2dc82e948bc05e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6ad8aa8e89a507bfcfa2c099f9fcc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444196361c217dfd7d3196f3adc7937587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c3f5e810c98d1a461bffe2934d6ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859f379be41e68413757a8072137e72589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677650dc34be681d68e4abd3a57a86e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8d8cd1051a742bb76fc5c359e98fa591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7c9a7363472ccbe6a9a0910b29df7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f322637892cd4f991a507eefcf86b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc04259ef5ec85200ec0c81f41d1daf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b87de8a6c3ada72242d64575ac233595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771490194f241172a212621081331efb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b442b696271ce32168482c47a04af7bc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be305b7dbe03623fa9b0bae847bc04598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36fd2d20f6ed95028565719017ef9d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce099599c1d471be94eaad4c86cbf8a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4e79285abfac7905bb5e6664f81aa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cc176c939df0635e6bfd2369677bd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f3b1eeb77e721a019683a89eabd4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3bd289d59f842a9e1e752d04e68a0b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939692a481be7ed4090af96d2729de2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27079abf187025cb74c01c4106ff1dbc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da3fa4a2d577f01cf7a0fca45afabb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51889be9cb0cc1b17c552fc89b971f21608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7eb214dfe9e18d947b07b7fcea804609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed38b8e7346f3224ca157c7df19d4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5607a77d17d0f088f619e623e8297611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89113a852998bbd7a798204173ea4878612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49ca8fd84aaeb7275d79d553dd67cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade17109d4c6cfd6cd7aee92a0e4f6c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77caab253c8e1c2089234ad7827b53615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc112e24964d9515cec8bdc808788f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00a86935d58fec995dd21b8e871974617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1e6d0ff50b4518a630015660c4ccd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897f2ad81e53ad272a98d020c6fed51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e94e5d6abe871a920e79e46a3b348620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f1044283ed31839914a1c763de6ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957cf8e7f0efb2fdc14cc557a09a8d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1001ded8bec275db4d880630b16a4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f49296b0a262d3ec01d591922886fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9b5efc5ff7723ffe0aabc548eeed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a877fe1deed4e9e960d13a14e751d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9044b8d8531411fa7a14f5b032b7fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8407a12a6125c7df845058adadfbbf7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2eb803e29fa2c291587fcda1b13642629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637d63599a2178aa0e9ef21c309bd9e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c040a83200e10f91207aa8756d2f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b302fdb12836de13a81cce390a01b23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a500d4ebf3b3833f152a5f01a9e7e21d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920e4812151238ddd905599d1f53ea4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f720bcd2713a61b1b77d4a46a9a742635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a0dc0cfcf1b79565df2c980eae3e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3153c95c247c13c2dce50b4dddc1646637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ca57852b140f780b4fb80f03a80bc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eeae68610e48b39af618a78be6349639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698abb325efe8464c9e1ea9902d5336640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfae9a6c63e0362dd13aabab027594ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4446088855049a432e5d0ab83e331642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbaaa38c713423d5ecb344520d1bc5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad09631c082593916ff3fe935793c42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e8e124b01ec6bc560e8414d9e1f243645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6112b2b029f8623945218e814de4006646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b87c2f082b7e3bfbf4010a0444ebe9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64adb969c63ea944be3099fe0d492791648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f72798565ed1065465df1616fd66ca649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ef5b5059e0e680b7a2003a7d9c8e9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1a84fdf6dcf68a87d2d062c7c51d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b55642b8c62845f7c42b0cafc1049652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848dd60c83fd8cacbe0d32e5dc9d334653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff6e99ee3ce2b5a959515341caf282654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52636c27c638d3f04beeede7ac17f46655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb3270348b2c4f312a91820830c626656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca345ff404037ae735782cad7867a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dfa3936ac88ec0c9514819c1c62c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329f8a81a6902cd4cc5025363b18e0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949db5c4284f11c1fbd77788f694c8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001145f9ae29f23ceb922f4b59a6863a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0836b11094a2d62dc60cdf883b9656662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebee81251a7f53f0e2b0cb08dcf692d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca188d11f984080ca6cfabb7f7a866664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e280482b28db1220f39ec3f35ae4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce5a072a2265f04976b127114ff177666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893371d8ec69fd76c23b7af4e8b2bb49667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452f82225da5e183a6428f9bea1364668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cfed3df0e64f36121483be205f474669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41d9b64807207306cae447042192a1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441a4400b78e768e58b1b7c2f4bdc0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec8f53be9b8e237dd08be7f546fb08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78003ca3ae414ca06d4a19572ef014673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297e1b641d923dfa4d9735373e73559674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbcf1b5b57d41ab1ab3b2dad19d4929675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ff39650f4e25006c69644b4f70ec4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019700f9f8fcd52350cf426eed528344677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307626db7440b466b1b07968d9f365a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51552a483d2cf40fadc6d9afd8c135679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c27bf93cc8cb0f3a588d9e950bf565680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d106ab66ce2403af6985206d93b84681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dc2476084195da7f169337eec40f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666f3c5f8ea8ad15efadf4f56a57c72683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49938ef9ef6652a39ecdf7ee190083684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27f3e36975f2dda1b049f4594a453f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f52a39c1936883aa210d9952648017686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f443d6e67fef52e068345750c62b3fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024246ee86bbf95316b047e4e315e57688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3053d85d682497172993f86d0764852689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b84d8c3b9ec7567da05312c3fe3f97690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b138d22667fa53bfbcc4670e28c5e2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758c03202f3b4bdc5b30a09f2a5ad66692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab797f0396b8e633cd7e1fddf32500b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5de7dad0ac2a322b55ce87e7d5900694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79622c4253aed60c6b88b2d6de1ed92a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e5ebbfd55d764e829373c98acb904696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a42a3a4b8f56f87e36cdb8fe87d24697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7afdd8921fd5a125da3121157379b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09bb3d17e51874979e1a23ae11b736c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b038247c7972e3caa27ab9779ef5768700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8740a0d7e6002f200b06704093f3f5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67150496e6167ab7dc7b173025ceee4c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7ce6d11b084471d8c6fc01ce94fda703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd89cf39c2a0b6f25d14e789ea7a13e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723573806c720a4eaaac6f73afdeb08c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94b32c911fc6c905095b0d9aa60b51706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de52e0c267b0ba26b0242b4c8d5b5517707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787083676fa52e064490da2bc089034f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de6fa9974f6d10cae3db501040ad2f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614c299f41b4f608a3ac878ca261900710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85896f2def8eae95a6d909c17ca8e72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27342cd70c609e8d16b6c461dfe30a41712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e31c93ae00cf4de811fc652c5b444713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c39e82123bd62f8488925e861887ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56677bde38388badb790651dc4feb790715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64867a1e26fb78682436a408f0e798716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba113720b07296b522c6eb20f72d1cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2568610f2e5f71f3b4e354b9f522a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546c29ac02bf2e6a36a9d7310a56f13719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56785d5408c88bd9a5a9d5ff7391b74720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d133927ec01d80773cc594ded47da8c7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084e69ae996bacc4ba0bc0bab5ad677722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b0fab312700b43411c86fca5ab08ef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d390c64da5ca3c9b265bbb960bc9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7306704eb5d94da05a38ef3568d7b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5243969f6d2186af2e1400d26a647726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005e52d0cbedea66d17a98f9157b820727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f288ac561d9a860fbc97b35b752042728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0239542aab38f39c2bfaa673c000199729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c3722d6ac75bbceab6c4b10cd49c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0e75b30b42a4f6726cbf30b9a0038731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d080931b8a0e30516f65198aabe2e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731eda16dbe0bee46220ff0b5bf463733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9146a06198912bbded3a00a86d37c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7088993eb5745bed839c49546fcdd8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a193cb488dbfaa164a0a5d550d0eab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db792969d077a73e21dfce0ff06598ac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbc0ce4fd5f2afe3aa1410cddcb8477738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1bccfdbf3aea763decfb557aeaa14739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6d64284a6132a777d603148a72444a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3154fb13afc9e441419331d225446741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e1ba6f8150d51c2938be8a64f98c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c10b2cb6c0790b4bf334141ce276e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d438ea5fe80599dc4b1fdcb8f5e9117744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e65e3b360cfae585c86e0ad4ad11eec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d3003b9233d00bf06eed1bce67296746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8dd8f97e2f1c11822e8e6427abe72747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1def12d21a679a118d6c7c92340cc6c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdbca69afcd903f92ddb7994a6447e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf75f040dc1125ab79badc879014153750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6af042055035e63aa29210af2a9993751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3aaf18a9e20ea2ccafd292565e306752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a8c9434b44dbbaf1340be6d653be8753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>