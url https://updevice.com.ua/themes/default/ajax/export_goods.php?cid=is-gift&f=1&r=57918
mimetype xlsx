--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b341e17aaf582e9e4fd3946a29c581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223b6fec241c27823ac665e02455b162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3c3fc621cab8eb021f92d541740803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f0425b39544a40367359e1320230ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e94ce6634efbf649c46b10f2f3f4e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29bd5a4b387672eedbe0a01e0ce0546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbaf155038da600af2e4b8af5cb2c57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e350d9fa2e0705ef1aaf9371031f5a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a610ab1d940798a50a881801c2f876c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363c3062c7ee875495b31ed41f3b35c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae1125089355d7387d94639a45216311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48317c03a1af750319dc9e51bbfbf77912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bb9d822a612a38685cafaa0cf668413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ebbd7458d277c412f2c139bc04b2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c853ce33dfa2c7b8b1d3cc92ae61f00c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d31a3b3d01625137d25131d770e21216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722d6a88c98907f3dc95adb0bede409017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f91f85ff4e866044929765bbfad00f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e003029329f87dc90d0562bf02a54cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241bf4e07ab568f2c5de31c6648f83f420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae017ea416b7babb25145ae467550ba521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9537abeabd85654dc269685858ff9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497419cf23770092f54ada7f22171d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f8ee303e7929a3ac0121e68df580a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d01347be9fe130796f077b36076b8e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c140e535eccf877f93ac5d0dd6d2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff2616bd4562d1bebe577b3329b2027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd3c62d34b0f0110574e728cf3496028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b598a5e649ae073cf446c7e674ab06a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd205ceee8d60452842c9bc2b8a338f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866a129238b3ff3de3af18336b21b7731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc9407e814627dfebe8667cf422e14532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520c9786b14c7fe230ff74d7e34eee733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468fe8d385e8150223e66e247657fcb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a873746b329c106956bb61e2a909535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c443e49f6b36a65dd1fcceef8177fca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f06ccc87bd7c96724492c292cf7ee237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9e347a80ef8f1e53163eaaca1723a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af9722df1c962765231d8151d10dce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ecebe583639ddd67b74e43ffe408540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dd9f36cf6bbe8094eeaacdda1289b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4f796869c57d695aaf433f2a6987c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844fe8f5d0eac0c05151f8fe13a058843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e5002c989dedd67a7788e1ea6ba6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dccf5a869816bc4eb61bb9119610e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665db26a6c527d1e92cf1465ac4dc03146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e147f5ab5a8ad33d64b8471d13f5e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba013cf5c7867ebccb6cabea2ab809e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b243528e731a0c83869e118bf39ce6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e07586cb624fe77e54e5a26c23e42f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485bd299e2d8222df5f7efa975f6a14551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e1049657b4f5cfa1debd5c6eff65652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a96fff622f68d4ad26338ed9f737e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c547c31e563c4465e64a6939e9535054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48585dab3890356b36b29b839207d30455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e69fa5960346357ab7add11cec0c8456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1018607460c6e1f3927c4c91359ab9d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57aec586ff35f6bdea8e6c81dae7cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a51fd0b28819e630699628ac661a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111fc94238590d479f784c1e88341160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5c4829ee7aa36b3396d8e47082c6561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a20391f0775acfb1451ff7edff0ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da407517e36447ccd2ddc93017d40863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc3c4be354342d035a5024cb8d0e6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c46817da4634b7b153a002a19b75365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb802fd5202ae506de2540d5ea11c9566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005caa7fcdeab15974def4bfa52b9dd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c54d1b26546d06bfae95006ee500968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971a5832882e9cdf219fc0d2f9084df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3a2be8c2fe8537b92db80c336877e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8eab48252edbbd98ef86b66d1da9b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9410400686276a497d72ba4bc39e637872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c402e664fc21bd634f0f313405a967473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843630734f99db3093078c41aa031a3074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b243b2ea23254f5865f28f734f12d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1b970f255218484fa2aa6157368a276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001370f5be6157dde70d7211e97b3f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fcc9ec9495ec325e3bb70b788610a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296624b21f9bfa1fa945c39cb2230dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb05e586b247a47fae06a1c3ab9bcf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cc9226184ffc4eea01ae9e969468781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fafa6b6de06d2af53520ae34466c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381954e9f5830d250c0100da0ea2554683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655472009c0ae21e19937a4f44c46b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e05687fa002f301e5f9aac669b92ab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2461a81a11cbd92288be27b6eaa0fb686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a482581ba0f0c3bfcd26d5fd7adbe587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa68e8807461c09eb3bfd79c2ad8e6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd034bb4e0fd7dcfe0d33f9c73089489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91c233124ca37be5b6f20a7e67394690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8db27141e616e469a9c19f3695f7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac7344d2d58848ce7f1beedfed78e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea268fb4cd784f24ca4049dc3f3a800193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e94f4d650e8c60063ed1b5665efd8594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef6e7de4d3c822d8533af1bea66c65095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba4eea71ec5569bbc7126b1640cbf296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150131e3eaf11b6962e7bb4c0d20e46197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe289dfbc876af3e6a82d6afbe99fb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b370dac558bdabdbb0e22e232470399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21284896d4c97cfaba869ff68dcc45c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5fade3184ffe7c1cc1d285a5c97f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711f33118baf1d7db12624d0c3a7210102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f86ccefa3290909354766e0c0fead7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd41e10a74fbbcedcbf760a252afded104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d02b65a1202567c51c5df679c9692e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034727264955cb158535f34ab6c741c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9898a612d870fa4da5362cdaef66528107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36e271998d5483b2a54e66c4ac4587108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70722b01923aa09ca19e839c7ae63022109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e95dd6915ffdc62a66fbad00f6a719110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071098f0cf7224f5acc212519628c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798784f504efa5c6e24295468f9e0c1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b263e931680c1b27931d9f50252f3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4c1aba5e759f9393ca658eeb42f8a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5344dde0ffee4664f6483ddd04b02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d4e313cbc989fe63b47a7f5dc3582116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f74342e4368816af1d9cc68e6c7df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72189154aad9514a8e5822e8aea3b203118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf077944982f56fecaa7d53e56eff83119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e7b350c93e977721eef640b4e6cbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8f527ce1c2e93253424edf3f53426121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5384888e97f47df1b820e0cc04bab00122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40a20fdbb3eb5a9086abe41110e9bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5ca19cb3ca58a3395a3e8565c310124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb1a8595f79f801b98b4eb5478354c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d72d81870d8bb7d66b5ad4762a24b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30a05bf898601de53a7ace6412f9f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5078a48590a28f5cd1459da4feee96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc861f37588bae139dd7833f6e40c5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ffc39cc7c58699158c6c676ee41a5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef9cae2dbe8f6a7c8a22e1c6cdb6fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21e10c34bb9ccf45b6fc3f2783eb3d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a801ad68cfbda7e006a1e2340a63a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b12aebe70054b8171452df631de013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824539004605839018b559b0959b83b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1990e2f56423a5b4689502a98cf1e9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3752b5a9ab1bf1e0bb72b338c43b17137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb78082b3d602e5dde382ae43cb901138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7998a6261c7933514b3efd5b6d1acf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580da3c93353f73d74c019822f5e906140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791de89a71e2be547f469636267c78a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd303b141e81a32333cbb4d6f4c6b05142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c633be17de01044f241e1e5ec1fdc80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89fa556cf98466c7004f0b7e0bf640c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e98cd8c6ab5927eaa0e740ab32e43145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db01ea103a19a8bf8b3d532267511032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5de39383d3e86c5916d5ed6661856b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde9878262c4ef22cd32806556e6865148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5daf28b566d725a83424c91321a31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9032577062e05cdb5b17774cc71b40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad9ab336c57f4bead95d1f7bd94d1a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e9b477581c1f1cfd45e472357bd52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f8ef7ee22899fb9f635f399a49e52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71280d4841fa08874b7dbc3e8b54e8cd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49dc5f1568d6a6d58c41d418e9e956a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa966bf93af8861c4e52de3eba76696d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd79bd6041da1d7c1764d8d0f59706157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5a603abb092f3c8efca7c7ee48369158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393d9b77d963ae058ab8ab12da2afc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da190e7dac49b5762de9ba69495512a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754cd0c8f57282a75cd0d7d576da3de161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a41c8f21a00142d9446129b35dc56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81728b62d11084abfc8fa6b79d9c61c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8337a0f773c60bcc48eac0d80560b1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8cb3e99c189ca0784c53b7466ed9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9f198f64c4c25279c8c072efb9a9a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754789f43ca6ab66cd6681b83db97dfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bdf1af319c4f64741d1ead79e7a5a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5af9a8578e171dcfb525dac481e3f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b762adbb18f2f06a2c3f186586106170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba1754331c60c70ec205ddcb2080b9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72c0e7face4f412fe2dd4fefaa7c36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c17a62df825a54298802d52df3c74173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba7a3278b01672351ea497c8855ef0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c1ea885bf03cb4aabfc6b613ae28b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf010f28effbd14738fcb3ed54f6efa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a28f991803c3d077a496e796c1706177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa5ecc0c8bd944b75eaae856c1b1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e4d23ff8d6fa36caf9c616f851c7f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125479562fd2204634732328874a3c54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f984d5576ffe5a3b90dbeaa5992d8cf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833b4c7744ea2f9203e0ed0fb1e1958182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae39982426f08c83a91b3e349efa6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342372a29b7c0d7237768c772e2d4ead184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ac39d9c05003e635ca1635e2376de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b33c6aee99375ed334d03a29148a18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd747fd082fb937e726e622c9d0990b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1a1ba354be45fa60edd89af25738d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6a2a1b327540e3d60908cfa901de189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddbaf99da930152d65a75a57731205190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72873160611dda118e77c2aec29f600191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6ca4a71744cf550839f0ba3c82fc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460adf8102880a3f1f9e86e9429bc951193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df0eee18a7cf67acc90a8543144e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86ecaba066c92566a46d90b58aa32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8392f000a825b56d8133f2c6c26d906196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca47b45b1b062fd34090175fd01433197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ce5b5e947885f0f39aa074136b4cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b232555679caac718e631ca8fc1adbd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3128aa095b4ba0b2af9202a15d6bd73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589bed4345e1585d08bcf60979ed48a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf323d0731ded253d73752ef9ee74d4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0b5a1e7ac87f05e8dc4afbdf80067203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e29a6ab891bea502dd717f32827658204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc065b941845e62491453753dd515b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524eeeda2ff5576c3b288f6d2b518913206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881c3e0cb49987dbd92d410fc465a284207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651674c841f063265558ba2b30c41e9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bbb97d7d423193cedfdc0d4c8fa3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb90c4c3a5036e131ad9d299ad5345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136e3f86903060e2409318a55a11b0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a515d681108587c5f0fb8bdf55dd6d7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2f16f619696565eb22338ac602823213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8518a210fd66770c5396f6c8752c74214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77134ece257d106ddb1eb5649cebc4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a12391523ba0426bc50552f04ef6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930b7a27211a8e3f2df82120a2ddccb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c19d164c74e1215fe44f8f15247977218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ba73920a0aad3cfa70a119e0b7bbf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85cebbbf343962186c39360bb72009220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a140a5109411af926c05a15485f1b1d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ad430f53bb18019319678bae02021222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe008383cf0bceffcaba02039bc09fa2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679579d2082c793287bcf69d2161d7ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83ffb2facc2b36d77886e910ee0c11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde48da422c0184990e314931e53483226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261cf5ebf7de4c6da95acbb4da4e8c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893bbb98f406ed0c924fec0f5d74cee228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c79c4e790c9f1c8369101fca7f3b3b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5a674bb7271134d46309ae41a5de0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e27a36c394e5dda945282c89d0e88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f2aeb7936eb8a7fb2d422f4b94d18232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389c474253b29393c7bfee5af3ff7a0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050330603f55613587ae95325ebeeaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac41215194d6edae38086985dc148c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b740a723e4028a28bf547e778506e8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cf497077582213f2f924ed2f27e13a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509c2bed7f98e8aa1b65609b614783238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3980b76b3832f03d4f9430e475bc83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d192d87a2226c7b4ceaaaf12fa0611240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e86db4b0ef8ca59e759f8d257f703f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ed3e5d52a314ea4e51b4528668dd9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b059bba440d131ab14993defcd1afc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0be15654194ede2e8027cc2b847e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17fc061be62ad8328d4325d05cbe12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0179d1a0ba6c278aca94d98fdf60ed6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfceffdd810a55b1c688a7b1ad3eec7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768c24cdace568c6df57cf82c3c7ef248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2d6be997d4eb59f537deed83a628a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee73c5bc1dcd6c84ce26f61a126720250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3190d67d58b353906982850825f284251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba833dd5f5e507ea34b6ec1c606dacdf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f726e62abe6a2cb96ad0acd2a24c63253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7375f48e620edb74805316bd4ef8e9d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb0bd3ae019aad4c8c7dc42d83f00255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483fd3475083d1cb4d5b6cfa513c2b6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46030ae70de36e905ff6001fe8fef827257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36c5e31a96cf1de6a043dfca0d8a74f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea045b8a3e9090aa9372480b7e7e4646259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b704b88e97737903750d176033ae4c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc46eaa09650d9bdee3e62ff95d5738261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daaa9e6c1981e0260f9cf75e5d2325262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96825cb40b255c55455e9451a93ce7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0344a7ee7f043025dc75b3d56657e48264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d61936908e902bc601dfd6d3f19b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a480eaaa740ce149f3db71edc56a35266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc07bdc23c38013668d916f937393f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305e89d5d2a8016aadaf537dfdd7d92268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7858f42d7d19e01c5c3b3b89758ddfa269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd040d984e30319328c22aaa1bcf3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e94203d40048598dd82844bb137fbc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b670433f4f8a19d09844e87589ea1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec64e7055e97a415e0d6d2d3819dc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acddfa3d64d2fa9a405585596edafd2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81702a0d9e9ea73c7c44c484529d8d5f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b544f482e132ac4ef1be5698225f71276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a9b3729dcc489d4a73983aecbc54f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd21096c28696056337e368b5d1a0e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553c1836d5037e2bb99b0235b5645b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d895767ba2ca55cac0f8c87d47bea34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37182a9871f5841216ae10af3359b604281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8a841c49b81b1d584008f5501dde2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de761c9dc7993bc7341a5047c58e7eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862830275593b56f49d0e5adf732442284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beb32f8bac36c1719ae9571e56a8ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72839de56aef2f2ae98fc9c90149f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19ff6e5ac5876d6088110e87022b2e3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b05866d6848292cadf084d522ab36288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbcc4e70c91f6b908cd9e235aef7e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83babb205ff174f4baa6752853d9fc5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442e0c71821d069151db81f1cbc271c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e05c0484db4fd4b18d21dc841dae18292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdd7221f9f42e4c9587dd20bd9b068293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb484d565e2f7ff8bddf861ab04cd4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc61d3c6b75fb3ac8197dfa2da60a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bcced86abfea3e1be5bb8e310defc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f071997f21576445bd747d148c88c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7732059de4df3038a076b537f9dbf3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c856a839e7b85454104d3d078df955b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac887a7b25c081ff2f3d606c55402ce9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ded9246f554c7dea41b796107449a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8390c9ea476fd5ff1970ff32325ee94b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a05003ea1f85ced141bbabf29ee6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051a82f730f6044885db790546c15b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af951165714fef5806cca5e7727f36aa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c54b6be7dbcf3364ff4b4d103795306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2577a105a410fb1a2fdf6cfa64ff47307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819beac5c401383d87dc3efce6f296d7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3daa30e7878eab06f418aab90384af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7b501872e69d68ec214957e6fa3ece310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7d86986ce0fe5cb11336c0aabb490311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbb5349f99cc6f9a43d6171b2aa663312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98659205da989ee0963fab33c657d2cc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cc543d8e407015c8256927192af70314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54adde8875368675df339d5443e3be0f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efbb553ca50529e2fbcf5c1df65903316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd85504e3a840e6a9394bd211520134317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0ee6c9ae690605562d0621a577ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33b3544d43d83b890d0f393e3a6e80319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051c562c8df739d41bf4f6ebf8f9dbe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d71843350d5547a728155bbca423cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c10d59a6a814f966e5fb317c202cbf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c426bb128528a4c693ad7f4b490c636323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc84c7181b8b0574369e5298376416c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d25dbcaaaa58309902f2466c0bb5c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383f5d1466f0b49b8b52d7b55504e566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b95a2d47b154f25ec13be2f10b3389327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7585581a5993ea029be7580fcbf475ca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74975c5739b79b3a972dc41bbd0ef517329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76212097b8293d3599f2599ecbf943a6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7db5f584d80113d2d03f870093910331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5167f4d5854ae169fe3939900bf2ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05812859865566fdf4b612c83ff172a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedea36a928b0abfaef3994493432711334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c1761c6b0ab328a2169a85722b1b1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bef503e08652843bf406b409efba88336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643b070519e5f6f02525f795b43836f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1961657a087b3664f14833b1417001338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fec55838c27f3a97e290866fa787e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78356263f4f11612e5e110f3036ffb3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b2df1718170adcd3f7cf8729c3763341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6443a8b7b0ad6cb8280c3f9e0cb8ba0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07d93adce752b16c21b19ca51eb9f5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9810073c17f0d33dcf1c937326f068344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b520dc249bad243bd7e8c01173fbd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a04ccad7c6cfa1f8fd699cd3f1c47346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab90bc2c4eabf3a32c264077613165347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a7edab73e03ec78fcee845b031a0e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e268b9f31a0ed476812ea6b5c30ba0f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83eda821012b963be58684a41ec226350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c68c49231a8032f42d6092f8da335351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5f26f605188732c2a46f0cce8d7e8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd466164107bce5c2b0bbf3a1bf2f2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22622dc9eac7fd18dbce71f460ec7326354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378e04bf076d58f5cb6409486122ac7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28100331731b062256cddbb94e3bafcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f07fea73c4ce7fa1334840d9c10d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f1d5c2dd6b50185dc5b5559c08ef9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58596fb7bb39455291bc6ccee8fc58359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd3efb7676e104af3807b3fc7492ad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8291cd9756e0d1f6b213a3d2f702195361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be578ebf309baf12423417e5129fb9a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d8515db0d08b05ebaecb3ba63cd5b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64f30bcb2dde8cdcd932acb17e9f24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d392004fbcb83cb548cfc6a35caba1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b112ed8cc282e3d5bf0e5912c14ce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581c58c82318e58d84de101d6b018f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf4bbab0700c5f2301592e8f169dc1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78cfe7184ef22b49e89dd80eda4c4e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b2bf7d3876e6f76d5463bb7099840370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fae3de7d4f8ff718ed62ee0863a325371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e4ffe6bcd2e7fddfe644126c25037372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca7f681ca05bef982c178741189a46373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d7d0fdcc063ceb251769c21776c9a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e4be0d3fc21cb3a4b852660aba6f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78161840512436e6b0bb814cdc3203376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc82aafadd4daae9630d2eef47c161377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a4017a42cbdb9ba8f7bb371a64d8b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf2a6324ea314e3a7fc3eb2bb4abb8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00202ed1d72f42185dcafd8b9fd272e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34df74277488b34483082302bf70e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d3e3a8408da823fd03b6c311812ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c5916d473094a301ee48bdb2f0c19383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c210c01d15bfcbb48f1fe9a850971384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25c53cf1879cb45af60cb9c6b32730385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04ddb7d840cc79675562ac767f6af6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fa34e3246adb00ce634833350dd30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc17bed13d4f63a8c10200302bd35c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772bcaecc02a0b67dcf71a905244b52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451b742825fca0d8d81bffc8eae95c08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7e2f4e158ccb97559578a77ea44969391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af374750ddec8cb6056d0462e495c0b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af36ffe89bc58596af4a00b769a5342393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad840e15ec2ee2c0cda7e3c3d8ebbf8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8380f47029634373a68e1329395723395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0270b5fde623f092faec6f87078801396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa3435044d7dba89b9a1f35d0641af397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2fef02fbfa3b7025363c61b9969be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55744f4a792ab5d83ffb27df72b2d2e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46d7d27636bbd0bdabe6c0cadaec5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722e1176c6cc12e663db7187cccab8d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a39d033710ad70e5fdbc05aa08c80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf20bed48a2c59688c926a569a496a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e394040b6a50cc95ab0a8aff266d9cbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6415978b13dbf28816acb7037d5cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e779484c02215d64f38d439d1233449d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69e92ca89cc0bac7a68eee55d87605407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa7e259aa73f94a5f76d1b25198f86408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b1ad32cdbd75e2f540cba71571b4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace4b0e3b5fa2476964f43cba21350410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4936dbc29a88b84fd9e95c7108a0aaa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adaf68c57a51c9b61d68ccc98eec664412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f479702d18808a902088fbb0f11d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e17026599f2394305e4215e5eb65ba414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5c4f3a7a6c49c66c227f36065a2a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920738284945161f38914fdad70f264416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cd1c825f8a09b8ce89800dcf951c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7941926a34b3e51c9f9d29bd5fba3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a55d18cc4cde72515f52c6b0b68a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8ecd79818537e16b1aaa2a162ec65420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c6682b1ada3d9b0ca65a0eee76b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddda2e0d5833d4b7461b7396c086550422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a689f10a46339aeeb2e7405096bac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b981474775e6e821cbc5337fe2f780ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8aa3cd4855a7c26697b229776a5809425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd6c70a27ec9561c9538da0b7c0a41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50043fbe18a405a5e5641e5cf4dd6d8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a2317dfaad573d925699e1490d971428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42c8e22f608de466b2c93d60a63eae429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8cbe8a65b8a8ff423a90132b15766e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddf1baf6c57421deb6e8d033eda6fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270888df6144443d7f7cde9381c227e0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea4309b5d5b49e1c4bb6cc6a6809ab433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2f1e589c95ac7f8b90d2e7a7ee189434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b07ae3ee362b016ba0cd5c103c1d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34efcbc5f3482bb4ad20418aa4f5cd70436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8da78208634fe03d8b505e573f842a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fabb302605628ea4efa5a9e5e7031c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2626ff33be1395228bdf1a0efb7840439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c824e5f87b6c2d0d99f38029f059f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924cc9488c5e08f9d355ebd114b0439441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c0b49150af8e9d76128cdc0996d93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b4e6177db7530a60ca023e023f350443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f396453095adfc87caa21a1d7fd2a48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e8eafe98cd76f0f0d76bc5c3192c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd157eebf048365fe05896275e77f3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857f43b90dce53536d3e39d4598baca6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8e5573277eb868b804c938890cc99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db6df37d3d663c19f77b0d3bf40912449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128cdf64bd06131d016d5a81c9921e8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168465ee6c250d3e87e9c9e47e9aaae451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40528f5458f669ef87926b262e81ea93452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b078f36a5ea337b81a01109cc482453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5147fa789bf1d192d6861716933d2b3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113dd4aeeb7186d0702ed2a46ece61a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890fc21efbd5281d26f9e880088104aa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234991ef57046a361fbc69d51890ca4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3f3c711cd534c4685119cbd9c9d27458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16327f1c015fcd1615484354f04537ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d41b034d68483aeb5fa702ec4f994c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd9390ab5f73e969bb2c3e92ef5003461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780c7db78ddd688ff612b897a2681b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7619e409754a749a195f3bb1761b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5cde28c22a3aa492e4f177da7b4fb2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff4912ac8c64e0f9a515fc6b06c58b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97c43492b69a9e1027bfee10df5187466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b5ca93a4aed1f7f293521bcc17201467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04483c38beddee17923ebd44088a3743468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65be1079a9a759001bd3b3ab7feb80469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195cd5e86c431a12111c87def252544470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b5627e82ca0d02f44ef41b9751da9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbcab9536284c131c9559ad8e6dec0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375481d79c631a8c1afc3cee267c9a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2922d52f93150039ea3eb68f3e1e7c8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c259aafb619a01df96b4e67ba1bf97475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ab6e46be80fec97c49db4851bec98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264858bac339cb06190f042eac7c05e6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1008a8dd3d8320d7148996b353fd49d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e38b11e87113cd429f95d51b8930772479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0487b14a2450a18652552d044afa1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977e91a4d5e1e01be0a85405e7ba46481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7582f4e8f06f98e7db33b7566a6875482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac21bfcc38088d17e6c17ca08f5870483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45d75747382b0816afbaf7fe39a3a0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fb63bd1346207fbaa84f181646903485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb6dcdb8787bc9aea8643f10c2ae99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52bc157bfb7eb45f2f977a53b1757d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e34962823ef0aebb6e36155e7f73e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc97e9bf1ed2e66905170fff4632828489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bccd12921eed627b0afac4a8b8431e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1c19ecb27820d8564f95fddffbae6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6732cd190c318762a77e4452725e59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098d6b55c62a34b2981ce4a3f48a28c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56dd4665ca98d43313d9d7192df3e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fbf94dccf7bbd03c0f882f8c730d10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5d0a0325dc305e6aa7a4c80165185496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b530c5dd30ab24b2d48d480162ab497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a05dcde3b480d1028de2f635c5940498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a204f32e035275e11f68935823c5c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad573251e269e482e5ee8304fc8f7a0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbe68a8a86524c0b75646a1d7cc1e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae7642d92a395372411b16a62a3968502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aa5fcc1e34527fc8ecd07734fc7c0d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe76b5642304482f492151ce4b075e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12674ace2eb0ae34220f2d047553a235505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9614c1977a435189f3cf3602a3ff1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c4e3e2787a1bfb92306ff93a854cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef042d7d996b08634fa81ae802e5385c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdc1facb3a0cc7490c6814756507c3f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583ed33ae85d5a78d398b0fc7b6163f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87427ad8b1613c8662b9f645ad4d997a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd646a9dabf1f7bdcaff5df1137a76d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d922a3e72388c159c7cf34bd218c640513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6f9256b70f156e2b5d856be2a30b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700feb0bb2c919fbf8b60aa9e47b588f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213e4fd7cf2dc23b007bfca03998279516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39364349fb988f93b9b8ae3da6807b0a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4fa9667a6238ae2142dae4a94fe6b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4680de7fa04bbdfbbd75b48835b37684519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f045fc07bff94182d0a76a23bb129d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e0f3f5d56cda42a8787631c0b5e7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b8a4d077524f01f225c44c34477bd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4650bf608e977c1ac8b8bff0d92b74523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda241ccf992022154ee1ffc1e77fbe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7249ab67c58b1c8666d4b153b4bba3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22302cdac16f727ab615976fd5f3f925526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036006b0f5c1707459d5b7abc8141b8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84b79b1f87d369f271078712411094528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbbcf2e56f4260aed55dc0d2cded44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d56023b252c2096e80d605893b7465530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859249f2a54e08be32ecae868225aa6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e541bad18646878d85e36788010e974532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b3e8f76e80df6b549f181acda2d84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e05c65e406286dc7509ff7a2d23110534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd00b90edba852e4990199550a047a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0aa6efeb226e6162ad859171521f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae712b718eba73e9394b9065310ce3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d3bde7a43899d9029efd232f9e33b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b592b4b95311a64e83323a0edf2abc6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fa25c51cc58f83360b234c45fff00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f471a2191b061a19a18c3286246e1f07541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607dbc14e27bf44ab43ef698204c8b7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331b3a0cdd20659e81f8ae59ae61c6f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4499630733670e8685e7953f804b13544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b2d569e13c711d95905ac6f85d9d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed98ac4e3580c9d626306df82fae4f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7520c2f3f67b08891a919053a01ab54547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa6a5c659062e1cb2d1012489af624548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360088f3d4aa8f87c10a70b317f9040c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c179d24f24c6146d3440766f88503550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd968c909ca7145b73aa38563650c301551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bf2c001e2bf660403947746bfd01e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115187e76adbe73c58683d02f62560c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1580ee8e627d7acc89069c512ada203554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9a10224d07c6bb236a03c2845fe40555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874ef44a586f80ce1c6eb83216e8cc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f3aed635afb07ef487b358dfe215557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd19e39ce10662c23f05de879129c1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade56a6cbe2914ffca65fe99f80f6157559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930e4e77876073dded4fc163dcb41d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca10d2b43510f546db4ed22af3f2cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601e87ab4063848e816373137ea08302562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2711afcb664185b2219b542c8e53f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ca3724d94062f6e8a80158627b2eb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6d88094af12571af3cb72cbaf823c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407970c8017b2edfc3df30b89b16b66b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b807c4043423d593a5b515a13fba0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f4415f09d13cd17fc175f9a66632b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745f503ba1d838059075dbb1a00d88e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc122f4dda85747e27eb18f890c67e2e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25cbce3924886d0783bdf997e5a312571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c613fe7652703551900e05809fecb29572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44ae313d7bfe0e977a8d14dbf734f2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368fd0cd25ae5ca02ad7a69edaff28d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c818ce93836020024448251e0f61b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e42a2b5f9b06742b6b67716adfe22576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca3f3ce057127fa9a03583ff68b95b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a5959486ff0d2c667a1901c98e5240578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455191fd1fac5138ee8caeaa4b9698c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a6b252788d7998e50363c3e209883580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443c50da19eaeb40eacd8b3d5aea461581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1edd74b2208bd02208a08be85622582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a3652774a1de2ca002dd6c142da0e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d2e773149b91e3bd189fb98609e0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc109c6aef26dea5f5c2a7a437886ae585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c229434b11a75ffb047f28d96f50907586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e72cfee7d9a2d662ec5558257a282f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f7f9a8df8dd6c0cf3810cebfe3545588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa91edae3d0d695de768c0496ea574c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c841c654a8c25eb36f9c337b6b3952590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47947d26c3f304a0710bfcc96f76772591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1461d571ccd36024ffde0995035474592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bd74abf574b4a48bd5e91e164323a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b24da5cbe77a5d796f93d94ef136ac594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08368dcb1e9d7b0d8034a019282c308d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72879e10e4d50424a954437981d4fb7b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5f737ee345ff2d23acc617b92624e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e068c46850d63eadaf2b74007ccb43598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b52b2277cc8140e683b795d4edade5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab684fcb670af6ba189e804b32150600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d6f50a75e29c49a2e1aa47c7bd6ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e449af856ee81dcf49ad1f8539ea8322602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e19bc71b3aee5093cd22e4d0b83a88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6ccb8e1ac33e750bcbfe9b3b1a9b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe64a289cd2851de4d577a4c208b87605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a26512c553f173204825776d564e52606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e73f194b44b5b2b8b2d59864c6d6c7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcbd5406af84c5b89bb82f36715862a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e16bbc13060aa69941a35f5d44ca699609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeac8a38c5e5925c56804c22ba51eaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f70412e5e39ccba01e8b832b914492611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457284e799752183bae68756fda5ffc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a005142b867050192514b9bd6dba2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dccd50c9bea2c73a08bf1b94186a0d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ea795839e6e705dfee4089165ced4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6106a22fcacea267830c54989386b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6303abfd8a0e1bb81dfb25149366b8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c185c6dbb51c58dcd3d49414cbb67618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd19a986218d310eb7fbff9a700739619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391e604f46b22e7412b0196a12f683b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7c34d0abff5c128284a3533e94c47621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a79f4cbb43ed733691abf3ebc87eb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c3dc4f0e9c6c41e576818298e85bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709639b84ba3a8fb4330cf469aad747624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e3fce076a04d4866aed9529bbd188625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9101828ea1151c5b7c9649f1f018f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30d12d628c44ef47046d4696728a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd52f9dadf5c77a2e61d801d6145b4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc21e2366e8ba7f253f2d725782961629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27a7e1a5e7a576b8ee0ce3fa2f53cb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ffbbc855bb592d887e49d3329b3ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394639dc30c19bf7c0ce9b56a201475632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac59dd5436ccc473725a6c456dded3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7780201a6567102e276cfd80286fcf2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b800740f75ccb79b7b57a1c66a8ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea97fa82010cc093171af97de96035636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596900be7e679f1d36fd0e6dbd76d5a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af9ecc8e33da38cbc3e30068d8d801f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c8b7ab80f5125ba5754b3b8a2be7e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82974b88a77d3dcb63fe272f909a62640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b52b76c3416d6db0a3c7461121766641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9516ef8afd76e8ce51a21d76a5cc3515642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e35411a7f2c55a77c391f0768c8dcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41137b560337ca6afdb2f8498e81717644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c71dbc977b66ff4613cccf6c90bcec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2378422eda7d861bde5c9f7611d0b37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ae0cdef75af079bacfb02a4e8e5db647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8b0e09174126f840a7991af35f244648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78dbba86e3b2dce82eab39117422a1e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b11dbe2dc6e10acd88c116486571b4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2d6c3b1b41d8cd8d3b8bce408d811651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d753021e2a9552a073c587141975b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d3f8b0c489e1417e68ada4d4fc382653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f991a5bb34ee5b86c607d6c84e71654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad7b79e55e99599eff568e36b89b94655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b313c0fd3097bcecaab75eadd2445c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1750931a472127a7c34c4d8268d55657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f813fed24c1ee0e2dc68d8cea60fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffadccadaaf5a8554308a914b96ff28659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21284c346b0b942386ac56636417a587660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b85b5b30cd16fea8ff4e04e23292661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca92811ac2e9412a4e0f86655916bdf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7700bbd2535e53288fc0f595a128a7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efc34773282da149721740ee229232664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3417413c5056bcb6a1b53204e27d4ca665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e4afd0b910160c1a7076620beb5b1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274924ce32b6437d56c609e763903306667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b511378d9b45831cd4a641509a3852f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d4477fbd78f5989fd2ed94c3b29e7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94436844f411c80a5137eb5b87317076670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ea5cba1b69a8eb57b40f30a274804671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413f0cfe6ba061b10646513cba1103f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf8214e874e12f7d3d943058fd3d2b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02685f750bd7432d5cd0d7fa19a8ffe3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0fdba480a8e114c7961876d00f6b8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b2b9fa6b9a589296ca5513362ef09676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280664867cf1489aaf55179ee56bccc6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba66922ea15aa1bf4bd2189d7b55b9e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b98baf0fc779ed48d461a6218db79679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d77b71decadad4757337986598ca5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f519e8af3519e9dc715cea41a77f1e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb27bf1f52deea78b3fb5e903243018682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcf147a37eb5baf09636cb5f9a4c80683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9d731475731dc2f2411d81e299d2e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e15070c212d44ed53d18ea36441e6b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f902b85ce88d1ce029a1a87937256e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4845683505eb890126254f677e53e90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505292b15c05fd3910ad450bc057d304688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9b7862eb175d6d8955f88d207c1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a5c5926d548f881f4e5ad74299566690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d448e6af1175d492099e7a0d6e948691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73c64028e490cb079be1da31ae9b14692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f778be4915abd44c03e620e001e7aa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad70489bb71128011a9ecd7a8883c72694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438d396eb1ab7c47c10c3ca5cea28da695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76305ded09c066acda0267dc21f24d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a895d77a1fcd7a9d2dc5b4ce03f1c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211d475a9e40567a80e0b0866beeb3a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36072250bc0b721384dc67abc55ee825699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396c8ca7d8307e1520951f39254d8b7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c6c39e7f4e74a3516406dabd350a1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89839ede5bcda3182dab3b9f5439125f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4da352c52beeb336767444aef917c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebea52540198536ec4bc8a77e3475c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794053479ca68615a11373721f7b7c39705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff753d18eb6ef82cb51c164ec90d164706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a6ebe7eb29a08d406b7f1245d2274707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a148e1e5e4e96301d07f7e857b80c8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536c4f8708c950ecc69dc3d17835617709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054c522ce8e8e1e4b52392b8d03e6a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bdf3943455bec7b2b88530c7a0347711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baa337518fb934d7242c48425583a92712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507205b062adfcf847626137bda2f9e3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f50a687c7ab2a20636f7abd88ba6dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465286c7d81786e410f6aa1556054bf3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314999ca4ac09443f8056ee8452beae1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d843175b0aea7c4909aad352d6d87717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2de66a769b855b66265da53f3e5df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33837cea21c375db1163b3d03fa25ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598b27c3914302967f2333807009391720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc61147cbb26095a10ae563951955a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca7de652e4a52ab8cff11c5e0c9499722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f199cb43d6608e404eb582e33b7f70723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa65a826a41565b6788bf1d8e90216f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579142eeff8ee2f74359f792db78144725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7355267440421d7ff4676caaf79ac58726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1134b3695f2c8706f16fcab685c46b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc843970fcdb52514ea25bc7243a1392728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41889dde626f3ba8facd5d91c74b74729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213bed9685a7d35a8ebddc2f4747e20730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741b73e334ceab042bdb4a634bd3c37731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb35f4ec1d40bc4a0a8a8bb98498f0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d86ccfe1bc38c63fbe0a5ae31c4b9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26812c7ba67e6b8433026ab122282704734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f7397b3e3cabf42507b0158e9c31d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a95d9ba5860f986407287979fbf342736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b92e3ef15667d980ad3dd61292d3bac737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0a6736883ca0bd242d9f3c3ac6391738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306e9d5df6680461a4155fb05b54a09739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5bcdb3e436096e349f0eb0279fbdf3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5d60fd656ef5398c296129d65192f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62e76ce11d5b28cc16a254ab47fbc6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855edc429f562beddd1228de098727dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fea712f9c2224ace28d7f8250fe659744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba216a5cac2bdfaa8260ad82fbc1c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a2390a67e9eb3162ca28763990acf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e94d0f171870ee3c529aa554c0033747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cbebfab60d46ecc11e26fe469fae3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb89d29cefa071e4a0937add9139d6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da347d1a86e99c7febef2142f9443dc3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8be367f111b2585f4e0229718d985751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930db5db08f1fb2bc5cb8f6744452b6e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769837e4dd19ffbb56439f2e0b6c470753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a97ae10ffa07d172e41f8e22ba1019754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130ee05b53038751161b6b918a9cc7a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c571c3aa45eec1bfbdbf8a8d9c0023f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c09c311f26f687c7aac075aef2cbb3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014fc095cc017235dd3629f4ff2e9fa758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb310591b686a9d4542b0e749400a4d759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ebb8d08ab8d341cb922ce7cf311151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b4edc96bb835625ff6bff7fa6e8302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0dcafd176dcfdb2afe027347e74843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9d32075c8e07f9b251ea46db95a784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6267f7284f4eceaf3ec11c3177cbc1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b588dc27cc082d81653b80562508fd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2f09704aa678f0bc5822674a55a1b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d391742273e77e983131e31d0930098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8332114cf5b658e6ea5ef40e77e33c379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f15dfc2407333023474a6c9f1cfe0310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6da5be16c4743d85b09918cf3a0b4b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4cad3a6fe2b7928ec58b03d65b01bc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0c707f8a9f76d6114552163368f9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4440b9f60dc3fa8aeb42fecf574c0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f1586b54a371ff771f2117952c4e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8ef042352cc09f2718242fe82f4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe009441a49667fc57612c0148e40f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6b8a38038f96e0424bb848f2ed39b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090db5d826978da48539be89ec93cca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1305274ba2d7fad51248360dacf192e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903256b718cd0621698ba38b615e7e8b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253305461f3cf828442b4afb87defd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04ccf350d2202e1c050ef90a6b203623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddaa842ae6e63a5bc1c423a7a3332c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4d0856247ab52527ecc1d34883a0925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a86a3e4e54966dff7e769e54cb9b1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab15b0a53cccd0031ea35a0dae50bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7702d65ab1a6fe4092f4f3acf3056c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6c4000d03a193b0a180dd5a8e9bb429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a919dc2f7a794c606b690331473d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baea19a7230748776b0f00f9136e0d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d85d93262a09fe0200322b1d4845f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa4ef8acb2549c3212831d83d536e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0b3171fc2e471e16dca377dde5e8c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24126dfaf6730e6cb6fa804096760335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614eff758e1674f615f77d2d0f0b900836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b5a6df19c3dc39252132242cca3c437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b58711c05cd87558012244fb4c8c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7403927996a9639048af708366f15d0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc49706574968266cbd5401ba80327240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfab04163398da655a01809ab3b1d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c459b5953534772a8be1009633b8c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572affb8c59f98e7f8ade081ccec2ddf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1176ef8efe9b9fe651c0f6340cbc0544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fbd880fb91957a5efd651b8c4fb86d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021374bcf1fa9c9194d12eb7d15605a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72ff74e475b5127e259956f3c1b3d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c88ce501abfde5de21ac984ed744eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7726a4df2f96b96e1bbf2c871024fc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258b2940d7aab4d8f71e078088970e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936961648e42972d2663907567a2e33251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b210a2f9d41707d4af162b492bcb8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b4f12df711e6c938d4756cf7a6dbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c77371bc649e8f8c55284c68fdb3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074434ea7b5bd488dde16fe279514d755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57028b076b8fefd29f65e90dbf83f3d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3694e731a7b7f4cd05950532cc0d057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c9cf1040a08d30584a96b15f2466158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e607f20cff536e822f621ca182dea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8e0107db67e70c028014b057a13a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da574e43a5853ba65979b655b376961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d6feb468e8f3e0ceb9269bb0b104a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70011962cde4198d8f127436861e376b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b4c4b1ab9ddc92b10085473fbc4f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b805823b7b969840b69442ba419d665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86375239815e39eea9c9dd7695b9ad166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f398a8ea096ab5505dfde57c1009b4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1c38f46079d60428f33af5083879268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155dc7d8ca2b0d33bcfd350fc99d2c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1129b247f9b0e145db13045f17c2b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e40c373648a7214f56fe636244a4e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42672ebb0c964fe76f876572a612bf9f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d6b636ba44cc2e09acce974e63a7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a772928fc835c33fba2236e8cda7ae74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2077b19e6a799a52eb7f6f39e26766475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc29ffd3cec8bf648feeee5e7deb3876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67c74ff5768d7d05fa3fa44ddc579b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621eb77fed616ba52177f0f3dd1a9dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8aae2b3b4fe6e2def08ead718fe3c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ac1be9115b8101f5def328dc90c8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7025315baa9bc2389434089103d53a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb8c27b44dbadbcee63ec66da90af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ae848e78cf033f22c8d997be3a66783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946403711033c6a8fc963cbf2dd27ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce365130ed9246e9fbe3b3313e76b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea35d741ee8a712224f6eafbd6932c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e98ae4613b51c69b52bc4bee69f9087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc49fd627902819809825225bb8ecf688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e849cb0f749eaa1f0dbf53b725730d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a4560fa9f2c21231a9f89943d4c8790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acfbb5498332505f1892fe7a95c55191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe55fd48ec1fda6efa90532b0e9e00692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d38a6b25627b19745753910afbd7193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98538f80c96f93e06a96439dc0ba4ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c641ed619c0f6d2de22a84a9a27cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2922bb9fcdd79c5287a55e40293f096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833871f6460d31787871626bb23d69ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822aaefb58b187ba7bbcbf07e04544d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07eaacaeb6e88263e9bb30eef2b96f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f275638248cc74245ee06213ea6e5e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2803976203d764b9d231b6f19a9e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e1776b98ebb4cc66614c7a6c58a37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ff58b3b3b05daa020581f3042b7e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7011df6d5530f187db70da504aab81104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc58dea7f0fd8da830aeb5338e83353105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d444406a620e5188580d6264b87a229106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ddb8d60c407eba7b2af9736ae47d87107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544779f8668a7a3700eb5de22d9e1a82108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877347ac0d2de47e3e83fe3796690142109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e1542908d0260ffc68d92818eb29f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d6adf15f6b213dde7741bdf06c0c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea4b5a19d100cdfb4ca1065bad613c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95bf24ba42fa20d5be0b2f837d3d31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742dc01769cd331e9f8a15789005bdb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0b16ab61cc06cac9e765c7d05d099115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9134cf4e370573f1e35d79a65894116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf959a16125d851038826d248f5decc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb84e4c7bfe963e7bfc250b65a2efd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0d24e72ea0618b4c03956030b7db119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b02fd2f0d22355011fe72fc6ce54b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ec12ff011ecfb12ad27e59cda41ae9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a613ef179ee9584f484031a30b7a52f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3bddac05f48806bc5aba8420352e0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ff91eb1f0b29d7ac8e3ecbcbf2fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a647258a89dc2a8fd4bc92c001bb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a691a4683aaa3ff821504cd8ca94ff0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737a6e2dc6d405085cba723b05eef3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff39b675e37349d5de014a619b93d4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64772a6e3ff18745b9aab2e783eeaf5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931ff6f5914e55561f31c03a09c9e9be130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0215bf1e1999b662fc07d1e590ed8d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a637f5b0cddba899828e8e3e29659132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adbf19583a3029098863e2a0e59e822133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9538618b652d883f01b983979c94b50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a1755ae343aa9ff3c466b35cd060135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9f8943f4ba75f70fa46bfb4b559f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b2482f269149d3f6b0793cee893c9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4714b524669b26acc8dd67a61489e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f66ca1091084584f298734ff6da55139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d88ea206afbb82d8d270c2efed8785140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c59e6f0056d77b94eee1a07c12479141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ddaccac56afcdebf9c1b66f3c33e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32c70412de82e6aff434fe1fa1a9e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a19e04e69fd6e968b3cb39f17910c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8e6f1ecc9d0879a7bdafa184fc104145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c4e17b8b40539b73b555e727383ea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0aadbb1a985244a296064c8e8fb18147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efd4941379be81d16e449e5fa71bfc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987b37997d583c87b3870d43d393acb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd572c192163595c75990c6103a30517150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7078d0034e7a585fbb44c99e506231c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03d977e4e10797eb410b4136316a1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a782e5b699a47dcc0604ed56bb9fdab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0de3dafe4221d240c1a3a6a2ec7c7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b494d1d4c96aed0d1275a790db45f4b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea43bfefec9d0fcd5df144a1197bee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb14c78b5d1ca1e6935653d8d8b31157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef6180131b22ddd15845e4940f4e51158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fcb841d18e3021ce12cf2817a8322159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9902d9441efb3e3e96b69e6e8c0db0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ee69b0fa1a3ee229922be714a7679161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7d90f9d96562b37c6b547da4831b5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cac8071b5875ab6cc448e3d5dbe18f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9269b1ceb4995097e4ee7262ffe4014164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90887c0ce15605270cc2c6b1e93c507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c63a93a8a1f96548a4601d4bfaef75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3453e523d84e1da59f408c310c1dc4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfea1f1b2008ce42e11963cfcf797a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37df25229178effb96af056f868aa2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7a29de23f9d761fd9ae2832365035170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b63ecfbbf43aa8e4b6df0ce680dd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a89e41ee8a227b88cc6557e9638549172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a179910a6d6de384bf2bd3e7349d212173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885b8b6ef77fde1544cdd70903e05cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd16283dfabd94152c0b307b3bb15f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3e84dd9b06aa986f995ea671633c7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c62bdae326051f3fcfa141441f822c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e2f9cf215c7731cb25d6d841ab52178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37a7334b10dced784ce2461db72b6eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4042e2fdc172341fc984b3399eb05180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aba7fc209b5c087b6fe8a85693c139181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca29a245e6b2dda9c01ae841b151f2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37b87bd2fb76ba99d7cd7187989ad1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3729720d730952fb47573b9e689048b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcacd0e0e5c19f7bcd09533e8647fd6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fef5f7e077493f4a3fbf8e3a87b9e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02deb4e34dafeb38cc58d5d601121180187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a58d97b936ad0ed426aa4b9d97d867188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08939824d22973af552695abf46daa18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ba25ba5ba29a34afe524eea301ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77185bee51780e9aecf49e6f35ee6282191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3173748b0116ac182aa38509f3769192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99639aeeb01b32fda49c11a050b589ed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3215ddcc39a97f10864c589016fc20194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277cdc37e6a7c5d05c1f30d559c0eb0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09025eeebbdd4caa7932c3ef209e646d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b35e2c5888471306b9f3b04b67ff0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ae7eebe1fcbc4dae551c708b69643198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc1e1219ee421b3e8eb1e1f2540905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f31a5975aa76510bcc0b7bc8bcef4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee1f54b6595c4defbb738d3a117c5f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1fe3dfddd768e49ed0f07c1f1ca4a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a642209ae012a1309aaf8ea8a49a1fbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6662beda2d8ccad09eccb9b0eefb2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274979ef6bec93ceb6cf935394435cc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28eb1870ba7706d58c34a4e4e51f2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9a305f18859e4f677f37de36bfd9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e556df6f6a99df363eb96ad796b3c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298335f5163a3f238bab3ad1aedfa8e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32215a3131d4428307d32c4254ffdf9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cfef612f151eb766799c76c5b7a21e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc11531f5e90f325047c0bca70704bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba997968b70cbb553c12565178a78cfa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea3fdd6a215b15b531d6fa4954d1d9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3911960983a2d481e3c2df19d3d4cc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153fcc9f129a8964a8f0fe4c4c3a43f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296fa5ae2d42a3ff46774f1865533f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310016a7ec8979b097d660536dfb42e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491911ea2b8ddbf1da3938fc98ddac20219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a37b51491157e5e1798832ca3b21b4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0078fe04cb5821c1a9bf826212527f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ba56dc6edaa2a76217b82bbd08604222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252e5c984d96e3612a2dea282f91076223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e3ee2d43fd57541c4d7322fc180a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d39accab89a63247f1adebfa3cea17225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535d41792e3190067a03042089c04bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae502ca0d9226a83b59e5dbadd5f1913227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121d0dce6ee667a7160c4916f62b0bc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077fb4c9566e80b3defbbe9074c1a0e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbff9885525eb66583c7f85bf5834b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3918dea144ca310ece992023d2cff79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2fb9de3179b2ba27cfc97f296bf3a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c45d0fe0f857adbaa47e1e22dfa7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606fa7a6ec3ad01fd8cea8761238a9d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7ac7250203abf5d998b8e9c1336f2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dda490c8fdebedeeea04de2a06c1f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c64e54dc81bf599025400cc3edc76d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e6a75b187b8be5f7d22998db2fcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c0c78bb96ce60428c254bd6a0d77d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529864180be7147676e67513f328389240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421acba0fd5d79f73f1cb6e91235d4fe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb1a5a69224b46449692a5b48171da242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f61513620777ab6db5e7354a8991b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5c53e57e6f32f1840a92c8c601d55244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea3fe0355a6c93c6381956fe88be8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b070da35ff0f6623b6000e0c617aeb1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dac8e0cb85c1526ba1e6652c5a6a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966139e792cbf4bf3c7995c34c7ba3e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c96e1241dd3d7fd75279c31972ccf2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e7fdfdcfd5689f285bfec49aa545250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eb45fc8971e36f9f55f4e4e40466f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983ac9b3b2233dcd772776d58b200a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa893cf892bf561efb4207d81d632f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532f1afc6b257b9c4fdbf5071752210254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c041adf16885f382bf8af36ec9f8ef3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df1035f34173e8855d93291358efa6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863df65554f24b281743d1ab71c3fc78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5103acf154ea4b9e956ae653c4c6d2c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bbfd3b52a50cba2d02849c7f40f03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244bbab595734a720cb5c2808ad2a6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822f4ce97d18babfc551d268edd919b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcf635e868c5870b3c3e39c34f753b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f665ed4ac3f4f76633b0620702e85263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb6b71e7aea00d47ca7a9f39bee28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626c273051410fcb663a4bab2cc49e9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda88e0060c7f86424b16848beab91ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12635fba7ad9b51041054592d2e72c3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4f9bd6eaaffd798d7038c769892e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc13e99da5ad349ea2d68c603c55a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c42b5629f7b7d08dc21fa49003dfd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50bd2b26dc11701984d6a7a81ad14dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0e9d87cb249d9dee6df8cae0ec35c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ab4259573b600a92d256edd167d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2cf0dc5b91580e3bfe8d2a50179a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d171d3b50876eb7b179a530fb9653275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa420ce318adc0653b9ad08cc1f1db0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863e7ed57d0af29173131f4cdd24053277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174362c069de66af68a9d9b73943e9b6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76ebc947ec62ea0cb47e7d8958ec40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddce9d132710fd9de39ace2249c8e30280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84cc8814405fffc927332a0eec390a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736cf140d836bd47cc850dbea90a78b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e117bfce17151763cafa930fdb88529283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c04c8d34054c335742c0eeb594fd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3389b57338acf970f3063182e4e75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29eaeaba781fe10f528b0ba424a218f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d34d1e67eb72cdaf6a4906acd5e6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e94d559240155d980b05a04ce2708288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfebc1a52fbe8c6be4b3ba38bf02230289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876e15892084851475a76ba719bc417290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7363a10055ba408f3497eadeeec380291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2bb1ef66f722062d75bcfbba612d01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c582e2e0eeb0cfe20941ef6c1e3146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcbf068a3323a354cb2648a05d67ca294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721b7d0cbec03892969ea15e27e29cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49252ef62be13194cda88bfcd6034cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b8d0da7f09b02f1175c929a0647f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f9cd4b1a20d606a78d5472d3abe62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8ae63532bb5e84669fded0e3f076c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa74d87f4c178b55ad0298fed7bf84300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c98f603db7868d5a9cb6da740f23c53301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6792bc31820de85c07bbc9f89694f8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64446559c5b20046c6944f68fa13a44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7258fe85e7503f11106fefb42d89f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a1ad7a02b5333c75789e5bb1db867305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fdf623a4c4e8fe1ec432a549c4742306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9955e2a753a2eda8ed7e7aaab9e57b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cebdbba00a6c3c272966de9afeb455308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3ef620db9876f9bbbb2fb01dd20db309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8da2133da512a78f6f030be4b7a14310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d1c2d2718d6d508f40a16aeacb3b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e776c48914d026e5904d31766894a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13550015872f3d95fbf5aead47fec39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be287e3e1ce4d0a6017ddef6b514103314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98819f64477d2c30c8a80786bc2bed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd517f76571449324a2668c216f8925316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebf05389cbdd914a98c49840e79123317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15cbcb118516496b85792187f10fa4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d485351fa9871d8fe12b14833d68b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1142df93c30b927a287da9e28d09320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3cfd8ce063f3ac62a9abdb09693213321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41abb1c6848780290444bf444d0ca9ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7ba5aced3a6ae36fa3bb85dd289d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498316cb202b1a8586aa5f199383533324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491a34a4825d0a79ec6004326cb5180325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5a86a7cb0136367781c55fe858d8c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96cae150edb9792c75a2082766bb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76d43f04a96a561de45a890da8d7fb5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8168bfd99fd5658bcd41e7aa6433e04329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eff9c48f1ff1808e7fcf304da6cec9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca5e5f76ecc2d03cf0df4024ece242331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b600fe705b7faeb96d3b69cb886c34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18785595b9bec4ec79812caef6d756fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e85effc3ee141f4cacc6a53327dad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eff4b489e02b2328e5ab9b49bd281335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d35aebac8f826a25cfa6b6101a7118336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43686c3abaa0f5083cd043bfa7362e0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d345166c39623598b0e7b85f9658e3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b374b26d04665150969c38018b41d2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301ada4309fdea1afa51f0a8ca7a1e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bc8c05e6cacdb4f89a13e81133a74341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c6c92543ad8f268e240e3232a2b0a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51353b67e4f00a892d205e491a09dd8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318e94c2fed4c6b033dd8f33b94eafb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164324f6dd1591c795315d51fbec80de345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334365d71ef64887fc416c95736986c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d59021cdc0514d038c25cb0ff6309347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cd923278b243bada4f6886660cbf8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965939b79b242136deec56c20650df8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a199395b7e55f0b17fd5a8b0318211350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7ad5259d5ffb2adf684516cf84471351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3064bc70a45bfc0371a51c3cb7ea5a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62e6ff5ebeffd71b80351a9443dd55353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7709f524f0c51c86e20f94aa8d9631a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5674adbc5113d966b0952d18e2487f8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7aa7ec3f6d79af990b41ed7f5c571356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd54749be2db9bb6781bd09147f828357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804ab553fca72196726deb216ff3cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042ad47a72bc829f9e868ad73a34a6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1034c0b66f25cfd606b4d9610c6cba1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6d3be5ad92c972666587f5a8f1d1e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe0bc5e1f16fcf30f05f34663bf726362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b71c172f4994713f6975046fb9dee9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836a191947892bceef34622ddccdc55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc109289d686d41f93d64566c8a441365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8d3dc5e38e552beaabb2c43a59880366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05268f0992a85adfcb174d0554eaa7f0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6b03f7103f2e24992ed3d59e65132368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524aeb7038fcfb8fb3b8e7f2e812df9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2b942013e32153bf79b638ab308b5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b4e2049e8c70add32c58678ac7220c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d66bc675b50e1b8a33d6dfbf08c958372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd95489a1dadc0b09f5e6bf5b19777373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d5a960052464e3b8bd56442caecb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11310e9d754bc5bbbdb6391accd77fb3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a168ee05d492f2fedd2641a5174f2e57376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ac0c0675eebbb95244882e213c96f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f5ddc92f49f11e020511bdf82e8cdb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4864e12710f2dd1a7401c6ae73ebfb1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26d2376d9e71e3578341ca06d32e99380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c69a92a5b14bdfa7fe51f022a30eb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a544ce08993ad8a2ce2c904751a181c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ec8fcbba08acb15b2d52f9b551a0e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd4507137900095ffc9a215ef5dcfe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3103eb5158c4008c623be9b98ea8c3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f303b9ad7eac216c776ec6e84a8bd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafec5617eb48a05b42595c8181b5a3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd99463881604f295491e05b138e07388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cf2d333c4203cfc6b6f6bed4e16a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5dcf845ef3d24c790b6bf5c7cf4ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522193d0783af100ae86aed3aac52409391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1585ebf90ff070eb077f9929437f49e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee43412f90c07c6dbf24543c11021e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b439686f610d7e251719079ec83ad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f059c8346ea496ec739901d70b85bad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7cc39a6df715a3725dc753afd9a76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e3462e169b7f2fa192d261976ba6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768da21859098c1968ae6de0618ae46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c672eab3b1535c02786a4708bebb2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f26d48d4dce852c994bd1a62ec225c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4a62c0dbfa02bbbf311bf4e2bb304401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f5b88402ba422f07dc5b25d175255402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1a3ff44a65db0c8583c7ff6ecb96f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283ddbd499bff25d8e73d33143cc06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a27692e465dd3ea3e224e2709436405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929fde4bcc879fcd1a6ae1b9ebedeba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286656de881b8cad9799ebe61973494407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58c4690687cb13707fd9d55f5e6e4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f482ed57ab840936d8f5b3ea15713409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fe0adda6ce2ef5830507634523d331410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135f027a255386027eec978808f8c80411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3e13dec99e404a721407792bd2f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a590a9f62ccbe34d04672690a8f89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e7d41c91f4edeb8187be97b3720d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08816c8902fafe9618da4f0d2c09f95d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373927e7d56b80b70779f1c1ac304449416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895f9754f464eb3df684e7cacfad3ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baea4659829eea426c6075f1cfeaed1d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042f75c211077e166439eb436903d7f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431db1aeb605dde85dc5368b1e59eec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c912adfad93c695cbc05226bff4f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52795b397ef6f717e6e6c9a145a5fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1774143d5366f779635a8938231e58dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaadbce6db5c3fbb049dca5910b62c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137e81e7ebac0b148118cad8dd46492425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4136f4865bf6c642371e7e36b9ffd0b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863e92868b483cd9953d45667db1758427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3836034ba63afd6a0345a5cd80df93428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da95452c6a21e458caf36d2930126b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f264856951862e919bf26262d41d8d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79716eebd6618d8fffade774005d1827431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba5481b6d5a9deaaec4a9ce00b1628432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3082c95f305a794fa0497e50c9bbdd9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f21bc107abe9c268da2e5aae5f805c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87d00243b358bd90da02f7494be2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52defbcf1b9215b78c2482cb0694a0f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886abeb298d7c66246af8701768e24ce437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ece1c22714bcb9ec501527999658744438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc57865f773241af15af81890cde8a9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db8b3093910b3b265215f28537ab90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa59d3df1340838677a93a56aa284fb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9e884c0be0110c429f42af4d874e3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f718c620de50044738d6e6f5fd045e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2e0f59794fc37469adb3f7cee6c4e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da045464c1da8ca26b384f884b26e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5893897a446ba0ce634707422ba588f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114524b6a5e65afff4e5052aad1f60b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27835cd1f8672ebe1133c0251a8755448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa98f03cb3f0e6be799903e1978261449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742da9fd3c1e28323b8e19259307905450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d5fdf8737b9cfd46e2f93f0fd327a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e877e84d671f81356bdd01e09a7d010452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cad087fdf2eb62249684b161ff867453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1597d3a0a1643f98af76dedb91dbac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c1189d6aa621d8d4a10083d7f914b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a9989e26375b57b65f709aa579d05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8275756994e453567c8a2b6d5716e02c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ebcb98458c37ac38b44dc2ce63a07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3317c34f4dc14162c7a46f0351153d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4161dc69d7c7075316345d88f9811460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41afdf91d02a4aa99ba8da5d0176955f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74781e1d518b733c6c41d8aef46566f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1543edb3473abac2e43ba34676a6d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632b0a978c90a586d0b0e5ba59e8b6c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb029b6be42f3e11d623473265f3e2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdb86f935b84f6ffd41b05a282bc58466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9bdf0a197d25b6f475cec71df42f02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1908d2af828a3862a7f645209b0d8a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d528e6cf472ca7fac63be02951d05469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63261f7ea558c8cb3471bdc4fcf10222470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc82ae8f7ded02d4889ce12df2c761fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a10529bd701e9ab43c789a9be723aa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a43c6911517189f8bfe7d6ce7650ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb1988d9ec9ce5d8860f8720d4596e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd019b6b7e47e509df8c4658367d7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056259f3193c8bd4343a086401765df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dcd017aa87928ad7dc8f99ea66aa1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e21585e7b5bc6308bc53de294bcd557478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a957fa74cf57fd7d4d3d8a0e7e2d8f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ada64d68e4c4b09fc494c00f67ff8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f3740bdb308f79009a1e5703310fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05fd3c1b1c990e52dbf135211565dd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c83bffb091365f597992dc0c6359c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee45a92685847bcaaf6c543111de9c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f8c76cca6e1499859be91d3324c24485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587200f207455d7bf207bbe14c7a67e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4447bf2da0102c2f72f9db708ae404b5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e78c8cd9a9dcc7b58b5f606044980a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c769084ea3546078f322e398c4708e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780d3457a538af4e710f0bd75478a03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eaf50e9a553ea1098c9cc1790c1a74491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf99dee35ce4314b1a589a25a239de9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d404a9f16c1721724ff2b60d2647073493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11557d75edfad97b5d3c1bc62fac8cc1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92071e101534c9ba9c58a864faec67b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a30b62f835abda944963c42330067496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb27311375168a51ac28eb4cdb94afe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f42b525fc78838be82d00a356e3116498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3cee4153d680aabef71b9693430a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4129f205632bb0a2d2af950995d9cef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8830edfaafb6a07b5e50dbb5d0c0f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e182a60acd5861715bd8dae75e36c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759f61fb9cda91eae6da32cffb5c033503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3a7dd2de2d86197c0d44d5006aad2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37dbd9d41ef903bb08cde7e7d9537e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ceb3ffa54921814dc4582a74c30da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb2e02f16bbf0f93df4bb3daab5427507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ee38d809f9a9e47702dc2558ed72e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d863f1b78d531e83ff9aa0daebc20509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3988f3ed7e989f5443477717cf06e9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02288dee6b8cdc4ea37520647743b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83449db140bae2b4df80ea8206b1910b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645cf721fb13e5b03585765b8ad878513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ea4e15440e401534db36a02bcceec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae02ff4cb1b854251fe22dd66abaf7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eda06c7b739e4b00452d7abd73ccdc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4252da044e76ed6fd1058873fd25ebe3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5e0ef9f117d5815d6775722eba701518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b20f8ba624c2dca3e1526921c5abe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08870a5163332e606b7bc7387d4255cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f301651ba5e2f784c186d0d23fe6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd0b4c8a6f6f563f934cc66e3f9b7a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b54f907f1a43385a117f5cc0b7ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0df44ef7db43174eb9a564270d8937524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df472ef819bc34dba198300bc7012792525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45906525f76c2e1ef55c49b7918f140a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0a74964aa7577fb9c4e6e2a73f28527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbe5641cfa3b3f02408bfa91e79ade528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f4fc60c557c14219c8a432ab3ac4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a10581a67b01ebe0682423506cfac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3e4c2f29c714fdfc6ce5871bcf333531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be88c638d27c61608d1a1665f1cdf14532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556989c59fb5f3e8b447d7f2c37c1cfe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e13f31c872857d672f6ec86320b3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0bf82233d9b7b45b0b443531e9bf9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7db443788d83a9738fe934601e5fea536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c395e7e3140f84f4856a71997a1f9fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c0a9c7e1b4e12a99bcffdaf6aad9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d883cbeb49ac62005c2290252432b77539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951913cea9f64d67975aae879768f87b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590630bdb53b7156722e54e27409f97a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee448a96156d5d0f698ddb391e672861542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba9e7f031da9bf9018dcbcaccfc84b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4c5fcb0e2bb704e0573d4799072d5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096b8280cc2dfef6824fa48c8167582545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a407eb9818e6483e4c3afe0314fcc0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802a548389ec1eb6f3ddf3173f979d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18aa64fa4436a05b926f8ebe46ad5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe84ba128dfddbdf535f9a13705161549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f3f825e184fabec1a0bef27b1e49d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff15f9b827e0a66a3a7455b0062959551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fba0375a19620434eaea0219f7fdfe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb21b8f6c9de7c65f22a73c450e95e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88342a863da577f0033afe39404d8d92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9766975f1e58db786eab25ec980b383555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860e8325f3765ad3729804512077e40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5795bd8e7e44453592c1b26fca269cbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec5ad8bcbdde78080fe40ad409eb50558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b2ba854344898de4f7708ebc30a65559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d2e0b7cfb46dd00c416da3bb890dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a7599139d16f820d07f61a31a6918561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81605a75fb63b01ca28bd57dd61f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57f722d3a9fb74f455049c99a25bf7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0876d19fc420cac545c10775c443a55564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5733212b64e971c03895444cdc15ea7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699a20c287c18bf72aae43729eb1b76566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e37954a67e71909413f666a87a0be567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373694814fd4eb9d13c24fe2bb3e3c10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77625a7fcf15cd9f21e11f43a35e50c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789f207ac02f4365dc623ff2e3f5483570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7559948384d3cf8b7f70a68e7d271053571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c830758d9c995c12c07069ce8d93bc2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4806eb3594fab0a67d6ab20a7961728573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4219fdd9fcb665e0e07dfe3ebbff6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f77a6ba40af77ca1e2165e7dded03575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be143016754e9f0c9326edf07f8db2d2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0971447e6e590bf5a1fc2e743a579a39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99150ffaac8e88bbb11bb88bfb8700f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1d50530797892e567e336ece9aa86579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74293c7f1e206dbedb63e1ff5ee7c3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7bfd6bb9e9215228e01bd80d7e3fd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6a16260c0bc7997aac1e7b54b52d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0046056b1bc427dcab3ee5a38bcdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aec840722b917566f2c6d5b29da8d79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c07591642c19ac9c17f954795766d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73520dae75cf4781cdf7ee85e05aff586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c15297d9c34dd2ac69b04d2d0002e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69d26716fa3b0da141d9d926472365588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965e67cbecfe85e43888cc424faa354589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d94609143cf5bce035818e30808a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b01572ec59e4284ec4b6c11a92812591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66decbe98a190456dfd49fbc87ef37592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29cefcdc236802e962d68256312bcca593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982603b388c434df993caa05d285c1bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8ae6f20727533db0c1fd504314fdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7570621d1d07f941ad9fdf731f81484e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33b9950a426bfa0188c466cefa384a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360e1fb30a778d91a8fe1727e66e507598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ad39e8c49a5153dfdaaf38a329dee599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874133bfee5471e4f0c64d5965021e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217145276d6385cc3da2e3d7b0bf8609601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b76224804157ae182e338a2fd9caef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c238d357d8cbe6cac7b0ca66c465603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772df0d8585cef54637375d5e792a194604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4cbace56b7271324b0747791a2db2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d34579fac9e89a0345392026e2169606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1208ff9f1d20aa9f6578a4ae0acf0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3d9183a795c11280529223779c856608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83879e268797176b05cd2030b052a9b5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019118a97b16237f21d751365857be4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d0067b97b4616442409b5e7415bc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763397dc94fd0fe27124d32bb219cd9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df132e348d70c88d1cc273a3554115613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e354343f84ba275ae831ce763c2b45e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49b100f39f849ced490d47dca70c46615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7cf40c904d046c219a5ff4b1ac7d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f0faf5c65acefe1cc989851626104617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d060f836542616deddf0bb88d06f96b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9f0a36177b7f4132a730ae9befbd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa32f4b27416d03a0901f72ca6806b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bd567c6c645344dd3468ca4930dec621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008724ca0d1d3b8fb26579564a7838dc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507d68870ab66cdb8b74040f2c03d4d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f016c090420c0b0dba1d3552b76a33d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dffb3e648f200bd63e3275919b61d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2679fb815ed30feba766107db4094cab626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e8a3207673b6e65b307df2b337e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3a278dc022ec8d2869358afb62926628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5842eb8f7710222b84884d9444655d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015c0d82bb88160c5ceff8333f48f93630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55722a8c7bccefeaa73381cf071e0caf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a999a8b7297b9c56561a9e3bbfdbdb9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e1e68fc84491a6bd291e1d76ed420633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbad2f4ca709b87b06bd34efcf4529634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105787c7d42d360c80a4038449305f69635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bafc485d6357687ca4a01d60d7171d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3ebe580dce040db4c3c59bcd3f788637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc29f593e08f84e71ab3d2a4986660638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe71b5b09d097bc59504b728ef6d83f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf15ca814c027db5c2048dda79fb23f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818179112dc549c46bd8a250163c73f1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3361e7a8ac505653857e8ad3ca6baf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2b6dffed90cc058d90a69980ee209643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a0795fd3b8fdfb499052d4601bba9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923ca405639235cc1f964f57aa2b805645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d35db844046e1947d71bf3bcb2d9ad646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e42bca229b6a9699390fd4ce47bf37647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a940eb47e40c9b2195d71ea315e35648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49323bafbe161df8ec28a8c786fcad5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308d56475a14545b78371d65801975a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b79c022df33d8eab81effdc48e809651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f9a7b27104227c24416c85bcf59bd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8799fc7f729c7417f243298a695fd4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16f869978bc5c0fbe51871d06e14eef654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b7256e3c2658e867e246518a8f79e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c622f89372c58287710d4dd84a89433656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47f8a8c196b483df372aad0ff69692657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b258482b4c485a4a4df239f9016b5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e3b3aad13b9c09ef15794099edcbd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14214c801914db2100023d8eefe0f308660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b9afd80d4116bc42de1d56c27e3dd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0353477d994d310df50f649cfd038ce662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7ab0374683e2d7691ac6db0977ab9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043e2447894e675bfacdf0b885fe7b6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb807f494591c61fb1cdab1814da36665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0be7015ce0a51af84c2cd75f67d93d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3921b4fb116d9ad11576007875b16667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e4685517b8ded87ea2b21cd18624e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fbb79f02fb4c4c42ce307425aaaa3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f4c80a0718e2ea96f2bdd12b09281670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19e892e322b0be12793fd25a73341b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48c044fdf5c52bf396cb6962aabd56672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d47f6f49609b144b71f6afcc557583673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de439735bd1552eee145f5e6e1e28674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad070f4e7dad04ed4f5a0d6e7def0a8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69461f7ec754c9ac85eee36778eae1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768342f67348d1ee3af43ff41be67e5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e59fc151c862cb7b6f17ef0fb26af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa79c390e7af766f6718a0db6508a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050e46a8e1ad768201371740a12172e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2b2703ccc9e3e60dae6ef6f329ebd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b7cc19cfa644b3db14aeee08a16de682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e68f651209146dc4beceaa367d2b5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977853cbf1e0bfb7705fc3b32a8f983684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c19d815184f46cab958a125d554cf1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc8e11c9b564036ae390c5b702a47b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ce07268fa06a8c4171ec7af2d16f5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a12dc4bc05f11467d295dae0918bd3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ddc5dd51ca3d7d755548c912fbc9f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fdb0781467a5240ec9e832247734c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b5e2f9e64e2cebbb4583cf2286b36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedde6a7c5a6da8e684dfd97a864445692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba86c9a3edb105b9a91fae3ccf7d913693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaa6af92bb6ff5a9bd5c0270b7cb9c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a5830dd5b8518a6c4e3726dd6f8b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef7811b99689cfa3ff78bf45d5104e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6266e302add1580a783d333500857697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57437b5aee95d690a0049b96bebf54fc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4f2296dae5d82bbff54b8076d2234699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6690b0e5f5c985154e1b7bd0f24f97d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e903007b7f0ff9e7e3d901786ce5cbc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972c042ba63d8f349a91e53282c1c592702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33b33184387264318147ab751c5f229703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a02f7a81fab963d73148db55419cac6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11045d406a9b062c6d8ca5fbe4ec8797705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906c3e6955a1b321ca5c1b5dd90fb40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca017cf1b6ef354ae7135576d860c7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0d80c8887fcf74a0a7842a249dfbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a81652979d54d4a823fbf2e697a3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79968fceed28d945efdbc5c9d4a8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6997942fe6118e0d29735846250718df711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78464183c8038f85e0edc7611c4f7694712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c16c8f17373c9b0c7986104263b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadd6d891ae27aa03441c4d18d1e64a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c4f6017352a263be593bb9c163f69715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ce949226bca8f03c0a98fb287ed58716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabfbf38306a823f6f7ed9fc5bbb11e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eac5f3c15e123b3caa0a6c01df3db9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868da417a91a8510ed62cedbf90aaa3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48ce673a3df00f7243b4f4329f94f1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5701d8e2825f38337c23e59bb89f6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef918e27ba4ed5109db840830d6879722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a5c8a7bea40095fa2a0b5a788af48723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c10256d2ae9a60ac1806bac78a85a5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afad1b9c12611f4d5c0ead97564e65b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a98b9886002695445c1c65c21c9229726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19dbe873f71fc443fdaa980b6839d7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb0bd6c199191eee3cf234bbff0fb3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9ce91d0410320a6fbcc9013285c98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bb9d4af3c803c94c40a87274fe4c1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c3b50ef63e15f6e579c55eab8605731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1826a991fc3dbca5de5b1bd2a63821732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6ad3b15a0bc504627e86f14863b95e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f1525c80d321ae96db5b263b79280734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf67f2034c3c188dc23baf75e09e59a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b9624bd07c3f1856c022bc5bec212736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540be7640f881fd6383a2cdffc4568ff737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d179a9f4d6f36994108d50cd2054d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74b62e7094bbd26137e083e78d5ead739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edc412460719923c3f6923ba840dfc0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530783e6eb8c2caeaf05df1e45b6d1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41d839a76e82953211583dd3580251742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2261ff00979c9eb6b37021b54a0ced743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75062de939566786c0478907ed6cf2b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2bc82e19bb74504b243cec14054bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29294dd873416ea29ccc3091df52ef3d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56434c1fc5f0fb75594abc4f8e4b84d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c8b143bb381585c3200062d7899ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0e3a988c6c8085bd06b7008c6212d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a431fec38aa32c665b0c1005f07b2f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0072fe1764a55a3fb7bb8340a1a1c0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958275ad9184440a679e651407e725d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e70d865cd1d4b9f21668593d613b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885f946abe9fda280b41ea2a4022385754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63654c5dce595655dfa51650da69e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411cd64d7957e2e87996b25fdc40341756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba609e01a4e13b9584590ba2ee82d25c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c7f0ca5d0745426529bdbaf8265d2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b220725611f9b71bd1e1d037dae28c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>